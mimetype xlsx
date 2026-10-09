--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6270e987674bc0aba0ad71a708b0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5403c75a266cc9d6d89bbe0b94bf2922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cfef7622af6c432fa365c99fe39bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902a759fa4a1c328e37f1d99ef17cf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce612eac31bb86666a44578c9f687c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6819716e2b81547180e4f2ddd420c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047295185dd42e9b7b465f79a45f7c717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd89a68ce0f1c1aca0733509b845c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87d6c6b14cd235b877cb7a942c7d2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75e33c3f748e5ed5ff859c14934d2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb6f9598b61c9262878b4d243f854211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aafa0aa93a24b6a51dfadb7c42d56e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115f327c5dafb5669619ec7b9c9945e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e01211c6369c730cb0abe65f49ad8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bd61ab2d5b299391231f7635e021e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287d6efd7e75565687392e968e2c4a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac85db7a8f43fb8fe32fd55cbd629d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2eccbf86f448409aec61cff8f123518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e06fa008f6ab1055ddef8488f8d0a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4bbb9acb76a83062667322371d4ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9d9e4a8f1110aa2e316c5cc014c3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fc2b8b7133cd3e0eaa54d6acc79c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3651a79fff6145f87f2530b82723723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55c84418263e47bf969f14b551070024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7eb83da99cf6eea9c62186cd059fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff333f5ed213156a2506317e41802926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156d2f5a97b4baef1f8973efb9d15f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2cac1c1342e205a84bdd9ad1a08b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac582a3c902e2d7f559f4a74a0d12d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2670a036a8ae0ef56a7afc313614c9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c5bd75ae1c8ae73a13a0fe0ce8ace31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab017dd87e355c7597b3cdccd3733e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a0db65bbae5a84fd764fbb7211bc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeea00d868f2b28a67b62cdb417a7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3cea5d03affb87412db1117d94f2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738415981006853794c3a8313b5d85636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1873c0cb71963a387e58f380179fb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642412c3a244750b37a6734561e5c7e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fb52bba4d1de29c4d02d70821cef939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebf3ba43a59c09979e9aaff748920040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9e061eb39cb7fc9ed5b041073109a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b146990ff28943cc97ae9a25f4604a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53d513fb047b825104ba5a627529a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c0aae5d0f23ec8daeb8d892ff944744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04693cf04e4955e0bd5ea78a179df0a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e3d1d87fdc2197a754dcf0bb899be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829475435a1ad77f7c5b64cba7f40d3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e6ce60b9d021fb879ecef6c60234e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a2c3f609b89c14c57ed300ffbc8a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3918fd64e1a42534fadead3d8767150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b5e6b476b003b766d94bc9220b4f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdb805fbf1db3ac25e25ac42721e3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b645dabca8f8c612cc02d8942c45653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbf8057b666e75ff66b37c7fb4e18f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f8be15e1a42a9c0c3a3baac4eda255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb31221c4525325f3c0a14d030f9e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f058f89090f246e74b2f10c633c23da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4034d9aa4455da9c5ae57baf89cf4e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1181ca508d5f119763e94698350cfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc74d26b3140f3684b82b21e77e21060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf81e3f95934800cf3376f14fefec161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519aaac51498e932318e5ad93a496e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e6c9903fafc07aa1776d9874d679a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7706cfedf88573371287cc81d48e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3b8f329d541b318046f19d2891a1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c8bf1c4d499dc5776556406abc76966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289852178b2959b17b226c0f7bd404b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307025c3d6e2b3224907aae497c29d9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bb269567f2bcb27422fa2aabdcbab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca13473388b43a4ef8597d3d6cee1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a63f9f59e7326dc97b6ae3210a62971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2e7b9fee5733ba49395f010d5685f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248405b935ed66edc6a817631264e7c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550f2907463d7395d63c734263686d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ce807e8538b90e68fd62f31e37e5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124def11a6fe888a1e0c08f5b1e2c9a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4703112664ac445371aaf57b8f72d6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c36bbfc8f9cf88f5ae4cfc225460ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c611cbded3ae39b70c4720916be86579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec7986444f9018b6918bcda5a33c5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5f06b0c548a80fa9f572bb05dbfbe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e18cff4f692154d312472bdaddb92582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ce88a1d6db20d47f4305805158a9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554af1e8f65c497fe47a4e1af8f516e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d6a7957c8b03da59f5a70428a08aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8336858e07b4480a40eb5a972145a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c38386ab1d62a0b94f0cc3d61fda2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd721f735e42f071caba40d7ab4654588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207045569bc93b67c8e0fbc8a9bc3c4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c14571eded2bdfe0527a6c3aa55dea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696b865635159b6778633845e79d40a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11167332a499caa87351a5446d8eab5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4ae9631d5e60aee7240fef0e8601f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42986eeee427e4f4c5864ca30bc7bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a579945fa888f53a76626479de01e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec64541827ae699b447af26bfb37cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ccdcae1a89baff2fa549666087c3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fd9486c6c7ead5722989d9d039b5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f882168dd53868f2034ff2bfa251699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7befcefb6e3a0ad00f850072c928d69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8d2fbf14911f86616d3ccd859f3e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76ed86b77891ceadcb929e67890011102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b72d0313bf2029ef3b0ad0b1b9d30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810ff42d3198518b81c5fb287a4ae9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5e4e317ccb9281b19f975366e366c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e405f6aec56f09f3115b1e2875ea09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d34fd2b1a4cae6f536d032ef029d5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f52899d5213f4df0a993861f4af0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ee81bb8bfdb157e616d7ef3263a9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e670e63661a4a236442d337f3c906110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ddd8c6ebc122c555b24273ff4b959111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6768254f652d46f240ca6f6713941112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b6bb32e4cd11929539c42e73b16c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f321880deca34e8507d88570c477f11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c3fe21a2f4149183599997d8e3dc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b993668e4d54606502c645d55bb389116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f53655e95ca74362e7dfb51a03094117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a7619e819d3f7a880d2f2a71db5e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236df974a2b80243e3f604b0ae7b9b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1f6997050c2a78a2eb801b51c36bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32306537d6c063671a0ad51f519e30e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815eb908c1c4f68e4d9975293f19908122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e9cce0643ece5dabdb3117b7e365d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed9f3570f9cfc3a925ec3f73bf7435124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cea5022b6aee5e56fef645661547fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef524d8e250beee15859b37c850d1dbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f46be76cf1d8a578c79049c2caa3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccf4ec1be1fbc5a548dac086850181128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f840e7ce0232a06082a38f4b0ea4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b04da1a7e10011928a3a90b1b8a13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004f88d3e3b7444e434c28b37b4bc11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43ebb3075372697f307327f29a5678132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ecc6d2b5a6ec2fd0f6ae8961354b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ae97e07e5f9b30f7a403d90470d3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2282f283c19f63b365d434aea618a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058fa99a69a9ccfe3294cfdda95ce10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601f8d6ef1d253cbb7f971d509d4de9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43605a77852108353940780cb381afc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098872916f9f8fac3b8d4c90beb2af4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659d2096cabf9e199e2248ff4ca0c7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca3207fe285d9917d49990433aebdd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251cb6bae14a7f797039eacf3e18832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4246c3510fa6cad61fd49f01ae30246143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071a47b5c13aca207861e6072e16f56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f6a98b67469c4b3fa89f509762a04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65348a80d7b0575bda5167e0f06ecda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa3213e44c83a42f2b16f4b0186d90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ba6163f43aa25a1ac063e4e5ceba9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05c4e6e0dd007e455d389a7dadfd91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e988571e5e8982e288bbf14c32914150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d7aaa261954c4d08b187f80ee6660151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f381c0ad76559ff4d569416d553ef6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5cd861caeb2b16e427defa8553815153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c380201a96950a3d90a0ddf7f1cd76f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523d6fa8377b5bc485463820de1b35c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8e4aae054a5866b178f90e8c9f3b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d1bd8ffa3198cecb62b264248a35a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dc8aae4e88601d27f36c1231dcb38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c695ef617b61a912090c8b5eb914a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149f48a7990b233ab678d61ac0e93af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee6e603a7f43a32509d5a65edb5739161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fb2f4246dc8dd6b5293a20c0de9e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ae3878c20b070c60754ca84e5eda0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5203d39317d13cc2e1c11092721ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca17f79ad33783a9e387647220edbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e96d9b84499602181d50d6ecca67fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599422f7a48d4246de2e5d9bc0045b47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cfd5e3a3ce30aca024260622c9214168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127e3114816846d5fd7be553df245f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907e1fba4cfe2efb9c71b842555ccab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0e01bbac1384a03910bc339dede5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb9ac4e5c21dee1a03d7255f9785c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b124a9d5c5b42e6d45e3831d4b02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5225fe60bb93de1d825446b77326a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c95fc698ddd302cd40335170b8db3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c612d3949e090af3dbdc5c31b8dbd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85cb84b804b31c821e233e5045e6d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a20445cf8db4fb217a6f4609e3b11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7115588902371d8138e43a774bc0c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa74d74c4d2849938cd5b97cd2340d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1c19d71c4514ddcb8da84ba821c3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728fd8e0cd0abd5e1cbcc17eef39f30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e98874b07616dd20ef607fcdacf648183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2acab8ceaf631c858467cb2cf38001184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d620cb3cf75a28d9533a57d7c1d76f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf4c70db9b9d0e7befa5f414950c71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd793f905297da2b782e6cb4aac0f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fabcedbd28aa6789ddc922a54bfb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7669a574901a4609abe26ae05831eef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf30b0d97e7145d9d3eaf39a387206190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b8758441c3c4202a8c50b04ff2a62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7407f852bc0285d4f3a7e30432d028e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13e3a043d2b6f07891f30852253a17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986cd66bfd8d6462292a999baa2800c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed389a6e5d66e5c823ff1f8b81b8260f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59020dfca841fcd883abc9195c048267196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f9d5205f1e60d256d1d5ebde881f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0955ddb631bb9c73453dbd9863600f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce29b887b4ad2658b32d0063294bed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d323e4626954f701c6253cf61c38c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e802030b9a6114c3668cd14e6bf43a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73574e963f4d9a691b263d5e29d07e3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0080e7986beffbbf812602ebe105f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c3504cec180bbd1fc71954c7a49c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc760bbb98a237627fb3bfac5ee6f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144de28d5a1c5f9eb279e41eea1716d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49bbde46c46f29a879fa73c6d1f171207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d75757e481893399f6abc9d67a4cd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e281a0af0695f5c07494057159832c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01640abbc51e3b36f2b1c294b7caf672210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649b9fe2c9dd431015ced452e87dabd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285c6e76fda145cff9f336de28e193f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf832ef485eb12c0f178eb3e5da4aee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18970f75c9eea27693b4df99563e2635214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d30ccb563f0aad8edfec2ac954f3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7361c1efe4107e9c1ddfa359310da05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68168a74dfb9012149fa87bfcbede37e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af1dfca1767c4c6ca08cdb7d928303218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa770644cf46c0719222f90fb5bfdb44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53855bb500c75182d68d3385b5a8e15a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada878a88ff73e8a5c164944e5869cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c72e7249e3eb804fb673a6e5e37fff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477bc3098b8ff610ae87c49744dbc8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cad8fa3f643c2ace689fe57da142c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb91d1d49094c0bc8a739e68d84812a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d5c93ef448ade7408f21aa1c44753226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2caf117ee3b073af3b3dfcf78ef071227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241d2682159f4f0f57c7fd71590f1f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f910b2b65e558199ce1014ae79b03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02299413971fbc7811f2a0643e729a92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed1f83065f67e5cda33bbde32c7f1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0f719a39631d5c06a57a971f3a7b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc660be9156bd76b6728499efb034af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97918982c214a514ca8cf71d6b5a4d77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b75d2eb0479fa5bec82b3acd195a58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceba355587a719a923caf9d0675c75b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fb77c96b4736b8a5a3b4defc512af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b68cd6d0bec36cd9e661e9c2e2519238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8098635e24351657bdccf2e31cd4968239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6333f7436c41aa7f9cdce90786ae2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc70536fa41445baa30d1fada969920241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0af33bd938b520cee5a68429d40373242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa18d461751aac9fbf5a442621a6fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f789d12cad4ae5cc3e2e614cbb6cd8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748951c926f6c487a85dbdedda22993245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75c6918c76e3691da2f0679a17ec07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d59b8101a13ad7411b931faab4f0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253ce11539429bc5d7593ea20f5ed85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97758800c006f8ca39cfcd3a2f4f03bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b1b319b5a20aa3158fca7be9cec69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da181085ccc7628f3933deb5aa8f9e1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea963a8b09d936605ff8c65eeefdd6cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcbdc4db6cfdca5ccaa7bbe8681555253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca4d66cf95f27d845889e4165e0991254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689ddd6111e85e31d39ff4cda3d1e7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87bc187610f3c97ab472e694b03cb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728beddd344acbb15454d2fbf65190e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388ae27e99f1d154660338060294b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d373523c030b8f216c6101f736b534259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93345d25bfdfad31b7c52eb65be77ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bacb3d795ef8ce2d217119be31a13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefe8cf1864c1cd9160dc2f9c768d5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3b09ae68e0ddb2fc80ef01cc241ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fff6b9c2eec48a8ba0c249ec20984264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2422e5c2104ee704a7c535ff29a1d5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a59ef7f27adbe6fdce12fbda0d3c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a719165ae47e546076b0d4cbf21b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feb64f1bd6b967a787065810661f3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1b2d579f838577a07673e8278c8f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44941760a43f2eeb229d84cf182fc99a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90b887bc8ff014b81e8b50af8a9ced271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a118388f67053eec6affe1cdb14b9b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdddf74097c92e4b0456de6ecf408d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b0a6a3d12c5fb3c185e3a5e34a41c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9b6a2cb066d27c728215b755e428a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600602e01140c44136c205080794dfb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340074c94aa078e8dafd03b71199e26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56629680b8e3c00d5acf3fae61939c34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec427b03ffc1647d129aaeca2948e5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5a797d7adaaa46ad364d8f6bb6fe0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c09f8081303a3510e94e8546e204281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c0d16b7764ee21e9161953dd81db4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a740c475c3aef04dbd0792f74d742283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af19bbc3fef64956666f8f2b3d4ebd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f92f48ef1d0390d408a8cbf78a0ad4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494041821641a6bae3f36a2a3b999a8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f276253469d1dde6021d21db4012d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d775458ed44d87aaddfec7375765e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10832392b7a2f0564e76268fde609591289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46909cc81acec40d116a479b9cb1350290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5efa1d7c1cffc396ef52ac052d909291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bba55c21c1779452febc2ab40a99e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c0fcd02e343016e4b3f3d4904c8a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650e80345ee2ce6b3548edfb49900ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379f7ab45900d00338b8a698c9d9afe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeac5e1e8284fd3d9f534347de59b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe75b6da9118d8ba31bac77216324d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9f213336089ea1fb837d8a4de7b1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3995617846b820a0b6f5530fd11eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34c172e3a41a643aae47bfe3f473cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174fbb0edb8c70f598f73916f84fbe7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56903d0f299e8eae78c25f1bb4bd23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9a61d6994110dc5be85d72a22fbd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474e7bb3f68792a8f32a93cec01f0c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2a0096c2d07c837528cf7fa94a916305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba11fa172c46a6ff5f75468d37eaea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90af77a6349f7f650c9e6a79b5a2907307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1161c0f7b33f46a8416bc50e1aafca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef167391343843db289e201d4a8cb5f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae8df1bd14fd0a04ce61a017a89b26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719600cf116d40ae0771d2b421a7c601311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac05baecf04bf6948525aa5a43f7c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3063e1c32c2c8f725a3f1628e785823313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e16f9a6ad4be2cea2ddbd4587d80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46c837694943d062e51e181335f1ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08251079be7d9992df1f47d38be63d92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21494ac2a7e2b4a00ef36cfb708d05d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed69b3205ef1d8d03d8a95809585bcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbd27b26bfa357d5957f72865e6f97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c995e41590826079ac50cc0d3dc6336320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb3119302dcac68e1c2d687f85bd8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68015ca4f5c27fe1c91e4be700b794322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0535460413f4499704b350e6e07459a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9c830040cf9a9fb60ca3b927a145e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681fd77d7776def1a15cbb6711035a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc7bdfb5a67a6179c9ac786d70b466326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1fa68e5387fc383e029ec38d32607327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad63549a802577315807c007f095a8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e36c248df5b5da51fd948967512c1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5e2abe717a92c5a01a06f19f17d05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2b66e488c5b7dbfeb14231a44f9b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a416105d06a0e84a077745a4c9fb7ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf1dcb297a0b3945bb1967f3f57a8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568317e73ee8f396e4a475469ebc0c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c905a395d76f10f91b05857737d9c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb415377c8c637e9f2635d18cf49a24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84557c39ab2d171a0a1e2884c2e914a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0e4208fc44f64a68b9bdd20c11ad8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fbfefa5386487f76ddd59f6c9108d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c06f5c9f9b61aac3d469b2676cba8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c49ec49c0346d3a96b5e4b796ce581341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad298e4f19e632e9c7d7201562d1ba1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bb49d3850cb66dfbfd390bce8dd7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f81c0c66df5fbe5780b3953f84eb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1871a405d425960a2d271042778c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b55c02e403508db724a27e750cf2b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80066834ae5a431acee4a5391ca414d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937397e5815efc0d9bb6eeaa48bcae1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ab30693a10e06edc0e54042337c49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a0c6ca39a2494b441e97a091de187350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1814c145f7cddac21cfcaacfde34cd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b4a21580763a10d087eeab7dd1d4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170f70a067cf7d7f983ec4f558dbebb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562f036fd992c54e938d4a1cb8f5072354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb8cc8d6c0a15e331955d8147f59d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d899a3f9aef31d6ce0baee902d58291356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c32aa7953c1910b830b0f801b320357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3cd345ee9e16e5ac63e834f71e0a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40318d49075f4aebd14af0c8db45b614359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8b7034d3792a752cc46acfd2c3d9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4411979ba622f523881881ccdb0b84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0f320063db9f70e91f9f739a1af9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6faaf4d7963d04b63a6ef86888541d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565abd6c51d78f875bcb334b3677ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bf40e58fdbaa580de665f8c08007c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1adf59af0312f9730811e06b2c9ed7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8349f21580115b2e4e681f4e49dc8a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c1e126c0dc8e678e2a23f7e225526368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a58055c4d98cef12e0e07fa218da2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8748180c04e2c6913fae85a9fb318370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd154ca40b77d0b423eeaf185239f01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e106c38aec40eba38e7ec8d5f6b42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efff538304141da64d0b4a745b082bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaca8433b56cb9fe8b5957eb259887374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4838535e9739627b9b81777e3e4b8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4c866e4b3baedd8e796428c75a3ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2567e967fea386132fe7bd47a0dad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c60b0cd1b8d3d986aafceaf56e3bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4f3cce41c90978bd09513d491468b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55667e0f8d88e49952fd1d5897bb28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586bf53591fde5378c8fa511a7885b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca7f1c8e6e0f279dbe090ef2b186de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7024b0718136bcd018b4c4ee21c47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2df51504b49da61eeca1decd2553d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9d7332247dce874c3f3c291bd8aa3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba6ad2d8e485c6682c80c35da0fdf6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3618629bb3e2e5183f4786df7cc053a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc893e38717f1f1ecb924b2f6e469996388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58530aa06c40a6c0ffd5b856209bfbf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91c590cc4c4a9ef9a2ac8ae5496f86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcff587d15bf17225d45e5732403cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af10b6ac891e24d9b3117a62fd1484392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf575d5ee6df8dd0c4365664a20ca07e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ea498db3ea65075db2da9f294bdea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406f2f67b3e989536c9a8c1755b3c5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30a55a717d8a4250d5929267eb22c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6285972d7029340a4cb5456fa0403cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd946522508f06f051764fd192549483398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf46dd950509c8851db9e6b59d2c86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee08f174ad29b93d91fedcab58e1b73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c641c2bb0e7e4cece3494e1a9509a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3cb09aeede496e684a7af98d15d65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f39c8f201b26f9d3aec9ae5bf09f6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0498b4361afe8bd985c6b49488be9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab923617ad87a64b509b51f54853a81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd5d955df36066a377cc67c264784f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00c6d00e411dd9eca118c43a74b9b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fc864e8e4717214c5bfa0f7f725ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fa5384ceb7c1ee403bdab56adf038409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff7e394f2cb602c9461ea3437e24fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775ba54f113f891e836bca01c4f05bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240ba4790d4b97e8adf2e97725657a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de1acfa0f1f0010bc60037d49fa95a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf134cb6575e1472bd02ba9122b416a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3f5b80a791fae48eca7f84d7f4819415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e9c6d802e51c41fffece3fe793756416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aafd08885c5a7e4a1bdaab272a2a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3a9bf01258e6f70706230de28e1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3daf3446f217d4bf03e1ed9effeaa7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d20083ac58f325b0be347c8623064420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb2504baf7f75fa89e016d87331b85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb16120a7453d40d2a61730a32bd045422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561973c0a4879a09caa3ff77b0ef924423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814dcc94c15f0fab4446a93e992140a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74e71905654e45c2e8f20273c1aa2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7662a229fe6c27a2201a2af7b911028426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2763b5c477e5e200d106d758c8163c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabbe7bc5b845c05901734b5a3a3a9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858673941c4f4b7383213fd251d8ae2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf83639c7a3d31c228297429ab73a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79badd3508beb539012159c6eeab2d5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ab5ec410c058d43ac12dfe6648c3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff15e360946e4615ff85ff2872e008433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1bca712fa434226b2fdad3ac36f67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ad07d33b6347f5bbd481df96b0f9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4568120cb0bb98b7febf8b9f247f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80949381a541e8d3b1642acf69e800d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530e3cd06940e5fee76402c898ea011438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70268971e894e4bfbe6dea3c88c8fe6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22112e03a730db9ee9d5d26d8cadd1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6cbd60ef7f80d666199a9f5c07458441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fdfab72af3c4aa3e50be3a09a190b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b076522e895e69ef17ffb51cdca22d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245391ba87af78758ab8e2fdae0cbceb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd34d82af0aaf5d04477cee16a7e7f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c5a3439d3dc9cd7370bad7782a13e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045b6a991aecd7b30602ad6a042a74e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ad1416670570fd97d4280a47a177a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2746ec97cb1ed80852be628a3c40dc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e89c01c25f7bc7ab1162464f9b776450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f6a7de3337fa2d34a9dae123dd8f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c3d6b640d08c761e590bd81e7fab8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3583042898b6edfde66014076ff8ce7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5903c62d858a433e068be6466ff53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2777ceb66aba63389683d3f8878311455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789617782847428ecff29d141ba2bf7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4758f0bfffd9edf7e66f6683929d6b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516b791da1230c4f9137c0e968a8359458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8df495874f2b8b082bb56c3c5a7117459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582eb5825812907e0f5c3bbb6721db3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0705ae3c0f90291baa106ba0d0b4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac54024da26b8ce510842702b35c0a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057453dcc59157501def4af3311ddad3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63856568486c7fc09cdca2e8378e69eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87722202922d3ff135027cc244651653465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed45268bae6fce7d6d733ecfea3bcc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cd0d2d31d8f3e191408293709c6d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377a5bd6a6371f9a99dc0e6fd141771468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ecc5e00272de718476abab65e9d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f138a07dcc6b6188b504897a300f117470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dee9ee0761e562bcd96870b4105b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcada4e1a1cda1d0dfcb03f5e714288472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e60ae2e8a826e7446d99efb8bf17c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26de4afbd790f1a71ebcf2c5dc77eb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dff0f40f928280e501bcbfbc0c175475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e8703a48909e6082f5c95f3cb40b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c922a4e2ee78430944fb7375ff72fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583e9075aff872f29004d2a994fc0b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cfa17ca08ee664f6b719a2eaa6621479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740390cc32dcfd5d4728d7b392216efd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d851d47f088563c84c9e18db9ce25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8ee800f28e7cd3345ad31d0719417482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5373d7224018c10ebf05c6a1f43cd2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ae7d8da9ef62bb6a65eab96e5fdc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eda6490ece4c929eec9c620c8849c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1d86bc3b65c91309b5731f4fa9c2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211f60c7da7763157370222478836d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3f82ac8a531ce4933399b45339b52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea618b5232cbc26311e155dafe30702f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d2c0358d23f7b82c9740982232758490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983ab7f4a7f2a70c954e49c89468892491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9c11752ff6ede7104c5041b3abb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dce905cf4d9327243e3645303418a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce2ac417835dfc74df1a78f8fd9a5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe304d50d9152fff75e93d4d848d1f80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4832863a22ebee3f2d15ec1efce091496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089ac327d3871f72f7ec570f14d0ca1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706343bc2af786c4b6525654bd09756498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756deec9802007c053337977cb9668c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9875f45457cab20b09956dbafc6f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aee0cadb73d4bb52917299ddddd41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c6cb168d615d0949c1fa739cff94d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2716fd81f65c7d1d5813a435470d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714ddf99b31c393bab2efbda1869f07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5a131fa4ddb2eec926b390cc1218505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b46e66176ffd9a86cca7e7750437506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd607825576e0a802ab839c7bee09321507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d300eea74dc778b096a91af4d7ceb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128adbe189f553c497f4d60f25b9c9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511781b34c0961726147d39b9790ee53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb032233e3598705828cfc53710682a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b5a1cd15e5010e0e266fcf9a678a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29882a61732fa51e51a461744933de7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7255db5dadb6fe9b5a11fc916a39a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd9d20606ea9925c8a2ab1db939114515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9efff46113efad29f4090a754b4fa2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf27b4ad318a0ce5237affb2f3792e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b590be24a54a37c23c2391eaa1dc29a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7479cb8b6c66a1b55575ed127a6c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063448ac2d53b56bdb5cd6f4258631ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9f2ff24244a9257a0db96996ebce3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b02ddc305448a50f6abcba9e68c4da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044bddf70b38d486e771077b6a09645523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728d22407db17df7e1f1b70adc81a34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bc994d22f1efc67d6613b50073d9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a3ae13aa5d82027128f8a83b6c19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afe5e7c74f532a2f8b0507866db429527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdb9e52c101d0cc9743a3fef937e88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191fd7d47b3257fc3231b8156d5b2d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bc18330a9ea8441e850d85a048bd3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f411a4482175bf0d37a7150060d250531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db6106272ee68e307e7871803bd88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002156641ef47478b7d2a6169f8b0bf9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f06ea5fca590fe1a18f96e239e564534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f392b3a1abc7136a3ddf20e79bbb37f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3f615d0bee60951e19b7b224ee703536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe23bfc04dc8e448a380173ebf94576537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aaf4e2dea8ceef0a69387d428762f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada56407ec047f48f41c41830374c830539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270491993e23372454956c2d6a970914540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950530163e4f25270a7f6e52d37e593541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d86e0fa97c81d715eddfc0566e24f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c8f0137624a3996008822e270cd64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa2211fed13f0d825e76e642e4c093544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4fef90a77ee4810612cdcce627225545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2807593a7f76da0896ba3062993ed24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c85fe7d17d9e789ba7092b8c08621a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81effbda7a6c5066d27d2bda36bda129548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7dcf99c584f091e7ba4e18de7d493549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70801fbd6878558e85f6e4b108540b0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83c95ab25ed03f93700484f5295bdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a43801854db3361cb974aae7fc7173552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e297124a845357d19788c4215a9747553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308a4d598f6c4a0c3d98e9d69261737554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e068440e596bb7a731c6fc66fb5b68555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cec322f3debcbff8ea71aae443dd3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8110f7176eaa9255ae6c4581ab8a12b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad106af174e7c94fe7d3f8e9319d1a5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845335e0f08d3d819132ca42855a496a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d8cdb8f01e32f3a1427badc16d761560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a7f01bb2014f60f39c1c4cbd1e9a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2bffcb68f309a280c34d1225c56c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586b736588da41d762d3b5c530eb0e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a416c92e39f4c57a832abb4903ebc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eb04a78c9ed1622fba3ce5856d0fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97fdd4ffe35f08bac37770f86f5f7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def032e1e0644e06ec75307084a9efa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f875ba1be747a65eeb10007a1b2e7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a66e19119e2abebfb31128d317009569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3aeba3b3a9ce6105e57b55adfd38d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084f7c3217c9c2d34e81dcde2890653571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d52e5f338156134553734d956b3732572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03abb9499d6adb24e8e81c444628dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b316e8a3776d5157122120a959705574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc3a75f3763751bf4e383bdb05806f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ca02344b049b9c0428f3ab00123fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa17c8714d61cc662dbe22f8cf7d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec61257dddcba38e8a5f54313daa54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1f8691bbf158c7e7e0a4da7c59701579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847f910207c701e07f809b651d04e41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f2892d4a866e4e822695ce0b37772581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d7a97eda884ed80c24f1fb0e11ef3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f72204787ff22c93c1096bd7a58d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9acc5761cdb829d23b0c0e68f40efa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a57b654925666bd74e3580f9831c0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849463d2ae4f8fec0ef765c2c33812a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8087569e3c64a3528b187fff7830d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c038e24080dfdf6f134256cd17543d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25211504601a186d490791dc3fbdb636589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091256f25c7e12e42249c27e4714ae6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ebc38192ca3784a6710ffd7a0911a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf899da4a9b24ec4537a7c336012b57592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a6a2daaa0d8a446ad80ffb0564111593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f73bc32493820ea1a55c54af7eb130594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5ef1e77472d46c4511f794b120ed7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132262869220db4dfa3b639550940a06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0aae306841279b974485a34898086597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be573a14cc4a9ebfd0df59ac87a935598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38f55a22c0eb98354d2041112c2060599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db059f8158d9bfc81f58ee3b673e2a63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e057ce0ee1eea8066631a9e1f16fd62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982bfb05cf56b9cf15265df5fe7a6a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f73ba1ce733d31820538bbc768afc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653612f53a4ffd17740854d3d21e93b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5f95a526f72238892611f9f2ca50a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d764be66da28558a878af69b0c4f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a6168551d6b60c1b67da705b553ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb41e4009c0bb030ad665902dc00ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dfa081003948684598ddcaa48bd45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04efa9618f4e6e11a65d59ffd4bc03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a403b0b81fb9717163a7004a0115604611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc17cb46e10a2e0983c172cda295fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18638f14ab2a5ce7e9bb86af988087b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6158f30309807e2cc7499c5ccdcac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f13c32c260796a9cdb8d1091d762bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770d9dee50ab584ef37bf1d985de690616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235ca957338f6719ac4ea7d74cc5b6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef4f2e0616d87fd488d1bd64d9ea02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15e87082492961d44f6a5af899cc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ba259c38295329b2b9e99b99a5703620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db4fe6a5bde57dda4bd813d6bc9650621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7759822a5ae3e1d75c70b8b288582622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd37bd401cf31f86405239d4616fad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bb355cd07049da2b5f84c65a586a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1e1935d9407f87a667bdc0cf8df0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64f038a584788952d4a9784ff8d487626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fb44b031392def80be085f9950707627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259bff54eb3e51a7ab6ab66e4294b31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda10aa6d7cc821ea0344a56f096072629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0ec041fedc9e8f9fe8a4e474cbbc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a7cf612fbfb1ab542826a792a7652631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b133135ce195c320760f7bc31d2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a97cf1024d274ad7b31acb46ff3877633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436533dd07aa3e5f1438ea91af548b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a6526078b2a0396c90c0047f7e214635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a3b0557aa965e9404233f0f892e5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cfc623657b95249b243a740cc129e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bcedb3baef3ba3bda045f2195e874638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2814a7d0fd0fc6bbac2af88cc8df7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797d4593db530c5e24451ff3dd6ff4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abee79a9f6b1491884cdd7c2e13f60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2a9fd6c67dc45e0bef4577aec1086642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13efcd497fe0dcb79a981315025fe91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea93bf5bbadd43f715b5a528ad990b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29924810fa478459a3a3d0db22f4b3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c8c3f463c724dccd70187488cbe93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f4a2d5e65868a123cf0140f920f7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79e89674b1283919a88154f9a0924c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e5bbfa8e0403cb86049841356b5dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b449b6d0cd891647f05b52382139650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6e06b059e6f2869cb3e74789cbdaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570302ac2678d4b81087109d0115f269652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1909e4308be57631ddd18f5c228f97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b592c3e80ede9a2cdfb0f95a47a1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503eb89af4693c667487a933a6bdefc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2910c81562092ba20e227707a1ee49b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f08885cf63f8f516edb32120f2d04a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81ed7d683fcbdd77593410cf40b58a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab859106ac10ec5af07b6edb90f953659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac8a8cd5f1824b4e38d189c3187b09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33601bebb1c006c199ef122dbf7173ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e033fbfb7a69ce3eee48f2f63d60ff6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c5a579da240daf52f0a6cf19bbc84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b524f817b88895c303c6c1ae2aade664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda0274b81d0b2ba417cebbc03b241a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da565922d9a987aeb8033289c808e41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ba768f8bc324ca42e8bf16f7d4f40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceef72f683e03024ccea1385857493668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f236dd5b8fbf413421f3f2e8af24bcb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e538ceda0dbb353abb9eaa116b4a5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15c89a345f6fc457782779410ce72b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648068ae64fbea0c441f1d51f5b4acf6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144571dcfcd2b6884077b4b0da73c7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34c5c2fda574530a6c2379ae09f7fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4218a62957f22fc7bb9aedcd14b5e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d402cfe381a6d0bac6b237b31c79b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd4ea8d2f0f024641f328633241e29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4976e8e440776bb52d85e739025fbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f89e6868e52cae4ec2ff3c3ad703679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f09624c7e95f259c0f44fa6e3e9d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503fe499c1e3a013a39790406e1f453681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de573299c4befebacf35778d78ccd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1167bd8d2756bf1b4fc508f650356683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd718f8483e8e48a14795f8f62cf9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983e25604639b314b6f3170243b864c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e43382a7847df395b22770ed145c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c571cdfb0eb78ffd3ab800ed63751687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c9da130b393a8c4c7867872a442fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92295f743601e1366a1cc93b27b8a9fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc052fb74ac5a29e539d77a4b372162690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b21272fa9c0ead8cc648549fe2907691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6f64895399b52be0d2e9ff45878a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ed93068bbdae85baaea8755bff340693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ea3658dd75524a21e29442cb1a1ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338ca02d01b8c48128979906826efb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab150485a4820070f059f93e012f1d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb2f1eb00dad753e551f48fd7c880f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62426696110f07c4aad4fcb8b8757b8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4ec6b0f4cd7791b7db4e1c0409fd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfedc6080419c56d7c729491d663e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e6cb715a6b49b9a9c3358c9e0e055701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba9b27900f8f6f27de72862fa69eb4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146551a18b97510328ec028237596472703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994db82d67536d51e44e3cc0ba953be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8178e2ea1a5f838b0d235f0cfd86d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39fe18f3d7acf309e2306f56fcdad4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f03036597cb7378ac5ccb7fc766fd2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf485cf00c2be4654f111423859045708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e307f861afd455040ed5e187309558b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddd12d1573ed6a92535db8058ad582710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9295170b9851b932b8809239d618b3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de87c7a87a39f15ac175a6dc3992e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb34863a8e23c027ed14e5c57df60a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eac2052bb7b74ff889ec38622082e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2657c9ce1242fa2331fcc8358a30fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab729a8edb3d298c5d3d3759c6ec79c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ae5f9752741759329ce8e1a12a860717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c32765439ddd0b4942550c12d2765c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fe5510407f1a9fa7217f1d8312fa8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737909eb40d76d948b4015f1b3743a3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4907c695de8da4481e15987135946b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7760ed412113fc1e769d2726424dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a6a80025085b64b29039152e34a4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f462f2acc31d347506021b8d1da29724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba435517691647a2cf44502e5752ae68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8123b358b67253b1a7cd9ee07b9d8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82731459c14421784ad61c62532b01b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc9271a1ba865a6b867b7afe6f10be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72884de1b0d86b0b026262e62a1fd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c54c266efa54016a8f3d67bc1bb5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0afce5701d4247b11c7cedbb58afef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceab6a15465a023ddf64e08a4c5c498732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e163c55b81c7fab76bd3276bb4e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d96cacadccb73868ca3160e16ea6d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d308e5af0cd97e6bb494d052ebcb7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecb419ea8724cc7ceafc39e1f95afc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15b4c3709e10db0a473f84e5b7a3eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88c9048794eac7d6c2a82655ab3728738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b89f22e661a553e1ea6af5f84b8160739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd21d84231891b337e791ad7109af67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed64a7c129b6705468c43cea538172741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d149e17bd1e48f44cbfe594011f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a4126139843d73a50848aad6cd7a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34cbade38607e0a9cda37b347bfb8a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453880e8fd909f54ebb3ddd1dac58593745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c63e546f2eb7c3950650830e0104ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1249cea833bd174c8ce9aefb6499f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fb2304ca93096ff51ecaa5573196a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4edfcd8b40553eaf2c7baf8c0f1f02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c6b9fa7680e10b7954420572b36c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea40bf86aa9ff1511d53c85db5bb469751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aded2d6bd567dd154d4bf28303307f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9818b6e1c7dacc86d5b8059fb01b3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed496793f1ad63e1e770d45e610e2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414989b46cf0f8cda939c3431b42f7fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaad6f87c98e96a02315bac56b49b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2f9e421705fe630733832c720e6f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23765f2f17bfa0d8ce271f7e8bcaa8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9e964a2136d0d338778ea162ae869759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e455c09e11fbde44e4804829e60db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454094290af7d4b2accfb07d6ffda3992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b0c3f10fe10dc20470feeaf33794a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26100c4cf6ecf916776f4555ed08d304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c80f8dd8010f3554ec7bab6cff57a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c797253bd5465f5e3d39fa89835296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adc4b6923843c06b1aaa3b557ed27e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9ad98137990146f56c5022aab1a738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26db0309c33610bc031e6130d0299a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02435a01fe4564610d337c5a5cd4a1a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235d9a2045c4a62760e598218a7d39a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93816439b3b2c65a05925f6a50dcd6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2a31e95185c37e76b22abc1b0435b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8034ee259113353c7e86ef4a2388da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eb67b6d8a8dfd7212280c475efb8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686ad5b4bea72919717c08bcf1b544e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653c8d8df2773322e826644147dfbf617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1716787e2c0454aa5371120057dd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ecf5203cc928eda1b5a012e20110119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc62780471a65f78f746ad52c317cd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282e8d4475da44786c53bb868f668df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1115360912b87a6acd0252c4213260722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3d4ac71cf6db74cae3fd5ac396fa823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2666f851283e78e1f5938aa55757efb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0875e480b405c8bafd995b3bf0515c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e0aa97ea80e929d2e43d940eecd7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978cdf6d36dd1d52ca8e1eecdad0aa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0c0f770262b7a7379a4ef18101acd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092af69e9b9ddf91461eeb907df5d7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83791da56477c70ee4cea6bb781bbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e7b055516827320e85a58d3c4474431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42a608c40c6340cda4c6e7a8004a4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90281b2f36f358210879e36e4f51744733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d012dbe81cce1fb32cf13dc4ed1e9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7ba55621e6faade0d626747ed699d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7bef2ffe0ccd66e911a1db239591a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3641786048b8937fc1c9747172311337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9e26d489344da80444ed64d2bdbb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b208c29eff16c26f08f533a0958a1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7708d63c9ab9d2ec7da4b4aef57cde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca0d2682b619540333f834f3f0e56241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed360e133dadf07457844bbba9d95f7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0be146e1398b3b61891a65c00155a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d8e4c85d91b4cb5dd74055dd4ea9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a387e92a67a42f31f3a6bd243ff8ecd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e18b0bd9a083f80408ad367de3a0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b8eb6b578d1dbd95c4b74a82e32da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c96d2aab1308288bc6b11c4cfeef548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f8ca593b78a3cb78d80736c39ea1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6209fc3eeb60eec889f582711d7ed550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c90f26934989ac2e7890b635ce102a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42569b31f63db540b1f29a93336e5fcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b6463ca54a85232d2bbe2da9057fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee937fba67e50f53092361b64acc9b8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dda7d31e31dfffc8f60e1e37ee88a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663a9f46a241d4eb9f33385af1386a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb1eb26b67f6817f950007a715e5ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66587e11c95b263ed178703625c235d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b274fdf6027395689bdcbe9d97352059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5402e3209103669192be685c45d6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed9de8be53d3d78911a0de1a43531a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0996a27f3c4916a7b4e7a068926e9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ded3bb06f929ce9e8f5045d67cec063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e95b8276f1bd3d7299a134fc9eee664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee071a078adc2d8201de1f1171f8bc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720015922b2c1d96af470b62d279006066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75720d39bd08aae0a689795c4b65104467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133a4dc5b4bcdda7a1c9f775139b20668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8601eb08b6cde61d037c0d38caf60a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88847cb93cc97ae096b804a8d6efc79c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930439cf3ad33a6a1849b3ac14edfe3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf02f13a0d7d8fb21903fdb0cf6c9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2721afb6010c62cab0799319f3ee273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18192bc73796b2d4901e726fe8ffcaef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f496c7caf56e981648c9fc1a272a6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0175c673fff1135f5b2ad9f6be171d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6511d51c9a78314af05866ad37fb7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca6ac79704c379b09c877c2eea399f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749aea8a9c003e1cb77a474b503eef279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85395f6e68ac842f367ab9e6e778649580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda138051f299978a3663b513c8f9f3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0366a8680fc0e08af062a0bb165fb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34d38c7d4e54047b95597802f2264783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215fb131425e88b9734805c23856ade84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a3cf8cb1e3edcf66f5446bbd9c2b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348f36a0e5a42058d8359357f554fa086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d20a4562615166f848ecc7d090d71f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cb529a1accdebe84ce1e5d61ccbee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435c788099cb08601ce211e511aaa4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d9ce55a9c47143fb2428825aa4c8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6394942e4d1ee376fc88b4f3590291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f78b6fcf7f25b42e30bcaf420771692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d7ae41acdae52335f6d0559b3bdc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92765e3bd958c999b989b6518d43b1bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dccee5ff76ff2d9a85570ba1c179395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b1aaf32e22192c2e6884565f32e8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab99babec0e1e114146e0913df9cb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbda51e8ff7a900e62a928942fb56c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad5d625094760137e7d1fe98135bcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a3aa2003f1f624f22b9743086abd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2905365b017a66646ded712b3f2812d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a74dddf9d6e9bc9fa1e040eb79539102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeb5d3eacd5323303b621eb6af73bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f30e72c1bc4585f964f75c464a1b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375fbc05057344d2fb7833a0ecc9aaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b983fa0989363b572ee61915832b206106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea12b639fb4d0dee446ea18a7c04b51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a168d557c68e875ae4caf9bbd93bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f12fe675f882a1b624ca2d00fc7b47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5602d2da699a0d7b001f6ea138c38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86767bdc8b723e98f536a5152a4cda8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b413ac2d90eca2172e617d21c81ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c3e5c9b32cfbf35f3f1a97ea43de4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381723ae655bdb95a65190b27441691e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098a27b7038bed3d8a5db1b5d0397b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cf93bb7bacacb23b3f0b12c869198116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67733636a69a5ef0be9ec554b7904d94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a6a67e97ea3d3383c3e184dee7f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20ce53d5d81523f264f095933c8c1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c23522b9255c08ea3ca2576dbc6039120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c0c6f73f5797a3e77ebec95bb13d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750282a4859c5e815d772c542da23d94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c80ae9546273aec3351b868b53920123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad1523733846166d8ee1d89c72e3ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd8f8a9a19d6d6185d755d246b1cf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428621f776a545d6e342d4c4bbf5a2b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ca19a35a6767afe62106a2577f8a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885033a2f93ce0f5f0a8916c68c232f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0516c6bb186f805c8d9330af017e4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e991fff87b1571a4249e8a6a92abd14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1459556c230a2e01e7d4c1dd9651833131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a709d669b0bf9cac208946817cc4ffa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6ab11664ff6f6fee411f6af8aafcd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05101aab82b616a46143cc94282f3b75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41ef38f6fe877e9f5ef062098df4f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4ea8f0f2819e2b5d6a317422d728f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc485993761d766258c7065e072cd9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cc04d418b525fe4c7cf93498b93e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4187917fa5723f6fd28d34afb2ced9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e113ac81dd65b6d15c09ffb25c31022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5e700877b376dab5f85a886a718dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd56c197978df9791ebc60742470a25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a381325f30803cf9bd014c1dbadb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06288577830dd30584c16d47a626c1ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1635e764e9f9e64d94113ab13f43c3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e40984f4646ad507e57d97cb996fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dcbe69f11e7ece30c0aa3e563c42d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6f7c42326c7350e5db85c0f7bcf88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fbac3afa2fe847757dca03096cd3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717edb99e73fba723594216339fa52ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadc8ff891cd44091387fe442ce13b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23796ba55c0d4bd06b0ed1c75f55646152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b47af8bf4d768513d96dee9eeae83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b764584a7643de64a01576a301081154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08bd94694e662c462592a2591f5fc4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e6c313f8ef12c792906919d89965e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1402bd8ca5b55a715c134662bd01a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906a941015d5a4c23debdc6c1452a18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aea41b4ff6518cc4285831b79d38c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444f7220968984342ae8782a2734bfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10632d49296eb02d58b3d3e17f540c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f3e95b684fb82bb292d35cf5e5730162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803df7db9695a23e37be73afe326bd45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84bc33a0fe912d66c5ba3a001538ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bb5cf12c4d5fd5415fd44d48ae0f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe991f1913588f4e3d2f2c7d1b260d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b74b5766f494ec7dabdfcc58e276f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d209d97ac62cbe57afe712f994c64e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c52af0949b9eecd41ae10fe1a0eb35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358515efcc2fd5545f84633b47e615c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5d38008c1f23572aedbdb7d177baa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be613b3e9648b3a43308fe02ef9ae878172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa280e4c2b31981dd90de20f612d20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41ba37bd1ff0f6644db52598fc45b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e804620c90f9d97d356be4cf7e040175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b075d74158f3afdb869af288e5d066176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57bc39486fd85f594146e3c114fdc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec5b37c87ce9a45f65cbab0b5fa867178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e8be041eb6868f221e496ce4772d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b14467d9409438c4ea305ac0cf5491180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e75e36cce8ebf8884e886759f0393181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98c7dfe15eb5d24e1a6c1148fdc16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f954772ba58520d85c50176e234cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ccb15159e7cad5694ee53fee8da01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0245071d0853aeda7af1402b451cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069e73c29745f04c9b8fc1129018b8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f203cf898f7a5bdaf88ddd87fa89d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcac7d3195bba1b3c78e7f030d4a45d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b1a9feb5d5c98485fca1f4fe9785b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c5d8aca2452239a8c6dc34a4411e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c8fbea82e8571d7380c482277420191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94ca855a891fd4e71d7c8d5a13de6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6cb0056571d421063635372d0498d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8e9d0c968cf5f843c61bf34347bca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b890adb7dafc5de6c78e758d6d4e2a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9018c400455dde0df88de26320091e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef0f1e2e6abe231ca359c1e39c78e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1336bbe4f3794138134eb2dad0f32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263c26a263cc20157a86e0d8b6f1ebb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b34360b04bef15a3ed917ae772f1e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11822d5ee040614db93bab1ea7fd709b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b982afb5d7ae9329b0e763e6891b3c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eac60ecb3567b8fd1d65a6f4e0837e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fb149b28892cbc2442d4f8d6572d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468386d4bf85bdce839b29ebe91176ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e79f33a654037409a60b11bde0e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d704d206b48c46d2e9e4cbc7e0fc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d641e4fb1c59cf01e6af683705921f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a0a55b64aefa6ae132affff445b1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9a7aeec5c9641dc6214e5fec0deed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415db75e402d5038283e6355e88f0425211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5a803c274cffdcdc84adab30503e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d5f6f31d9c3436124a67035e46852213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac87b05ce59dccc586810d2546b1f47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19c5c6f3dc530e75c79e3da0789acd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99740441aa94b38d61134b1e47e7f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3576eeab42f69b9b743da9995dee78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845106c9edf0927d2e8e8c3ad4da6a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112aca38d44124a89b23c503aac4718219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3445aac0e3e23069163f5dd6a0d3b77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c130c681ef5a1f5e76b0b8570f1fd5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ede3780fd60614a557518338646a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce30ecf084236e40314b7cbf40003bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00e4e26ff18e114188cede64cb3079224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60eb54a43f46950282c29df5ac67cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd9ea85d9975980c651aaeafbdeda6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873cc3e51c76b17f8d7553f6e7ae99a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f78a99b5a044c012df8bfba2cad5b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42619a4b87e979f621367d08f1f0210229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735126195d9319f3e9ddbcb0a39324c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82668f602fbc818836ab35ba69aeb6d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace310edf0b0882f66fa0ccaf7c39a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e60d39eb9db7f957cbd8d6f1056260233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78197c5b46699783f7c5bea05652391234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1dcad6ebc76c0cb37fa012e28dbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871690c4121a51d7bbe2e00bfd1abce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a1c343fbcad0b1f4bbec75dfec444237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d318c2964f5a0fcd59d39ea605aa4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a72ae953f829b5e98aa8fb883008239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d06ac1b6b8cfd122175b1cefe59fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab54b08972612d63fe49f77b61c36f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08ae8e2bcd93bd0c4786b591763d7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ba258bcc0613921612d3ae6b66a1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b5298338b5f1d17c415618d060734244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bec00974a4c67b448a358a1d2637c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1b59018453aab4da28acf0ce7bea2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15e44942b2f23484192b4805e4f00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a360bf7ea2b2f7a0ea75c2f7c79bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df8b626d5e618191757c355eed52d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717e219f0e807fb0a09b15558b14359250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a431473aab5c6bf74fdcd6507d5c687251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f54306a86cadc2d7d06a556b1353e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdb4b33843600cdcb144f232684960253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7070b3cbac504172bc8f03c1a478e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c438fddbc92a29dfd28e3ac0719db80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3a764668e69db641350820f9c9ba6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509357a47ea757ac4e384aa7f984919d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90a99ffc412f39f1b4f58934e018c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435d4ac5ef1dce6d1ab4269147fa84e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197271f7a527d96c6c8635a9d6aa5ee4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e944e3691dc8781e10b0541f158ad5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d40c568fe3465f0c71028ebf296674262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccdc33a395de786be00ccdea670774263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fe1c1df2dac910df6a4fbced5169e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ea3eab3e7107a016f9a8ca38681d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065acad4fb2d784612ed97c1fca4ff2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5ee88475813984548147b53166f75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5fe2cce16969921af412ba6d0ed24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43707435cf7c1457f56b118273a73f49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a0d23866712308d1bde27626c3396270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597302f58d9d09c13bcf91f53b8d5d65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db614d2fc8762893b8cf2d0e7e64c85c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca153fddcfc1a5b65053572d5bdd4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aa760d9ae3fe1d97448d55aaf8e89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fa5845bd1f62db81cc998e13a9175275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a47bf962b0c966cfaed7ccc6980bf5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a534905b04411b7b052e6fa3a6369277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552157692acd4b2232d80ce6fac0576c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58489f81cc812851f12b327caa6b2c55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece81e2b41d13e2afbefbdc7a5887cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f95b213e8034b51813e4e8511948d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b461db32a329b408aae73f1596fa9ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced610c0709be447ea1e99e4dbf9a9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71554b7e9d15e20436cd1217f6e553b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d962984702b9838c02775ee778f66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16002f3dcc7fb09a0ee946e2a6a4897286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745e93e4d5b7cfcc132c3e52f88e0d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69512c5df8b1ac9cf47742bc9d1855d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f9054e6ac8d9f20d9b78a417c5e9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c1acabf89f57654cf22646cd97738290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21658e1ec9febfc378345b607848e43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817e278fe8d8099928aae8f614338bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c5e5ac7e9d035d6e866f4e7ed2548293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245461822f5afe61ff54b5c8690f2f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f89bf9e05c5c81f77abe3148eabcc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e20d43ae696487d4570a16c0e687cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee88817efdeac00207fbebecbef0baa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101048882afb37305ad99dfe9dd163d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8144a5f91df3ccb6d720d714c5f60c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5273a3daa6963df752f17179284088f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ff8c1b7da7ea3f9612e08727ced30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b006f8b32678e52494cd5996ed01b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a5388973c244a2d058ec44a04fefd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604b7b2d7c2b6945aed33d446a39f18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b64ab864035165f1c8cc7573d4386305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c7b1ccbaa935b35229701ed61f7d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7d1ab5202f5c16f8ce73777093f64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ca558e15a1bee350479581aa5df54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a7a82e583bbd6d400aa2035de52eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b055626fc601d64e54e8548b6752c8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e750d8f2c89eab014510e2bcab11111311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203b2da181877a75f130d156f85d23e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c477bf53b63c28a716780e1c65211b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00553c34912fa9dfdfc7aa7c310f87ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c1848a5d643122fc93589cfbd712f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d556aec811172ffc7a65d4c428d762316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dfa206d1278a3c5efe8166bbc4dc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76c2bda85d8017a116268d708805b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5239eb2b20b66a2c08165e92b9c26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216315d5552536ea5e90f8f3d8fe0bc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ccc88ea1f18a47bbde657697e0883321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c202ed861f81e4281d78cee7282f90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f27b8a62ed837bea9592cf3da892c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64860d1e01dc11e50b32e76eb1297df3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7028dd1b645f5b5239c356c4d6c6ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7b251154abc22cf5ebdcfec2fc0bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c8cf7ac99f08c6b5b38b9a58f197f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcfbca768f2d9ed76b018ca3371790328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94626c5e0e9f3dd8bb35271b8ac69853329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d494a6d133fea0d59053c7915c280e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb967270d4841a6af40bcc4ffc1b94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6631899b1314fd9f92b45aa9f6ae1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c96760fb3ca5a01e04d591c9b6cf7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b60a93b1ee7a4d91afae0a0b681bcb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acd695576f3253ae62be4eee187cb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993293e727701e6c8bb59392c07b077f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bd54308f8a501fd8acfdfc49ddd66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7d994b27c940abec22165713d037f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1615bdfbd63fb9447160f1a9c92dd6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3df6a08bf0509389179db39f1fbe5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c049cee480b4fffd2ec1ff292b0957341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a95c4561d84978b0ef1c891474c17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa44f384dae302ac85c75ad84495e3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc330451398d3fc6a1c75e03d8153d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ed8451d3f44f1a83083d91e4ca1e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7263fc258c5b4d6dc98ab4b83a24c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f936b0efc223bb9a685ca06145a7093347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5b03832bb0432c6450054e96499a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04115aa55e76444a10551539a47828349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b31879f4aa776144627a1663268a89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefebfbb63f7a520973b9b4cb1e9eff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f7a50f9ca40297de3fb299200aa85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f371c1007e80429faef064d903dd6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b3b29ba9ecf9d2574c0dfbeeed85f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c249f51b5bb5736feb5606248fbf4d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d72c68d549d8aee4c0f41966b6827356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b0380a1bf52aa79815803a2c5b65d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0e61c9a945c1f0f0595b2b019f9fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131fbdb36156c541e5138c2e9c4d497359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407cbdb495b880bb12c6d6924d39dc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480854f9e6f71302fc73fc7f0ee4c464361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c3306a639e77795132cf75580644c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4840dc330fe79f0641455985594096363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354a1b41718e4b7915217bce2903b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440f155fea466802011bc3fb7f54826365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66203532bd29efe858fb300016cd7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aa6f0fa1bc50026a3fdcfd1c9f62f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f47127d296a8409766c93c1a67cab0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad22bda025b0d9e4e57a26b6afbf0b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934165ed128eae4105976a1087061c4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d0d0110b6b7643729cd75e964c2ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b8abe05024ab2776913bd27e88756372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd3367c97ea1155dc4d25a0960e8e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3379b7fbf224de661f371d8faa23d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0f6c648798699d160fdb0d305b407375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7c78d9c98ef115b849a14b935c1ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec443e252851aadf3ebf8ee72feb03c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe82977f218b4612d8295002cf21afc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f6332266e3fd38f76ce1cdac9701379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88707eac9815dfeff957ef2742c094380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15642f81d17f681afe219e48d0309396381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1763b1f100beb43c8452fadb751008382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9dd9c40e64540945db961bd539251383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20582cde880c62b299035c5ed9a7862b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4403690616ad4e20ddb49c29cf2bb82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b638cff72a4a0efc69f854b0cb5ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d0d3650353973fb1483e2e59819a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4d94e26f876fbadc1e28be3b4fe13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc40e09c8fe7d8782178fcd61fc4b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6d5bf645efe4da63bf12de8c8ae7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b82df5b5dcbc644df74457de4b8611391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd483333a1525952a454aecada6052392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9d810f2a0965cc2c7ed6fb50c723d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd54738aeebd9975c36bb129b6c277394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae62806528b58e5365d488d5aea855395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d32aeff1dd11570a7142478347df0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661cdec3660c552771a3f4a04c6a1b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bd4587a89ab5d2451cfbe6bffb62e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173adbefd6b2514daf12a1de833a877399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458361b6ae66f2086bb98bc16cb4792b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564941004ad387f47ea787bb69b5e853401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9a5101fe456d0916ce96ec5a971a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeefcd2cb1083b7d44f4efff548ba9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b852d9195962366692372410a3a41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a265cc012adfed6cea39ddd22aefc6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9337b7e8f8327b5cd59545e3acaa2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c2b11a125b1c7cb0ebf21c0cd8482407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b219c2a4c451221e587e46efb09b3ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0bb2a2136a04ddd2cbc0e9cbce3e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e25725d07c707371cfe946a588b48d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf052371a5574700d9553bebad7697411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aede29b47fa284f29d042ac9dbe184412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742ad6e282337ee2ef4a98d977f82a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732c5d1986a3e615ffba0fccdac6dd5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258dd9401b3c286c2c13ef8c0669d52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9e43a8c6dd28b98bec910ec5cda99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f875fe475ebe4301b0d770ad6cf6835417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c75dd050873eea6540af6c9e9432bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746a373761b9d07d0c5a9a7bf4ab30a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bb44d6f079bd07bf71f01b5f7808b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d54bf6fb78ea0c9670849a457c0858421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e20f828f77389f3ad1b55bcbf8ab4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e14e0077f059721198707561b253a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dd00aa72f12ca3d5f49092673baaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff0c251f2e59b23599826c303e59f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e93aea2d9d39499a0b2eaa0f2e04e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299371cf90e3b5266fbfa6672583213427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f19168e7f906732736dad3b6979946428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042d2f15d3ee612967358720a57e4bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a37cb8c8061e2e16dc674c1d117ea8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756ca0bae88ba4b1472f92b8d72a8bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057bb582dd0a9dbad4d55d7ee82004a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0d473b984ecc2793bd3d39424642c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15211d0975ec8036746d6a1374852bce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb644987abcac2c16c99c4360e63b4c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21606ba480f31db0221c9d35c2023ce7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01402033711d1c351daeef1c71200c70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a9a8fc74a967bdf6674aa1278890e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bd1789634beee039b3782fbb0388f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfb59e9d8d9980acd5c6af74aa5d1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b79229264e7ecba016cac298330442441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b92cb0896a44a4f327f3c8c28e429442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce195255677a6751578c1a3c113f6006443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fefe6c1e3baba147e9d0df3257fc3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6a8cb1dc23e1dc3165fb5c71dfda3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6b80afe05c78deaba70ace3611031446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e334592cb5699cbaef11ab13173c26e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2a62ecb89271a64a9b0a14c7fe1f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ef8318620c0bd21443181b44d9547449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827a025ef7cc7cd5bff78cdd22f075f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449b15951a52a1efbf246603926f924451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cd53089664a15d04599c965a8888b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82650bee2ce1aaec0aebadb5c3e973b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e2b8faab06284bcecbe17a9f29f5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e4235152c3a08832c7a73da5c6108455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee653c484960c09cae1dc5ab0a8d1d46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68d9db7a56fca1ae3177051b5b8f5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed76a1a3b494e023ee029990a37757c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912de6bb0492c240e9b0695e919d06f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580773a69cc66261dd5cacb6bd15444e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91557081b700fd7f314a32d20d806c27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1e7600a4900b6f8b01c5e82e9f2f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072d089a4d28ada19324d4a2f7d0d70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095f7aad990359f6dc56805130b8d82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb84fe25aa3d56d3c80c22726fc0ecc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e306bbfe1e958e83c81f11c7deaed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b1bef98cc4944f90635347cc71965467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b6e718c08f8dbbe958e62776087f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a7ed6e4eac5e189a64888800caa11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce67a6a802e177233094cad0c5763b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947a0c0c36a2a2cb811b65f3a684cf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdabb248f8ca3f93e1dd8c4babaf3b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c680f6ab55294eee927da0c162ea4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1bbdbb1e7b5943d33825c91e02ef7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4f291df55898de7443940752e62ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863c6aa6ed83fe7c5d1936e8a4e1521476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107f1b7ef70e69b91e117c09459aa03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3867b217937b0d2efd88d8ded5665cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463165b5b97bf9d42bee96786af38ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5b3c43dec0d10f8bb614394d0e044480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecfcc02b4d47e3d425f67891346d4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4e4f6bee25a558c38d9dc5cc044ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6f8c3307b448a01a604f361cdc193483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02045233906908f5299c517ffa8a405484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129a5518cb55b52a5f1f06bac47d4ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c930abde77453a6a4c5265248d73e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ef504ae5d0df825f4c2f42e67d048487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e650a5932ce90035a06e39e596172488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1b219fcd2bfe1dae99f5b431f273e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16726c47662c08fc4fdd1a4a61f9c103490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ed7f2da1e4af14b1ef20b79a2be15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67c16ba22bfd30def9c511f4a459ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937968c3f55428cd5da75bb047fbd89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b073b6f5cb8855c13a45717a4ab76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96348678ac76717e44948bf24d5d381495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d34602564734906d6d3b8abe8e3d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1898e62c1d6b75bc0bf70148045ef7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff14bc4b6f852c47a5a352b323c7099498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1088500ff3b2f45eaf142d2de5559a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab6f7d6b1dbb5cb321a0e5cfa39fa2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a396b44f103eb350722df912b1609b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e41818d724b8fd6a36649ff2c84e70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deedc55a9587c92dc260ef98c2f8b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd121ca531f81938465459cb5d835c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293fbb34d9719e5c8f9d81ea643ad8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41cad1b9feeb07175068508c9c2116506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59d9e63dbae53d8a0b08b212b4e751507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab622aa8f811c59d1a698662cef4b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2fb99b075c0f0c659c1c2eb90a184509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e20003cb102e953e5436e26efd119510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ee7c1cb2815ead78e18442c855e02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337361b3dc22b5ce01ba0eeb982c86a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460009374736611785326e3deecd8e0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4da7c8994209288d232b928ee2b1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606daf57b8841dac07aaae0bba09a11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f06967a0b783f97da6fbb28863abc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58012fa891e8c6c61a49680563d74649517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa86dc63aee752b7a4adc8e4ce5d341518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d09607b3ed6773bd5dd1308c3a0f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc16ceafafff1c3831384de2277185520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf101912fca4da06cc3de7f5052e2e0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561fc161eb3cd24c46d01444a92b8cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7342ebc048636109e63067b8d3f6217523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6a9e5365f1a20f00c54a7f2651b23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8656fccf42bceecc5c21086111079525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabba21fc9f09ce659d3d586deaa07d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa501962a3533269e263a71e1636f7fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b7659af41c3cf8f8df1553eafdd4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386208ad235c1b5b69e659ad9747443529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bd8e018a72d9e8b2fab7ba77991e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6642999538d18ecf544735764ba2f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5395156f7ca9a19f280a5dcdbf56179532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c6dc7bd6c4bb016f673bb1c4d7e9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17a6fe649f7dc8fa1d650aa92b0ea2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad2d70555832d6553bd91602d2fa59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e04bfcacffcc1ee657c4cea6d85be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dec8da01314629f1e2642caddeb108537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf409f287be5114c4434afc4a9972d8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b1a717607dbca04630fe4145ca235539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a792814399bc564ed2fec766d9b13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c59e2aa7e618e914da2556a37a590541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62392c51dd9969d696268ea83161a461542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b7b3f27441dd62f5e3a815555666b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b11775fa88e08c0d6a8c42b9fb570544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526c9f1820d0fc79dbf4e2582adf700545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e6ecbd36e98aff5fc9449e3b53791546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade04181810880ec514887632b5ca83f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77829a6afeb21a72615c6cb8feedb96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d2a4b04e8f4f93a96f64692dd6a0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b37e5a2c864d371cfed4633be7103550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273508d59e42bbb5c1bcae4e1bd082c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cbd13882bf0a7dc37151bf37fae03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065958c2c647f930e3a54233612eda6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f7480b1dcc16066edf823296df69c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f30b1785f7ff89744613eda7cbd5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb60aed63d2307550dc65e4e539099556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace50f1c7addda68a0393cf3c3cc3d0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d90b5bd9df73f1eb154f64720d65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127db41fdbc7be2ba6fe0bef7fde5e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dd46bb53c60ec51f40efcd4083697560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645aadf8be2848ef6a392522ab19266561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6c44aab9d1a1929a298a6027fa58f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc9c9ac6e13090d796ac197c45192d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc976855ca6a77dfa273cc4790eb94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6930c2837d6132b3aa67021a4fa15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea2e17a37a95c816c16e18a11560a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d44f7d1e0efb761ccbef34c8e76c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22efd27def71e460ab7c5a38de4767568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1aa641d1f42fe00ef5b27954110e9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c0c46080f9d2bef3ce4d169cf03f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980105167dddadad0c52aca247cf62c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf576d67c0e552e5d174b8698f942572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb7b27e008b075433abbd7870116bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73258796fc0b6dc8b9a2753acf68a535574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a091ce70ed8966ec5101fe6ef9325575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12d3edcc3aac5446c4ac87b5724f3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56b3670354aa90e985d4d53f196318577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528a7a019b79b0aa3d276d4e00fc1d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc907adb938a7e74a4b47dd04f0f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56b9474792860835f201880cf7da53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7c8aec2b675d19b96ab7f5b062047581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766c26153768905d6a4778544c90d35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc42e5961cfd04669a8dbae6dd53c12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a1ae7be663a8d8a67d605362a34e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb63d4ff3441525b26456ae2900bfd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a08ade20d69322445c7b86c197c1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349c2c725beaaf95b23341c94eeac4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057588403ad5dfb9a84fa26efcc7f7a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be03a170a2a804b97c8fcbc3487900589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6bd6d9f6b761fb24f97b2ec857639590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaa705932c32f7d005f8b8f345e8a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2095043aba272a9773fd22a3066c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0c552272bce603d66bacfc7ad184a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d611c2bed42d1bced77bbda60ad98f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15714fe316851acea409aef1a328120595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2daea73360535df68f7b9387c4902596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37cd4bef57ef249e9b6f08f8c9474b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d817224ffe3a8288d14b82eaa02570598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fc06989f4c5ab5b741cb2b2404011599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78cee4b6ecbfadc022fdc1c7933650600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74910a73786f1ecdbb28bed3868ddaf5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edecfd878935dbb2d7457bb0631cbde602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd5bd10904cb46bd6ca443249df00d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820674db0c58b95ce6ca26d28e4e9dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4228b5580e9b105e0b00cff9b3c53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378314bb8e89b520535790031ec24766606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f55869b20d2ef444349218d243955607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278cf51283e2b41ad3a0f71ea8b623f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25084d2a4da558297377224c47bb421e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa231df88f365902702471dca5baf0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712727afc9367867aac70915b08fc341611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cba75e101489bf0638338934c85d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553be33c87a5dd2e506dd77d8d910065613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12a44e838acffeb81095e7c69a6d7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df873215e1d5279b99b18a8ad62b863c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed780cddc5cc1f2f486200dadd248788616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf102583783409dffbfcd9845435e91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06e2c69fdb162dfd184d081860bd2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a25b9bbf3fd7b06792a22f80253c50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ba01b3e25ab914b5ae5dc32f9f404620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09638ce7ff5f28a62c456a1bf59bbe4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac09bad3485034497f2c36bf603615622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150c92790fe170e02f1b3b90c0e9ea9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739370cf4b4ab6909ce792d270f2374624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38900ff3d0414b6ec0aadf46e866cbbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296605147462089127b184042a279e22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0dca12b50950045e3521c24f11cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63029594bf9ff5689077db682efb8124628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694006e8b851348c9a054ddfe149d272629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4766866b9f32f67ddd2ffadd2ee072630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bde184d3fdeb542a3039b986ba1f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2a61cfc6194c679ddfaf1f94f5a7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9c186562a9150a95bcf91dd2e09a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeb403a003acdbf47f1b08d2c7ca3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfc70d3a03e84d9fe75eec103b049e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb970febff0cfd46fbee05ec8a356af2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb0255325fc836c5b8364a30da84d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa349de5c25c97d6f3cb40af58fb34e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784d332a00b199cbfeba86d6312705639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3daa8367d2452dc6b060fd7489cbad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0210d21d1ba29adf8a05158c069901641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4f11c05f609c5e7a8164a43b499a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb213032dc802e6f94ef1b4445e4952643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cd193c5be79eed51b93986cf6d53a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175368dadf0d899afc3d8bb58008326645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c06076abc499cea559d2872ab4f40e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8810f3dfb0ef6408172078c122eff76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ead63cae3ca5ddb7898f93dd97175c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b54b59f3e2b4088dbc232185675a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f52b5ba0e89508466b977faf00a7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd47e39cf61e0591844f258839c44a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f4806cb7eb5875c07c0639621495c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70461cdffa53d2c54de811fe14ea92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6bdd13d74f443325d71fd6f0eb25e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa50faf2d781d90df7550bc590d30b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1ece18e39737d38fc30b8ef9aaf82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eca23a53ac73dff4cc910c0555ac5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d47ae01b157777ff6b3d55f14e45ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a42a9b5ec45a3ee1422b5a84125878659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd895c91413e316287beb5f11865c67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb726e67e82347bb1a31f3808bf7143661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c86c0e8b2e9e07ffd90d89ad3931d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e468c1667cca23441964d9982adb64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822a8ec37f682f791835a8ce01a756e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c40507e8c5ce1751890141f20c9283665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb3f4a594660749726d5e690bfbf24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34c06297ded3218c7871ff24efcfd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d49cae2651002b31448d3dea0f567668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416e4e6d2049d732b6e4a8e3ae5cbe3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ce72442026e615c95efb09a992bbf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965348b8053a2ab8632da808ce711f92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13723c5a6f92346f713448ccaf746b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc83431ac020de4e2e32f25889438a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314139f30d39d1416f5b796c7c4e3a98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5afaff2494c7acdbe0bd0905f81515675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0a0b93b10671a6cd9940249f95208676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f03682b5b78231850198894c2c17b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dbdc93c43be71020c4d44e6ec4b49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146855d9048c348b9943dcb077cf282679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d0dc055be33aa932917dc9b92e03e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beee57c9ce04913ff610ead150e6b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac78183167f86924ace5773a1f16f7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05600858457d21612a580bca88480c31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b15137414a8f11a53657d99604f9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4743b257e0a1b84523a9f0a511484685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27398b1ecc6b5fe52903ac39dfbd98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5df474edab487c798a76bc5c35388687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd486c9edb7446fa85a57cc4818eea47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca61ee19351f0c5791cfa594a1a507b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc3692706f6f83d662cfe163061f06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4e00b5adca70242191b64f665b220691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a9379033f41dccf4bf18e6d6c63f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf325600aa4c1adab4831c8e06b570b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212b6ccf8e1e2e28329c27f1252de53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2745f973c21cf86aa3553e45cbe6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795835cb61912b4ac15fabb27b4e0af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230801af1820ab59eb69c5ee030edbc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05b96465e63f6f51df072843db3371698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beb8d60da98ce18c8029690689bda5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645891bdfa02f0c46cc7e3e24898694c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad59e62fcab6cf76abd5b4f09869e18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200e8209acb483f35f33aac09ed12e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc83c6b2a5c2a0ae8022335ef6d3cd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656be9ce5719aa7648fa554b3d2486f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d149ce5aacee6c713c3c03ce15b0886705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37f01028a0ce3f383c629c8a8adcbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c181854e117df8f5302f2b2450ab75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2fd1b28f3ddf9af65ede4f753f278708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a6bf152784bff8719b44c4cb3be1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382ade7d7d3d394cd1b3ceffd02823c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a074ce410b35b57db2ecc004c0aca1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca7d0e8ad4c2cb4864eda6590ae2c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a7fd42c491b35a5e995efabe8de4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefda1d52d45f63f0fd8fa17cc510bad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca686924eb97388a22662cbd0088abe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec7bd65a5bb69df77fb67808fa9fd1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d294370e44c979750d03966232ba315717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ea9c0e97a45b4ebebd0af5a0798bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdda95daa5ae8bd315f08f98bba2ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4f253ed2c3025d05dcd55d5b49a48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8f34372350114b978f2a0cb967b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8949fb8cfe9b7f67549f449e27c1a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db0c21b84dd0a3fdd5fb843991a36a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430998f570b9fac1c6d6bb95bba65db6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22482cbc673104901902032aff6b19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7661ddb42bc45514f799cffd25faea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcf8733aaefabe84462afa9dac284d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df76ce32d56c03ca9984f3d2ed894d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ff0174e6bc0b19f0621fe106f2d98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed2b112eaa72913c677340df6bb13d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2317d26a48134d49443fd17fdd3ec9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83ae1aacbce4a8a83562a785ad3de7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf70df49976d7b65b01cf2f68695c60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f190e7d78b77e3c0e36eb1bf234096734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1819852345b6643056fbfa0c59765735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b82ef475b4b5e564560043794b61c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1f4811da3b8e239418bc5cf3229ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939d3f5321296893325f0a116d1cd3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de95938ce042e70a1fae45270c67f05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8cb5d96d92f4f527f376d8f21a4d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400288486dda50461114ed78685ef6d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8176e37963b1fcefe494215d08eef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ead645eebc087e7664bbc575527d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6523eeed88834890311baa9228621744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15da38a4fa39aced126208f61733125745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb237c144f41235525f1135b349c2b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a308449d2f3b94a3e7175753980ca3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74347b22ec0e671c3aa033665d1b6746748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71016955dd5f3d94f65bf424653df95d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6b37914d5e53b219e6797b2f8b10c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474277b0cac0c65122d6d1c35190d31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283641a9af72c362a9ee29f6675d3691752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27705e2f9e87df26a6cba8c6a8cc9ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df46b27a21cdc28dc3176d5a39874d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8491a32bb72a402d8048cd7d05e7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0730cc241ff25b3719c6005f78b357756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191276a34af2eefa5e3062c9ab4e9bbb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55229d0ad48e1cff9214c41a6852a719758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75a9699977e47309b0e8ebd4e53fb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>