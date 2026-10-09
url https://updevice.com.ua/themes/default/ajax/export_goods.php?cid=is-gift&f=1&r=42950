--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870d27c5285bf78b6440c1df09f4dd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9843edf0c56336d6db6b664daea41fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b5b2fc4f58e0c490b18a9d84717443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61667ab90778fb496aa06816200abc454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8c37cd6fef8f137d5bb11cd06bedc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601705c49c92387a66eb61dfdea43296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2f3db5ac209575fa3be2a4d6be9297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46803d3d300ded22be22ca62cc5ad9a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d044550f317efcc760fa3a6d8371c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc717980e42eb7f677be65119bf62e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173e9180e2af3fab417d512fdcc1caf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aa8b71776733d22d77deb8c7bad3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60568f72030eb5fa538d6b0b35ed892213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfbd8efcf4a1ac21b41561d97dd11014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea575285e9972b96abaca748d0e48d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e2943b774a682c63e9eff147f2f6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c95a8a8c777fd07ef0f1be6108deca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0cff16ec3bcf6def398dec6779a3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d5f2ea8773af513489aa579212a0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4116d765bd316e0e68a5cd6ba4a99e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ceea12577fca3972f49406245cfda221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90600c81136c03d9d8817d0b5016fb2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28c32b2184d594d0fe268e5684af6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efee05bbc71ffc537f990e3d6a129024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac48225f2c4ce812bd57fe1712aebc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462305e8ae180e8697fe453c4f67b2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a39f8b4a19a76c4a56fe4a477bc7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e2669693075ca6845b3141299093328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec5514932cf6f378c7bb16756aa5bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e52a2f335f862bb10f93472706e5b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0361510b40c147bd7a55927ae043ebe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b100e8f3931961a2b426a899470d76e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b7d3b000fe9c3ed77169844e21f9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf70cd1c69ba99fe754cc8c947658534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736835c9f000ce6b026442b63c5338b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f527808ce1aca661d225e4add31fe1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962ed3ce276ba06391affd7b5341f2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37a364e71d00c5343f4ea8797f97c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fd1ed25d9fb5e4fb567efd0b4a9b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cd41fd39f4ae3f2b55f8fa7b1151e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89a5ab2d6af7194e02aa88cf6f766841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1f3e46729d1e918d0e136ff3e0b4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68ce5f1456901f7d1a33dd00b751d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60beecef51264da72470bb9dd49bc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43648319174d13ae081cfb49bccfadf845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eb627f279fde87737fde6460e34d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88bdc0b001fd1345b655c9bc56259e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96163f396f76a3fab4c2c04898d810c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7b0e7ff2cd3a8b0a94a5d08466b6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc881bc2e28a452a564c6db950b24550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e0f14dc6536526353aa176dbe2aab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76de134ba025e8247833536ada06dfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86a96ef84a4faa8664cdb7d31872e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ade428cf7290df22cca3ed0edbff854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80076129d090911585db0e19f87a6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435ebd880db5b99d932bae51ae609d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9640ee713b4a5a3e4501cc25a0baae757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b655e6f09664eaf11a68faf2f146858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f52ee5306d16fd3e0743e00e4d3f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b175ad1bc58b4089029401b4069bcef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae96efec17d2aaf4514d9a6225f48661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810c31718bad1c1bd9e6491aed00c6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a790fb95529a4318cd3c0ce79a45b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac2a94a60e0cefac9610f18096804664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3313c57461def3cf10bded6caed3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ca2def7fddc53d344d2a098e23da366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cd966b1f094f36983777838b8892767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a9efea77a69ef5c610b3c5585871b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1876a0b4e05aca0e23b3bbbe95709969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49813350352ea454203ae92359df1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba33ffe6e3d86849104cf2c3c3440a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0054a22019e7ac520743c3dbedcd1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259572aee6e396184609accb255b56b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083e5d100c35250191c71715c1d7ee574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aac23a235c0aa16ce62836cfe494fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0876153e849d288fa6697ba68af23076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a79787f449ca1188a7a31029e987777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a63b0bb5612defa784b9b2e1f9c5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eae6e1a0d8111b470fdc3dc8855ad979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba6e1a51660169885bca7493aed1f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a954d4067c379953ad41fd3bb2e4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5612f408da614a77e6c8697f00a3cbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d2976be817a91c66837a0a095f78983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf3217a6927d2ed61f5f3b6758bb4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b9b3bee8ccc1174970ecbbc3de93585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb456b44b00be13d560d3cc8289353b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c6c184dcd499a41566df00aeeefbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1423977943070e624e195101cc3187888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45440bd0e698950718073e77dcd7f10289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cb36e5760edc20d92763a76fb81d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ec9fb1deccd737c2afb9580764cc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c59f27b0624d168cc29e6509d561cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b0d7d8a3a04c18333cb238467997093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa2d22273cbb1bc2f4a6ff7ebf35bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f77711dbcfc4857e37f24d3777bf9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b38d4dd706f72bd95ffaf7476bdf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6cb02eb37d172fa35eb2e35f5967c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df729be4b612fa98a86a82763fdcb65c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236e566bf4e4c696cf17e5c9bf58a9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed064d3bfd6d6ea538c0ae75c83eb0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41109b050a68c9ad1bce51b8589bde8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f390c9b40923052e1f5a2ba38854c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d13b7cd74a4217a0ccaa6f1a3f9e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94b33ff8ea320b0bed96a842b24a88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ea4276d760ce0ca8b4fa1e7e2ee96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1a406b62e8266aa385fad67ae9e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d739f7ea324862880c0694f7af96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d65934d9a76b93c56a9d43d6419229108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80182c08835d3316498f8ae857d5c87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1c85254959ab89a621a2325be6142110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe22e13f25c98aa8f806424232f7da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be6b4932be599ae54f4f43b44173da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b132d18fee2b7db535e8c0a72ca43a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc61f311b43752c74e4adef7313559114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282c31527ece63b64e23bae1c5c6e3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514764b6875b1ac7075513a861ffd8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffee592013ec29981e3088e21e88e5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b2adfbcfabf96a7b82cbc9ca96aca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41a9172d126539f570d0051f5cf588119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc58d6ea3ce5886c0e928ecf4a1a67a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18232be0040e1127edb90d0d550d1aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9312b3d68ec7c0508838ff18c26bb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377c51c6615f374d501fa8531ca7503123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3360cbc695f9b88c044d7807267dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd435fe924051a70a538e2bb47557a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1dc0584058daa3128aa5a1deafdd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d3ed7cd618a4b68bf76833e583bbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc8da84ed07b7cbb3a85ad8cdbb1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd06acd376ba9508d83ebf45d08e32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a2f98215bafab90ae5892e0a17693130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45526c1f14162c6cb1acc833c211fa10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238fc70326f705d3cc27773a48900a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09d43e4e8732793193de4ad96daffc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa0bc65183a5478a277b401b185161134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e179bd88705a6d1335eab6dc7d186d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542214935c3be0b1d2ab4acc3758eece136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1625223d06420416e82738ba1c69b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298872e991dfbabf07e71716cb4d4535138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576d7f04e951037d200de122bc4c68e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cef640ae6112d94ba6c789abb6376a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b89d1cd0fe4a5ec73e89860631d57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a7e15f2f2eb357d7919e26755bfdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583a387c8f3455c1b71fc51a0fb2bc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d735a3cac138f8c2eda5a88b2c4ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda76a84b58e66b9d01ef999427a33d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fb8eadcad0d029510ea875cc622e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8e5587bcd01facc23ab44e205ca7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa14d6f1d451ed4bff9e81d8de40bae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a04705c033ffacf1e18736e06349f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b355cf4ee097628a2acc8376a4b2049150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b787333d15c16d485c5eabf8cba7bbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025853de0b90e09145a05773beefa14f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aabf50b9f25da9e3b727f55f9d0d29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a726f3c90c681c7c05e173da4a09e1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef27d8955971976466801c8748b88b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c468214733475241904afcb98100052156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051a0c292b1154abba8c5b812c445ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a80b7ee4f1fc38e7c50ab95dfa927158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bc7d80ab96bee53468e6d8270a1de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88970d238f956c38d15d69790c7e80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31867bac4cf6e7550c3798efa75f7cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099907bd134f48f378066d9438a3d8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e197583eb4231bfe743d4e30d6e069163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96175474b47dc9dee5c0d15c69bb9453164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7047fb3e93f791934cf86a068ba3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319b5506dd221247a155f4eef20ca89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a0961c36ff86e3640f33d41b49936167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de01c2b8639b53f77c949a290abfaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b5567b65f458413fc682a533f9b53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335bec2d7148818d46c0280912fba1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97207232eec7a917dd1515b64efb1e0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936f9f04008fef794391ceade9fdb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccef4a124b46a1e41cf498fcc20325173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf982c2f315b37cd7f5f132afa9efe7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1aa64f56508448a405bc595075472175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e7ab1159b7f01a9ec3ad9922312b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392a3e9405ec20f785d466a446d1103177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb3ec72a180101d0ddfbbcccb43eb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2555047000f08038fd5e8f4ab15da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b39742c9b17271591b53fc33749c1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c8b5cc8910fd36842c22962003ffb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8713ed130d6ee768e9e57b1035b101b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06df6258ea7fa5a1123973aeba1f8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02646f04cbcaec454333f4adfb8efa5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf5bac4986c7d830b0331586ebf38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03c894f7fc58a5cc8222e21c108de5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfff23d209fa3423e3af668ba70bf3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ec9db5c7d15f3a8fbac1ccc739225188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71fd50cbdc3b3ed1cfa47a60e6653a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc07d9418f36afea41eb513ba0fa514190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59527ca123c18584866e898b6c0645b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bd9bef8d542fd8e217b9e3cf11356192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e4389050c8ad80d6b51528f1c7e6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183b8f7b1bfb40a0cafd0c38adc9c71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173002cf5452914eb909fea9dbea9ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70b7bdef7d8ab153a96ac749bca34d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a881b63856d1d3a2e3582b40f58895197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb81b77d167e373d73bb903a2ec77e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3877725d51e3ce148e933858e2c77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717ca2354371483862e94750eed8fb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded9e2fb138342221e01859e99d2acf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ff6b1e97795bfdeab5977d00478bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77921c2f89ce85975f91fc1dd58d5ba3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8379ee86550ee451809cf2841d2603e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798873a5c5e36c53b28b6e353a0def9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacf5a869e3461b302e51b658181254206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fb2d6d29ea6fc99bdbbfe13db5d59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa494a2d60b05093f690b4a1016313e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51564f16d642f055035784387c6b6900209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b5433bbb3b6afd9822c74c1c48a49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d242b3475d4da79487282adee54a325211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f5a71cecf3e4fbbc22a27b5b30c04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf4a0deec20f510376119a11bd9d96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789615f6478153dc1c9782f49da93c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020ec4251802102677cd17667c5d413215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00390902adfecef9543a61ac29689ff1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2a1953089054de345ace1d23235ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc808a2dfb50b271994a547668b79e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f482ede5f9b4268f998f7de1b4392e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bf25cf2a252ef7bee8449607657a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8099c1511660c72c3b733d73def77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e3bba94c12efd035476e25319544b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6c7e3e7f7048e78e4c71339f7269d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834013d47195f48a4b5dddca36e2756224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14391af8800331900c1bab72f5a597b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d94ea34a24696c27af471bc4e430b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0480a575025cb36a80380d6bb8586227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a984c3d8bbd017b3f59003048dee3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cade7064dbbed7f483c08114af1f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1d3e0eccb728ec8c779e97c037502230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0641d62a259c7e839416db1401bbc27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745daf2ad0f9f959b068e9a38796c69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe01dc9161481a6cc111d92fe2cd38b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112a1acde6fd5e64f33092c932fb1e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522668f74d1ca958f50087ccc3032012235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb81955a410fcd3e9bf48e96c7676d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1222be81a9167e067a2f8a0dd8e64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d0b12b607ee411273e94cbe1c9b26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7640ce16b5ae688c735174798f65af0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291479b546488d0ea6e2ee91d1b0094240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e6fadb4c98eafdbb82e2141f6e802241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b259a87d0ba14493adc4c44e4455e64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df330c977da71ce92670ddeea714595243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbd8068825b677af0693f0704ed02c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b6eec63bdb1982d7973b13cb11ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fa1d70e1f1070ae8cb3d8a091b5ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2f57b425d78d5cf80c7549ae64448247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31922aa5d1d0e538ce3849fabfa8630b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb69e61107c35d3e164c8263df739e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543aec7173edda3427e361158e50784250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e987aabd1e8272c11a4d87c37d2b904251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2175bfbdec7937f931182efc6215e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373774a7cfc0d4029d87730c55acbf6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f036c32a057dc790f68a4165ef43eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f5db63b224e98d7f8559b71393e37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b44cbed1bbda629b7c93ad7df8ed2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ee7240940df248cc67cc7f9acf43e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ab4fd8f433b5e51ea48dbd2b9b80d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66032d732bb5a5d3ea607033b4cef71b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14917de38467f494f846f67860a64f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c49a0edf47cddd7209427021400ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234a7a35b246b312610c33dffde2c8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72d4784da99836e28b8b2b0878c247263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fe8a10288a06639faf08cc987f57e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d8f5df0f0b8833b558f6c97454fa3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6e6cc2eada5115fa348bc7d51bee8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a503eabb4a774adf61182d388773c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06368a96b460e56fad44e80b2cf8be30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a39f95cd79cb9ca51e1e409883aa7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb43d4820b511280a0bbe9919357d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaf39e50bc2fe4c85f26c139642392271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bafdc17fcc13d398be1cdecdf15bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ab377e41d4be66756b300da0f5c38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1500869f63889156ef87f4a36f445e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e08f90e6b58bbc24b07ba1e7f463e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b3b81ccea0a3bf56ad65a1fc980d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0a228f01fc566f78ca01f3f7142c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d88c7fa2cd41bc92bba99be54a3dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5fc82c6c48d67a5b0d267af72a35d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bf763a8dfb137201d6411a9487462280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dea723bf2a910a1d369a503a5c9b24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bf665595dd441b8ef8f084722c74c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f1a77369d53add32c00ed9479631c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec24d6c2c26f551f285828ecb356e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928042b0ee06c225b3e7cf4f585c5c8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16b3c66ce9b26d42022a8c072a4b7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143b510fb274a16d5605cdf391d24a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ba6ebe47a7ece6ce9cea92159c399288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc5699841bcf308a0c6cfcc759c8dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860480fe939d61399c26f38d4a616f58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866de942c5f9739c1785e42cd7c0009291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69056de65bcb461a0fd9763e471a0f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d720214f079107778d7fd7dc72f1d73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d323ba4868c3c70cc4c51f63d2aae9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938e7fcadee1aa8ef5fb5a069a750b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd6939896cc8385a8bd24c624ad512296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77158173cd236aad1e85bce88c58bf1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5f8b65e17a607d324923fd46760e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d769a51e0e0be167753814282313299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d5a5be7581b0d7c298957d5447899300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376b313bae8940a3c59fa582a88e662301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2a68ca0944a5aa34b5a58c03a2ee0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569ca36001ccb5c6739005ac64a967f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a17234d22a64f699c31d2d44ad7e62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f1b24bd8001fb2a8950bf00b00edb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0bf3bc9ff9e1ad525f1b2737ada4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0dc6999b2d209402c842f9e85f3d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9da01078b6b6f330f6ad2296528d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59091987b34f7f95906ac6c6425c02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ac1878b16d60de089fd986025ca2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa281b955476d5ceb153327ab10e914c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f91fd04c0f5cae760d1494e17fb03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8d5dfd4ee4285690b9110b7ffce89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dc2546731f8d5403c83f278b42118314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a8bcbe840aabb997f144aba04cd3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd593bbd189e76cb7e4f9ee08ffeed28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c61d78292de750d81acc24641d4b82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f6087edd074b78844b1e33e353064318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf02cbef511b74f435a7184dd8e1032319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134e23506c0d44683695e022dbb5dfc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c300e895e601b805de1b93165cf75e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cccec25726e85e5707b67d246fb0db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee231f7ce9caccb1b096b5d533a058c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d1109beed0cbc441bd31ba4d33d26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48aaf2328fc4802c769874f7ef4e1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd28aa8b7bae3e571368175a23df948326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a5575a0562a8905ef32b8e0c178ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada13a126fbc5f74572f468b1a1579d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ac9181e38143712beba14508a3959329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa05ad446de14f22ddef07ad4a7161330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cab1f3d76509795086a1117319b09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73cb43eae13be4c57d51b586f8407a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d1875186dfae602ed5c558d03c29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339302315cc35ba24c887a94bc9089c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40c14bc0ec3d3567d5f572f9d31ea2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c257e79c587b68c44e2fcebe81532336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77712e8adae86061ab7312ae6919f43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f21a773f009f7d960fa156b4a02fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f11c0b0c1019ca9c42fdbc3309b386339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce92d520b18ab8360756a95fff969dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1940c20d9bea3c50e2e89a2e83f6e1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb9225809fb1003c965f3240302602342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e37e9186ecd73eef40c5d84d16d0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b4eeffdbe36711990fac3f7cf0b4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c68f7908b34237bd31fbaf32359db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929182fd36d5372feed6d909a258f8ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d33c7ae03e9c85b17df5851b9d070347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724709fab77bd3c212db9f5e02e99869348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be45ea41d2587b83b29dfc448a5b38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d9c1c5f117f8352eafe5db225ffd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bea7de684e8d4fa05c0c8a60ee4e9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f65ff470fade94e545e06dfaf8225352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1739c561e53d08250cf8910cb98863353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f970b6d82b6a09eda5f2baab2edeb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a442d152338a6ff5267f748985a53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c7f01b6c84bb2991a6743f50766f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8046da8b89c8be5a61837143b471a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a17d716d641c257469474f22bb6cb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd2da9feafc26007273487caa5c72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74d6720ba716d84a5b4dcf10f0aad3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eff6b6197350735a53bb5de6a43a5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282ab6a941042a5c203364e3baf7f5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecece7e925f05362f690f4cef5c86e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a28c9cd877a902e2390a2d456b999364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcddeaa1f81981241df120cb8e31709365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cae6b59ee723f07240b0bbed57d5cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d210735f94b3278db0fffb8804b66f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6585c4637fa3849a410df292c32cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec68c5c22bd61bab658242532bc846369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d36e6f35db30fc777f0a5e1c3bb902370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1082de96bddf7b1a842e8bd98cb8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1512c886ad4e7eb84ba9c439ee766372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de733b1087824bcdb27d2ca58d90976373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1c589c7f0cb0afc658ee51bdeee26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd8aba54c65a82fbbb54f88a06430f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391dcb6378b79028be193860c24bcad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b9778c0dcaa45924dd3b3992f401f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8006fadbbc83c5b5a8c01ca2365e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5f572a59adc9c87c81b8e96b62dd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81e8beb18af208810d562e779017c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c8fbfb69dbec9c25580f10c4b5b9e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102582f2159773c54afd440295d7f93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6258d791a018d8b7ffc9cb122c8fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf01357b2639248c563be1390c145e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadc8c8987b01d9715874c895d4ffd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950576aac760f25b9625c9cdf64ea12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b273b3882d1ee3b9b60cdbfe3ebc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776afba642e06f1b08b85f0384340b3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cfc2a6094dd6a4d527eaea63fe157389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5a732f85957dcbe26297510f2bd0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447c72797b68282583b2bc12dcdcba6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097a517c02c252cc9d29aeed57233cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33f13cc90ae5ac8034cfe2bf5dc465393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde37a1e2a1ec6579a91de82868a341394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4def64e5d6e5c7df3cdb499acde0ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a77fae32fa0adeec618b6678e8932396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf09986e10a292df88295eae305097397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26a21639b3fc1a2817133b9bf1865e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc74b288da5a606069c2c8f296205da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98454e05ce44f5044040d4c1f6c2abc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e97e979b2cdbca56d002eea565821401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33898f8ec51918f30bdfbff8304d4d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048648824accccd834c46f2b234db1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b3742e625587b4fd310a263a6ab84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72c48671fd588e9b9fa3fbffc8028d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b588d24c024afc50e33f82f936576406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b76dccd973536a24c4532f1746bde5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ef5b46bd42ea92065492c60dbc89c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d9c54564dbc7715a09d2358d77fcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ddc0a243b2b19972aa62e681f6f37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee3add6ccb05efc54b9639e11722e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6b0350024c451a2c9a83d0af1aa8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a5731f1e31cf44c7fe6af038661e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df917c09991b0b8bf7657d8283bf025414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436211b95d9c657e597d662f8236261415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6111efd8a605f8cbea9a89f7875d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbcfc7649f6d1a1679eb26010bdece417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f96f1e1b36e1b1678e2405e32aa15418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db236616c2f28815b6676007c69e49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a78508cf125e364ab7afdeb9f6935420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006f1bc81f518c769c9f2e568906b5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcdd6d4d939646f3e993dff007e8a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969c57be9e012d1664e994e7ec025e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324add56381851df56a12a39da3b1afa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684a37055cb240fc87a4c5534aa9ba9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597407202c20e020b01814bd20546b06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ec1ac75f939b4c6d825c6260b0134427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be7d45995e695f51097cdc8987119d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f130e94c31000497f13773a2d89690429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dddb6f1a7beb267930d90c2bdd5c63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407df1785d87153fd6eabda487f55d9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed317bb11123bc68c474f093db0e6341432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3ba99b356dc1f7741db5ba5703494433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16616f395246edd49430f5572e7112434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1096b75ebf8cc279e276aa8ec248ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bede6bc73d1c157d60dd629a510ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81348f88db96498d4812c350048e7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8a8f063bef90e86c13170ee635de5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa00cb320d289a31b7eb8ff5fd9a9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68e2d8618bc89556b5d96c8d973669440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18237f944b4286d713d55ee5e07c15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99f063294537320c32614e067cf2e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826c90e89ff3c356a4f84f6325febd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e1c808c609320fe1283cbeb8ce15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73337afdf622ec4ed8dff821d285d019445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6e7ff80d9a7291f3e3294ae54c0f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da16e00bae85ee4c8ffe312323332a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1431380be9a93e34d0dba390b742ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7cc99fd73c531f23bf8b0a0722aab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83978e02f8f056800e0d1c4fafa937450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00357ae54be94c9295859b2acfaa14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a17b0135d81c73f3eb4aeb5e553819452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cba567e6b17f383ebbeb7b01b048d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c523f1cfaf1cd77a2b8b2db4fb60a75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7327babe69657611c4edcea1ba0ebd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a523c418026ba07747bab69277b647456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee68e83b451fb68a0756f5c1db0188457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea4966dd3b555cc36b0e82b8eadc17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12da75391d550c0029d5bc7ef6d2710459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccfdd0b9680b970b31604de0a72744460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de389655549560fefb3680d54d96f9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2318727e73fa3ff4c75590f77926a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10993dfe53f47c66b8a9d409f82f1cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2567a3826463672852c8250194d4cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b7ff288bd00115708e94ba7a288e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfa99d467c1029e04a7433941b94aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcbd40decf5c77f34b57de07dfb2a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334e8a6e11d9160403e3ba91c561d00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98415f0696b5f5893279c9176a666954469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193d029cd9ef722483463f5e9282c3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c13bdb1dafac905b47b8ef82316ee4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba769a6f4f8fe30faf7d350bf917978472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543b2e513cd17aa4b1a06039f5b9ccf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3385a118c389830b6b58857ca82cc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8d412fef7b0b88114c150b9d0e8fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496b2cd779853cf9482a97c95747a82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905f01a0b63ade9b474406c61cdee50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6a525bbf8c8bde8778fa289c8b55d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccf6104f89f24ecbe0a7ad2ac5c2cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ec71ecb92e87729aac34e215f2e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a98c85c12cb38d7df771b4f33d95d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cc1561567f820803932ea724f9c86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf18a139dd6fc66cbb95f82a7fdc52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3d3b4c2d3edb9120b2e56469a2d23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33286615631ac3bf1187a9f328ace65f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e029c7c9dffe3e9bc11146590980a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150aafc1146176e8272f07cf1a60cc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a8c1fb1864cdec63a34dcbe1a9aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45ad44c62979a040c45a00ae4481b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbbc221cda426fa3746be6665c389f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a953b7da6ab10534eaa226195bb45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80869ecd81f7efe5489e356e4baaf9c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe75e0a86c4ad7d0283b7f854db7e3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0d5b236cfcc61f896c7e5011fbc1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea037acc277e152606091b491f517b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bf890fc0af1c3e053bf1f435acf66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaeeb8a5279edda2d88c038ab54bc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095e84d0350f386d44694ba08f4cfc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f18e4df19d8df8f39fc91fbd3a7c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e28842615cab6ba2549e7ab7e7cb20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456424d89fc9591b52fe238a79d1e19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb7b88efb3be951735115209514ed0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133021fe5ccbcd2851a7bacd6cc5f086503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940763d58e7c7adddbc725b76c94ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46db9aab1039302cc883efa517e7d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df648fd8117efca82abc5e2df586a42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df0bdc26e815199d0ee2838b48f9eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c99b277436c94efa92b48ab13ffdbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35132bb431eec140d7e55df140ea4dc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69712d0c61fcb3b0f18af6b6ceb7ed3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0aad3021a04716875bc21baff9f9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66255d853f8b6f15c0f3b66fedbd2d22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240477b10b7aff6b54de06c304cf1b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b3a07587d4ff682d80bd486adb6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25ab6080839ffdab0b16af7e55a974515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52587c345139cc40bffbbd5b92efe4c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45784a4995d134c66a668025153e5bd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475ac615f1631558bfdcf12c3eb010d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39d3c968727fa8a342d8b4c3104665519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed581e73031c840ae8f62312efe384520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6207233e5e22c83679b4ded2d3ece521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29418111326f935ce835c3adb80928522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62680913446ce93ee24d23901ef4eb51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c2e855637a537c0e0fb1b351813cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf0a24cda7c7347f053f79f452f597525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab34ebffbdea9ccdff198a8c4edc05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf398304762b212b3d91ee0e9693c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b5a63e494eeda7d5c3efe62829850528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ad5ddb8e1ec5ea6bb658fb6dd0b73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84d6c1b37c2d5244335092b827ead9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2777aaeabca42d802620f620c083d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11286ea4f7908a898f0dd79c8d58f606532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c27ae3f4683bab4ce56dffee79a559533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3b60e690642fdc28ac7f68a4bd811534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a06c402f5ecfe25f3f07875b69cd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff29a802632f19da60031b539e99c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28f9b63fc4c00b261e5bf5db0be7d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce73c6512d4e1112ee149cd0a3aff8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4770270dad9a435a000fedcb3be64b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675fddb42e518218d188d58ba0cd957540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d91d403f2f759a34bf8ae8e6755b95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39525e40bcf8cffb9a31a6f4e28dc37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf39009708d6d94effd41ae03df19c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd362b0f0304920659834272efdd5376544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb26726ae336e58680a263c0ae5405545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52e959577cd72c8d074d95a59bf1cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ba647611b02dc260584c3abf04ab6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecbb5e0656b8f54d54be2e4e12b2ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ed618eab58a523c76953e89d90c2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5f811a915fdca7b80463bb1c03e2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d8e2cf6878defc9c7821a29e26aae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb499c376c609806d974bc584e810d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f78c1f2af80e073cfd31c1cf97f19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f2e31c06cebb9498e27c5b88b16db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b2d3de3fe1d0be2c3e9a3128bd1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d106513cdf4f75417f4c7b6ce6027556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e11695c65f378f91e712caf24951fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badb88268187821b2dc69342b952046558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c95e7a27f60de11d88596dc92b4e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dc95f586fce6dfb7a3f7f3ee61423560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e72d3710c87a6c75889f286ce8028b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec695ca401f074cd5e98521dbe5fc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74affa2f11fc8b5d27db612af2ebbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b99fe428f2417f6e5db318b86e5ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490e5e3ea82e2d2d57355583f017817565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ede180a7c6e1414ca3a06b5cd925e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dde58054b22bfcab43092bbc215f7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3cbb7ccfdda02aade6ab2aa8738f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437d4d192e2a5a5848f9a6428db0106569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4ee232944c34c2df664e8f3952057570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb7a03ce27b1dd5457399ea60bfef1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda0aed0d887c2753135cadbc7391bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5d3da8863cd283f4929194b39979b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ec3163397cd0ba06757513df8be01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa1b0642daacb9cc13fbc20c2521cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b25379467460e81e6a1a2aa626f1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aa9c74ceb579a7acbe23aea2d1a59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac441905a58a67b9b4b2aa20489f391578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c89ca14bed8bddcf36cc649e36a03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790564f673f6fc9627bb44559ce2ab56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e839cf8f0fbb8d43545881c31d76c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a7c48d370161d5fd5b5b61903a657582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df74cce27480af11815bcc18de1347b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6e3c36d2767dc7437993326ec8e04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25575f4e0e84e18ae3bc6e1b7b2c091b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55102c562f8a6d103b0e76c5a1d44f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833761c6e2d7d6fbe725525666ea0e4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430941bd1961f1b807882b603f9aa13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749394692b2cc102f76d18aa16924af5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f571a7ab9852cf522ccfe4a4fe0b25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31225483423ff34bb37bd49d05ca44b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c1b9b99ce0e889a0b97c3656db176592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985178688d12c856dd0544375c69be4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862cac744da0ad1d3f09d908ca01372594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b5ec4b76033554e7258180da92d76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d4da2177bc67877eb431384a08500596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa3e485688928c88af74558d3ec86d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e30a40b2a7d399161be535c4e4eb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7e744f50e2516305197a25046c6e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82164c6292a982e2132cb5b69ceb1a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e565ebf88f96e95b3f60166426f34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdc1225cc35808310de9236346e70f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac72543b51f641187301e861efcd13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849ce35cb532b486e48bdc9fac2dbea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324d6fbeeb1beffcbcc5e78c12c399c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46216bcfb020fc3f77ac7779e274c968606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b9adc13a6866f0d1362b6f6c8dd3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83513c60c75fed14d5efbb933743e5cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677119b9f7e86e2a93c172ce1781f52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62066b284165f2f0f5e6b409b3d8321e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3286c1eb247948d105694c88a90248611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e28154d1fddc36f77b987848eb9716612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b41a291bc1fbf3655e67a026ad144e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d1da8929ff466ec77531497851211614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391635d0fc26dd43a0e9564fa6c867a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4d6bcacd89b9927a2d840a5897d24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260deb884f082f1a5e048d6e00238ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c785f4fd2c56e5e9b94a2971fe6c9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc4a10d30e47ab3290dcaa66866433619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073efdba271d056246661b3865db7945620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729527ae9acb34c9d07fcbc8debc3ac2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adf40c7b0650e59aa493c784f1971c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca699d6dd3836c1dacc15e9d882582623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debc26c794b865f285a294cb66653be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f3c491dfdb0e8ca4af18549191467625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440b61a25034dc3a897661ec67b4e2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f13f1a9925a5aff36e04396d5d5afe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0225ba7b84c7f7b2e757f3c5963a56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c6c0690825d0fada607e88b1d9158629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea5b48f4fe64daa13fded3bfe7094f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bb7e33604c494cc53e16fe209b3ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eee4871e73e8d3637fd3d39e607294632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410202a250e0850f19b43e717641510633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a04b58de9305eb41b56bf0e8d32d00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f24a64ea1240dca33db6eb4b6af1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248b54d06fb576fffed305c84b550dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c0695e24e6556fb0f8fdc3d5db191637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89576b6431707858206a5a7c6c54924a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6a95bb07e60870e101f6e30f73630639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f66b928366ce692158326878b5488640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778866086688cd5dbedee81fc63fbaf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342e6c80e921c80f28f7532733f1859642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6c296330a5cd982bb9d458a0db21f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b31029c64f67b94c0b8a26da35227644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f094d0420e293e5671d03d779bb5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769ae756ad5bf10dc610128d9a520c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c477b41f2549db3de147ca174e9e68b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd10ed8a450191ea51dd60ab069a0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25d299709f715861f94ff46bb3e0c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485c5988f35c80b80cfe3796c3de13a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e04be9f986c49e6e5522da075306ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aa557ff85ab91ce85fcdda894a951652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314052fef42fb69ba124f1ac0733264d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd784fcf86207f2abd14210fcbae79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7313f5b36324fb5ff1d2e906dfdc16d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71295681bb1aeda23c2025f9e6e7d5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7f63102a5370868d830fb4227da54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a0b20a86b148b181a238c62a50039658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b76ac6cb1f6bc85832264af91583b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007149b6d03f0b2b08fff724b531b0c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808d5ecae080a54c3ddd9aafd3d96b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6110762e09a5030bafcfc29cf0b680d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bf68d59c27b8dda90c467dd376f31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a54ff4cd80178198cc99eed59c887664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed53dedc43ce14a7822c33c28454b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0990f3a217ba08789b551827e53b1fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dc73954d059abfa0cd04b486ce2e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fa47b2346c0bcc06bde84ec065c1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00193d7c6faf2361a74179add911a8ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad44750d737db0293b3627e09abd1a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af790a3da748b365bc88e5d0f3b7d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b92efca43f65520addc4d81142c57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f350290960f9c93a21eab6037d9f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0187524dbc0e15845e52109b10b89e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560990e0e12bd2343a141546ae9a937675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d73d6bc58d5c8d7f0c820d22f9c9e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cede8f57573c9852d70e07b0a34182677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791cfe671139d1db90ea26632be414f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac018af03c65d9b9bb5a20737e1e1d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec89930de76a5f7e535c9e7dfe9f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdc6595d114d0376a19868222ca1db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d697b2ed262d4ec9faef0ac3da9650682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce276da66b2a49c079a6f47e7046884a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96236b04948daba8c85ad2254ccb0801684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d13e6bbc0493f32537b7d11a171805685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e2bc8e35a5d7a98e1bfcc6843bf1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc82a2bf25be8bedfe658380ee37d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272f2e7c757276b1d18360030592b7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6595b28294d1a6472d737e04803c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580226ffb853d02c1e50919cd2fc187690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c298d186dffafe56b8eefd2e44734cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95133407890a3a5f95f81b50588a8db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244e26b0535a560898a49f957dce7a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d041d887ee72504001edd063453fd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae706137c9c0aba19f7bc42e128be84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb393f09890cce37cc69e981ae4c79e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cb5a689cd4357ada40539b24116b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ef5fbae24d273aaa5d6e904d677af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07558fbd6517eb1975fa46834e123dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c61c6083c4abd9d5f68cb8194ed68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5e89b73fdf06b0c616483a7159152701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516a9f8f9cfa4e9e6eb1a4e756a0fb7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0f7bf539e01cde0018c44d4399044703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f91056939b67decd9be996b6b067b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cd61b4311320d881557b5271f9622705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146b174b0973edf4a3bba42393eb2d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb73724cb409c15182e22e0bad8d068707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0498ca192e9338aa517af0c1891fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433258b2d53df279243f1c9090d6c2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e594d5fea3a907e186cd3b27bf883710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f522d6ba8f2819b2ecd125ded614f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad02540d058c7690943f849a8fc82f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cbeb263ad7e0913f856b9c847dc3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c517512c080aba987de946ecf152714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300a0582c56be4f0902badbd718f7cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83137528e0eacef724ea142b0373344716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af11778319f26fe5e7d7d61d53144f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb3cdddaf3520f5a0df4d0c1690b19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ee8c5c9b7a5e32f407e9d5790fd32719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1485ee322ab025cfbd639a1449d6a77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed6cb09d4517ab0f34e8a171ca68c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185bbc18772458c2522ae2389472ade722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa813d6ce9fb06d8a80c7fadbacb948723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee72a606bd10b69f55275ca897aff1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b96903c8d2007c52bb81996c5780725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b853285d4e264ff32e36086cf892000726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b3ebf18c6c3829ced0655beac75e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e20d5577297d8fb0a4a7c2af9c4ab9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca94dd67c7f128a4903e8b04b7e2e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d33f4e51cc3d2a9b53f80a98a79536730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf30d6437fa0dc471c73bcc4b0b014731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9aa44ca21760b51e2ed75873f79b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63800b759e7abb40f65b0a74195039d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a8de08fcfe9b8e23fece7ef008ec7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9062b2e335172b583b9054c6b4a462735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ce46fae892ffa31d6ad6dd6ebb0d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5f239d0dffcdb8a15c95136875e3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9994d00c8aec0674af7f4c4bc18ded7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880de2257fd5df09e47289301de2dfcb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f25e3bbcb9c65cf19d1401067b5d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d3fef63360033a4c2b9a8c4ef1bc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd89839b4783b0a7d8ef0a83c20d195742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73ab6b9da699587438b896f7622f7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5d9c466e002c829e1a15c604f2cce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e955793974cff54b092d17e2643608745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813cd498a48f945ddc7835afd38141a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ac0437ce4e5f2375c8a0ba8bcd90a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c24fb22484ab1652970a2fad183ca5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b73b71f8ce9d683c416bf2b8fd1e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ea2c097e010601815101ee48206a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d8a54365d2680579cc14107181f9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f24efd34639c6569c49e34c733b3f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca31c775ec666f17ab75b32388dcb8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f68720edbfa4b92cfcdfd4bb1cf37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c5585058b2247f5fc16f030b3b90a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f4ec56c56732a953b8b4a275d2527756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398e323947968618da3420a72990b8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2911ee097ed5e901c93861f942c361758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824e030d8bbb373b5cd61d3570b0569759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae55a6a6c7cfef22eb9cca211c7f791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ec789080af9c68179347f6f4ff962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84cf1c2df796bb049d9f2ce30abee63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b4c334d2f644adf2ba5f397bd45eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169adadcc977d6a27c45bc4db9e3a2655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e669e626778e7170848fdf27c6d8bf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9e6c579cc4b8e6e1be426aede066b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd0042aa57093cd78a41774dd4f4a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ed17d0dbe4ba82ec0441cdb504dbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cf9bd39cfcc6b760af1664d3b89eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffb28d5432765bc9d3d1918bbd313d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66819032d4f2c1ec03d6f32fa16b3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9e1cdead0920d21ab38bad7d7f13913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdbc32e82f7d50701365c2a1d8686f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a89573b4de2b24f1a71056782915315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f1b45ccd4514ae9ea0437756322d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284c7259987a4978287e1484439844517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e5fabf242e4dea9ddcf49924116a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c6246f859d286898b7c38fa087d0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794e349acfe139627c8e9c4cc71706d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85f95a68b88c6123cd7026c143f55221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a2d7a60bab490910a5108350edb4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348b7406a535a91d9bfe3037096f3e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f43bfeff9783fcc4cdcd4b4d932b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf504723009817766912ba56831fd0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cdf1554206c09ada9281ae18ed6b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049efbbd2323a9087517552098e146327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63118e737b5943fa9dc1dc9ed2974de828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f88c9553909733e85825dccba57b0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c857b7973a10bb88799c979bf14d2d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e394c2313bc8b2a149d64bb858c98331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fadf080c1c102f3b3a217acbb8fa8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efd4c5c893caa8f3e0f1b0be72812233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41216ed725a2e137766e010ad64c2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c7fe097131e14b2f51b8019a9a0c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf98d9cfa7b1415a932543752174ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6321e01cfb0bfbf0fcbf80d71188ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f134c710e949b8fc4442b6db6da519738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4deb223990b305a48c0a610fb988639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29a7030388a015dd93176d8f8b814140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e43e5413fc261f5480893e9c4ff2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d82410361d7d45bb5155d245160d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b55b7109f89724a2d9d31abf806b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e22fcbf305f9c906db5adecf57058e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b4f471212f944d377c91dab9d17bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddb4efad026df00e5f4f7723d9ae6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710e2ac040a7ed667b428a99363ca9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a2f43f2372ddbdd8ba138611782c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb435501f5ae56dd91f8fc88adcd54d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e035bf5a495cd814191eb313cd478e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c740d684835ad0ccb8e8792aa1ec051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df77796fadfaab1de7316857f86aa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c2d766c926e91947d586c5f7f56b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cc64d7c6a85bbf490ba04bb2b5fe754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd193579b6bb18e70e760e6eec13fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f30627559b2e951c942595dc47f9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e9cbd24b5e734ae44fe9b0874d59757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a7bc59c832b03a83c062427ddfc5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fae095be18954fe1ea67491840aff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e63978238635853fce3626610fcaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8160d12c6ac96277de10aafe84130df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f7abbf022c8404e0c5796de61b7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f17103db0d493486f1a5866a472dc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c7c049809bc436761eaecfce8e3df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ac1cda61dc61c5f37c7d443cf635765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166e1cc69cb92f20ce8d296e3a3d09b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5748de93298388dbe6fc643f99ceb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194cc7a9d36c3f791bed1fd21010f0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe5f1a63d3c823afec061d91330b3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f4938af03c519f3d124149ad35af770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402c5bf20538c41756af75ca6a0891a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3cdf8cde8250d36b17f5405bbd4e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3468de8cd484bb340f9a09d6628647473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f90ccfda9160a6d6726a148cde430974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c151527ec7afbb1c7ad294786330775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1a93db8a7618bcc38f52f90629edf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd7ba3b08a9cfc944bc959e2154fba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf221936d30b88c7d44118d224c9228e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfc127d94b770b192fd0c51cc86ab079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916814554274542dc64bfeda7e3004f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075d03af19542ee17ac52282961f3e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb27e099dcec3ec268d3f4a5d3721482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd770fab9ed8b559115b633e82be3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b812eac2f0efb028c12a140a1161b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815788d8bef0128be010c87a0103259485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ee4d93f5a7ebc61f1ed3043af10ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c742ba8189a90bd8ae21bb7e82ee99987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d49e0b1db631a6fac02c7453e12288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4468137d2757930ea87f3af266379089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7598bb9412cd95252d353c47a953c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793b545f75f1a7f7504523a95a7e6fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd7e728728ea56b06adbe49ad1da4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebbca972bcb7aa6b4dc188dbb2f39e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5db12a5b519786266323ec5ded315494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bafccd701cdd31a739d652b3df850195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be2c9819df3cf6ac8383edd4ec14496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d472405c2d77542eb9ef34685b06497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c29c9f9bd4b6e723f8cbaedad70b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792d93a393fb3cdb3d51a3514c5105e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286fc1fc6ec71361d2dbdc73adefae6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957c9fbbe8d2d1531993d0870fa05f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb0f763fa14bb510883e3e70babc19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb17ee20544140240d877a53f928228103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286c12726fed53c4a48056b90cc5995104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851d32937f8e7459af640ce4b3cb3a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3619569de5c2b4123d2d11860c5f6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efa860f2d34fa8e62ba9e8387bdc94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836fd272a9b9ff8616c4712295cae9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ca24f553f368a469df7776d72b50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6322a531bf26be264b8317f0d6e9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28d1289a0072dec1a70725ef03342a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660bf67565bfba18641e5821ccde53f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc40cda33718a1516c58d5f8fe6685113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d70a11c2dbdbc1cf9a417c42d0147114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac912e532c17ebcd037105d66bc1611a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467839e11864c4f02d51ca11b4906c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdced160ca96be310b1ac6cb9d94645f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9f18636072277caa33e9f93107ead118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198bf3ee34324fdebc0c5da85899134119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48bbe57f62d002eba5a6faa3b0e25d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9790e865fccc079cb297c703afd103121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48db9a0635e96423b844a5bae1a1d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234648dbdc2fe5a4f5071b7325f6ef8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fb7c51917ac5601b63f7889098d70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4790e0b2d32d9e582532770edcbb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23b6016ea992b97577988e90d0941c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d9d4850aaef48d39134d85814994127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327106abcbf534f3310d8705b6e71ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0770daa8c4b0d9f8ab8c56d1d4ef9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68893ad08effbdbae30438d850f490130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982057409fbf00fbbb5977e671a52fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404126fbf03887947e3f204cd79059c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d5904eb580936259dcc5ed0675943133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e05cb2193cc82bfe556bfdbc472f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca4c6e583874492dd07a21dd3c792f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda39f4fd5d1513df7ff8af3060303ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43f4d17fc54c7ee39ec24174917c33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04182cd52f663a740e631deb7151ff8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730fabeb8200bd6d3882fe0b392bf84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5c5953a7997265941a15ffb63bee4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71d3721c6eede0ca2a1f7fd01c0617141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c837b6385fdc9de66da4603f4e3eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20a346adbc519e2b91e826ae292bb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea665785cfc61ddbfc5f14858124e7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20517765a0c84e9799c8d2596cc68e11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a0348e9811c12cd100b5e08b27be3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078aeb3f6d6d969441ec3f15dd9fa90b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9847211371cc52e0c63975fe4d0eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c99080f75d7a2887e3c88d809547e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885a1a8e0224e8f9629c05af86310f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad943caa6b6b49cbbeded02f1e47b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6fb4740edbb1d7346dd37cbe5d810152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cb1d838005841d3cc2dc10831da7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a51b126be359bbef09472e3a84ab0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca02e45aa5748b203c7010c9e96c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c1e4c20214b7569f0d0dfb0023ade156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4391034cee5fc43815b1fcbc4cc58a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3e336da490a49eb50ce4f98de596a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba6d66c819f79a3a8ced6a6a47e5fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ec4beec45df44e4bc762af0e92b6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a12eeaa21a7d31321c64d8834bcd8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386d68fb37dc97086a85aa78beefac6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12856725471db447fc22d3730bd43d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f351bf808c78b2bbe7b8496bc97e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c984d23914af978062f2d33c3bf1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c44601513f798260dd845de4029afb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c7270259eaf46ca72eb7303dfda5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cc20257860f0d130a74626599f574168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48747c62a41841341298b23f35d985c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80387454c17611278e07cc2fd0c7d581170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d26110e55343243716a1d111c710dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09892fb31074043cd52ce6d0a03d9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924db1f047088149b584236a0ad5e665173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56af9f775ea0063b63781b4c05e5f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f9e7f1bdd22d45dcdf474d19080b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b1f34e22866960ee500958cc7d8b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b634936329eca57a56827d15fb5432c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5ccc860a78eff90117d91abf1f0b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb7386dfc351ed79a8cee6273d2da7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d90f0b3b9446ef47e98ed933940a46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fada28d1a0e0f0d2f6f59174b6ae3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a47f6cae0d774e163e3ba798ef9de8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74788988cfec98084f91339a56c51c93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0725bdcc0f11282a7a50d35267204cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e46eafadad3a3ef8a9f279380fc46e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db36f2c509bf980fc88e0f133243493186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa124741ad282c1f10e38ff9061bfab4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d16a20fef69ee717f86e0ee262a10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aff6ab90dc4e5062ad24be8f788c66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f579e2798cb2897f26b1c4b74d758190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6ffdcefe445a9b9f641486112892f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6487d85d2a65534a3d0171bae19ebc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e446aae851c217ce57c4381cff2a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48110d4cdf4a0ff1b4f5a5ae7630728194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccbc8a5355c185babf0241b1e881a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c64d923eea01a71997cb2d034ceadf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a66076a715919e998e115fe8aa87f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f00543f8b4b67ad7122a47e70d53a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d940eed551657860643c1c351821f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81a9e46b9bdf5f3fa0b561041dea10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d439a7fcb1b34e35346e1a04f9b3a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48922743bda7f0ca54e588dcf7eae1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef36b0d8a271e39df5638566c0930203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf128cfc8d9b65e80cf2910d462b41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01786c6b60d73470a47c7d1e4b7320205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ec47c7134e8eb1ec3483d2004dac6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1246e80a0075a9669d23f6fd398b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb661dac1f7544d362bfa2d31e9761de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792940fa769b37a15e19144b0397502b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fba5b6e3fe041749e4f7e557bccb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6e543c10e84549b4307ff242c8121211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80487cbce684da3e41b9b3796347b746212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a8f633883d90b3ad5ca4c29d552bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ba14039facae9451cae14c0b51fc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0baabf35a51a51d2042275d5ceba11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5fe7ab1f88d87705d3a1d30384523216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6a3625f01a27ad7a4d49e14ee4cb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8ff5b85922f145eeb0a4675f62af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2e5fe78e109f626b84fcaaad2006f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79a3f37e4a11bd06a4a6abacffb378220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9be00311b10c4364da5894097a4e93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f24a4e48f07d36bd5e114d746318f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fba235ae2fd9d7a8d50f1c7bef8734223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bca65597af5c48ea18fe63457f79fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaee05fc6fcd651078cfb1a7696a300225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f515921dd6a0cee82e3c70aed217d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d6a4773848a4a06a6bfe98e6854a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605195b94c4e38410f98bca6999325f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06687a21b627bba2d2276789f16281a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284920bc4a694ceee16a5f8dc80f09e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee566af63823a220f9c912b236d1a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00f50c01d099679cf5e13b642feac9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79767c76da79f3803a0b5c6c4afad39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cbdcf57d3b135ea94cb4f844cc4f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e466ab2902409dc1a1de93eb5b7c96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77993e08b7f42c0ee32bee4cb4321e89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5ed1cc4f9c3503cfe0d6b8aef5e7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24562746a2e6b8a490218b5fc19879fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fde792ff4ac2f4fa88918f38b23ec1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a11a80e54540a5282878537fe79a43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0f6a19448abf5301d84456d655970241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad49064b68aad7b113b88980492179242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9e9374dbfcc2c9d9ffd6f70fd2005243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f227ed550872bea602b167c0e32ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f30e27b71472fe19e5d34380f2cef3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219dabebd8ed0c199d7a08facbe9a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898bb3469433b5519baabf2d41fffbd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4e1a8dd82fdaf7f94785730e39e17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f587de3e29dc6ba3a8a87cce094d32b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34e6b246e22b6248b4fdf69f9d28fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503860792d41ec83d39a5db9085e896251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99071895d9189956fd8458c897d89b42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce60788c842f4bb136c46e18b0f468c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e8bce4a88d199891b57b321fc33c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9794d1c512a8692fb1dd3c02ba7be87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ca44a922949f36579d3c290bce05a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad93b6e29e48208312dc0bcf4b1b4d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851d82d9fae5a5c37bbedfb6a6a97b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba432d4a6ab9191a6153e4c4d0f652b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242a88cbf8de9352e36e7443770dd07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc32d6ab9da26ff2f239a8d15fad83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120d07d2b0130447efad79f36abb19d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f694a9044c8643b0edf72d00c5b8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57212cd44957e091c78b162ba990b047264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b73c5947a7bfabc0d2c7cb43dd1261265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403a09e11c7fbe622630a63970a7b94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85adda1ebe6e8faca20d86733774c5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40607e11370ad203335c413c1d257058268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7d0974e091a4c1f3baf29a82763d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dbc0863e54566eb30528c069cc291270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f46ad6e32f0e9b3108f0287640bda0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9df82c10236b5ad2df8cc915e96168272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d192a3e1e4cadaadb3d87728707f0aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3da4a217d49c43baa069df86db9876274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6826bde8d3ae9be19037984118376275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a5aa71b7da14d26c44d48574c86a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b843495ada4225f4ef373c0473fc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baeddf1556efa059273b9cc996abc4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b67b51c664865fb9f29447a78cba1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4900dd6e6811d91ae149d2c4d00ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cdc3ab2a161b657967355e6ce6e6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a0a91df35efd5806f7f451ad6ea9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a79eca5c279fe12d8f3520192926c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dc68fc76d81672e5b39b66a18a2b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297e37280b4c227c577b2a865092f95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e383cebe75c80c88f0c200f0bb07e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b586cac12439f7f3ae5843f3c72a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be406f7eb3bb521d32358c27debff0e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6993e0c8571f29277f9e43aceadca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d5d41d4da15c4b51ebf496e099e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3905fbfef65332bfea206ebc03100291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a711747f0241ce125eb915091a6d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb09bb396d33bd1df4fbdaf50a1d17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34219b37f3159c1c26a5e00c70874f94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a015068cb5c8ccc7e26312c39f429e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61fdd0f5747ebcf61378aacc05c5e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab0aaf2073ce9024e6633c23cf9379297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4e96fabe2603738c92967040cab1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65399836b40e549f0a8d687a3974472299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babe0af9cffac50332139a442050be3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b884d35be371c3f90b28f58772cc31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa52a62ccb6e955ad86e78cc1c17a58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baf9da9cc54f9759ac1fa734a7748d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43b7a85da72e2d423b8c86594c7a92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f5c46154a4d01ece83d5d4b67fe7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48cd8d5581a7899c17bfc60c3a31cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab4cf2eb7b2fb82b68b279511e2e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238bec35fdd6b73ac445c3dac936fde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab47e4daa5fae0b3d54e0d697c88cac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71575762647d6c22c23b021890ae47db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7019aa935f407429c3c0c57b1086311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6c75b4a03fce7dec9a62a472097f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7331263f9b1bdbc2e9179ac6d5c790b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e9e270bc0c7cfdb567d633533715a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d676c80742978438b2872ca3b556315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d480bb410a08ba6e407a9c76bdb0b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93872c1cb8ebb2a858695f0688e2c71b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3dc87bc7e7a00a893a84e9fd6c1d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4770b1a023ec1bd319e073ecdd5434319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19cc3de8e4bb7c08726d7cad3c1b61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed78fc460c6d02be77425c2b1786fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a88537b168c3a702cebb001a3d622322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d218377511f2cb68e4b817af038f92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70638ce037fa170461dc2c1ea66f56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67749eb058f91b25193f27f846ac2e22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776074271aa0b5eb8c5a2478ba4d7d82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089175e8f2b8ce7308f968b9701eca9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69cdc21ed0a7267f54761334ebad7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219380fe0a017fed74d1c729027304f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e54ef1b1fbfe4f2031553bb1285fdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c865f97c23316af4f4ba72cc334b55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4ab23f586dfbeea969a12e25ab638332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db25e0ffa4c1247e856b69b5481774333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf697b7b9ad4743bbda1080b53bcfe8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca49c2ac0b4b074d079f4952349f111335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ae56eab58499a9521588748a82dad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696201b3b2a1b59793c28939e3f08199337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0a1ccf8deffd564d7b716a91566ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c285afb8c803721f1f9a93479ac3350339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fad2ca446a8f22b95b3a6d9635cbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b72d17bb6e8475e1268262b3c8464341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f49902e52d82524da968c96311a3d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895d3eafe9862f8b4b4a6c730ae2860343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88c8eae6ea111b8572e201fc4b1d45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1988e96fa8084b1c5cf757b38971d73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e8958d21f1eb436f63ab5b227dc44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f287f15b1c19ab99fa792d4e7e82e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d9363a6d1d499d532e7e46028204d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3327a8b03a09b2e141c363059af0ee9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a46178a00bcff92dfe789994f3b548350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9e99c397c8205caa500b14fa9fa45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f4390d4b001e7c4a249378d975df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3faf9f190e2cc6d7a20723d0be06b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a138d751402fa0fc1a648ca21cbbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398b56dd76815034b323de03c33c59c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb86afd0261da3f508aeb7fdfdbd65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21a4f2a4c9b6b74e57c1faa4f2292f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cd7c0f8d383411da12c187491bfdd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52108a15c55c6242bb721325284f9bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e3873819cb8656d1e8a38111730ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb653b7a7d150ac842f56a33655af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2f65d8639abccdef134ba8f0251cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d696a38807268e0bfe9c3a5bdd007d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34109063bc765e5a25e307b5b669f0f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7093ebd8c7de9489caafb6dc5cbef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bb8382631d5144ef36e0a2a460546366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c141c1fae5bd5828e5cb837690a773367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065da325df7372f36f29ed44506f4297368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107d1debcbffe10caaed95149f66d4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbdd9d104800ead28b9eb23a78cd86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f66d9ff420d539f8a7ff2121834bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e747a1d97f769979ad956118114ac40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa999ea602991cffa5c4bf4a9f99086373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21712d6650e72fba41be4a3f97b142eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bc832813162c5b73613fb6b0c12ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc3cbaaf6df5d9c59a1dba05eba82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f27c4c4c9f95448bd25a34774e784377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d0332d45441be851339980fbc5035378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c6e483659895a8f921a43404ba8b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cd5970defcb59e8e4221e4bd5ce12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fd777404ebb36c671041f79784488381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc92db9db6f28e4fa9d2af4b1ad092382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbea256d4aec7f3e848f797340b2ea6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2baeea327324797c425aa0e19b50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88c08f41a6a0e23cef8824378544f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c701de7ac3d9a50503e7e0b619b2606386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d1fc4ab83cc1cc897f58d9025db5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397b84371bf700877255e19c3f04ef4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23607137a38dff89c28f2de7a12447389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb2e3b5db06c4a061fca8d74487f2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee167dd553b1385cb8461cde7d5afe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d074aed51252eb2e73a66e6183647b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36645e4e7667c5b7c7301114878fb1b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b9226a195734042397ae9c125066a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb78836fddf438c6ecf35b043c7373395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b608dbe79b1ad2e372b16362713777f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598ebf8b5b6d23b020afd31416e853f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681762f86d4a34dee1c804879b6c70f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ca9ee8822a9b60a0a0102ee106dd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b524854ebbe2a24e3d5a0d3340892400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a579bd712b52726e855a7f380313f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef787e8d7b476b21b119b8956f7f6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af87470b233b35e7dc6cee19431b8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dedd997e6cac0bec9748ef973bbb03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e65ca2b7379dc1c8da622a415eef2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d70f4c8a8f284c065481dda6b01147406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca54695816c3fcdfb0673e0ec01f09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a9fde598a25a5d121d5db96a7850408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe4bb4a055206f29b3832d4795949f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365e8f1b8da8ca873ea75d6988d5d9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db1f5b563cd41925dc0275298793ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f79f1dfe21511399f32ecec627c4f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e0afaed745ea9adac21d674426fd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651271985ff05a7fac382aaab78e344414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f0406ad2f4c043ed2d1c311178190415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9773177ddf52a41aa49021cad4c402416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511b3d0d67e951a822d0bcd9d72c7b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dff5062769f33fdd125e99be4fec2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b16327af64bdb68296da146ca8e19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31bd5b5ebdc2ddb38e94cd1aa14a3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc03c772abb18fc34765bb4b1a8cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cd9ea0c4629fd91bb7fb6b3f587ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029fd4434715f6854edea0bbdbfd5d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bf6bfec93e1ea4048637acab491be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e73ed6d3bc9cdd10dd071133cbbc16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe0169599377fb6603a1a0aa6bf9ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db31a1c1cc3e3265cd5f7b82130030427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c013dbb4571ee9f6ed97ca0666df33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bd247d2817ee2279597d4b72d5ae6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb36ddbb2f57860058d1a6ce735dab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545db2f159544fe65b952774392b11a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51094168b9a0a287e47359108fafadfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840bc370046d2c068f203a79ca3cf7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9db9c76866d959b725c7acf1ddb30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983037e2f358640b81e511a7a838b93e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15791faad79fa3f08b917cd5ddf887436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1f6157cd040137074e658f27fab63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06deed6fb74cf8e4b5a6a90575189f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44377749c6547bf1403fab27a7ced0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafb94d9add65bc47afc82c2cf55a58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd58e1f998080ba5c008fb5b4604a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a3acac9ac407bf7fd7c8ccd500d4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f1ea0a89e949a33e3965c617d8b42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e9597c627606d55d7bffcc52cd5df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170dfcef4297fa62b31cfd193b0660c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e79a0d7a0f2510b8aa16be6deff28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811817d50c231f01b714df0d4b0348af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ada812de198b434e24608221033447448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfaf6f894d47b153829aff5a571599449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35083e6242d4e7e302daaa173d78253f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06fe23f85b36d565474f345b9b6a2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf01e46378ee1004746eb49d7099b84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bad698ae3854dd27b5c14a23a16ab9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666677d9c7d1c09333f9755fc597393454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3fe96ac0b0b8b96e84c5d9d15afc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eed9b13511a09120f98317c2efc82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed150935b29f2e6fe744f767420d02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c4fd6bb562069bf05b10c824f51c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb652919911df9b6cfe47ef94ae6fd5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f911f1fa985db55f705ce6096291c61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1394d5ef0e873b52ecb67e2e0e4411461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf76cebc71e69927d38e0b102cc48f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad1c4b26c05a000b893b07b5319b67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b6f6397686a37a725c5c9cef498eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d57268dfa2bad9181afa3d2b7c0f08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16194794eccbed396e045d0cb93c615d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a3d6a8a52d393b313cd34c03c6fb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e477b1fe9ae75c3469c77661b1e2ec8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5805081e9f38c4880b8054575d8535469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dbba7c16983491b4eea33cc643c0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03d3ca828b18ce95c656f70a00f117471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b51952478626acd98f8963526c0649472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e3f0700ef2fa9b63a595e522e784473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f631e707f3f0eceda394052c24dcb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b18b6804e4f73a2c95c853c66f21f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b01d085976c74079018ac5ba888a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65649fd4d30f2c2921769e8e75c79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b16e21b1f329c28b20be62d1ceb24e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d5161ae846db39854d0948f2ab1ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12b4da98366cfd969d1b1244452060480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346841b89a29aad2685f6a4c09c77e70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416f371865845fcfe8afa59f45d3752482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cb3642261a91ad3ec0517ca8c8c78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d000f5bf92c843c8feec6e4cfddb4f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8016842273d9d0413d48c73fb7c7280485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eabdb6bea5055e4164d5e8d8ffe4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50aa7ce1975b6bd863bde88fe6ec3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d44ec74a692c217a6702667bfa968e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ebda0604fd7532b245aa5ab27bbad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e702e9a5ce2a56e1619ece4fab87be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611ff8cc8a0116eb132cf84b34dfc16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d938a266aadaea190a6ddf23e36179492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d0341808b597554d7a6fe61b364d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b6413d747df115f9e5b708a95811a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2765d98da55ac77e13ff7e482f8cc24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97263e3c322054d5bb160d70dfe6f32d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5b5e53d8835eb530445053b61c3c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82595ef6e02ecfebfc8de0ee1e427944498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a6469d51dfb779b5fbdd649d73341499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2d5c0ce25bd9e6ba113c1b998dfbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b3a89077c73ed1ee32313f8e2d70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff63fa3d23c26f02b8e8e8ebc582bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7c39657c8a7b182e1ec1355ea38a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c87f66ff2a97f8fdc6b766ca8405d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbde300ad20c9d14edef207cecadf65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd99659aaf4455a742985f8f8673d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970574addcec2a89f1398a37eab924a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085987f3757d7696a2744daf3cb30612508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a6e225a1c33702484b5bc0c6e744b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373711c6e35879686e37473977d4cae6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283632e46f6aae4300db84676ab59c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a8ad16e7cab9903e57a3fc3f08fe7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161873e8284feda95332b2f976f6bbc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874793d8917310582f3458a72eff879a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f4acbcfc09dba67b784df10f61b56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45014d801cf7b4c2646079234004266516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba45c55114999c34de62e51cc409db1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea23484e4a0ba2ab4f007a7b98ba14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecf62e8e315998a258d98c7c0cd3de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e423448b551c41914909e320ccc4c3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73231d392bbb8eb75c66e5d9baca53d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e70af484db3be8c8c5cc0bd1b8534522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00952e4a7c1569d8932a3a8367f9c756523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4207588cfcbc685f0cffc6de3a0fbbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa09d6f0560929793972fd27f92523c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48990598e1b0f8d2d664ec22b729bdef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c615675924df90e98e9196d9d3d2e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191a584c9b0bf0c221f60982bfb43e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d210d03daaff89baa036bb5af1a740e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91100ad0af660503541d802cde7803f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a49cbd932cf581175d83d11c3192a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8458c4190e9a31d9ee6a492395c453532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757623136f3f86d14253f89b72a14cb6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bef7f769d4e01b671175e588dab473534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da3eca1f8e95648793d7f40649785a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd6997b49d46189d50104bbed91f30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38f2d9a7a00e911383e16427c2ff78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a05ce4423130953e3397d2c9d24419538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890eb7ce5d4daaf1ccb557219bd472a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6382029d2851e882cdd59b465d0ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb38e09b5d38182d1be72c74eeea9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e3151e4f92ec8717a069345a12ec4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec791592a0defbdb70a43ede8b1bba8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce107a27ed47f87ec11b69d134345262544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e947c6756f1f0b76b7436ca8305050545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25b4106ee253c172aaaf25c596c31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65dd46c9833f98a099bdbc8ec6dd9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acf76bad910182b0d0e668796ce874548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3916f0397e0b3b8beed0406abd41e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc349fd4ba58819ca6d6aa528107efe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030502ca70ba73453c207297d59df7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f86da369984132d9d81f0fedcf19bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47bec76b3da4c6f84e26cb0c5b783d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cf86dad378ede4a0d7a1b119e4740554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb78581da9b2bf2ca1fea487c7fc6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bb31296e2c4a39f7f32dbcfe31179556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e8c1d7e17f93e647dcf4a135037c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58571e0cbb1f3f3492eee9943d0745558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffb83c3916f714de9fe0ed9a12fe52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c9f01034727bb74574aa1188fabb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232a40708dbac3561a05ac1054692b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab585f202fe4a3e18c5cf21ff48a9dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8726d26c95b9a1ca37e47d2588bba6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85f067eb9a195defc84a58471e265f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77175603d66e1de43dc12ea6c29bc3dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239646533085c2d161e7a74ddb396bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684aed20b37e2ad6bd0bec5bf7093d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee9a81f198450ec602dc8231298419568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c293c2d3a9aff9bd025baba562f124569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8618ae9b3e83532b56cc272adc8c6ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e165dd26220066cde8bd80876b11d58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc56a2527e94ad1cf80f7fb5f037d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838befc8e0f327a19093ca11de0a198573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dc9bab11220d694bf0917fac874be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a46031e922d0ccf66508e07d37f17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28babe7b919731ff2a35a917b3407951576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775e5807ed395c91601072142a011b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a0dead65c6aeb63ad130fcb90b9a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276462b343e4df7a6dc76c9b6551f524579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a5a8f5b615bc81ba639c593ec1ae1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce338952508107455c532a586d62732581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b10cd48471e0b48107f633ab2a13ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9080eca313bc89b3857be96cb70b23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ca23372445fa00b97c57c350abe9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4001806ca6860d5063455540f3d373585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591826679420e2c66af15132fb78e0c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bae8b420f7985bfe5292bc4a425b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca76177474c180bb688b539eecf174588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd36ddfd20721ff63ecc7922de7538589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09cebcc0139cae544e78646d66703a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92af619398c3f0a3b821c2e8f71aaf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca313baed1be92caa81049a3e5dbcc12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f7e48df948dd2dcef4edefb2ab2ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ffe296e7d754118baa0b5515be29f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b34ff90a96a946a03f0753d3001122595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d013d192f2fe8a540f3d6dc9143e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a62f7cc40ed13eecedd8f5d2bca3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67616ef534657c2aa70949101e388396598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e29dd1f291d8bc89ce5942f4c715f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf4da407d42ac6cf07ef62a0fd71fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f4a3adab3a6c830be513dc89891fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75ab4d9577fd12be1b21840295b3c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a16ebc2f56da59787046fad5b7aa8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cd3516980770e9f5e9dfe42d29a5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ef9c609cfbb10b96e4c63719f8787605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345789e9a5f8772f68c7a260e5053bcc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee033be478e97890e7d1b1db361b879607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54147499140c6f26f958c1f696b2174608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89354424dc83032973024ff80f3d21f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cd23127d2ec9fff9ca04ba769dd1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f49fed352a963a77c58463beb91347611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72c5eb1cfc38fbd23eae260e5265b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949b92ad41f16bd51cc220642d51aac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b2fe75470c20ff57d5be221d7ff59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a52b0a0d784938eacf1a8f43d3468615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2843c5a84f5f1a39e6e68e11424e96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91dd434403988c089154a520956075617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23904497a8d34fd8b4db4452eeadfc0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774e0855647696b5ca8b1187e6898c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b887b0a256566e3bfd236932483a9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb76df3be24a36ece5c5e7485f32deb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db65f50451aa801523e1c8eab75e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666a08e59059650e7fb2306e9c1d734623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99beb6ba6c8448e56814ac5e799069a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356bf1f5fe6616e7dbb48fc19c7f1b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e44cfb48a1b67ecbaec236448a341626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4438157a0ad2fd66e0e7a6b2d36e521627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9456b9705fb78f1484ced8860a4fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1470b7d9b9a8ca01dcec83e8778b82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf292c9f5e5d98c91c3a2a2bc6657f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4aa20f794ffa6e76b0a2780e7e76a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974439b9b7b371cc0d78d42adef0ee6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37b0102ce84a4ec958c28458e40541633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49951faa64690ccc59959afb5eb49a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3d347a7ecf07e311db2077148134b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b191140e2e91d0f7b2a4c8f4834a4b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376378ea3e49f9fd1dcededb24364353637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1f102dd6b9a724c2fcb3fd8a62e83638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0fe568f87042ba42072074f192fc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c18ba3c1020d8aeae3ec71f04bc33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61421e1236123b553c5e8665c681e68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc29eb6cfb630e104680ae832d4062e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d8e9c7a17925c7076b7557f0f9410643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f0319a973aec529e74cf0620880f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea0bff13d487c7d631a821d5edddda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c979ed516b803bf0ea711ebc78687b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccab7f5c76eeb35fe46ba0fbe2d8d1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69947765f837eb7d9d9dfb48699796648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8d4a77b1eec908ebf3a50bcd22631649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284559d12b3674ac6b47e37df1aeb47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df048aad4455722c93aceba12b53cce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502d631d5369e7d7b8e9570c13cc5bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ea250ee16fd99a13dd78d3849a420653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045b2e39a3762f73d89b0de5c0e17b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99635aa8c87b21c30bfc0659236aa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23ed269ee8ec8e77f2beddabd25213656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d474ad3441cf7cfb7d26e5e725a7a9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e1b18ca966e9a09d58fae9d8bbb1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef151ff5e1b0104a4e25b31f999b6e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a949d89c23d197537cac8d8b1d632660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3283ef4cc94fb6443566bc55a427783661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0d7b8eca77013c924d2ba1e92047b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b5d2cebf62f42ccc696a50722ee8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28fc065b2dc72d7dadedfd9e4a1c94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7146932ef4bc0ef551b8fca3c04f0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cf2223f6e4aa33cbe55c54ca114ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194678812186587a160ffceedda41af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279a0395e51a16353a325172fd08bf6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce482d7085bac2f49bf00e0cd53ffd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3acf54a4b3804e8a34c6eba0e9be1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c02271967334535d28a05eefd698bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcbf0f27c323eb9795c3874b39dc95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d288bc30e93bc8fdfdc4b39bb1afea6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20915dee8480b4a7047c566077d2110674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443972676428a9f7e933b2b03c2a685d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be3d0d3bea03f968b1cf6723ea957c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4ae8d45013dac519c966bcf6ddbf8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589c8d4aa0dca30a713343bfcb30dcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c85096ddf5ac61b84a03c35a6a5df2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bd141bb31aa890200013c183438e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a894b1544d58ab6dc86a8bf270aa5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7febe4fb6b5b642ed8320e7ae4326682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23921d36374c3021a6da6f7c1abdd0a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae88c3354626ec6c2ae568ea2efa974684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b288cdd75f57ba7b319b1da637bdd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c753b8c084d7057894e97f84c6cdd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930191715e2262bdd814314defc98312687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5967cfe43c00cb36ade5d51a2244c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6400d48313138b1ad87103fa36e4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b927c1ee1cdd75266e8b2a4d6f8ea2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5ee40cd61f9daf3df3709d18c3bf1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32119b8d7ea46b57995f7b214bc412bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a275bced4c6acdfa4d6b5b105c1792693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feddfa0ef9511a9320e166335a120f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaf8abac4ae19c54226f0801483a54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b4927016add912c7a4203068e94e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb1d6518f1602dd243a5be1cb77b56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c1532e2d12af5140753ba87da9c69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e6b48ef2c4b68d79d509a1dde86ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55644defec4c5dcd038a53a3ebe4d9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a84e81090719600883264773ad105701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5512484b80210230676b25653ea8a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09e6d09004c13f35d482b3e1bad0b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f90069764a54a34a1936017e47594704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728d5decfb7ff85e1127301545cd092705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0624cd4331e00f301bbc6196feff72d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d9f32d7a1c7b366c030ec332d719c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c35db87b2c0b7e2b7aea9f7f05788708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c05fd963b1cf313895fb0dd696ca1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12458a7bbe086dbfe161d2b3c2ad5ada710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3f84346b9de30e1f1b47eef6e92a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edd38f2f95633df5437b18614fbcca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fb16d034aa92e192e051bb454bf39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295dde72167e90a2e9a7f67e56a5dcf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b84bddad525a6b0967c68f89264290715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286d6b733c74f63da0563c523020fc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52d62d0c61d33ebc117c05929bec79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2cfa74c94485f084c997eb4e8c3bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed42a06869280074e2749037c37533719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52cdd0e64bf0b03e44cc7aade126f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fb9ebb8bc576e1e98cb00e46159cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac06cdc5c30ea4840b60240068c70c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efac4cf39c24119ed7571ddf27f41d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4603eaa846d8d14de7f65306af1704724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb470f43e8d2caf3381628535f9412fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05544def438f65b83c0a70450b1826ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033fe531350163e4878cd4edc594549727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b8678babe224b1a57fac3d954d08d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66267a4759cebfe629a0e786111f0fae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac8841b52db0485578ef202bf038ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb45b8286db6e7807035cebfc3ef14c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f33635a74d72d084d620b6d302ef96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6817d8d6353148047ae233292556a49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f4df51cb75b3ba1108f1c004c939c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5448b087d61ba95677aa6fd76babb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d3e4d207deb87a3f0f2a85df81df0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7438c97034cca52be59cefed8ff0ea5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d126f999c3ec6265e68639e6ac6499738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082407bda0f7fcb3e03a0952f96eab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10628d1368c82a9016337f45b7a9f4bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4649b8d40f82c7602b9667a1bbf62d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41424c844728b4ee530d7a43d7fc27fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85378579f22006c96736675cfcd42e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f38737039cd2af405d94d53da1f5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165ea06eb68e026aef2f357ff259926745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5206fabe5bf789dd87da4ec7010fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9bddf55c8815d349c2db52e1ec73c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0b1f621fac0370f0777ee940bc84d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c83c67d3e275a1bb19efde97d687c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735de2622536cb1f003692e16d3c0572750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a677e0547ff095df0afbc498dc45c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ad592d6bf4c94667896fed9a400e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0d3a8f3a54273c4cfa27b5aa9575e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996a3ac9e9c267799499cb85fbbf453754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285882ca6078ff4933865caa9d98d3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d75ae3764e31a071db2f99f9e944d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22656f5022801fd350e65cb58d6e12757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94094bc98592918ab54c2155ec2f75ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459265539d8db181f8e25da08596546759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>