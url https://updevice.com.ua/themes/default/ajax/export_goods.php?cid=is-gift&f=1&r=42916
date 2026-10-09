--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca1011b23557140effdcb972e449a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7d897c70da933085c4097689d403a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e73d4e4db5468970e66d869c4e2bd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f42bd64e87b51ce14b12ba1a9be324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47e1384b8148d2673641d084dd82935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba0ea598ca06c48dd9c9e4c2248a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe41042cefb310a01e0fa2c58a366f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df84f1b396be6980d8e155578ff2858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac94e23ea2ef6509e7c4d9bbf32bbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d222374d51c9351b93ddc05bbc54bee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff84ed6efd0073dcf72f0ac1fcd654611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed42c8a6babf68219b9109ce5fbd4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0288a00c334e2626d780a71b0315f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfc89f480bd6d68ec5a239215f113114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9716aa2867a242f814a7cca70a09ba015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d028ffbd03cd1624a0c069c7ac612116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7c90c054415aebdacc8a0ff7fb65f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12cb1171fbc8eb97d9621ec8f4c77818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dcf8b66908d984ea19d5d1ad5fe0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e92592175a929e265cc8ab6eba2b4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbecb215ae8b86f633c8e9767487c8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465a100f990f39fff7f2e09e7a610ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b719adc14e0c15ea3332ebd88e5b7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f044d85eb4146f136a58cd2fdea2fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc13959e25090ad0da5d6b945fad8f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a583dc3b28595de79c793991515159d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fb5456d982402fce555d7913dbe5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055e16f65734feb6537b26e6cfc2d4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b5eb8770bc370310eaa326b5deb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8147b6d7d2ed7e84ae350a07cd7cb4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75256550d563b0459e6782dadbec965831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd93aba8a34c55e01eef0f332e5a1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4548df7df78c8692ed38a8772001f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b76516778a365efa886b51203420b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5ca5740dd5d391ce871ef7fa190d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94747c7f79ba1e9f4988ef5a841ef0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a716ddb09c461d4873d9fa92c4d851a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641445eac421b206a54754d11462997a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181a3ca91e41585172b54a8d03dc77739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95419c439d4c20eb3c611fddbce1138040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445bdd576e0eec729062261b440677341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9a49699753442978acc4caa8e48ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f24cfe20e1a84d29bd19d53a22abcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9c72dab005f81cff898e243862e2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03637fa3f2b7033685fd37d26eadf4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b81c09dbc25a78391d07b46b7d4c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f617f5815c3f1b0aca5f7e081a8befd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195385168514ae0998f9f32bb50ba7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e3210dd075d1f9ef2519fbef327e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a8671dc86cbb5ac4e19f59d665f3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c2105bf9e42c8d7c8079f73733f0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62556faff6b062dd01888708c13b76c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6273c8f05b8aa9715115b6383e02d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73758a0c163ddbeca882c787a57ed0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599ebe4df5053731bf145b9afabc1df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb0353f93b4ff68d2e29cfd3deeb8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72c64fe9f95ed4cde4f7e5a3df532d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33846fafb452e799b470fc49388f6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023941b29ad674fad42072e7bb041daa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a5e5f20a68053c12f99e1bb8d81fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b4d5002a04aa405782db568c662fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9463981e2615a7e6cb24f4144616d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66395083eca8225aad28c4d2e3f4088063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3ddab8d368d180a512bfe15073db564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa964768dd04157347a1c14ad6ce7bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b29d1a71268361dd7afe7367f362e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eac63535cf9a103edaa1d5d6632a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a455a9f553e58416cc996c6322699768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee117dec4d32fdd9dd5b78ecdf11c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3883a0ab8d134d6f206d710c75a51b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57dc87ef9e0de4ae4f0dd1c5b15ec871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6da2dd2166af8a081385dadaec7d6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19456807a6a9586fe56be3a847b86d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e63548c41a797f80e5cee136a00dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb55330fe266d26516cd7bd6a81714675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17e91736192b4c99b936b442d886a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb15a01d8c4e86b7f642fce5622529477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde367894ac932aa303e71f33e07d56d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561cfa0cd0993e5915f93f90a49066b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47952e8a728b87821b7dac5273037280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19146b6c732024c3b57fbf87d8f2b24a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7348bc8538e44518d79076470e9f14582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e169c2d0bee646fe370c20220bb1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4733851d6ad65e0c34ecc2e6f6201584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adb2e93a481c575251fb9f9a63906485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de279eaddda1b53b75bf0d29a985af0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1325aced2401678361b8ea08e5d5d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f7e9d5205df681726b4b1e344419b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43de55c003869bb4b4b86bf600f8f0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba7a0e09461d5099631ce5b2263a9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a64cc6ecb26242a703b209d1d3d3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0c31719099a3b358eb4d820574a8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78155f7fda54e6b4b00e96cfa5d1319093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a0e23cbfec1b21263d53efd31575294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420a628906c2395a2a08722a4dccdcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba5340247dccd9aacc6b44e42b72d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294f9aedebf5e37b048c87635263a8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285968e1f0343fcfbc0e15f9d0a7b4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b19a2d8ea7ac50a4e87f59f0811bb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09421923870ea7abcb9b75ca3b18ef64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86422c58907e2a99e4cd99d4fbe58f11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca1f79ec5eea9cc8271f6e2b989d7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68a36cb74fa7ce467bba9d924c6611103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4413ce4a2fcb18fca68a47e64d7b81f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220f7cf0030d840dbbaf622a0fbb6a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896d6370fc4643509a1ecd275aa725f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08fd707b41ad22ba1e405c895fde3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8b7f6e446cf5025b8ed9391b97eb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a204090a2d5cba898f84578643ef904109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696db8830982940f8cf6c094ea86729110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfbe347dbd90ee16067d5a5d76cf7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff465df7f9be4a5a6d035999218abf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74150b6521f0ca01c8d6a15cf6530e88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba841eefdccbfb05297551d7eb1b09f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8ea8f34b47862c23be67b37497e0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1d3309922bba9f6c7a36b1cf15eb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8842a65d06d1b7d9f3c60442cda3de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26e7c1a77fcd207a3bb4e098f512c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194b673051d6ceb1d9d8871bea6ad0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd3aa52f5a351251152f66a8037a82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6808e45133c0c93c625f00c881dad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae7865922861f582a88e7b0e448c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0a1b5363dc06e5e29f03141161477123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c6b39c11e1f12556461c34e146b1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a016e695243800731632bc98f228aea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d173592404330003a48e2abad219959126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60583d47c93331fa52fdbf80d23401127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474b82876a76893f9b5fe729f3f7af6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb6b8a738d0a45d43e421393804394129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cec6c5342510549e65c9e66daa7d49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fdaf7cd6253f01e3e768c5fc88b04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d918ac66ceafc188e575dc9787a17cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee56b29b0d30d11c7c1bda7a8b1e678133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb157c6ddde5bb73347706a9257fe7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc212de33c0cb4d3199bf5a7f51738135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fc02d78da89679b67fea196e56b5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f09fe69806289e2cfb789b69d5690137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9839a905c612cb927007f9bd27e6490138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d50652227e2b2e4e6ef6f5d450d60a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99648251a908b038f083fb7f2b27a239140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e29ee2deab688995b3656b7efec32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dd636fc3eee01916f4e1e1f9dcc17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77004ba99d3029d53d44a614f2041331143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21c47c1e63fe617fa275496cf90760144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37983e615c1690616a1a348f61b366145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c447b93f53632ec8d67c188ff834491146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef0429e7832d9325903d2ce4c91b35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d766e3418b47ed40b1232bad19d9f8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46635dd031c09fd2808ddf58e71e5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d12c1b00d0432296567905c67a0ae0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec0a88536ae2f4fe98141592f6d145151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac0354a8328d12c6db43fb718161e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dad4989f8ff1396265288c19298e78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261f5025895847e32abbf9414bc3586154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b353e173c1a6e12488741527f28cd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb73b72cf8299ace94be6ff3967a27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731ca5207898e6f9d0188966e4e3ab5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5a8c8f1ce0ce6ff7b96fc2b1d59d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b0eb6c4500d066e938bad3593406c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff24fe0627c90bb68fbe9576fa12177160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f950bf5949d22d23eec2579379819161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4827a1b2b69499a06c8412250348009162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca6c653423aacfebe65fd70d5377c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2161d5a0e47b1efcf57051c44a29fd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9ec521f4f65112cbd60aae4d983b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a2bdb6fe1ae820f262b22eb62e849166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc1285adcf8b86e5e65a8045f51ac7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf67ce3880f6f4fbb9787db9227a9dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6795719b97903a1c0f05b67e7d2f2c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1005324d086e42273443293502f8fbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeeb6ed17713d5378c9d35155cd1779171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7d784f33126eddfb06200fdf989ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e13eac0f451119135fb933a3760869173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68200c4567d225ef6a749a9e61bbf05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0e12ea47ad5ad1f4bb31a2ed00dc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf709cf0494a0132ef81d0bf6cf415d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaefb73a314042804508777b4b7ec54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1634db2947b75221643af6b7724b4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9d6b424363a1658f72199431cc0f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5204fc52f4c0888d4324b3d6f87aa8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48233e2a83d63c399a65418f23fcd6ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7dea19bb752e597b1d9eed7137d29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f3b1e4f3ac08654cbd9c9c174ad91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bce06de58194e216ab1ed7a7d7a5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689a9166ed14cf5803489f2b5e62aca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e022353578260c21e86558d2b56da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad029efda65eb58a14753a0b59ab6bf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c06edac9e758a47189eb78c108fee2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3470feddc420238aa78207248f61131189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b78da20d3a6b1c2caa6886f81613b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b832a83c829c1d93c5935bef1d6c734191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df883e5306cab312471c8151fd70b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febc1192f7c7857769a196a25729a58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a6cf76790246b923bef54024bd66f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445efc5bde575439ebe5c5a2b3da0c88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862bdc58f86bf4fd957af649446d1ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72680758f1969df884fbad8763e191b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca53e5a13b84f4c2c5ed1f2ebcba5bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488447f3365acb2229be58dbb336edc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b55cf40b51563f8680c81fdd81b5eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80e7723eae0a526f5d4f9f2fba83e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3b806a038ca6dd8b0ae2c0eae8a4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b4ed22eb787ecd2eb2b28b61907db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f04ab0761cab8a042ba05e369724ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d6b807f6e1212d79d2569d8fe44f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18c155e643b3e4107e1c476493af90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5b0d1a9d6e5094121e1b4a9dc3487207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8bbc8ba500b445e4a2954a79761d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cc1f5aafa0e9de85267f2623236c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc7f5e57d0c90307ea5807da8338d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a28d202412094ddfeca908e1590f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f9cd45cec290709c08899891a4364212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92519271ffb2d28e18e4bd28505f0942213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df659c51bbc22e6ecd687deeb9e527214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74d4a911e012664ed35a2d767de6d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026d4ba0709a222f0fbc488abd4e0ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d0d826c03b64d180fa4d808074e03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baae15a9e246952b4283057b9286cb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0300d8cbc48ba9f87d9e9b812ded1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf0e96fcce282d13c2332d37e07ded220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873e7bdec1a9d2dd017b04480a1504f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9dd66b609494aa65767fde9e99016222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7af39bf65fed0464233932a57e5e6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c115acade22737eda7c71581fda08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be826451250274d941af4c3ac620e84a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7bc890004cd9b5efddcfb92c1afd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e06b4efa5188b5979e0f81f5df2370227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0771095220f8b1ff371f78d17e2c1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a0d82c92dd08b7a9fcf479fc48dde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40289a3650818838f48f0d84fafd2732230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf419cc30f7d2b940506869712d322231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3e594067336271e3abc6df44e8d25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf9eb914ca267f5bbc8e9a6123f4f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a4bdccc4b9f89db6cc74abe74b6bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1744cce70c012899b3554c30decd7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d99fdb5fe5d7f778bc163f0a34c711236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9c1738bb92280df6755134efba067237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a06a6bd8f68625e73c768d0ba0607e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ee9c59a9df7bcc3077c5dc5dc91f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7f87c5f490e9320b9a92d7ab5ed9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3141b202f114674e66a963c95888c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d673e597bfac24c099bb132d130c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692965549912a68fc6ac6a5f7ad648d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ba0a78c1eaf215b852914aa642ebc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883081712ae1f378c443e67c48c34888245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33050e31dcd1df804b4800d0c089d145246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab16a92bdd0009fb721017e6dd64db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117c907bd219556c52f2bbb9f9b698b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6185af8e92dc5071ead94d87743b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ed4f49ea474db21dab5cc6e4517d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f82838f8d41752f5c3a2fc05cdae74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaec63d2c1004c5952347960acb15ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba98422e93bc082420d25900224560b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8eedad69a414e032e581c74e04f10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4945c2a514613cd55e7e3d4cc8e81fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46edb9d7a7b9d231b29d169523ac11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c788cba31b8e82c917fa3e976b9604d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac40a79a44bbd084c3351799c56aedf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2f45c54cc946b998b19d2021cad55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef40641f140ec1526b8ced2f88b93d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53bd609ca2675c8276bbb470c228a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9bb64e6a30260676450d41c6fbd02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17eb965cfe2bc2928a7b6ee8a587b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1363a5986382b1e5d6de5cc5cdb9ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65d9dbd7bd61541acf70f6cc737dbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a7b33749e076bb39a7688f1b8d34b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb9ee930227e5ecf56bb5a8b08893f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508616965d9e1a1324da63f06136079268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a97701191a06d09fcb46dd2c73d2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1567b04a37adcc19b26f23bfc44904270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bc053e817cac282432600ff8db435271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2318c9a5c4736617d0d7377f38e80a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e964d7e7e3388e74c9161afb316bc5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dab1e273cfda31616c42efb32055a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ba158086c81e5801c9ad8924eafd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fa85f22551606422f452833f31afd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9536a7e2e8f601de2d8208fe8fb047277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db345a50026e4e742d91acb51ec6211b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe5eeb4942ac8c28794034eec8dab4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ff0fb733be5990d82e52327b10f78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b53ce7f9e13a5975eeb092f08ab3c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959820076068a12ecdaf4466e877b28f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f15517226b33219992328a61547ada283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159aa7721a73f1ec0246a755e511a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5c28de8ae778342f72b84cf76294b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2407b6d39100c05877cafa76f3aa6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55873277606867b90ee2bb2574e6ec42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56d8bd0e6544547824895ed1a23186288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86ecbb1275551c12f27a5915ab5cf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78383be6857b05d7844e18923c01fed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b485026c33d6a34b91ea1256c08a58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f2525392cea18e3b538a09e830418292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005330465be5dfea01a104cecc936792293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8fa249565e7caf7e396bd826e2a0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a2a0bd1c3201cb32f3375079e157295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4de723244b1d826830fbc3ee9796bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6255848e271d0a04b1abcce0cf9c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd194f2503d800347f1ef10a7832a36e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406811cb681d8ba57e8b638f4e7e02ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a319b67b635c730a748935618f4cb66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd882d98a9ebe2269a24f4d8cbe570301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a18270c8c6bade064cb7eaa04dee5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ccd56318d72c10724510c2c23007e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb15f739d0be0e1c9029e00176f779b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19265c63732980cceecee5b5ee43fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647adc073db15a5cabd642d05cd9ab40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba2af93c5a1b6efe7fe66ac872de25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b206fc372654aa4fca611e33eba554308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcdfd10f51f6031ef3c1ecf3aca9b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ae60805fb8c057058b735d7e63662310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c188096b87c5b34960fb00fb61dd436311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a55fb4a7d21bffc3e09e6d2af598f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e709f167b0776ef667ac3efa46c52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358979e5f232feb0a49200c6ed989a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b33ed1a18921c582888c6d3422c7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b8acb6adb3cd5725171b55621b0a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f025f7ba576b71b61530334a240521317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd4215f816aab10636f92afc5c4fb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65effdc51c27a326abcf2114997cd2a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6100003a01f8b8db34f4a533fe1096c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fd57fdc961d9df5c3237d514303d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1015523947421d7f5dfb70b1873804322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82a7693fa8cc8e6fd8364114164249323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48ee9dba5ee4cc2499c53e75cd84a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2e63acf8a5b64f3131aba38e39666325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939331959f088a26ad1a0431689aa7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd003b5166374cab1b7dea5b1a1b359327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f38295c0220d34f1be214c02cfb27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af1ec827840b9c223b3dbf812a6187329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e24dc60e80a95eb52a1da739451a25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1aab27f3611972e50494905fd887c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008a77c03b65a13b7bde9815ffc3a50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75103a2c7cc63be849538671a620e72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09f50145c32c0476a031e7e22a9ec7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3dedd7dfef7b140d437cc39b3a9b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac19be81f50886196838a298284150336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5321ae68459139271ac47e325988b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cccac7dd8a9e9ebe7eba41952ffc1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5e4f52f35c729ca54946ac3f89489339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea22b6501f221b11d82332cad880691340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb6f6e02ea39d08d9a5de1d9012d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8323e86a39511b7663dfd91d93ea1a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f71f9a6ff5fab864a39d05c16ce532343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034eed419a8b53bd16aaeaa743478ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa5fa3f11ff9f07d3710a6f4fafea2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c11d25d1a11c6dcc1c0a78f7988e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9864290684c5e6522a58487f67e2ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ead04a028e6ff2378f8b5004e89c04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d585ebce5e74ecb45c07ab763f29cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05434e0158fa80baf7b8ee174aa657350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28a18a63f37fb08be58971bbffd09e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6249ecf20fd42ba2abf4b08c3cc3f15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a18f023d9658d817fb0a2206470cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c514af097647ecaf093d2b86c008cef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86468584d5db764b87b7f7d1f2b6e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd771e798a8c18226555f6feb493ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ace5566cceb9f97b448dd32b44416357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174183c189ba13f3279f28ccfd3a9c3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0e7188f62052b052124a711be5e68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d856baf4ec29e66158cf469ba4d0ef0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea5fc07d2bc1afab877e04f6d06a11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b962e6022276e40ff14dcabab5631362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eb3a3f49a0c3bd7ffba672def307b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9d753b218a13e85cfb56a658fb458364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a46bd152191647fd7327b6a14f0472365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555409d65fa10a82e99a66336b2766a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edd0b43af67dc2a3e088a77de60298367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5d9eae6063e63af908e8b0166792f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c0c041abde1068c6f2a93f5137b89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c51dc6be92c7c8c33bd6757fdc0f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e599fde6c2f0f3f42a58ac63ccdaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a07a9d901d63e79618497cf2e8afd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fcbaffa9479047ab84cfefc962f1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87512d98aed7747b6088d40e9e664c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72741b6773989155e7e308cb5b39a2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc29e5c48d8d189393dc5cd1bcb996376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6e63840ed69604ea5d8c676cc7741377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1447f789df36c39092c86182a8445378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278d231d6ec391a444b062ecd59f7bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640e10e9d8bd13e09ed10b0fe9426cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b78c8693bf64ab6970a4b984a01cb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc734ef70b28c4f9f3ca45c4675b41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2f74b21b8e8deecb4d155d3fee418383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6d7ad519d826263dd43ef01bdb034384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7173cc0a3d0b302453a116e9aa6dae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33095cfeb537c8cacd3ebacb05c21fcb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc8654318699c8f87d8249785c94e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3746a4ad90994f7cdfca4a5d5b09d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a107aa6e3101f470a046c5fc55227389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d6237430cfa0cbc7ef52644c1edbb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b7350e8b3be0e7d448791ea7a8a72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8a3aad02dfbbd71e32c069e95bdf6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a94b6ccdfec22c8376db9829fcb7ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15515ffd75c63b689742e79bd47c36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99282d482a0270f3b9e7590f7fbe48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6348d575751168caf9975093822983396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d341958b9012353f9b38b75a94d72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7508765429c3b67bbb8fa92eb8a06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10db863149b1f47321583d26ab02ea4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daea95fd8af1e3e07266174c0eb502400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1008833daeb3f7ba03d2a9b4901a37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd45cebd01996595d4fcfac8e4edf14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381959df8c1241cb3e8846239ee7f03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a4cf067ccb457b4b1e33abcb81a28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bf872568ad75bfbd771b3189183d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1069a719c7cbdabdefc14c92f17bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fb923329495608cd5520a44c14876407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293b7da6faea512831abd5e6c97414b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2a3ddba86cabc971f28b37d8248b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b384e7954ff08dd677a9bdf8218be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d00f61409e706d47eb2bfa29141c9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3a8c834abdc7c32ef4f9c56bde1a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a29aed25dd0531afeeeddee5d8b05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d37b6b3f39eb147f9a4450d7675062414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485af86ff0a0b946dd11f91502a8e3f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa8d7d617ba549aa592ff43f55573a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b3ea1f1528b61a839883549cd56a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297c53975736ff75845b6059e454569418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8696a5cb54d7f7c802b8063be4e1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd80691de1010c33f2a663b471f8be9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f21acd49d438bc2b52411196ed65a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef3f9f53b07f7534853215189f89c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f17a3613e96c440e71486d53d0ef8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86126a4f72367e36c81c757afcfc41c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26721401c47d04f0113e28a63994881425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700f2242fee9cf5b64b5608a489c551426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778db41731caa7706fead7cda24dd85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576867392611871cc9194b342d02e602428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243f8eebf942f477187f2eef2a71716429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7931425fd44bfe2a43aff4119a443430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7f5e497b6a06c627cf1d44256da4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca607fe1c89f4092796265c3a2ccffe1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a905e2f61a0dbcbb3a93037f3b29f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84959c433e18d5becf5e5dfb79c988fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d12214d96c2175502136ad5824e591435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c46e2381cfdf3db1d35093d7d06df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e27fa2f09b13c34d028bdd3e2a286437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfff1c79e026a5b9d38a1085c9b283438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3f275b8b24a9f90d8b2a395db43ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416b96971796a018ab6a801570f691e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad9bb3df5cfdba7ea1c2916880c3bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153eeec5eb263ca71d73c1d52c37531442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981496f5649de0728f2d89e90daec486443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7a2f67f4cbd30ea3b259b43e88bfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f700880ecd04d4db036c33426c593c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214ab81c6f37903bb9484c2489498b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b258ee6c0e1a1c15f58fdbbf8fac9a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c19acee0ff0f879539b985030e5aa1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2019f55ddce7e6d345bb7e63cc6d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e89494337b2031e7196a06eeb54973450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb22918601c1c0601e511f82ce37139451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a6f9bea3e27aba316ec32975f0f79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1a96cbf0e63f68566a72913d70d93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fa08efc64a1700cded28ff857c4bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e5461adb70d3e9adf71cdda4e2508455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0e26ac8ae0e84cf2cea25884f848f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4714c493afb4fc45c2472561a13cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a283187824c40bbe12008ad2d627f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a51899cbf66181b154e3990b4b75f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20965bf78f7bddd4e643b23ad07ddda4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241c0aa0197b8dd99fea6c399dbaa05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23de6b596aae18acec63f245507a74a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37632d9aa56e4cc8453ab73a873b9391463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de6cb2436090712d90713f4f36c7d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7d7f6bcf20aa8f987acb18422300c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d493b1f3f3e4edcb0d6965bd98f14b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74ea7d78bd7d59a92650919934ad4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c8ff895b0c6963619d30724647c81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96734b53d6194d4362b97215b406edb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a4a3e76f5d1edaed776768922f75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69464f435435ffc60fac2119608b627471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd104328605f36ae953a59b530eab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcda843daf5c3628799f892d112471473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f201c83016a59d38ff8a4fcf0d194474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423b4884b40ea87203d21d57e272d13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae35d8f04287e4cbe78bee7b33282e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7560c6da5beebdd76a57155bed94f12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce261968a8850ae17e242ea3d80649478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794282def65f232e00968504a86c943479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78076f1e437f136e358e3cdd02d3800480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874de44845a7c08d952c11efa9a50079481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37623d344087fb6212ce0e0bc4a63691482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20d01ccece70f1c68f439126f70d3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba01e718806115168dbc2490126fda5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dec6b00d21c068509d0704e8e0ead485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03357e81ca0393ceb437104c4e9a6c7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fec24f6c23eb57ba5a159b3ded993487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066781e2a7c8e2e2a206ef481df78841488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fc1c07ce1084b3b3ed0053643c4cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44392d5380bfc1f9c46b63df24eadb3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8290fce8a3cc8df0314700979a1cc12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5658fa1c6d3132da1a2f19bdc548d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41785e6141f61bf6995a83bb4766d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643028c04611e8023f5e3a7639d7e30a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a911dc0ba0bd4510416b83bf32f36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60b56334797692ade65188c7bb670c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa4ae23b28afe60c2f7eb2e2bd558f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1043c72521196bef2f8555de2bab4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85145341f0723128a18faa7b90198b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8ac895c645120ced66376a68d10fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ef02b715d26f750db651952b03922501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7208764d7b7eaa0c8871548d26ab3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374557a05a837027c170355713fb0491503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b36404c7c8e3b839ccc39668e251f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70ed5e29abb9ef36a4c7a9866065aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c378d93dd2113d0278ad552f6d3bed3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c653e19bb4ab286f50eb5850d5ffae2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f401f25bb2bed5bcab40d473a84cec8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38acf9c2fd866aeef6707801a8dbca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54510c2b9020410d996918e6ca06abf9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7ea75e5f67f0315cfcf7dec37c400511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d793d110de74a82a4403f980ceaad2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659e76532dc878435f23115888214c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caab59a6351b5c877d449643d5a4d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c20cc7d1aaf8b4e5074dc238fc19ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fdd5169e9a1382e47c353a8ff43cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a79d4e9b167df6d14904a60a823c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e6b7d0fd3a954c0648dc7d77545b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd167c5a9b003605c9d3c650d31a059519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee306ef4a6eea1a058c58cc96a259a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff18bb9142672d4328e1030ebcbc2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badbfd81d40f14d36fdc19aba61e89e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59254967891bb728c97a63d32670c4ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1065751c2d52c63f22903c65f6390524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca1556caf1bf672fc6bbc72b1db3b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdefabea2e3544fad2137e2c719f344526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709aecda8ab9bf21144bdae5d3a5be6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51decced59d597279e082ee95dcc2b25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809b30473dfdf697b93b87e564b3f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a21e8e5b7df9b4c580327aa82e31c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4e1260ba5c5afabe95fbe1d326f1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61194cc2720fbe2d93d11ae17d912a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8cd8846ef48d2cdeaabe8dbe54ed0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da528559636cd9958a7b7c99e34fe5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08781d42bf3eeb8eb53d41c5aefd36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7d4ed7a5ccf0b412fb2c2ec25f3c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c35f2342ad58b68dca129efded4bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31704d5af0c57f69323c6b5c797978538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917e25aa016ca71446c7ba46d7d7598539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a34ae400f7b8dcdaf654ba0359ed4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d80d80bb46f79604cb0a64d662b36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31ca28a74045c42330eef666ff37ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b38b0236a21fd131ac015795bd0f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82050184918f79ec3e81fc6763b2e631544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66b1242d782c75d9928ad0587391cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a1f5a9de768386f57a10efa19017b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff840efe537c4149e0741b9171d9b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe09555055cd121616819145aa5137548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cd43b096e780e6986ae18029fd9e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f916d68e45de8927844029f7c16ed4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af36c710a4c44ff90f1c0e6ff5fb57d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac42096d2ca43dacd0999b40425d30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e6b2f4c2dc15dd98dfe9022ca98ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880de2b600b92200fb5a51a011415154554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d0d8f7fb51bceb142b9973eacfc40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2c788e9b360d4739023672330ee94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91aa3d16a83471498465ef1599075f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7830447a91d6c3f74970f54310023558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fe9e877969137d89743b5fd30e70e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3364ab71b50f5ac6418d21e50fbfb3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc5ba2944dafa6db2e1188db7f1ca9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd8288ae136ef2310514b25c10d9ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f3bacd7958fd0cd3884a2f31b08fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41707e7c15beb57fe8cc6c4d994c1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c412ab0bcd89a10b6154757fa7d977d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48ea561fb0890856a8f54caf1248c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1459c6701b94d175a548bf6d0a660fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b1d244a7639a410a11876f277247568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b467310a4f2dbd47d736a4e561255569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfdba93bda70c7b44d857ebc2a2860570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f36517f84de2c3be2092b15511a2c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf3016b007be9d8548b41dc5e4cc67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4e3eb9ce6d173438b68de74e208b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24592b5a1dea6f4bed73f4c6d4e1338574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a9e99706c116e948e64e2552a95fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06be28b39c556a2ee82e45eb5294b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e73fed5076aa143ae5126ca4881f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a599679457b063a1b38143e22d504578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66700f323c42ea15dfb14c9c656646bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148552c431e02966c47f1df2f6044833580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed973497e545c145dc8ad112f511df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad75ee01106452feac778eb6512617d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17156668f91cfec94d8eb3379059494c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64b5261f3c46d67146d4710d4e8772584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfa54d21cc72cefa9ed41765a4d62b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3270fd45c8a8264dd0e483d6e74b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fdb56f4d8446301de4187228087cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d01cc469b7bd8cebf94620b0e4b222588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1665acc096f237ec9967ee6c4494e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677635f09b0995fe86930d0b6442dc09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954d4b6027f20b6ee977f60f135d76d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95adfda5db739e36c03ade63132cd21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058305372222609244d64dca5b97b9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e08233b4d5b2c4cb2aa560892669c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded135c6071f96b3f3825fe431c06f97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6b2f0907cb9612f057e3363ae8caa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620d056bc5914aa61539e27abc4b45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec746c44e4a74b02b9e67a5a307e48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e479ac96435acb9bd80f2434f49dbc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4e9217e988183a658dd0948f52aee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237a17e1a22ce96ee5e68068b86fcae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0af69b472ca55e771e8c11ef7a5fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95908d09754fbdd92b0536ec7c09d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5278e288d94456f4e254675cc7f25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f761457420089763d3612870b63e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef901a2ccb4bca3169b41c8a2ba203f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe02f0f03f8dec625a0f6d50d4682ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae09b224f3f506285e36f852397d19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd786f458a4d98b969a2ec30610105bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcee103c54d014dde39ebf8df2270c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbb4625def6f1f6f854bdf749b1b91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6300be30be1a777b7ca7c0c50367d20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c92b46460172522990626a730ddfd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fe2342674d973cec0d4ea99707da9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc029b7b21904d5abc7d4f7713d48b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bc86a3cd804a618cb1e5daf90b605616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d9c0ca295d891d82355e192efdcf7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e948d90ba58244ab1322e51e6620618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe333748af3a9e5b8b0cf43035bb5c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efda6392e24951a96c62f67d5772ef1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c43e4879e9e43b9c1e89d3231c587621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872da7b07fd32eb92400d1e30d434f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d162fd8fcc83e080976dfb90f4bd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5c1a4a29baac3b6f618f402ac3437624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de5cb093a662992a19d87bc7786063625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc2f44c2228071ee10add73857fd34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b05dc0cf3779b5589c40e585a8dd5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb39a4e9d68ec9a7cff589e304b6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729ce1544fc2c6408c01195d58f6aa3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510260c7261a8e69ed99e4a9aacd999630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7208b36cc15d98b67c91688f6091a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf9a85a6d4813ffc838a2cb7dcdecd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa90e4818a1660941b93fd17d199b3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93a4598e8c209ed9fd9012e919485c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad224ebf1a2133100e519c290bc27c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e6064ad701f8d6653ecda3ebf55a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cb86a3f2958ea9bde197fd938c8ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63d0fe78df01f41b26b2b1b204448b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c797de9ff94024baf32300975b247639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5159e93a655254861ae0edc68e00ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928feb4bd214b8680f5e07eabd58889641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f834b26b2ceb18878b05eb01749fabc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee52eabe01ebf0a95339b3d9ddad18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a125aa41b43dbd1df3f565cbc88d00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866119f703b34d48fb4c943b001ba9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4b7077eb9fa4684c2d29b0dbb91f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41df76a2736ab4addefb961378e9043647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669403bd2d4f8745283d667e974da5e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a04b01d6a8cbac305066aaf9a2f1af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1b06858acf89781a357fb82f1e058650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230119416b1c4bacf99a16655b440755651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3839ace6318cb0eb9832a14e4fc9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663f9f7b464a66d0b427b83809154a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459f1eb3d80fed14dd292c53465678f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21dd1ae92f2dc0b07321c543be7f0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd0b9db9f83c78ba28fd57d9921a22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf8a2fa06c1c855bd4731b48ca973b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a447d8d0fd46ee7df3b477f044472658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a156028c94f1cc2074c3411e51122659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadd0baa80dce5a056fef236b6cd708660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a7fffe0fdf6ccacb53d17acff8e58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9949d044085bc1ee8f5fc0829ff510662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a816b47ff376bb8c9757de94b61695663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823125864a1754badb1c6aecac680f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1971731500fc7cd6765d8f41afb6a62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13ad69537e94fc350cdb158290b6d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d055eb9b44e79f4e6534af33249cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c12765fc3f789633f9eb0976bd60a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46f95c3db4af1a882023a4126ac1e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8b1f77f920ea1110ef87970b9403f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a145a8eb026cd6abc5ab45814bb905671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c5432d01c9c6840a387967e4ed426672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce016b5912306be6a7b12aec65de84eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a44ce3bd3276be5c8c6cfe4eb96e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfd629047ef15e25c55146e6cb2001675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644c2d40d00ac1e38118cc883cac69c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ef9d2cf1b74fb933b6dd4c0f8bef3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a772694f32f2ac7c3c7ef9e21211d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419e9f4c5dcd2350effd0a9d9387729679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d8fa684c7a4681cd7a23b021c8ed0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555f63211080eb29e2149fcf47a0698681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbc969f86660eae0aa10ee6e2df3f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b368641e21d13ab91d386faad47c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871f7811862c02e254c82f83748a438684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c991cb11a7b7c07d8960568fd6a09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b11333f455efb4e9835bc06d46864686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c26cb39288e6d8c44add6b32a788b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64fac3e2d4a8945dc2b5142206e805688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8300e6725df326a287493305d967658689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115c6cd7d519a1cbd9413a7688a64b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16310b7ae269e2dbf755ad527df579691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cd8f4ec70cd956374c053f5b05bd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4ded4b99873af12b2292da2f06ff8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269af458c938046da74f9e76d512031d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebfbbc1441da4dd301d3ad85e279cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc09fd0003fc49adec09fe6b49de964696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd46217bb8e838fb6a34ba83c6c6a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b96761afb739a3173c8c3a6a34c126698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ad7c415fcbea3cbb43702617d7222699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648008be3a3df9e2c542e640972df200700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face450736f80d9901c05187ab0017bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecf6499792e1319777a8855b1f2cf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc20155d04c93d53c29f325b1c2d7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6912b2605cac8986c9e5483bfcc07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4239d6a9762e9407b2337c528e2d0ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48686e7dc128d5b4b082f1ce6fd2d378706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6272952b0298c8478ec19b4d8722a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5315135cb0a78d569688e9dcc88c0f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e54a3385d996ebd533490bc0cc820709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc8d01024e84a0c54bec8a83553aeb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5400603cff43d60757a328f50b773aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b525caf76aa67b1a81dd38edc4f00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21143902851f2ac05f4ac927eaa2f599713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa19d5214fe7bc2c63a36f5b27820f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba336e84be2b4a7a3459e6611350b28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050ca6be5c0856fb233e0c837049493716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c074c5952365c14b6d2268eac96bb82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651d7a23f42a557224650dfc6dbb570718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155194968662cddf19a4c9db86be398719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440bca15b6cd9c71c73628f9dda6978720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b818ac944696f2f109f45ffb5faf2ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055fd2e9f16c2638cc2ac110ac5820c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce10c8185d81011ec4bc54f10f973e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43bffda56f2925c27c69fb086b669d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fe524fdfc46ea0264356c17952237725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd328287d7ccd6c94d52be7e5bfd0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68565efba9875b185333769712b7ee36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a203a7ac854b11e90deb013f9c0d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f70ce5924ad85e7af4260693fa6f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c8aad8da47b1697e5413a8d53a69f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7e9552bbea0ed622c91dc64f9e647731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c96ed2e7e8b0d0fc38c2f634e69835732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3425ea611558496de78e9753b441c7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059f93ed503ba6cf53fe3ba01073fd2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c1e203c0c26cde4759716ffa6ae3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff8dd7de7eb61c082575d2f1a46fb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86073cf41c902f662cdbdc950ec69f7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f21f9b3ab041f68eaa2e77b8c1e527738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381b8e8c168e08b80b6c912a995a3b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c798ee9b08f808c06781510b4f53a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714944ad5f1782975e0f4e69f9750665741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944c7eca041c8ed4404be0301dd90fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb70639750cc1dc9c0b7501624a99c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93913a24d47b783d55c910aa2a9eeeb5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24cd9f301bb84423f122b52583ad8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57769a96bbf321ada60305b7698120d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab880d3a69bb8303fa602368daa5d71b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487d0114fe3af0bada4602af2ff944c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a9a6b57318847b5fa95031af16b61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c6cb1a1e85e0f54e1eee0e5b968a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cd383059b711af12467bb1220006d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a9f7faad3c48d7222e917a770b6ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b1d0c9af2c586597daa12ee1e5ba7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc635b86d1c565c8a21959bc74f5e280754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8417e49cee1da1f8d6621eaf2c0664755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab131b2b2c41e8c8e01b1e2a4558cb2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc788bed1bf6e1c000214f7f8f50d668757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c57b7b826cf4a3e3c8f9bdd6f2ba2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372d722b9fe74aa78364b95db871a3c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9644e6f31712217891329d56fcc20d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c45ad5034f842d7104d54e492029722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574ea1f3b3db184d96807fdf678ce503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20111e713c3ef246d9915f3ac0b8724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513e53d3b0f2743babb7e762a79b8fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20347c334a8c27ce25d4d8a968e64336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d35f6de41bc18c4aa0bba66b0a799f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335bcc8c6a54fc8a5ff0e8bc1820a6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0e42bb8a349532ba7643c245586c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38763c7cad3658a5ad160a08c53a9c0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd826b18741a803f26218fe13f0fb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e072eb09dc3e26b4cefd0d939da535012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36447227e243362a10c98b67c47db4c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f7e0fb6421f1aacba08662a93862b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f4928fa208e33d70f4a8b43c8cd5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde00e10b7f6dbf6b4d87e2cd74855b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f614beb610449228be76e2165ff14f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501f56dc22b4a0d8ab63c31fd37c41718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919908d8a807a15a04aeffbae88e15f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eb7d5f82714de8ca70afb62b2b98520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c1a65258d05e29376b9fdd2928fee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e448fbdd8585916586038a562114b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1cad360fc17c0fef6923e0047884923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b13a5df6ee7af4bf230bd57942c5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72130b3ea5fff001e5a31f2643830925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256a8d3ec045ce740c10a3985a52ea126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725a562e00d060dd6a3336a1b249be127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254d5c0dfd61fbcc6c878038412899428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdb8f7bd64d23818b887d6d9ae7e8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d80b355f9ea473712dfef683c1ec530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315b8c1f57fded813f6297248e8209c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2d91f4646935f397838c0afdb86d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae13c47fd23883f4490706ff898e1a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed171bba6a12b50640d5e261792e1ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1893c69315c38a9494c4a08f936945b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a63adb4533ed4e34d58467f26c9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741c0042b0b4a2130dcd582f6cb976637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ac475b4783689419df729b22f7d8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06c38f948fb2c8ff6c1df5338137d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f810caa8eff9713f7ff9c17e1fd8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e0fc71f94bbb30008c0603ebaaf5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae75b4f52c3900bdbe210e931d47ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca605ab54fc72879cc553458ebe989843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e499b8a566660363a4ff4946de4358f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bcbf941a7bbe8a5650a313c3fc46945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553fb27172723996a71adc453b1b0f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984296b3ae82169cfa98dae58542a4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3690923ab8d53130f5444d490babd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670717e06b7326e3c62d5104467d73149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece6a2099d5f8314b0105952bcc747e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bbc7a355bdcc1730397bd6203e47151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddc12c58765a54ea7ca75eae64bea652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e084bb3deb79396690114dc0b95e5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e2db4943e792d862917b309a809da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843398c893c8cae7538c9b6d51e648655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf288bf4ae384de0888717f5983ab3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f2a73e304f3edb4ac43cb3d84202b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec66cffaa2e28f113e5ba71e57baac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1fc4512364f63ae5dfc045028581359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88208cfe565b89d033ca133a4a9b6ff360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203973a976cf19a7c3ea9b8d0c3c59861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df400b874a020b610c444813a3c8097a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327668d4c841e27a12428f16eca84bc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f16c869d467522d2aadb296fc7e5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803582da843c56e2f8117a62eee210865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5420a0375d5db05a88118ab1413d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cf52e4f744b52f87b42257aa7a22a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6954cb910ba8cb4ef3124f6b64a7f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0e46efcaf79bcbd02e2c633dc8c4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc98751e910871cf955d3373ee7dea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51a37cc621e257b20f5a69a0e6e2c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09708cc0ffa3f215fe2cd942af87d8fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80f24e57a1a004cc90c42a5b684b7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f142222bbc6a68ffa83e38ea2f01c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cd7c47aa36e2eaced49b4d0e424af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b67755602a73110d21f517cb9f318676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6230cdb70ba563c3c650a50826709d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c583db6d1517d74362fcba271a177578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af162cc04ce1c341ea152af6e3e62479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a89c935b7e4bd5c1d8d6fa3aa5fcc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ffc2b26f141e9b0bb732fded851881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e29f9cb1aafdc84d858d1272bf68f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c94cbc9a5c24edc16c92b83f4fcd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2191db22078beac52554cc8c2a06f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80c65924afbab99a989418822e3d3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eca9f427ccf184f7c4fdfb705d792c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9efb4003040eef38e3f81476dba3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d2d145d8ff715cca2b89f67fce60a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849ff833c8670c8eccf4ce0f0817aff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da742a74fbae65067346511e81940d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e92314fb98ff7d25bd0be109aa5c2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bc40cfeba12700b74616b9c5f3bc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32549e786629535408f0404cf41b6af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cefc54bbb6db31e9002774055c75a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952f23c78005a86ceea4cb137698f4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d9eb00ac2ed301437b2c0a5a1f3f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cb4ab61f7dc935bed35cea7852b9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d119c2b1159b696ae7991a2dd83b7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749cdc3a55fd7faa48193f15804ead899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07ffb9283a27adff49906f2043de1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bba16426d070b0e39752039332060101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f16d57c8343bb6e9bc45682f5d2b9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b2011f4fb96b5443f56fb65cce7cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1f186d6bdd812a76ab83550970e48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb56a96a9d356db4e1c0f7cb7b635bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef9b62bea2aefbcd8355ce40863ad0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf88971d06475572323a71daf9d1e8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9df443fbe10c29447a1260081ba396108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1409dd61ac6b5e1dd78fea5489794109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22800f3b180d95ba8fb0397fe5d34b61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f9e31a5b28d6abecde7dd0f795760111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d1e7124da99f35950c9c2832c030c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e66e2122e94c6558a58f76cab8254f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd551acaa9cc8aa0946da997d6436d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03a42efee6fe73ed598aa2a571c9e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad54afa2f9905d3aa0d1463cb4171d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ed0189b7a01679a4a59486feb4d4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe8525570a645a7c4d71a0057c329e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0bf3e6927dbf11d1d62e13a63490a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4e8d64dc9104471ba9d36f694f1f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797ee90d52e6d60a89e772c4ea58409121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d75e81ee2b033095fad36ed62ea350122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537602413b1e9ea1474b1823bdd9297123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188f314694ffd98801aededcd720dc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa421a7f8d0b88d74af123354cb19d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ce86375a52899c2819ffa77d74b62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b42b77e19dde93a7a25b8abc1fe36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fb8c3f2ccd0973b160597dc9d1c60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a905602f7263a829b23c587935bb47a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10313e93b050b4446ef5d71040eda29f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd8ef064eeef7d4f196d23c9fe472a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c8d14fcd8ee7b613400804b19d7f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6de9e259d23b3901af537493d15cae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc275f99086b5b1657a2217e11e1666134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012849f584c9a051fe97a1b81488c7b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fecde738b375f4614e609e41254df6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86637a756f2ee9a5cfba05c9dd5ac5f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3d889ef9d9437b0790154e1de9364138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b4b9f6417e745e41cb4a023624abb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21b2ea3bf96990f884441258f910b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cc2a86e150061b73ec0e0407fe978141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed65bb04e239700da2e1ffd946b1ed1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead9d3efaf282375980e059c369526a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0cd96f558a66a606664c5568327b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc00432d1b0a1a5a832e88e2af0601145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958069ac2ad2ded83e0e1c4e055ebcd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321a44d848742401cce366794d07a30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eed4f648bb6304f64a1236da1f959e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98e201778beb393e5dfca6ae54e0db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be9e90878fa0fe9a37808c25032667150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f008fad172c1c1ee4679d4c11ced151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c05d968e6adb7194eade1fe8190b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88213311ab2c2da6de31aa8b484d3b11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1552937631c006c53a1ba64a48dec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e5e2ffc7594de552c5ac2c05e853a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fbdc55eb3287064b76a37fd219804156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff9b1f0ab75b4d02b7e417404aaf01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16543bb44fba0ac7c0107af2c945eb45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b088e987a35e6f07a262cd43077ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff66613611c95a3a1ece2f949b1266160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a13e4356a6f411934ab99e1f93299a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e99213525c491c3e62ff3271a78c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c78820abfa2c9d697d8fd8d42fd4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36463b9e028363b33d5f61cf1b33cf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd3bbc587f9d1142de85746783aafc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b143f6883f955925589ef095f23d43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c4b3f13630eda72698013b52c3555167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57adf4b516523a4cc98412879b304f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf27fa4f8295ceec5be6d2e403a9a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797a12c5f4ca4e16af0583706c93f15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74ab2d958feebe8fe9b4ad3967ad67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccb349b31c2e705792de7bf8554cb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a13b3a4e592b74800f33cff38c62c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcc329838e63a82cbbe9651b3ff2d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3436b3894ec28048825e6b0f3d34fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5f262fbcfd8e3cc70f6bce26f6b75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8eb6eab4747cbb6476c7b6161b632177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37145e70fdfa389a9ab8195cb574017178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db46f88534de3ad88d2f42a062c93f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5fe0cc5877bc7e48b418332fce654180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0481f77903a0cf4ba4cc3d21534f0a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c895a58a568d3cad8b6aaf074091713182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2ecac0d4ebd7d47ff3e3801a26e14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca95cc9077a861a50c040b6a3c4dd00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad184c4934f94913e367f8287b4b46d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097208cad85b593535e105bd45154dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2559d8244f0fa76c11281fbb5c707187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88277fddaa5f1731cc6bdb90269e25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32007c126b4533a01811d373fcb49c69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc901de380634c335677c2b9a3fc7d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772890dfa67ea0798f2f8fa5d47d6cb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f7c1e1286e8f70e43c2ffdc21dc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dec0418b4a44916c7361720f8a0f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12404420804325079309f001fb02cb11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a190dec795800378a0f94109f04b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01834f11de36c105145c8406422bc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fcfcad027810a96aac3398178de27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f346e188a7f9e102f3f58f42c53c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0153b56ead1ce133c351eb6f46d139e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f3072b30a54208c6bbca94cfb16d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e991de4a6e87fc0cc976f32112a4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313d644a5fff24a2b5af3727efd7470202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33a45222892bf69f3cce2d6856c043203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72178c18e3b8e579b8de6d653273259204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e66cf81a6ce67f599fa66373a87f21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a01208085ecc636bc9f190cbcc18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d99d428ff86a841c68bbafb4e7eb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82927f87ae6f1e1a0f053992e569b29e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dd0c3d1b1531cc0b56b4075771a0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f59e45a8e9bfe816836037a1bed99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00923163d76becbd063ef9a58e83d279211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068ecccd50fd614ee82f79176e3768f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2532a9ed092207902b250bf9b73d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6b2aa81734a5b013cc1d3042096e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593acfe341dd9fec5b9899bc48e167f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920070f1d7ff5ae74422929b5269ade2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699bc9e441a12ba6575a790bc0a750f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e00d948436fe4f02f57003bee62b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11159938604ed7af51d7f175f4c54d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2538254791210528419e7aed9d22f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523bd7317623b1dce587fbc8cd20861221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4498d561875fb4f9ec516360f266e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6eb65be9b14ee5b84bf266bcce7d03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f317b579d139df77e889080f009570224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353ab98db6782ec0087781ece9322c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464ecbe71a57aa1edcae135d2794e2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6f6ea7c2bb7fb2d0c9279e6dbe853227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf47fbd199fbe62d02a3e6aa38e2c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4211fbd99752a6a8d670bb94f51caa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfdd4e72d93fc7cead48537136437d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc5abbbba6cfa9dee71148df54216b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194809c8bb1ef8b9d955ff30a6b26cc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fff851d973b5297e5203e78302d8fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483267e795b0f57a86c45fb419dfab86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2198d9f199fa2933d5b72d83070ef13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d69a81765710b3b6f1f02ebe2c78f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d6d0a24d6f90b5193ea27c824b6da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d04e387e9c58b41db75e8ab808c63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ea16826e12d0f3b36e49351910029239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f86216397e24d00103ebb4e7f8be0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc101db57b478a9fe1e131501c814f8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670b7cd733e49849c46aadb09093ff7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae6de340afcdd653e90d0af030570e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7df415271817bca032b695c443708244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca73e18630bbc8832d372ffa11729245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8880f9bf3cb747d6f0ab2f13488df92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aba93eb8df61f42cbdaf233716aebb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5b1df96d302e3191d610cbaaadb3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0da6d7cb1d3a5df630864ac6ff789249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c948cbde6ce92cac02fa1eafd06feb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b9095db69632c017536439a36a18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bf2c22bc24d8fb47fc48f91e36662252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce7ca41b397ab01ff855f77126e6f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d23fb1c4a4fe1b5faf0257a0914b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3127aa252fef77dc330f47770cd317255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fa57377674962ca59c6477703b5db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c096a4dbad6fdf5599cb214db7c85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08289002114c46a7165ce58157f5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd245012b8a2ff8015f225fcb01e15e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86223b5fd182c3f86168aa9ca0b55d95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d92156c9d9cdc2f102f5b18aa27c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102ccf1485be5b97ac8fd06c2ae160a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dce995cb0354db6a22bcc8277920af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c39ec3574f644d8d99034a5e410d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb89e1f879aeca5fd5e156332374d7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778823733bf04de38adaf00d20cf3ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9890a8a38a6b1581498aa16b34dd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f47b39df750170db96f4d574bcb97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dcb47b15ad8e5b2daed76662e5f90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf9be1b09b80cf7229d480b4ea9af8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25830630f58e15db42b73c8f492e77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4747c96f068a1f45163486c2cefe0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d3b53a4cb43be2a9ace36414490c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41816e33a35bc3adf53ce1358ebc549d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff32bca7c5780a2a7d2c98644bd8a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb79ee3c8e0c0198cfff8dccad232c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65690d6030e89ef72f59d8c42938ebdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bc772372de1cbeb8256cbd2f99776278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde1080c96c5bf60eb042b4291c318f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc12e35dd1e0de97ef9a097911ee286280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8a7df78f099f79b39f1768c329543281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f68e92820bc1064e8432df56a67d5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88a14cd87a9563a41633acf72d0d14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539e6b691e4d8803935e971c3c09f1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c66e6bd0815515e81b835ae026d722285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8dc19d4b33c746def630ca2375952286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129e3e5a971445ba0facaf712bd6e34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22879f2d648517377da435dc5d28ad28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d04152f2a6c0a8185faedc96bb6a5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d99ec1effe1ca1e446e7179437185290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a09716a997e332b1c04ce634b89884291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca05a6e48dae1dbd7deac6e197fa5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062ab04f610bcd3137974adf2065ada293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84623c309555b73a3634fb68af5020b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf798ee86ebdf53dcf62103cd26b6937295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26a6850e58825c2502d61ec9e7165b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb328dc32f2cd4c7b1401511262593ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26c965294ae577078328aab00f7d5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776d766a7517a1d9a50aecb63019a95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e694e70583e67cf8d0d5b1c51d8dfa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac671675779248103e04f2956849a39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090171a36dcb626be4c9f1727c87f2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a93c5da8a81306c1e17eddc32bc623303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3611b275e7f351cc4213195aa6ad68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028843c77d1ccc0d83b3c64b400141e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25e4ca0a826926544a181f6031e36f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b036df139885e3893d09415fceb34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e821a51434f09913806878abbe957308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4666aca5099fba21f383ea68540127c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb691aba629334a73e6bc825b8c81fdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e161a88a96e7140039ff18538a0bff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d978f3ce7de97daacc7071181622312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b64b99e407c8f70a9dbbd4c7f3a96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f8b602aece6e161151ca77f142d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b8bb588b1c69c31074658a3ab4d54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b885e0865b33caece25175f04fdd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4e0ab77d6962292d667f24aaf0a46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c27b92d341cfe9bef2ae1a68dc88a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d0f1fee640731fca9612f8252fe9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b159464a63ea5c3dd0f0e8d5170f47d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc5bff106a17b61643bfc89d02bb8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5bcb7b516b9594744685b3d9420dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9f491ac1acd4f291f44a47f98f26f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc84e640565ccf37f3439df2b10134324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6fe37545f6044c9faafc282f3fee7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa74847f0dd34ce15645cc422d9f8a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b91607030a3b25dae9d4a21cb19de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6deca82a3a0024f5df83fbbdee7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9624d1179c7c0aee0aaf388d1b735bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e24b8805aa278eef19a99e42207285330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7407f4df6e6d9edc92203cec88d0df5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da236d5660630245099385d0a94a144c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f25c29d30e7f2f006b11fe9228ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d172d213d36bbb398738cfe468945334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a287891ca09cdd73acf3a5753f09474335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93528bc054d9b34657d7bcb48bd9e77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed589445ddca14859cfdc96beb2e38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8187e05276ead570b9bd81eb0ff32a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a17d7922373d5e60e2e887297801339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efec6026c5a58296cd632c2e37839c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c75f397052e0132bc1f63aab881e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026336ca34e52fd5d6d31caa0c57198342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee70c63ffbe93abed78973f54c8e47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610f161bd7dc04e3a3961e1d251dc14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e62d88649c0babdd0c6fa8a561e4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb194b589b3c706be573f752b5864d4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664054809841b1ae3ee159ad6184549347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50044e1f832191998e7eb3b91d1bd297348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f90aaf8c829cf707c9a782859b23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630e4962cd1e8bbc35597529d4c0ea2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315e55ca9f9072d1736064e625b37e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d858235a8910aff3801a51851a97a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f473202dff2d77ac104361f15c120353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1564085a4fcedb918ca7fdc0cd14c4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108d939de6ed99a45b54de23f7a7178355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616cc2f149063f59a5f88a44a20d5b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9242613544634535dfd1733f5d18d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a52a6bda61832f85c04e4018409643358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701bf911bcb30a7ec7872ea1288bd5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee26b7b1ada5fb45dc3bb35e1232d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192fd694e07081e37007e3a43d355a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e227fdfc1a171f24b2dea7d2be6d3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc9fc7737275f305cba98730d2f70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ea302719d5bcd53cae1ee254c7a08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6e17c5ac3f3692a1d1e54addb7722365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b7e3d27adc95cc6b9e04743d343bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c42525e09b107ac1dcf2bfdd48b61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf98001cdcae02706674e26461c8b8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf84bab0d02764a1293d6171ffed72f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831626c77ac17288d2db15a262d4d4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec29c7fc196f8623ecf9eeceeed481371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d292f4139722ba49fb5908abcde9fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f55eafef9df2cd82165cb0334a3e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5f72e586a1b15a50d7450bdfefd26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75742298b36484c1153f0c1ae278888c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3db63f0c413ca10cdeca43b4ddbef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d93210df44fdc1d9447c97384efbf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acc3278fd73c58e21008e4a88b8f5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128f228cf504b418a26f8d5eaf0a9f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a6ae5e1c3cd58bb91447ff3aa806380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4d614b6fc218d224066d8286302f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fdc17679619748e787ef4f2360eb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4566c1f1b66bbe2aa108b3cd625da0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5f167fd9c5a661b7b67157d1439a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ec0d1006583265027aab1fb65438385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf1a2c0d2f09faa4f177779511a1a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38f434778ade9bce3c11cbf8cb9f46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a092ed7d4a603ae4fa90c839f89d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a0c8c401a0b15c02f5a34b82a7b72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aa9c0e9204080be0efc1cc7d96f49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40502fdceca59210e33713a372e0b4b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c0876588d6f5c4cb782387bc49629392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda14e4811f62887ad39536ef4c75657393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72af621419d4a2b4288c332567d355394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04f28081788d2d2bd56d33d5975b25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e934f6b12ff04225b518533e672dc2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585439d016932988b0fac10129a72ce6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ba56e6ff4fe3a92448b5fd140c710398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f045843450981518c992ec562d734399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcf63e8e42f2c9824507d3af2a215e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530e86e72b568fb8fb8e33606b6f912401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014defbd24e9bff07e11aeefb996427c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146290a919bdbc166dc9d19302876b4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34548e1a2c8325160379462633d25c78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99a1d0809a4a2daedd35fe4d7a7234405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7180320689060975b0b0c20d4aedeea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eba02461085f9b9dd7ffbf15c2403b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb18bb43d273b18dd4d282c5f2755a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ffbdd259849c59544e8e288ce3765409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd540fde6f76c0bb21be534c228cfe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052227aa42a18b8e555e5e00c0a6164411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732eef9a823231feff2b94a1b1f9130412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e12181be65720c913602204459b711413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a8a2b0515887a5cc340afca056545414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e5f26735c3318e6fd447fef0c0403415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46d3ddb2d087c1da328791ab674dfd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c42328ccb4c5b3451388b882960bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc5e4c1cf0f0c498676f8fa3daad25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22ce0825a7a4468bbd7213545a46fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a7489a01b886edb14a8da4b07e2a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3aa92072f4486d1944de34d17135c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d553a6647ae7cc71dd969c4429855422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7c3b24c006ce61ee1fd45f9ef0742423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f7f950bb9e3f3f05aa338b9bc4b9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81803dab1cb1e63061c18e8ed3af3be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c7716b840d111f2ac1bad13be895c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7cbee0a759b582aa7ade98eed59c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69d92053f71c6c68854aa7edb18041428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0488041d8a2b3d9e2a028c7db431ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c0cbd290f7a50ae1ad52be781cec6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d2c3edf458779fcb8eb360da773cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d5ae770bba63a5373da98209f5bba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8db13eb49bd01d87f6f96d40e12772433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8ff8b2be18bddb01b49c5f18be14f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2bb056bcb235b9167bfd5b95f91a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e80adaf4cdc2dd0d5241e46e5b8f31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2ce16f78fdaccbd592009a484294a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ca5e1e95536fc0ebac1b1594b3034438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54150bbfb74f0209206bf90e42550bf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea9259a5233ca10cf79a3ad19a71fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb00f35cd08abc0dbb73990f4352805441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986a356d722ea9302a034dc86591f95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dcd0a4f7245cabbc9b3adb09e8a82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07c0e58ccc4f1232b83d328dc12608444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5f6a59f7beb5ed07edf308c78ffc9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7905d5fcbf5d4f6046585da1667551a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37171bb545ad106c26f2e56b4210c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9836210fac2939ad5b6177c6c82cfd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af37e7f81cd4fe29ca9450ea48392b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4de16bb704aa47ea330c9391174183450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d35e65c5f5970a25b416db4b71b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a5255d587b9095b8dff4da71265c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818d1c3dc660fc66064e3fb077eb3cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cd0418ce43326c94eabc3e82742c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd07f8c6436555020befdc744a33ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d18cf60927fc471f6ffddc903842b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e109d893e81cb2895c18e8c8ca1cb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e593cf6842a7100c514627d645ccd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa3c101ea28b817ac4641e95978d37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdf3be777add2d7ddb6214fdafa3dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddafdb5d4c3e4ab402af4eef2a36631461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acd651e94255d75b80a5246ce11234462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07e45acf908e111c037ad3443ce8b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e0bf7395ce4c5dd1df51afbd5f12b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67029e173c3ff748294ae5d7578a19f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a648b1ffd84d231d3157868fbe8a3d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f989eeb1afb78db46778b417d34686467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97206fe7924bf94e18f310e83fa8891468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb96dfb2135ceddcec41b251bf4009469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6af2829b84ac0638817f436f7f3315470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4b5435078d7b784a2a5388e0d8c0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972b04596bf71e50e7595707426db18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536888363ec404f9ead060ab57fe8159473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbea9ee52d3f6215aefacee5593995f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478da8d9000d0b6801bdd6b5c525262475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f931e4cdcb6f72e5703f3df0a3234d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848dcf26de08641834a959afe283e56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bcb07eb443a03c89354fdeed3b964478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b685c5fc93f7a19098dbe7afa8ff3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab86d0f2bc0dc0d4c7be368d430f56e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0960b223d74cf98c60a558242392e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa740825ca50feadddb03bada73306482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214111a63b816af97462cf872bf0ff8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c77b9ad088ed2dcaf5677c13d13ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3831ad4f83d9cb2a1c1636a52065ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d0a6908eb5b4c19a3a0a309ab1ffe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f62f7448b9ad5c6ee7ab0d498dc72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5bb840cf275a0bf0a6aa0aa8b3ccd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b0caae0566c5fab3bc73a1d6d98a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac12b8498784857b426eca1050b2ebb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d5e18afd27a8ef8753b63ef70bab6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72774820f30c923cc82e93edd443975b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449474b50ed311797371b62e6d8acf3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437842c0b2ec5e4e5e1efbd24983d307494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cecb195121bb2f488b9be69496def495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db383f20b10d2936b6e99b42eab44ca9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21379d2223134bc41379945892deca42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a308ce5dba9d99e2a749b9c797f197498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d57f0a133db52f0bc3de3749d2d7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebbdb8c2e676e1601614c8e091b0da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adfb74eda44b5702e8e956c7f43d53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf02abdd8c913ff3acb1224e55b12f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbead5ca0e884a06ec93e72ca13190d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536dfece30791ab5a06dba94ffdde46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbf99d8d4145154d22d76a9076d767505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e09b076143e636175f92b410999da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2abd993d6e2b56292576d150d4d9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db86311dbcb873fe28e6271708390a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fdcf5217d259d031ebf0ed8929ef0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc658228ecabc1defdbb0c5b175f93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa0adf77009a39f713a13a53d6f986511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f7f82af4230378afb6174d039764f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364d84f86a12647391a3290509b870e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34a6fadea27625e51d9483cc96f9ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b62446b9a7d1eb8793f3b6fe64a46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41f32fa8d9e9508f37c4bb9e55bda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e77ab76acf6af35c26f80e254aeb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490327ff6cddcaf635326ff5623e6ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57d0e531749433b815ebe42335aca2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381fcdcd699df22a15de2427c276177520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a7cf7d9f52b3f2f15a88fdc318859521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52881bc79f71882b463c6cbdd4ed8815522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bcd714d555716bf18975c2b822eec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d4e762c95d6e217764b88cf312f13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8b436f233058996160e6052c6c478525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31450569123cb83e03f7ac00b980e77e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc00475577b4b09d16138febcaefa6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33197ac8b82c3798ee276bbe80d59cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe8998e66deb8ab5fd739628218712529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbb8ce71f05c1639f8d3062beada49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba531ff2b23308d44696654001521c2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d935d5c216fa97dcfb27e94835a3f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2479c3049f0c5fab85df0814084e12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af195accf560e9c7732cdbcb36d67c16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f735d41fcf495387b656dd90cfd3eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219c9845d1f8f7aee36e84025e9d26c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41643da41a7d16aa48e58407d2a337b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b86cf788bd5744e5ba935e0333207b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4dd82fd6e4e4c04301e1605dc4e8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617edc4e184a745e66a5203fdb0c572f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e1dbd19272bd3a52e5e3726ef2258541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daecd778b7f7b9b5cd99d8dbf20b067542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376bd048c5ecb7458c04932505c456b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d5fdde9943930e94f53cbb7d6aa7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d002fa774dbc2f7f60024b3f6c65e0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5558e87f347c4515400e9f9e726f22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cd783599c6813854a1ef5dcd137ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153eeb5940c260636e6e7e70db4ad1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b05fc87dbbd6ebdc2e99948ce53db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deec4ff13bbb23520335eb047b1018d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adf4275284f0cf48993518c75dda06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917205239646549495516377b5a944ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4056e2360085538173784b2ec43b7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12056b83cff5c978d5601ff42d61d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4498ff90da4d0ac8fd3787ca3c21aa5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1d13c2f8c76c6074e9df90e6214d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47999ed52ded2ffaecc0c9641e994557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de37aa877e99c6978b59d7c112697a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2659ec43b4c2740eb1d7571d3e170bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562183a838861f2e9eb27648bb7cde44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160bb9e2183fd18e1f8872dfa4ff670561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b147992bb909864193d3ef75061722c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacef426a923c1dc9811920d7081549563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2aba8cd448192b32e79baa2552fe6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1d9f5111a180673c5806e8ffdeb78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d4251329c0d0c6086f2988ca65a08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a788be62f9e9429a8cafd3fc548814567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8e31cf9381d69bb2fce5515f8602f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3d7cd5504a02bcb87f1c4d65d838e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfcbd8387785ec13b7afef6ce284b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55296f39f6ae2b7b49d9fb2e291bcdd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e645200c17f109d24e9b19f86fc11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6e3f24504e4c539d49b3b2313717a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf66fddab04b4297262425758f916574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76d9feee9c5f84f31bc555c648e0bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393129862c96cf123fa707f2e214414576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8f93bd1e5d45a586cf7cdaa4e20b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911c5717b501881d43d05c9da53e6ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e910f762fd9a8a3c8666bf05c7b88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7681d3b11d8cd61bc82da8a5456503580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e508114884b6ab2dd2e54ac5827beb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d34df184b69cbe85dc723ab168b258582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af82d1ad84049175224d8823061ba8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07440f4ec6a254a15f24de7b91fc61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5414dc25d479d4b0ea7e527ae6cb39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a3930492733bd4a0c753a8af1fa4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a607b69b8a9eeb4614e22bb8e2d9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790afeafb2b8041ec9978b7f5d7ef61a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579325fb6897a4205aa1995a43ef30c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c97cc4c3607623c89c23efde30a7e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b587ee3c5a5f7f2e234a988a21991591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cc4fcc828790c050635309d1a56ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163faefaf9671368b77ae90472170eb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecdb94385e21b194dbe60542d419b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe078dbb0448809eecbb1091d7eaab6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efb4ee3fe66c6c9c9e4c47636d4483596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cc10ca03d261cd2ae21423aba981b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ce5051e638115f6156a8d5a835d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbe369efc189a85dad63eaa081507d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b77897bfda0e791bf7fa080996d113600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4f44776abf99fa768525d9438bc63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0784dc6ed13d8aa8b18de194018c8b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76ed758e8f21b9e1de8acf1a773f90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd59be126072fe1aab26a7f30a324eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd295791b7305bc1eb1bf0110dd147605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a863e94cce6fdab270ae20c46ebbae6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d5039b2aee6454252235bbc4cedef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7a4da88ef7b786dc538d23671cf14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0260de389c6f8f341b53dc9c292bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ec489fa4c9c9346b5082d6bc7c1a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f071e0338ada0de3e11e621865a22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941c788a522625c540b3b72ecedde7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5406b76ca2c2d62f7d7d955a8241d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6fc970f126d713842466043260a8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7995a68645820e94b5bd9f1a81565fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356b04a7ab43c1bdce15797f8ab858b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25c72a1e7a317fb11427b5be946f88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851af83f8a273674d6e85de88ce2817618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e5fb95c17df1cfbf87f204d9c040f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371af088b0f4bb74589ed3c10f773c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90391f8356beb7602556e9ae4100f6a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98530760667d8647e37ad474ea1badf9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a406031ef56e2db96be436715efb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc88e0241a1456ae2510f96a881bbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201e148acd034ad160e1ca492caa94a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcfb0fe57d1cd41b499354a940bbf4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e4989c58530b36f0b901e03ed2f5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c05c378eb66ae5197a669fd5db7e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9894c983d7797532db88dc515651b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4456bb0fcf60ac358f63bb1f71b4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da5298a6ab05d036ecf46f9c80573631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38277c981c98d11a8de725bf85659ce2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57521dc88dbfbda13c77be5689c803c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cd189968a7e4ad0f6043902a1cccc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a216807a55634ab21569c45dec04ffd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b751cbca1242f30d11b97c5958a0bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05bfba77019a0abcbb9bb68cb47cd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d13d57b7619e395ceabca98e55521638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2a55119f0bd4d22799ac3cad954ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ad6db65846aa7739e62b5dba9b25a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302dd8837e5130ecff7ef467e9210bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1106e8c03a6bf309f729ac83c73e8e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a4183da9005e7216a1fe5625b754a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea1653c5d7fc8c9240b05d1dc38ec6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734bfd537aded19e6f9f07054d5cf2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7327f056f8c8373eb93378055a6b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da203ab57e321894f7342ee26fd3dc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47663b0cf8392dbadfb391cdefdd6955648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d26f9fa083796932b2cece65b5f0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685d27cd66183753204f8671943d754650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c5bd0a6273d9deec7f49d144385f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa79faa1d56d4edb7b0efc7c7c9ae7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27417211346cb85a96e586715d7b5e58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078122ae02b2fd50a9e43a22e348b1e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead13ef8fd26f6bd43a17a202dc2e86e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66036d57eefd9b86e35fdf7c53e9d16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c512c71fff6a585b1b28bd0a00331657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568469fac1f42dcf09dc654da3a8bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2dea3843026582a7755320282ac16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec2bb99094173418b68a5de4bf1e1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d50c5b34718b13fb57dd7ed53f3404661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e1da3f6e7d63b9f9cb8442c9db2b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119c01a1712f852fc61e71e3e92ce90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c18099fb2e4bdd80780c251efc4a32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8a38f57daa775297c7831efec2064665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f2942dc47178ebd673a8c0da9bbb1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ff5100f2d17bc73abc7ac33718d16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d2664698df44397501b70aa112646668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a42123f4d6224f20029413919f3e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb5018e36b798e9aad41961bde0c2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a2ffabc45f47a3db85943e38e4686671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338687d1d1b4757f93926b69fea57b54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00719a9695d3ba11d890239a9e6e74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d716959fe1225885a857fee25c62197674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa847cf355f8d43916c2e4adb960f3ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358a64897d82b631282fd985b0e9388676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b782251f62f029eb72dfb1621d32a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54544d7dccd0edda23f427f6fe3fcc9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac585b84437268c722bcce6e8aaf713e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a5c89a7c7a850ea4e95d3d5209877680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a3e693d11323bd8f1c7e5f016f38a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34832ddf73f300d21369d60c172eeb40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d75b5476cdae6f5fecaf51190c1e81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82420174e4f8be560e90b3e4ee4af0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339eaba298f856a6e46e57948b09c9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b1c984decf7975216df699da0f98c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d6df85d67a9e7417172dc3be8f8bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f0d86de3e6394b0887b2ee9fe4976688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9515221404fcd44b2bda8f7b4d758e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb3334d808abe6e2f3840d2cb7fc84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f0141e3fd730d62133da94b25f5db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34a9ef3d8084ad42a48c89d0419967692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ef72a86f3540ca9072bf94cb2fc3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aa1ebfd008930f716a1ee201c5d13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bf1ce9604a9aaa7dc1dcf56ccaceb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8421157c3b40db9ef139a6b1777647696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b708a89e541e0ff8c5668db0b96b13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c5d9ec0f88f0c21d94646edac12f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbd3ada2d4e1bbc793edf712f272b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad45bf97a6ba28d26c4b65d323b646700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7cbf88c544994917479fe713ae77d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dc88882c6d1b631c0f4f8ad27238a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5434e44206714bb4f00baf2ca111e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ca763637f9959c97e559ea954db52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01a9f4ca66f44427f1bae6d0967bad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffabeae77e1f32a22c48fa9ee499937706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32908090f95a649f3bfa6d4e1163c907707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c5c0bbccb98a91da8b5748e3e7857708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36126422e5945d3f026659f862446f81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a709b5655df26568a965179f4e6501710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de724ba4fcf9a423658b5e8503a3c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233f6e46c3d292978a417ff80cb7bf7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa09ffbd8805c06e5fd29d0b895a2c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de1ab0e3e7d18156c27c440cbe49f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84243b7a8eb888a192b1af81e8d9d53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdecdf30a965b4e9bd49dae851bd86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343a86a26c8c5c00dad5d610380e5ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c08c13d3977b5e8415aea79d66ad08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81bcad19618a2ce3c7fb06fec06430719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22ff1a634b0a38875c07dd34e49dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf768cf187efbce9fb18180ac62f55a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ebf24363ff9da85a5a25ea612663a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cafa73fdbd38d2e6ff02509348e031723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa23241cc13e2a39a44d8933fe25d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde02663a39f88427abc2a7868733855725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5cdc42a8f52cd3d0169b9cd526643726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ab38991c080a4e3ab5c77c5703d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf774f19f8a81a95dba2a78f025c60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b01986da900a5626d8dac62bb75d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffa6d50607406b34e951b669e03520730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833a246f96725ef72b9ee712aaf8bf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adcaf119c4c2e55458ec63d87e2285732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2aede7d54d58c81fd2dff1892a2ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b7b0822fdf46e90415fe804b2321b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a300562a0f5f458c98a48c61e29d337735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04320a7fbe97412d259682543c1c7ce7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf75e06e704878eb899430c17a495a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941076dfe6114a16774196d003d5aab1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0bd43ffa0e9cbcb2129a355b1d6d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666b6556538c3f53d8d529a803f8d37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d23fc6d39aa110caef478470986de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea099e3fd38c5a66d35c62793efe032742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ccbf641d81801cbfc6cf63617815743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d992fb6f98283f5311a5e35c5fcb34744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b60aba7d46d2aff7f11202152ea3fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a32f729db1297999ae0b801aa7e43746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdd653e7d81053c3345e84760756a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a2c0618a281b92e364a4a8732f936748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e01e144d86c7852ab1a2e5b324182749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaacdcf3159712e85c80f2dffd1e58e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285799d49dea873eb9995d0fbb67fefa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e098505dfbc0ee6c69bf819802e3540752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af714829440a5c7f384d49860a5e59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90901352aecf2c6a12aaed17141ec083754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d672375083846d2b21ae28051ce190755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144ba2d5f9bc781d4c2c6deae86ea4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ff64da1244d1f2ff32e2375f83d7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d47ba6555cc29fb7492ac27be0dda758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9b487aec30d81316769a1e9caffbf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>