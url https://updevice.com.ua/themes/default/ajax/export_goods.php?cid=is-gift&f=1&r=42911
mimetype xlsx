--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1350dc9675b5fce0199fde7972e7f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe1a5ef9ce7321475debefebaa39e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4951e2609fab7d2e469b0b7824a683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8065b6c5635ef4ad7e8965d2ef4ed44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45832bf5cab19bd9426c691abe4f2f285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd3eedab05bba74c65cc29c68936596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce991df19220107ed0faf3644ad4607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb97aa7b1832578fa5b041d5f6442d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044ec4a338318e3ca29d4a386999de19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bba41960b1809b35d9578a47286e7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219dba771f0b9807f9eacba3a2997f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c4708dd584b1eb872fc1da6382ed612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175cc40546cbcc92ff7be3573306c7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76757b7c425def8c9f071186a1556d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d28833e704d581ed92347f89fda9ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af5160decb17478952b7fa4ff982316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834d2441f8fe8447f6c05f3af8491be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599a21a9d166a40a1ceb2f615e6f24818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78869ac9c1ed5a2d10155bb70f7513d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f083dccda1dd9d4c9e5692d0ab5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f195f537c16a23ab497ebdccbe1db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9815872fe5a291e16e2b609789be522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6685f1014aa9d304e49b54346e6f5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503b2d2c22e82c36e38a20454008af924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1219aca45bd8276831277c0eb0f9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4a3ef47f4d34eb0b52b419334e1fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4887ce3fcf95f93f2e12bb69f5cc11627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f14d92cdc5e5ff28b2ec846594a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c703e1f43f248dad7b6394a130d64b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31704e44625cf1d8a2f67fabb28a6f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84e3ad73d6549178db0cbcbe8617e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf29ea207accfa72f6e1efb4a8114ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf235e44bd5ca0a60516a077ce160a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cbf7d46f9fc66e07034829cddbd2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a73729f3b55486f7569464922cdf335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b225a1d9d1793c44bd722231c8baec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d9d7546c5e1fe1898d125afe8feef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e5627b7fe6ce12a79d50fd554c21b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58ebccf407030bf77504cf0792e98839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550a0709ffb605148bbcaa92641b2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3e113e7eada37cba880d6703b8c0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2872c68ba8514731681e7eb2ec2c0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387416ac0602891351b1faec22a8a40143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bd52b8ac4c20d7b1a52a4a54f1cc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb86710fb607d20cf567a374f04238a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bbf111f4100131f58b46006975c8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911644e71cf3727b9765222e5ac5c09747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cb16541150841b56880ae18207c6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0ed5ef1bf3549805555bc4d8c7bde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dc20c707d8c9e78c17b3ccb991dc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd921c1923c693bc822ef43a2b4dcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb575eb98267297fb12c5158bf064b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006b45eae8281225efbc431239170a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df1fe0631700f95eafd49eb104f6bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ee41ef3519d2ccea2ec106fa017355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d363abcca672df4edd60070498dfea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98ea5c34f0349e5a6010c0273a6e2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325c7eb20c6ae5b7a512bb727d235a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168105c905dbc734048f256496fdd9b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec3e8204f491aa11f2319f399fb2fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a091d8ce9143f35f18e4192e4caba9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895150665f38bb643ffd59f256ab06ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5c749c0065a27a9f7d60c2ccfbb1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d1ada9fa214aa1a5be5444fd412a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36655665d18644afa9a6283cf6fb1d7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061039cfb473d6a596a6438e06c6ec7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cb1ae4f5d2aa7fa93a8c3aa22b0f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92366ee77852ae2c999528c1869871a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c60b9e0b156e7d1d740c7a4a0bb3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc117b3c05308306e9cdaf43698c59e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444b5dad43c751a765552e624fbf18b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b489f76df649473e353b9482388f9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf926409489e9f81499268c80acff43273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e21dcb05454b9197ef64d315dba7b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b29b665932dab3489f8345725b39675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb9d16c59522dc1bd56b73965ebd7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7c6e18e72a9c622d9110be92dc6c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6830a22fa6599cf01218c5002d20a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd22b75e2d682c92df724833edc8a2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2397e44426bd1fd42b50ca256d790080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435eb1df19e07daf203d3dbb7572f4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f39d382517fb7c0a44d9bb519fac682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a074ce33b9d3ff2b2a860f57066b15383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3046a1c05cae4b9cb941b08ffea8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e5123741ac914ba02eb6be46c88bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678d76f74ef9181a4ebe8e0223ce6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda2e33771698bcc5b4a32ac4d3f4d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1687f902c56d2377cc6e2e622385788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6eafcec9f8846106641c126ca729389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c83db07270a4964e9ce4def4494eb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdb02f911fcabe2cd5fbf0f3ed58a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2f3e05beddf26ccc089365e047d4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0a90ee73ce04cf7213bc706daa70e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be325b59991d1e6f90043afd93ad8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311893099971ec517d392b25f348ddb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7fbef903541c24d6df9b9a9c08ae996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b756dd035a8d78347f7aefbc9c38797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d416df95783e3fc8daabb14ba73d93798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aaf4063557dd1505e0c6f3cf9003899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21857efa1ea7463c380447bb8ca5e603100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7ad4c4c2264a456f43572446b2795101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4ab8c0d249ae35e924fc93ab73dcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a41f42dbf3260b70ee517c6a9e470103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68719b30513ff2c27db86439f5c5b7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393bfa27d456bfaf53ca598b83d449f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f819842cf6f25bc4548a8542e41839106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a1a04aa18473ca627f146cc1f827107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff19590dc5ba98cde994c90e77c17c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791be22ab07ae032770da5f731b10703109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7819cff77585189967e16713a4c016f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a416022fb25a43e023239170fbac9b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0ee268eee06e3770383a3ce811b22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c449b4a0acfba23aa5f3833b0cf4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded86cf402bbc0de77549971e4bd6fac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3cf436719d3f4d7bb72af2b022b69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aac9e357bd546dee8968142bd0498116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdf62fa9d3a857c412b67acf248d93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b1d506b467303a8b97417800b471f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99330f8fcc2b784d81149487896a422119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50f434bed61b873c08627466b4d0a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b57a9d632b597e4cc7126147c8e14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abda9b301902421fd8796093d11d5b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027948432dd7fd02a27c4cd1b7117285123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee4eab1f6620fb1ddbf531ce9d961f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbba329bdcce1abb6270de908adfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa7be471fb5c570b943638e994cc79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085d03496065b1e655a75b3e0d5b65d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9310e9c0bea1a19bd3188c32877bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e8ea34ed55160860e91737992d0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eda3da2b6ba336f59d01316fa1728130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d367d2ae1469e9b0068047eb77abb8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c398061b1a48bd244de50cec862482132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800484b7175db7afb5d1a3ca28da54f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce12cbdd570736948baabd254cf845b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b7962873ef5cfe8366da7b891ae6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9faedd6c8193fdf61cb55e390ce77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2863bcf568ecdacee28f0898cab8f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cda2e44477a6b0f28c04099ea09f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c57b0249559171a638a484b6d9be29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02141427c155db3dfd4467b83394ae56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f626a0ed27ca3284e9b7993248786141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ff01a37845b0b2b2767fa48614fff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90974f2f12e46313204732caeba114143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c98dfdffe4d9f47009a7abf4cd574144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2329b476ba1ca3dc54c15887c08c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0dde0899e63023389be2205a1eacc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ff611dc4053fda9fa76e0354b357147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b19c2e00c992a69e9c4e884654f3ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eda667d747b742c94f3a3c9c6431a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82a86c812ab916fdedd3051de95648150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176921a38af5cc48b20dc56ea1682bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a5c09a75e6d872ac998ec03a7815f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a575999ad32cc28da342e0b43799d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66bb5d487fdb7f2261127c1c6de8fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08342218fbb56acbbc82d97c85b11b17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05e8ae411f8e539882d8cbd50676da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76ff8e9bf6a76d8fd5e3c233dd551b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4cd3b0a584b5cbf4750f3e81f874a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8a7d438b9c315ee5cf4645f5f5487159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40145857e28111e3cbe988dd646d26e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18dd3a1320732bad2fa47149f8083a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e3f1c378f0fece63b8dde25c5c465162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da19e88247daa941a2ae1905a0bd912163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9436c71e874667b27bda6f1e982cc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ab2b300c882b095678a1d428de3da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c79f029207be1576e7dc67c6ecb5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5ddf5127bf89a0ccd02a9bffbd4c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9b156ba6e1477e43c93c968ca97cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275007c864270fce53951a417f564a98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5bce66f7e37a34b2b33e7b40b8b85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a909a870332d186fb24b20924151dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02a9f7c808b168705c314d77df23c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c88b1d29ac6887f85b7cc277d2459173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a17118e1a0a5f853dacf3b215da30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4eaff04d5ce859dce58567a8b50ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee76dd0958dab2fa1f3dc4c107f371176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b75f0a695a1414512b7ad14480b42b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406221d9bd231f72712950e0916b0489178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66595bcf726d2757ac30d63a1dd21da5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935ff9da37c4d203af5bfc7db7b2d1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5891d34e7e696c75c8a09748459e26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781d1a470f581f94b70918769381a51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d118810694f89a24c6eb7f43eadfa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e660a280e0bbc09c09ccd81114447f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f1a0b8647f16197b3002f1fcbb29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b972e268fd95e9f6aa1544088a3c56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a36e053e724f861c2e506514254504187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f2113bcfa55077009a4ecc299e3c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275416b44eb67d95dc969acc7fef82d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec1fda2b4bb8839dc6f736823ff0e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259573d6dbbd733f1888fa2f56c019f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fbc21acbc05b130eb23e62a6d4a54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a88455c99657130fe914360bb2324193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff4b0fd3b3490d6741ff047e925150194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18fa87a34012198cbd523b56ea890a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5857cc64d040b836b1fff5312511f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64e0c4641f7fb14aac2fa462c7898a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841544190d29c2d7a5bc4adb0d0694f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583cd8cc3931595c8ee097cf8148586199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d759ebf113183f1d5cd69d12702aaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c70cf57b5f92df79d4e07761060bb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536e270d4eccd6c7ef0739edf34d8dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c575d0ef9ddfeb7013b7097cd9ca34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3d16af8de8b85360e647ceb8e275f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2de90bf6a3b5248950d7865006427e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dd38195fa0f3de61d4030ffa9f8a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782f5ef2afc16f87b4520911875436d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2529b9ba8bfc457a970c5af9357cd48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8920fac52c4114f5ebc3c2f54c440209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9d710be74b436cfb6c4659a6840d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400160281c1f4c68f5df5db87cb2156211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7209aa55193ba4378e21c4e8a8b54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f39876b7c2196aec78338311dede02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007f256d4a8b486fa68d2b8a9396d0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1a28b7a0d705ed89cabf7610ee6a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae33652880073ded749b9248d121db4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19954d4a633b0e691f233ea727445bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb21c347bb320c32a99eb348a6418dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa25e59d430d6015bf03842a17453d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dd7bfa31706a5bbe16fccf789ac29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d57616faa2e8e08f69496ae1245463221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cc1c4c5593403c742034b74ce72cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d91808dffed4a79508be66853cfcc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927b4d670e83b50dcec302507d597db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9dfe85adc20d5c3cc100124a6e354225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a842ec183bdfd412ddb4d45213ab5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327daa7ee42aae896716b9aaba69b6de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e0cf7892b1e3b81baca13030f65d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb07c5d2580fa462bc61924b403220229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6cc8c56717ba539108d765b3d0c99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c435e382eedffddb84a96ea81396052231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8dc7eb693ab154d7f9a0dfa53c760232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cbfa68c55e4855f237c67afe0b1cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1c63667542e47edc2b8b5cd3657b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b4aa94d331c28232fad92e451e450235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aa055c8bb10276b8fe1bffb3a7b20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d07e046bf488910ee8a06e95a2d0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379d7f570f725a79ae3d8fbbc8111b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf582c7b7f4b470ddb511faebb1e8cc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b2a6799106ffee64bc0e09b7f3ee7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e546596340f2ed9499fde967d42fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f81e8059b1025835e4dc8b4a63a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf572cdcf1e7ba3a7b60a47d01d92bf2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab53da46250ae6b1c1a762e8948704244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37d2cd8f1ec7a58ee655497c4410df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3ea099e2ba63b5957bf469ef66b8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1be9534845684e13dcaecb13143896247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554c17bd1f9565b032ba7a527ea51bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7635126dcf6da2432bbe785c3d706d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe634fd432474a15c2568bba86b86f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26247087e7c2649e436d5c2fabadca95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966379933c10bce1469f795e97ebb8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c57159f66a8276ea7b3a28abe29cb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358d038c3d1bac7d5eb4119e9b81103254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa16a78148677bb1c78534ea681ca16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f866f9f9c59c0cb05c39a5fcf9db2b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9ef29ecd155748332ff90017cf8a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bda3056c67b3f52385f8661c6bc2e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36437d24956c34da6b68d66e7025a5b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae65acec70cdcdc59bfd8efbb82479260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39269871723fca03d75810808c5646c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273c1cc83875cd149556cc5a3b9cf21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a9457177e6cd8857bcbb5512576cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d53fecf688bd50649c0c1521d4c6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255183a1c70f1a1d90acd4520ac287e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9525569cf53450d721a40d3be15352266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375b54c574933a256e1f0f11b7d3c77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9b0d4cd0be760cc84eddc7110eaed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cceb0f58834ae6f2668955a121bdb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a97500b3c33ce91438f0f57502a4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b954bbf78fa8fdfd48ecd54315779271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5635cd3937b2575860317af486703272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e2875c998f87ddd4030b1af2d93be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373822e67ea619f2f4c65e16c48a975274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a01c8c8de58b16317dee8d662c1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08795b8e81e1b6b469489d6332188d73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71939c336fe19f0498fc8f71703d2bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96ef1797792c76f210bb9fd4256122278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05166107cfc873c63ef7c42d6b59c2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87623ae72f62d95f6ea952926e8080c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adee4f9947184297ab67962754009d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49028d42c48b4e18e62caf69f7aa21e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e826c2f634d14c9819da220a15bef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e8d74f560ba8485bc93c2c45fac6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4da8d8bf8991041c6816c6f3af3ded285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9a197f23fc7a2927e14f9be2f68b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e749cf6b7b84195b45852cda6ad38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e758a8a13cc7cf4220d0cc4cd0ad3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5bcbd7ec5084d6686bbb7432d2686289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a27838b3a16d882c563872641a10d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184f290cba98930963bf87f0bfb021a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73014cd98acc948ad01f8fb26ab1e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f260441b2cd4a5aedae813c54b10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d638b7be4c2f36c939d59190414d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb866d2bf5f97c06c785a30f572aa169295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57604ed469893c8aaeda7fa76ebb326a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a050b2a37530e893aea0206211f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe64477c63d69ef2466a052347bcd27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542aadbc637636d990c2915b5d794fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce87ecea7449cc3900a4eedcc0f7ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb812ea559037702bdd8e815a9520423301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8133d2bc202fbd38a81e1f1dfee36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb39facc519e1e23b6f24d70bf578d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c786e9d12d98c2b4af0e0c02ae11d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f552a46a47d45dde6b536d4dbc09dea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554d94c86e6898d59086781b3e07292306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc87ca634c10f1cd71f74eb4a72cd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b22e9f259615655703d63e78c635a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402f776a98fa350aa8a54c2aef5a81c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f707950478a8a8bc7b6197aca54ebb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b9222520da30948ece075c8d0c15e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8bb4c186c047769d783f521b1120c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df834601fc5a008414ef800fe2cf0e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e205a2687dac30c66014e9ee1e48f89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5351e5286edb900097159181434884f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd166e4a611b7689f099079f4e321e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d9e7a590ac984cd94461a48948fb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ded1f25c47447ba50bb7a99520124318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7ac67d4ab81289543d6c91c54b0e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e86c097b1927790b4bd89f5ce90d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303d2b6c3d5e72290f138273ff3f22e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af68d70c56b3050eed03bd368ee9626322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dac6e25d4d6d20d1eae96244b35534323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf860a937e276363e69f4e4a621fb09d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc338a693a653638665271918ba002d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fed92061c4b50e49de4ae0f2ba775b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b4715c05782d3f93c81b47c2678b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2508459934531bcce78794092af5e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e7fde73195347a7f8510d492a616c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5194bf49c0fe70a1455ec4917ef81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc5ebd4aa358c7f8e90065fc38a767331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5e8083e64f0cd8e4071d04549916332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3632b347bce27970058fa0bb1c2e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf55034087413be74b5638379831bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1d8d59604003a0a7db668d0b74832335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07508003b1e71334fa53a7fba4e6c011336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d6324fb1501b5ea304f8d958f3fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5a46e8fcff6e533ec1a515397739a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766eda4d85600a486776ec96b8e8c51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae7e4872cfcda542b1ccceb096339e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c760ee5a79455a02c2e3a1a94a6400341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23bb966ad3cc0cdb4f664fde865879342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771283dff98b2429f8dfae03c37f53c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ad05b7f0b83ab9b1e6853086b1abe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b412ed4efd3c26f49d62d29aba99ada345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4894273ce1602c558d1ec89670b207346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205cdadd12aa26ff42b270c16acfe74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9704924e779f89220c4ff3d05fe53e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3cc885118e6db01856d907a46440f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7741b02ed0e9786da5c28006538c1ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987d5136e83c14ca9ef8d3c3bf9d4a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb361b1e5ebe0791fc54833415b32cc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a866f5efd4b97a9c9ee3b9044f637353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e9b228e0651c8211febd05502d7d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d53e1664bf09ca854b91ec6bda891d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb257323b8d8f2225940d9fcf87aadca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea5c0609395cdab5394a5a6b9e046f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57264c8ccdd06897c04a6ade339502358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d570f6161862b78a40d5ad0d1907b0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23feb06674a6f5687e633efd4df840360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559ba6cda96d9d5ce19100085adc2d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bc00825b1220f2e2690988ce9f5fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add6b8ba366378814ebd7bdf5c21a1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795e8014dd653c960edeb9ab2f63607364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faf3a396a4b4eaca1ed8ea9d721fbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34304e2641f1f9fc4b0c67ba73d6083366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e230fcd786bf641a42f7f539701dda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd0c033f216bdb046eeb4f65d67a32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94785c839d2a7a994890c1dd10b1a2e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f180858ac4db9603ac609bf8224e11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b866caefadabc10e41bf047ffbb292d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412592d57ca9c598bf63bf66572813f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4f8a32e7bc72f43e6bf218b8f5e96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df4a9b6997b9989ffdabfe6203da90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87bcda8e73a6b876893a871ab81be1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c093fc6f1c6504758188f57e86d5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e613ae36ca298d4d2592be412f5e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932243cb8605a283235b3159af161fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6edc11238abc8982f8501c80e3d621379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bd79525faec760b16951e04e22c17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be04b8da1eb7dd1f305f84a22dee685381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0bd7043fa8a62cbb561da3fa2d4fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5aa749701c10c1ac213a3482ebdb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263e58d3a4964aa6194864a4f2dbec5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29337f69232c2949d2cd354e07d70c83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1431267307b3327ea8c2bb398ec98a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfdf248af160046a85778e7cd6445d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9d7208bce36cbe21350728849d861388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583442a2653a997fd583211259d06705389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dee5e9527d63ddf3ad659b31ca7b92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4977fae4a88d81eb33a68aac5182b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b7d2653e66e5c774f67d4d2041430392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f0d63e0b6ec8accfe92b1d72f7b50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599f42d15290c702b47ec40329d65df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a102bf2bd7afb6f4d2a1983e64d38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb7786ad347e60b8d79c1f6e4cb06e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3f08f3c330bd887f48ea67f40e69e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e2de15211214888b8738d90107efd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b43eb8eca45364328342372fa7b7c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda01c41d8cd3e2ea56e1c8443778bf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d7af77446121659eb212994387e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1de0aaf39589e209152daa2f4b806a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3f8448441d8acdebbab2659cc4c80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5e4b8ede9a9cc5d3a3f205e86d7f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bbb5b9652061bf7624786b094754a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89d963991d6093bf7c266804272d91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459e1d38c37735bfd654bbe39bd4e54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4ebb70d0332be23dab0e5debe50c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb74ebf86fb6fc1e8429dfc99338a77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511641a2952e700d58ac17da0b8222bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc92145a3c9f2103c0d35c78e1a761411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bfb5ed682bc1a18c1a7fe4790aa41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8e4c95e624d0ff1d1caeed3ec9ee3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084e21d385f3cd0c25050190f776915414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4111097a9557df55d3a81eb2353297415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc839fc02edc04a071c8ec8f01aad5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6304a51410c82fad12efe57994bc19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da74f5744b229a65c6d4be02cc0dd7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4a252cd6b4c21444af02813b1cb97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad9bae39380d56b38c75a91c40318c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d59e55c67b88a83717c27977d07ab2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed25de8baa452eb46753780af5bd6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddb4e343204cf3933e285ed16a0690423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aff7560094b792d694108692f5a60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf47d7aa24a4466275b47dd0ec6e295425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8382832284e1cfea2acd2ec4c34aed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fd78652ca58a122db23017d8a0687427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d344b473054c192f666c686330efb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ea1d8e64bc23d26d6873efb2d52a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf4b4b0a5cd5b9c16f2f9d0356a76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732b061fbd2d7e5b7579077c89da2ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb4207af5913e52a283ae915de388c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8677b5ad3b2d3ba3c29b7a4639f01b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c33dc1e49dd3e27b61a1a85743db09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3b8df9eda0cab52424f2162549457435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992756db78046d9625a756ff2ea4882436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0958b9a84f0b9352daea79cbb456bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3455966ba8d655270bbdcf12ab380a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68422a0d5197b8a2acace961a25cc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aa5b4ac5c743042fddd11ec9fea7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9efded98823d656fc4b23b1fdb618441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd342512e2e15e31edf8ba1327eb3b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b16002ec763b972f3ebb56eff4615a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b48a5bf4e4332d2fd4b499162665d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae79372366bbd52c5f1badad8dd917445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ae32c62631765f145217d5de8f8a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d801f8692de4a012315168babe34a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face9bb557d2dfd572df8d1641eaf4e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf1d29c26d842d4460cfb27918b90d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4488d14a67176184204035e18441f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c96c4293c6844b866db088d175dc37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0f7eae989516856042eb6557c086e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21163570415f30db8c51cbbc95e81115453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dc74f2b4c1a8469cda5d11310d445454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0514996788d0de37f4b035ae71a7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f641f10caeb8c16810779eb61480ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0373fd39616854f27a6a3b3bfa4ef4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b6cc5862aee53391d8e94f9b0578d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94165f2f0d9941b9764814b9757f8ac8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c46e37904f0ef5825f77d2eb6912d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a5035883e0ecbc766f2af8f95d87c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff67cfd88906c9d7d6d4460719f58f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ba714a2f99955bab9e84ae7a045a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2049fd3514401c91ec8e9ac0529e72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b24cfb4945a33f090a9839b464b18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9cee6b86306f69daa45e25e3385e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737c674df708dd4932c1ce5f85a68b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fee6688e284dd85c8798d10bca4c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9b7d6d175dea016859d2bb9482490469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cd89dadbbcb74061da1348f2c9ac3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3069b4bfba8d9bd4db64fb49ff872d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24671d638960428162110261fa65daf5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f319cae3fd44bb64aef85025ea52016473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054ed210e9cf27a3cc8afa4f1404e05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97215a030e7e087760a361b529682566475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010f2b4e71158d749302d033633ae7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7c2aea4ff6091690170d832ef367b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935bb3ca59f9e2c86e98c67dfeac4c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a3d733931210a6cec0f8de7dc5815479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529f3ea4e334cd497b8fb28a03fbdb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768ff2446bc3bba7d8a9a0608bc9d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22457fd1af06169f8670b0838555e8f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9017aac8da8988cfed0716d5f1500f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ace8861ff3a4c92217a261c59d6f84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12e26b9d5fe9bc2226ec13aa2b6c30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f7012ad9289d71dd06b4acb240480486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e192e1df7074dd829c55ad1ba922e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a797590f58284f9940e93fba333239c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5258649c70cdeb4f454df4a8893a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90e7e33f516264d8fd0dcd3d2b17f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3d70a0e22651c86ce375e8213e3c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b02ba6eedf3ea15b7a1ed986dc6d90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f30899b8c40433ad03b7cc2bbffba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225faa0f0ca04125df2e88a38bdd736b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40857948b481ae946d1eba1980bae164495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f4acc74ec4f183914769add73f535496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d025908fb62d36c4c238e4a0ef893f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb12a41b5abaa3fd76ad6794b6f0ded498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5666d50b036310a98e7e0db1a18a98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152b881fafffb8cef4567cac978397b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff675f1d55de0b53b55ef870e6f34e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d6aee1d3321848357257aa93085e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e14c239e90a5c3969ff081e1336136503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50e8d8255944991fdea536ab47eaa6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7835c164ac2767c7dafc80abb0a2f32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6eeeaa29611d683c43f754f9be586506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780dc90982df20dd6b2feb08ec571c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15258f76916e7fe78311dcf9b8cfb025508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035b4f00c5b16ee7ff80312d7363c7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212987abcd5145f48db8fec5f5f46c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299049fc26da89d5b480c6464f4f33bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d5fdb7be8993c40603f89e62f3f52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcb01d9c5813e0e1a2e7b2e37871c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b40eb604b222f774cd5038ba0fd3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddce9620fafc89f422bce77f429183f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abadff84c0fde04faf073d26b972c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315580b716eb9c19479ccb839aed32ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfac90f74f8beb41d9bd64434bae0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab9d4c386a4f0cfebbb62c59a48c49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439102623d6827064e0acecd23b7e8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714722aba9ff3776f954040550161eab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b32bb2b5205c5959be2c6c00f905c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c203f3c37b47aa4b50a95a8a8f714523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593899c2b713829dc8cd66452f1673f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9786c7c9c1f76c66d6e0ba0db79b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6b43bc48a8b18ae121de5d9bb0283526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25836f5b15ad9bc59dcb1e37f904e21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d99460af0675c8ae78076f7eaa71e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397cd966fc23f9c351a9a8c285bb251529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe91b71db9369d24f7c32e1a21ad06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f7704535cba342df996aae20d4623531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a8720319d4052ce4ca07b653fe80f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c988592062852de559df887014ce43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156d5c6c613357c4955e8d3dc94ab5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e9a18387458e7866272c6a88f2337535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c2fd65fdaca42866c31536dd3f3ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b113e46b41517a834fc581006dff61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717911fe2772ee5185a4bd87d091199a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577b117fdfdb79fae427faf59cad928539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72997ec94686843329a58de478fe5444540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d346b600d6967e6e191fe189b9392df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784006260b668e39ace2d5bdda33852542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c4993f295cb511e544c851aeeb5ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0483c2a7327814d1e189c212d3b63d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649779ccc85ead6904fc3b514311216a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be15c9580bb5cdad0f04906e9f2a1a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a4711d6b19d671f9f95b72b95d8db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce63cba4e054727dca55752f841a79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94a2282ec0a64704dc5b2942162a6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8267495e70c6c8ec0a5139796fe89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc05a5c648f01520da75e7e991a78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd72e9e04f8d8b12eccfe3cb2961df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededa8c3472f7cb84aec7c6d8c60b1c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec35f7d0a11f33da49d653f76ef3ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21644355a71b3cee5c4e27624e2174555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251f9b1883c272d1dd735191aa11b71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cf3d02cc8844c20ac3c7b717b066a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea84278d1a3efc01dd35dc22232972558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22a64b26e428b355e3f7e7715e543e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334bf4598ce7d75690b0eda6d9a2e10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c3888d1dfd1a3cc5b8a75e275b81c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c336ce548dff0d041b2db2933ebea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd14738ac9997c411a4871ebad1cc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8a038ff0551f421f6e7f99ee88629564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8de8a7ef9ef64a53146d7f59eed057565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b454ad63cd24afc180f7260e60f4b2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd660732f410289ea7c1d8b88127b88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1f52d2f8b8dd4307289e27266eb04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34ad44bfa388b165a213f897094103569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed9df0bda58503347741d8f1b41fd3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08676e4c75047f38d28d9626d5840ef5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4a3f2b883fb44964743500edeaf90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8303232bf08bd743b3d1180919ef81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6c54425b25995097cd806340b9462574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84c7e99fc8ce57b5b1d7a99df728d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a905bcb9166afafb86ed139b1e82d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b94635d980b1451540c978869ebc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ad46929c820fd6719b95da3ab7e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f1c575005ec25f5b85d7ee62cbc6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b4b4d93627761a883b14607d2e2b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2b271301de0b2250b2454c6ae133b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9b85a7cc7752a05c21241ef22fd47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f0b4d0dd3530f4c03619be09db32a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e83357cda6375019215b2a82ecb1d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0854d0e504d07e1ba1128e57f76c45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c9fbab3ade6d83acd1c29b9409956586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2543c22e071b79a161ad44d719ddb89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5739858bbb9d0b68bded28a86a86e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecfd53342c22251a019236ece23ad0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9144fd629f7b8b9e698bc78982b21c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7058778f270b7bee173deddeabb37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b28c83a1a9ee74b54ea7cf4b2b4d5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1479248d5aba3121d1af749bfd73cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6f00a123e0fbaa2fe8c1988ed2d74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6876104540d2bba0a996594c6d86fae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357bfd03633f78d674dadfd4d6860eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ba55197c8106601aa4bfb0669b3dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50ef3d48584bf35c13162b1c450de6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084dc162e105046e572e57104bc1ce6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25543b12d717e9e16dc3353d5c14e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba742ec79d5b05b7b0dbfc0f5035f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204efc496c130ef68a3c4e7e0ac9d087602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddb71a17ac9480bde306e316fe1e97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679a76c2e8fe38719efd2acf7b9e09e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62272ef89f23507808d98ad0f36fe771605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010296ba8b7d69c9a2ffa33271dd154b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd80a77276d63ecf19029c4d72548f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeebc66e0162036876cd9b9cfb9c8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e4d90e8da1135daa496eab68673a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8d4115f8ba5b1f34073fc685529d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aaa90fc64c90cb81aca4869eda4a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ef2ebe02fa958ff0fdb8e1806d550612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfb1b19c683b1a6253f7e30cea1a06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5518c6e5645ee84f12709ff5ad0529614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d5174dd23fe3a143ce6a19301f3cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71c9450a601eaf05879b702b3b1f0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bdb3611c40005446c1538de8b3311617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2887fe5cdb89bd771bb84bef25be1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52257122667966635fdaca852c5af5c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceacfb32b3700dba37df9b35103199620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84bf43210021461acd1df3994d7f62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956c33e8fa2f5e13516bbd3c35f7904622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb780103cc3b2abdeb5d894a825c71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86764c27ec4bea2587df52ddf6f5d931624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25210738b9d045740d6ece04305f6709625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3725680adf2414ba53a7f1d1f7374c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f86ee340982bb1b609377ffb31146627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18082923c1ec1f49d8251fac0f0724628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b601bd3d4a91c2ddaf026530faca8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede61e460f8bc59fabdd79c484d7ff26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfcb03f7b56ec4b53297785f8c976a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e518bdaf19bc0b9ee51fdd04ce1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cba5e5cfec959b50be5ce0b928f32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca803c2dfa4806d9f0ab195cd2d85e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cebb4bdf0187616c775bb0c8cbf6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f93e761717d72d6247901e48124ac4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb680721dd97fe6e0bc93dd8760c6f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f061148372e982fdbd34f7370d2593638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680891e76cc88adb69c3da518121c26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59a008fa190d2c97662f58b37c0c77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103e48cd24009308af536d71f6a12e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47cd67f1bdc907c39f2cbaa6658969642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945375aa748cc6338566560fbd42a868643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3318df318e70f1287f0bc58cc0a29644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f76a2729b4fb33400fbbd00aff598645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e57588d29d8b2673632fde9bdadf89646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276262a2bd6ec833af39fbbb5da7b43b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cacfc95fbf116bb5effd6c1ebcc7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46865ffa57427453deeda48c4ce2a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31894330c9fc6ec851742cd52cc8973650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a7c7a3fa3b056c5df380fae8fc0a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc7cb5cd98001d83b3ca059b7a2587652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059aa62909e4e0b65eff99af2ede918653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54374020a30819fe2a1da99020206de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0f3e9818a55802d4e51e628c9c10f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c695c2ae01daea6611996d7ccd4d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcdea09115ea618855a06e84c4713a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cdc41dd3df74d6d5fd5d2f2ba7003658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c093687ed3d4465ccc0e3a283cf47fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774547364efb5a2da717d33d561173f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b81fcd0542f2bedce9ecde252a54e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fc6c403b3fd236aa438e6baee3f18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e42c62f4ea093b8ad079a0d2d4efd4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6dc83bdc9f07b40aabd982ac9ec58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14528c159dc31b4034e95488bc9ba49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ab8f2c369e324447fb85460564b5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166e8518bbeb1490e11b04619bdac87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d084e7a3aa41a3e85f2a7fdf145edc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b70c5f0779a625e1a15379c84c088669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd66de501f4216c6c904bc14586bdf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac18adffcc4c0817b2b7b878003dbcc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda26f6bf77665ff2c3c700b1aa1d126672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968441130706934c75343e0e264c77f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc45a44cbdaffae847036488002f6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c0abbdd5ea206bc517aaa0af1cb29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8f9582e4836c24cd72efabbeda191676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849dd761d4ed5dd944ea3a530a4f3f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bdf5074d2b5df8c0f5f771c36e123678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ae65c9fe43c99f05e6440b45255f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2037bc182e82e3681ec3e6ca53615d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37248cecbe1091be050ab5de2ba760dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a92d4335ba8555d4e82f7d3cde755d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b448fe2f571b39b90ecd69d5a4096683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f71dd487e9e1fecca6ccd0cb0b7c18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9d789374b16820910b11e72fbc537685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e7ca7b6c960db90557ab3c2a9ad09686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350c9584f7b8124cee8811a33d5b34f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0c0974d445a9120ac6c9a906b02ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7156009508b857e818ceafca349104c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb170f2a88b7a5048a634c9f9499ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291271c498457fff85d0d58f1abefa1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37616c95b4be35fca045c0c4af0c44bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990d0665425698994a1c3ebd6c6cbfc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405205deb68fe8907691aa7add8cf509694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bd24a65a0fc90b0e5159f1f669abf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89166d820cc51f0b803102e4d699f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674010b081ae554bb7c11accf3ebf0f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef16bc193f97e59eecb4f4ca78f2ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dd0761e368da629776a6da1a060a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208d79e76de2271001ebfe85c47237c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6889234277c67fdde993fea350c75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dae11278adda40c6ba2afeea7e8bd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43ce3dbda8cc572458fcaa3f45c85b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a657cd9ed1962ae19475f10278780d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1192a39d5e82534daeed3bc0de716fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ccf8ee114de5ae4c20acbea72e89706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7ac146aab408b034eee318badd2dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f613f97b3fd37602fe51ee7d95996708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c49434655e05c0d1deac9b9d204353709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d186fa6871c6d279dc0f5c163f23a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58680792c9f640f3a83a72decd4e32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511560577d1951fce5e440b21223b1ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce767c792b087299ef7871e4abc4692713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb9b32d01ae5bbb2d0b010cafac2eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f95d9fd215f0a4aee5144cda653bf9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbb3982c6664b2d2280bbb0e0108f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da73c1d90c37aea48af1d2284fd7da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cebfe79edefa490ea55fae8cfe0d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd36101dc5a8861de30044cd474b3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d96b93198f9265cbc29f2aaa767cd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c485da8c827a52f4ae3ba530f3e24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221a393f10c8a67ae6eb24dfec86955722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d7626c4d152fddc7c668c95a26150723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5a9a067f51b7bb5857071902485e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac33a374b20ba44f40eb9113d99ca2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b648c4b7e71599288bbcff1f7c7342d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f11effd7f847f107bca0e006e5f44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f098335c1ad3e8a93d9dda0c60263b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330493b0fbe492c697666c1afea2744d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4243177a240176de5eefb16135825730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aa2a8a2c239b3d3eac4740cddec2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdc9a14e475de2e41ab702cacb0fef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5174bc480057ef2097ee0b755a5e297733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4ad75311d70fa2e2022c45de8a667734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa106e753535d0dfb211f375f34033735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a56216db3420e777a34385842a35fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5908b173586333c16541408c8bee1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064474d9cc7beaab62b261948c9207b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0649fe39692c06b2c6f8d2a7aa130739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bcb6bcab93ac9166169950b8625b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d74853e5623d9c9eb9dd91230ed5ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d6ffe682be011f1f4e1760e9c34fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e50739f985b45a617d89bb2faac3d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438d71c058f8c10f29a65c75efbf9be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd14d43a86f59b9bc6dec376b4961ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a25d26c15e27a4ada8881c785e6c0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42649f0e98e1aec116c55bdea4f39a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca8440363d692946bc04b8356f4b4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c94af3b81b48d7de0125d14101ba0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4057107f509374d80a170dc5ea30c0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8974fa8af61f8b0ceeeed362cf158751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01e88d2b751c77724c4da5c6820686752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba306abe92ec6fa0847e8e2ebba1221e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149a25c7b426dfa21a9621f71859c87754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc5dd529f5da7099ad5f56f6605f3c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a393c9f27ebe70a9880aae67a21f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc1bc187e808e3940b00fc6b116bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ba0e63101585201ec8b0e530afbb6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205a067294eb711d02893159c5ab85759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6c4fbe2b80b2378017a26286347701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef959e044ae97a447c7988d736a7a5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9e99abe1533fc7379a3bc4b5c4fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76fa4e12d0cd7ecd162dd71b24c6924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fbc9891bd7b7f976a298f5652c4d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b8f1d74fbd789fcb19b12a2fd3c866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9e6ec85378f8262b0edb54154270c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cd3cabb7beb99df09a83b3ee708d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bc9fc31f33b8dd90f254fee5f16ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be5b4d58492a0e9b5b99b89ac9873210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213a5a5507487b4393c9fbc05929b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b868c0ffe559aa62721b27a2eb2750412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2bcee8b69d9da2e2515323e6ad09913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ff9b465a78da4ef28c2992a1b085114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437a9ebbdf9f6e8dd35eda3d4cbc20915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b36b549dcc99ff62bc60a822f5ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa38c8b928471936269e8183427d08117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a133b42e0f250d8eed101a3633525a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff66ab92cc0a89edaa90d507aa8ad319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c6a5e64a945d622aa0cfcb735cfc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f351b536df63924fbc5a39be1aa75821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d4614307b3ff823eebc3c5f9370a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b882e632d6175b70b247af0db9709cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437d89941ced4982ef020bc9728d86a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fac1adba94dd1f0ced8bc4397e54725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1c59e9e10687ead132bf18c68c93126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc209995b1c7c92d561461df28288327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc99aded952587b07c4c729c47cc3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677dbf0d9b2cfef225f71b27cb27bda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68f5dcd1d7c79cdc477d829170848830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44462b753376f5e251064b4cde265e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddc45398bddcbb20643d5afd776ace32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfcdcf02268a3afb45f0165298516433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46a1ec5bc99ee6a4b8d306145f63c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27e0f204b30244d0d18c1ca418371f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce20a1834298495df4df63ac49d4d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a8adb5810865bb302c43d6b03970b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b015bf82e7cc8d03323707bfad87d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b95ca1812bd4c402029134357c031139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4695f5b83fb13cd655b994eba13a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fad3e1b29469126adbc4bebe7bfde141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecff4bf4e66c7b55e9c7e21ea479f0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc262643b6dad9724b3199150ca54f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ce8f6ab6b43e6b6355cccd22e1c5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981a5ffa605427a28f07de981b0ed9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c41b89c493d77ce0c1cccece3d507646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e7728b75aeb90d3666112fdb592e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ead09b5274ced84ba03b2a7014ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c24c45f2e4df0020cf22e07c79c44249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a48a36dc4d7d1ae5e74e783c5d7be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede226341e24685b22c4292f1d75f5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb608dd703f0ca959b7efe96366c8e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2505e44c1406df3579cb78a92865c8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7115885d8059b81e74cced4567fcc2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984700658479d84f25b71779693278a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879a698b1187ef49aff1d663235acb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaec3856eff023ef2ce7dddbd1c0b6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10ce99aedb4a3e2a3621d0014d330c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa3f268e0765479d7f4ebd08dea50959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641749d12a350cd4a40f46ddf08407ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501bf4f9835de45cfdecdf654d8f96961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f8d4492dc309a05e88d57a0f0a75962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3aaddfa5f60f81d33840d4612dcd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957803f90a205ca30e20f4fb00726d4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b96a0917b3645c07cd5226743218265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58714b3229b278f869e3c6a80f715066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e12e90e014bbf3d07146f8acb1f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173e1b9bdd4c35913ce8158d51d7f8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227da87032ea6476ce88949fb00268d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169015e3133f01830a13a7c422b9b2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115d70fb8a69303b6bd447c16d2fb0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee51912066108fb2a9108801e7baf572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245803f29add42d69948b8b2c806fd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504880ed1ec78edb2f5de01c0ad4d4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e28cdc3900cbbffb00f87043b68e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bb453d41d1718b6794a0945685ec276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec49f795d7819fdd90dd0844a122be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a56e4e46e0e46ad1629afbabb7afe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14082f664d15797732a636bb6e59c7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562e65d5eb21b974400222d7db2a2ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a77ffb83a1068679f076f702e9afd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78543c039dbfd9ca5287e70058eb04fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186813a48d0076017ee0db3f21f57ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb7c6901cdedda7772b6ceaef7e48b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc86925e5e773e439cc4234e2f34a0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba31cb90d175011a3bea7b4c4b987186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671c4baa19c49c33c7c62fddc6c972287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d059a14665492503597ae68c03705d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0375a062045b8d0e04d36b667558d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a389627c326d38c0af9b988cf533dc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e772f00affa7fe04508259602f3a19791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e4b27501b570f5e851e19858cc0e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7dad59c365e0a6a73ccf42dd9e13893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833094087c26d3b9f6520d09e485de694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa0eb8f91849185f323f4358f94c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd2675bc16f7a1b49e32edfb5d01bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eef3c255bd1ab9951469bb24526faf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2768751de448163cfb766a32035ee698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bc75fda4785ed7de0cd9b35004c7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a383c7ac0f6c93c8559ba74ca39bd71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425802872182a717248d6ce947c2c82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180376803e8fb6c6b3e549523e56981102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf4b6d669301948cdf3e83de6609f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75c5d111bbe0418d823da1b4f67316104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd88704710271aab218e2a06049e34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481c9f741c9bb8629f10cbbd21b59bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3da95dc3c79872e97e1035f45c235107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa7241ae2c764d3393349b9c1ad82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448efbfe318c88ef77925d2dc0b1bed2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb68a6806449a86a49f84778b899beb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31958602bb47ccfa8793ff068223f6f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bd0a4099cd908e90757b408f97172112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80445501a051a512269dd76efa118d71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870648d456801067f6ab60bc3104a23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eace0243b357fda140afeab3ce5b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28723f7557b42ae23d7e21c7178c5874116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ed4fcac91ab0267a581abce8d7179117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbef2553c000c0ebd2f8e1fbeda4b3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711f99ee36c95414b18cba1cdf15cff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142c86341e4c16b4d71830f4724aa5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98d969bd909de7d7ff299d01c94d2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b55b7a79ae0be81fcc935becbe76d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd925c9e131c0dc54a3cdf230dd817c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff83020b1c995a255b1016644a8fa50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe0ec4456ad0bd673ad2ee2b7d8a6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cfdea4024f85c8ac255993b0db105126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8fe5e4a30a01597865dbc4fd35f26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b1fdc3d109798d8cb9a2c4478efb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c10d4c04ecd697f11b173001055e50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a290d665bd5607ec4068104171d5a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c4740038bc61b68047e380f30e9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e642df8f99e2d9582b80875f52db92a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ba4407e8fb0df504d82f862409644133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfadaacc7ad063efa2fc0e8782ee138134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54db61827eb37a68d648d3e144a584135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdeb6c294e07c47e7853651abe44c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bfd4046e64c2a66e0ab4736a8b764137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e06b3ce63b8bc7c2c8401bc4869a2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613e23c5150dacf36aa971f21858009139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd414f84775f025ffb2ddd8c9503d16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b89ea164a79b36454da7f64998ef8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762b2bee7ec95089cb1c45c20a70285142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb3919cf98e020462d95b1844a6588143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ba4e99f219769fa3c37079d372152144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ce4ed65f0a6369fde69271a766a47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892c55062176bf3dfa7d90ba3872bd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f657a5dd47180d2cbd96e7707776147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91104dafc85337274682ff1d88a4daf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1514940ab2d2be65e5f5a269b3468149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f42996e7a23ddb6a2d961c9a52272150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bbe3be017d9c16e64dc17f63c6ffe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b95f38027f3619aad0c5c162aaf029152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18770b49306058f7bcd46b18120c25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812874e4b4fdebc162b1a4fa43b9870f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a63c4c5311052f139b6050d8ab232155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afd3c1a6bd07da0f3f118a63e580f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9efabb8e46e6db67a9699a3582b12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0134408194c6cd22f526e978f163b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2ccaabd0ec28aaa0412a8e50da085159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a86b0651970eea4b7191ffb3e8b1d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55533ef9ab9bf27d7f05c3088fc5fa64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b0a5bdf45985e1219bf04c5b6a57e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361873a0898491ce7d6e63b31e715dd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424909d9e3ae0a3dec0fec9e9b661f9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b7b3f85c594cddb9b5e7b0197e26c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895823225139b3571cd23a5202831cc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28231136e0ec30c4bd8048fdafa366167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09caba0f48be23c05cd76e77e1fad7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd211e2c0712eacf5e5b90d590a458a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf2112be956dab638b225164e0dddd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1e39fb96a04708eae71f11150edb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab475a8b5c49d5c7a57e5a553b8b6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d3a2a5df40a7d227b70cc26a1e649173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b668636819e03eaaef9be09924060174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7ce74ff7674256ca887ef3ef25cc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb427c64216893c1d188706c73306efa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fde0ab08b753c19165e6b9a3ec8719177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b10a2c0b158500440535fa381a0c7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d7d4a70a44379c70476b00a65b324179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72bb39d10135ae881e8544ab119c43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32135f2455b8da3fbb179b124edc5737181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b59ee324279ff5d0ca1eccf8c5dc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75555998a7f50b67de825b2db7c6462f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3a9cbecddad23e9c67d68087ab3af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892fafb5c6d5fd540407056aa02de77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4772c938f8da9f8c21ec072d31185e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f821d896e62fc56bf0bf73641501ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514211fe16e20ff82b198085e255df0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fba6c1d49973d50e0cddace153f261189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70543ea66a5a01f2daaac73d74664cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e49e072f2629c34fdb820bd9d11ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc520afa2f0511e31804504d2e17e2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5affa84dd5d80713c142d7b6407ae95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532537c7257cec8ce5ff6c14d690d48a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61919b5822c2774ab68e7136a6855d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aa1910c5eabdbe2651c5575984ba6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b2f74daf5afd3d8f69d3ce6a7be56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865d9d403c2b5a3c4779eda5c3a0e56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ebfe21f59dbe05c3bef10538e6ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda97a2e5a969d28a2340cecbd71625200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1057afc37fb2cdf7bc9d9e164c72a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd16bd7f38d5072c7b06e3908cf0de3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b05702554bef230343724fb4cd7c5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3a6056f59eb6370509c0f02985a30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ef8241ba67753d32b0c36418e288b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927433c30b93718fe3c260f4eef8938206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f1cf642e547a922299389c3e2cbcc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806ee2449a573a74710213de7b0fa2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2a4223bac7b282cb98f682a72c1ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f6a018816e55257a117675f344c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b27c35db572f499947430981a7d5e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d19635f4193611497cb571ab21b3cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf3467abe8440dffff4d6ef697cba6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e6e1c08fd34686c737da439ed390e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a12ae04637561a8c3f36dedb0b081215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da439e28b1e3f1e352cd583d759acb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ddb0e2feaa760be12cd43811dfffa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b58fa9923a8414c26dfa834df513b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1c8cae9ab74b6307332fd8d791e61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc7dcd77e46926620323ec1646c1b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afea329415dff31971706e79b61a6de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16466a21af66eb75821c13310582f43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f1b4043180e1769a732f16dfc36f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131f61081fa3ea2b8393138f4ef3621224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee042160fa8575aa43961784aa129cd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53336c78dd7369e07b6f41f617b904f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c9297f26e3dc4015ac54fbf9ac14d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fced927f314ec1f74c3558cc2150b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd29bfdf276409662e534a27c71cf07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cf9b5a853dc3f1d93f1181b3f887b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495540082a57f804c9f7512989fbbc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1876b001acfa59becad17d9f5a198c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32844b7aa0abd3dc98be0494f9f5e26b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bab61b2ba577e151b0db19b3d13b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cab50f43c7a8347b7ff6e00b11380235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaae25861b8b845b4ae3d8a9d686de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8365673cedf398b4f29727adf6fea44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0af16543d82604bae46ceaf4a3787238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a220ed73fdd7ca1064bb6d117cacba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad6e1346bff39c95d3e76c1f956b22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d512672433c9f891c47dbe807835e1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963d5b0b4ba0b22b02fd9eae61dd59f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b06c9ea6a0e2710ea139213e7da30f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906dc45849d22266a540d2641fba2e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88754175e66da38a1777a974b6586f37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bdd61d30b0c66cdec8264501b572d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abcac562bfb13dbcdeb895f8d9ea4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92288e1369b2cb821dc7f711eed161a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e97691c06a534942339d7a46ec85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68399d29ba16e80af6b4fd2b930d8552250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cf38c3e67da048bd494f0aba8138d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7117658af8e62f51569c7bce036dcb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18ae2fb63e6661e2e9952a8819d0d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b6c4af710b34ba840d309e835dfe5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f781d73181b43e81c8648ce3c5b78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8dddb6f0b0f0f47ca1b85b7de29c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440ebb645a4f654476ef1c40e76a68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8120b268219e49f0073da0b1674249258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad7ac60d906ca92593c17f55bb1945259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695be78647d779f108c08f4a78a753a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8a119b709f63f4cd7d9627e02001a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf73311ea7dcb193418f3172734a24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca2864d957051f4639b8ce92f50e78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c430d7c2cdac8b31c79eec271c5633264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d9538dbb2782fc647593262930d59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c18d618dc4bc086dc795aaaf56555266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aa36d6ba1dff20e82813ef72b6033267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b522a9cbc7a978c48ecf3b5d3a04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f250d04e723e9257535123409a49361269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5fc6e3b7881b48f0099cc1e98e85a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14470f19d898a43a5344d25553a04ca2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0d6307fd3043958c36b139ab91406272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0209ffb2e0d4ca4a9206864cee30fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b51551574b49d156973884b51a8982274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313b149e644bd5fed7d6e7b82cac1d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce703a4b0171dfc48c456492702182b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc775911d7828508e09f6bddd928966277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63158645111b3da459d3ad4109367e0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d1fc99cc149fbe1ed79fa60bf3ada279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb14ef2c52518da5ec11542c8155db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa533aa9b21f5b6df13e63ec22dc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8a1ea805040e1ea81084803b59b03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a3370f165fa272d449fed45447a9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5fcdb43d3b0b9341f6ebe1ad13e5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c69ec4210d79fd8fabbccc5ea3494285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d339a71aacc3ce23a1cca413ec730286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b1c7eb8005d8cbd0ff236d42bf67d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87922c94593fefd234b5684b52bb1ae3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea01f99785135df81f732e71b747a16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377992b732c026551e3aeea1c971d3bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a943608588e1faed37704b9ecfa20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c1d62b54b9a666047252eb2e8b9f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba17e2f5f57b52376458293da915193293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99675fe8d9e4c907cc3dee4417ae4f8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4daabeb2cd411741ed95c60ce2c0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378cf700a13cc5d766bd3f0fb120970296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2718c87e1839933ea7278313f9a2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd9c54a1fac054a7c03f465c33029f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e06a7ca3dfa70842eb76d54b1875d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7df5f905806d685779c5d30cebdef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324726f9955783f231a0387ead118cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6415058af8a2fc4156f4935e059333302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602cccbdf40919ed3bc74faf300a3d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e744597fdeb4fdb6effce945cd6b8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38bcd33497a5104df168b13300a592305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3787f6292ceb8126418cf5b83a3c9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1f513e5f845d22adafbd4ca090efe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d44a1e4ea570e51f16a489266eabe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18d2df3cfe52f7fc3d1611f6f79533309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b97c8b185747ae8fa383145de70e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe205ac6babc38eaaa9123ae7bbb5e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be6979f360a275160e6b1271cc5069312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7547c6a030f7c0b31799716d1aec9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46310bd60816f1b38fb72249461a96c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949ff218b4bd84bee3572b7a3edabbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73eda09d9d27839d957626af42f7af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c4d4c9a3cb064da4577fd538a1990317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e0e66f386fdf70792a11eba5ac621318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b91b9fe3c7db07ebe951a38f79bea8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b61aa8bb19c4bfb76b470b85ee1871320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3ba8f84b3903a9a766a15a9f776d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67983a6ac43095c675d0b7393f8d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ff1658ecf6677f7498b95d1c595a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a23f08ce2053819de08154184a264324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a595a8d7d8356595afdada507ceb40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3e8ef98be1134496cae4c225507b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971016346028b2816746680d97c5a88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5b7c1f1e0819a9bacb8015dfd37db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3bf4ba446856ab240223fcb771256329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7eb3bafad6c68b2919e09b4f69cde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cda1462e5fd9c69da7480903456e7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ab2c2157ddd7608926c349c2c5204332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa28f2256f3b336e2938697d618de4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6e33a6d9c9fd54513bd37f74155cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df6732bde6d2abcdf0bbd57f431fc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fe48044df2c9d791a086d1ab5f798336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d851335a7141439479df7bf70c95b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4157f6009d57137dcd79415e45b9ff6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc50ebf872dd8ce5d4950148873be8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061876129c4be6844bee6697c721003340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c8a2ed2e06f7a48da9778563f556f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5620a2a58ea666e29ac81be39e6a06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15273924e83a83925e7e065cb05deaae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e772a9522fe5163ea26e2ecf3e8477f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c4e24fc559a8df617576bc116d82e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52676ca04bd6ea31cf671eed40df524346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9321b3cbd055e8176e5cc3263d295b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11912bdaa3af2628bf28788718a7282348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda09a269f2857c08d919274309c5573349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26af4b9d0015b2ddcccb26a86ba371350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1e91d68ac47c427a3e8d0090a5499351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd85f848c88c9d6e5be37d47ad0665352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b374afcf360c42a41ce9930093f68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597778101155eef01a88d932ac83501354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1d1a8bf855608df57552228f0d954355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e0fe3e752c29615d05ef765c4fe34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdc9692f41d869bcaf1de685ed38c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44e52efc503d8bc15be3d9e244f546358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412f555315ca7fdb3beab07ba92e5b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadaa0ee545e6b35382beea49dde580360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca5471a0755edcb5b6c491654623b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ef5e66f2e72f3b55164eb684448a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a528406b7dacee3cad6b260754bd40d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2f07a5a040ee7575a39c73f5c5438364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07fa97d01e3e2eec4f9ceb11c134b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a038a4b859540e26ac4a0357da38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c546c658db6015a21923757ed114751367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80780f0a4b35bd8ffda383cb856acd6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf390960ff9e053b2a429f55691b87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fda218a8b5c5a52675356babceb13e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cee86bdc47298e9702a6b8485be83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42791c80aa2dd35c394874162a88085f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc4957af40e1eb43de5801646aa267373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb63a9451cbec0d3fcd15ccbeb47c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8c0fd9a580207b659a243f476b50f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ccaa548f2d05998589e0744d70faf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8edae2f2b2591279a913958d6986d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cafe90cec8cfc36414e3adf76928d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa63ebc89db9d74299252a70e0db8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5976f252bcf16fbda93d50ebdd88ad3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a044a39110f50da9c6a681d014e09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e0ab2940549e69200c70694975c88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81942a3b1c133b11d0a04329da9513e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3410b985fba63e44ce786ee9bb38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0709670927e6c0a2a0c5329e9597e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7b5c7a18b5fc15030ff86685582f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ba35d875a8aeddad1f737fb9d4caa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf9bd3e8ab4c244b9c43ed78ce589f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357478aef828a88af7445b28daf554d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211699ba611d9b445dcfedc1ec7ea485390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3f884f97be3b8baa5c37c299c2048391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457109fb1f49ca24b5447b207488d5ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad8c0d9339d32b69c29e3f0e1f53da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef28df02e2bb7d119e0af724300e7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8ba7952d258302602f8d5e6f47b6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cccb53e43b7b5552e1e8cc863d08bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b12870ae47664fe0202461de529d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396b7be154779cc53d4f35571e102c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d145db3a3ed08f70fcecd5c6c8e45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9a308095e46293dec8be487f5be4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658b5884da90b12a93fff711ed37ff4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f28cd0adb6345dc1ab500119ea5ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280e625c0c13a45a876ac0bf1948084403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3956b53358f6f6d477d810732bbcab7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797ede1c3e9bdbf797e25f32bd27ae0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c358329e87753292ed9ee0cc6f605c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8d1c493ddb3f58ef6614bc8eebf22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac781385637f8878b83d08326c1a73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d073a819ccb6ca1336da1f0aae3398c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60791252632f6c1cfb5a0a0dbf7ea9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e47186144932cc38e81b453fd1107411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5880147582efd78ec14657b6b1695412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6ff2ad5f0ea6dcf04b37ded3ccae8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b615efb733f430db2efcb1573b4b02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7441c5ab7f8462d6f476387742e795415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3730c5053414e025f2d24e3b4ecd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec09f5c4c35e823ab6e063e26eb5ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6e934be766eb0d3ae85f4b2d68457418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362375b79632889cfe23fcaf34c5ba1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0bb6dca628e1031adfec9409fc288420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52182b0b6dc43e22137ea70e46db12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb75a9ba1ec2c233ac2f0debb206726422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36da2e28d9ebcdc70a4f17172a4c40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478238b7e73bffd43455a90c8bdd384424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72784e01556d8cbd6951b63876e520425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3e727f21d57e28deba0ef8f0a8aea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677816546cd04b968ebd38cceb13f4b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1033cbd848c00934809c757052bd48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dba778f9f8e1bcc8c1b199b615a5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e633a9be20bef580d1eece7fdaa8c64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c0dd91bd6cd51240393b1eb6bfa74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca7de746c4904b8ac76ac8902f077432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de96775d4f8d86057f37de2be5e92b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dadf24d45e016914dcd2388fb91f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd50d506abccc46f84406779332d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce5d6382e821f17e66046db3969f95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c874ee075a3f390e64ebe1d327ee3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc98fa7e14d3f8e04e32a47db0a60b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe87b49ed474b7d4891778b79fb3a38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332baa2bb017ba92aa3da558fd9be94c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9ca2aae93888b96a47bb884e51087441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5abf40d4abcc4836641b076b05fb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3953962ca8a858f52564618697711443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3fdd7f641120b4bb143429d124e5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e26d1ded7caf855cb20a1bfb844638445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940199d0518ab9a718c53f50f108535446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e7eb3fc45c55cf046e76e15c6f710447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39f1559eb32850ce2733735988f481448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48527678d4713f374ac383c939345722449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df2543ba2c0b4606bda604b36abdfc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5995e64037b0f56910b33b0fbcbbed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6111a4d7255a713fce338e315a4c21e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5935ff94fb48f12230f1ce4cd1ea1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188d292f2a8a2f00059f5d33c3ded9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb8c929c6d517293bbb6af25b4296b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda259b6dd85b604afc318b11b9f870456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24248c230cbfe688f757550555c4873a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d5fc90a6300f14ceae8d3b28dc758458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a09f2656f01399f36efc1978fb182459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66dbf41ee25cde1226bae44d496af4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1c226dba137d46b6ef18daa476822461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67e92c3c74b78239be65ff0459a356462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfd246f4c0a31d63fb77ca379213c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4662168d68ed6cafe53b347d222fb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f3a6d35d97e791da956e2ab6366a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb2580a8165697656641d0ef59e2a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc414cf595efcd3bab9287ae6e375f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c22f42c76697251ac20bd267a37089468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4aa62b776a04f68b0ac25bae9f4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed596d063d809adb309da573098fcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3184b804466356f59f7314dd563a103471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656d64eb88d9d6e5ea0a94a350fa97d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f47c7ba5e7bd854e4ab48de975dfc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c48fe9d5a32f695ca3b1d44cefab3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed870fc8997d135757735897cb281ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9a97e418619559d550012e3382701476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c884af48dccaff5bab0f0e32f6186477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32902ef1d227bd9cefe4acc25c388e5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c44baa5b635c4dbb41bff990888ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d1a769dc9922d7e0c5766b7bcd51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf79477e4aeb493205a0f9d2f4ff8a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66314981f1b42bb226ff724a40bebd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52352cc7cb9d4be1a4032707f1cb78d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83493849b22726dd0c0e84b157e5e0b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea6acdcada70d70fea241cce6f8cd3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25106a465415316e94635e09f135b371486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445820db97fa8c6c4c5ee6b2591fa8d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8dd2f05945433b4ae2348e32aca39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386a1cd7f13960fbe16eb5fd9f24602489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f843aec08ec8c7770d4280e26747906490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8265b83d4e99e438b258de19adf1ea8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48caecfcd6b28759e10396e095e22b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc635bfc2e482b3b211b8fdd629ddf9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63946afa97fd4ef40e40b3cf9ec8a947494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48320b4fd17e27f725f182524e6c786495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25254dcd27f6721276ec5af6e70a652496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1148af5fb347bc90185d5ab7b19e20e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f363c47ce7874fe4d4a671d43bb403498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3fdf4a246f5b908e144861d4fc96e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44189b727764b3d72d0444fa5092627d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fcbd26532ba79369f5fdb18b84976501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2f27960bda133489f945b91f68d68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f29e8c74652456db81f17bae4c6096503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eeef260a029fa3e978baa0ed4b88d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2170e9226ee722ec98a453d0ccf128e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60baf58f2a0b4d1f92ec2d275ba2db0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec70bd44014faf8be65d62850b9796507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d39f958ea4a2d90f6b0429772be71c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62acbedb20cd53ad67096681f116be5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055d26dec38ef14255ab2f37cfae198510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc6a356900ed56737f8f56928bbc48511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0be19d7eefa442ff93de4ec3ef82a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b55914e37c9238035431ceedf08ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f14a2a9659752612d095f64995bce2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31606a9abfa1bd306268f83008f8ebff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a821cc799879f36b01fd39327dbde60516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677022fde7216536033c7f790c37531e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19d8c0665e6e333dc044383101f75e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1511474b2030717786c3245c710c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c9d6748940d03261fa59e1c96e59e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28dcf4b3843e7912559830b32397f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e83896b77dd21e7b90420b273d5d1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e81f3873909416f16cb2c455dc2f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acd584916726e49f455f74579af944524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9737c2ed11d1d04b1e8888a89c29243525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd239190d066d2e80592bc7a6fec05be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb2d2b2701676eb93a4d844bcfa802527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93bc9bfffee1192ce39a201c3d3e3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af6dfb205ba63ba0d02fea7361a4da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec31883cffe49c307a9beb8b61e1261530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b56aea28b4a072d2f0e2d05d94ec1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51874f19223f267c904f31d88395ac7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12b731ab99ac56096416477936415d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a6a4be894982ca9280b03134f85c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aab60658593bd99bc725e8a0bf835535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82bd915f557d0cfc968f70d8e0fadc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e299c650df34ed455729c05181c241537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b5deb5d7c9fb742160993bf1c7ffe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9c8ff563ed216c0e146be1a83d787539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817aa333e7e2cf1d2e8750e980fa6c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049d043f61a1aa7c45969aa3a54a433541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6c1dfd878626883ac2ab5e4ce4f4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593c4d8969472ec3bb82c210e598a8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e73a3468eb34bf38cf354980e87781544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaff4c1c0b0f5d80fc7af8b2fcbbae8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b740931bfdf39a3b990105bb41e1ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774fb6c14fd80ae02662702266d8352547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accba74d30d789dee698d83cab52645548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aed2382f86c1a6891816e5b1f13cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50e2004ebc9e789bf9ae8b114850c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b451f42cf224d2d637b8172190d5747551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de560dd9542704787fdc1a44406cf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc7e19c8ac6934f94c1bccf6dbbe98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f016ece48634b13cdac446a73fc690554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc60c95ede95944422f936eb586b17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3cfb35de9a99c67d76e78db04157e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c53a810e042d4fd996687b745b0f44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ee861ed949564a38b1c640b65d86b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2e064d815fa9c66a5ba12e58d1542559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3b30aafb9ec244347e8b7f65d7282560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88053dfa5f69ed89d503c6423e1516561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97687cfb2878f2d54a2df0f45df9a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d63da29efdb3c00e2f786a388ace563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f9ad82d8d03f63b6de5c4a9dc315b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6a1ac99a93e28143f5c3c47d07e45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dedaa676e12d024ff15332f55fc28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af7203715c5ac48fbe6348eaba217567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac906d2515f63c47a875d7c1e4ab7f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fb3a70443284ed52906963f96ff0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe0c25331905c5da4ee3969517b908570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345800d202096a9f85e9d1eb6d0f223571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fe6ca04479466219710e9c2f00682572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede1e3350a7f26b50c9fe265bf221fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5a9cb46252ee51a9462cefe59cb76574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287a8c8cee304eb475b8ccf85b45f76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b54fc81ffa3cfc2e39e7d9ad5cc3f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9d2b8b6112d11a28cfb914c745e8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207a49c169a2546935b07d7f03cc829578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03b8dfb9f00600ac96fb7857ac1766579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3575004fbc632f90f137e8ae9c0aa34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845bbb6207d9aef2072dea4938f73f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139077bf215c0b72ffb00f5c504346c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68beeb5c7be6f99908a962b76d90c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137235672e7e00845477cf67110a815584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915a00e8b7e35950f74af5e6bd25fd0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d243d8e1519b3488e7fc16dac820bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa2e1c6fcfc33042347859c61615aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d13a5c23b2a7df511fc653b02745b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eeb12ee1315da5412d95f8f3004ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035c9ca6eab475339bbd7baaf30dbb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbabbd90e1304a594163e9dbcc7a9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f6e6fb3d3c47569a70098f076d5ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c79c610a09788157db466023c9ad3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e14158c40e43a4c3923e95a6157b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750948e33354c513724e7233fe0de7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2d38bffa766ddd8cc7eced34ea15b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d26b064aff6e217539de6b27505f44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75928b631bc4b27cca4968298f2cfba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a63b5aa3c63a6cca4c5845b1e3ce8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f671bd7a46070b62ac669adc07254e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd68c459b2369a76f03df6974d33e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e900b1221729423e269c3fd33552dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686a740bfb502481c299aded3d9e6ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08c1ff1176103a99b89918412ff434604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3b277d4ff2b8bda5366c085580a56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab610f12dc4caddee89290904870d47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03382efba366e896b8adb77a6c4b2c1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed0c7692386e249a620af1489f41bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b77d7429827028ee47aa0542695e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b31b1d620f3e082102fbb29680036610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec99c5c1fce7916968e9ae816dd60d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100d0d5f697ca039d6cc466dfe8a456612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7968e040274e6d7b5cd700fa2f952c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a43b45c777853fb0a63a31e0620ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05366cba0a990d86c91f0b33ae49a252615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facef4c113eab6c3624f33676a970617616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da4d50a77c75439bd3becf681e5510617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55722e3767666e37aede93161085489f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed218a3c55e01b8b54a99eb2b1e328ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381ad4f273ccc895cbd3c960dc02785620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cbb821bd496b357305f23b6502d08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d706b637b7161d09bd77179ba0c160c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61ee1dbe6eab1cb97264dfd76f68ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7132243d8998f0ebf74e3685e752c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fa8a10cbc8ac2da3cdcd88a206933625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4599d0e2f256200a59b42d139a5bd4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963236efe9b72bb40a0a597f8c45fe4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6e6a6f18f1ccaca161386f60e3540628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6352fac01d09baa1f8978074abdfbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5e2c0ba487461a66cba8b943c18f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459ec3c0600a16275fe3d926644da66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45887e7c8408a5bff396465a7ea38631632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6ea082c09f94ae8c7f42be4edde84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482441ac649e1ac8ed13c7098c24d695634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd3e770358badf8c5b3b1b123cb1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f9b5118d7c2c269a81798e36412b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c57eea6839d4ea3fa88db20330afc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b59cfaf367c289f2d7bdfa2fbd24d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33c3ec45ebf210fa66c391ca7bca2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87a7d18f6f9a078cb79bd1f50cef0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b3ac530c76134bf8654d105c09a64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827047c94bcb0077350b0434473c6f66642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d409278628e82b51f3ba5fe90d812b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde75a4f8be98d7f9a341da147fe0ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fc1f79ca9dd1e27ea8a87919f6b83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a26b1ae12527c2cbe3fd60983c3b86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fc594b433def595412e1a39c8aea4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c47d28215d608120371c47334a6024648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f79bd3ad4112d831762e8f24bb07e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e39f2cf810de52aa326b10ad90589650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8893b7e702207b70270058b71c4195651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51242eda89add30bb10959d394064ef3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fe50cab879a5007c72eeca9c7420c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b433e9f4c10f2313053a70e7746fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f81a33cf2e140beff79b58133077a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1451c59b3f6e6c9ceee193a086a12d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa856848bcddeed31de4a833bd4876657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349923019acaa011fd2a25e47ce30c0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba087d7fe0dcf33b69b1d1d96e3bb7b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22403274e25a6e53ad8e28c9ad81419b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07702dfac4d59e56370fd36f6f818024661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f37973e09fc9c5e7d8e38d8925392662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d20f08edfa9f0f588023980a8a4d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbeabb8ed00fcedd094e248dc0bad9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc0cd4ffa623e9810bd0386c92abce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47262dfbff3be6865cba0700d5082c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927e76dd986164c0550195c93eb1656667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47c7a807a967945acdd06868134b61668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343f85cc355b91ff27dec02aea5d767669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a686d8fac0f91d6a8c17deb651005e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029780fd14ae206f7eb069e8e9e41615671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd20814bedd1d7b576d813542f6cacc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbe70d52f125d098709d7b1247d41e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cedd668545f393a0da454bf73e3f83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903d5d3ecfa66c68f1fa266e2002d29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8e4e10a129f61eae2d85af61c7424676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc6201eed8951d8b52214914d5cf2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356498a9081558765b3e1d919d56270678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537c9be790f36c1eccfca44a29e9194679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc677dd42c74e763459ec572c026664680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7351d8835340331e8cc578de2cca25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724661f4ffda3409b6eaa3d71a12901682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc1da09820352bf4e846f76dfd7e3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb526cda1c0935fe5f0ea94014f53fa2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eca86c84f631ba6b2ea428a2598aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042813a42e61ba243bea80b4e458c2ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a606dc7a995fa4cf5382980147e599687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c5aaf231b26226d770cde40e44100688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516e4ed446a38319d39d41198eee4ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c23e2a84741938e28421320dc12e5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddb81711a1bcc9caa0d51ad92f6362691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432b6d21688b5718f0f2a39b40bc2e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9585f3f1cf1f7fe70023289cb211520693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bc1639f81cd1496b6deba92a763cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b25afec62342d7e1bd45dfcc9b218695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306349b0ea75693ad7d735058ca40857696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84292ce76f6f8799ceb3131b9bd8762697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5def7487ecd56b69a7b634f7b12119698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2c50a29ec9bd09490c5332fb07a63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7cd067b9d44fc667f1e9eb45cda74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804e645dac6238b2e219fe4303f956e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb0b09fe2636488f1c7e37318164f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496cfed007ffe677c11531868a07bdc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cb965e4b4242b36b49e33e8e8529f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7de09e1b5eb9cb1a0e1bccd76a781705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df078671d1bfb03eb49c68f03b516dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56281a9cc3ad3cb77c559e740a6909707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee25231f0558d58273ebe8f8729a618708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d453d0f2dc8503c9b86effc92eda412709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03290e6fa8a4062f8281801571728adf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a2bcedcbd613b35a055ac8501cbfc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c2a16a6125072bb9babf8802f88af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80a30148af6db1fb852baaf7448081713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd2924caebfdab2a0199a8777c98f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff326cce97a9899895d96621b58ae8b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d58b106192c8e0a533e39fee91c7c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed37a30c3a73cd727af8eabd1706c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3d1430f152f1a79949455b2317f31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8aa8905b26f3cc35cd4fb825949ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcbd2a4d10773ae380523739bf8dec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699ff68a9fb0bc25e9f96ebf4204ed5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba875eff2b35622c8d5f15e2acb7f7e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99021b5edff7bb2d67ecaac30d39f06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be475745c8fc64af39b2819ed29769724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd939c37e2fdfb252bba2d2c592dba2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fe628e1c537ea4d7e2004ca491bfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd721a5f74a7e3d65285a7a3013647e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924c2f7a7b880b4bfa52c46a40554bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865e2404542acc7693bf21ca2f0cb5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bebb15de90bac954e96f047811c25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec6dc8c30162ac23e9b5c48d91c9ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb5cc79fc5848f960388d07e69ee4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dadce07db9104572c0223cb001723733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c176bcea27ec8e253559a6ba439ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8280aace0cd306292f784fbd5f251735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000a3e45b5e96c9b2eebf70205a91f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4177b2ac0640ed67dc447e4b1069737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5477547f4c05ae2357b441ea58c5c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcfce97035a9eb18987fc926f7e656739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b7bc084ae25ed8b05feba4794ca33740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00949dade50904d038431f5f4dbec65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03278f91f397e9d266d4b945766dfc07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882986b05a112e913d447e427201ab54743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85518d439c7970d92f8aac068ac7d72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba11a0698b3e8bf89a18d6de937c8e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7afeb312d8397e6b1754d1ce9aa72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2b261c3c5e9d880316447ef74be12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875f2b755457204120c8721525bbd20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c5529a3e3c9d28db96e405dc26e71749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cdac24a748733c2505bb3edf1b424750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0190b0bfcfe5e4074e9760e6e76dd0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64294c03908d5b309b18b8cc698b2cd7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05577a5531a22d84cb3bafaf0881acff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030d9f2b4647af02ee1a95120136627754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d117e0a2aadbd34a7a8c430d7b83166755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d930c9827c54e2765a4d4dd9c2582c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8540c6b23aea25579ffe90f2f6fac3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146af4657aec0500a7cdbf03f62fa89758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8aa1112106823f1aebfff26e3ac8d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>