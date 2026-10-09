--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0919c3c40587e92b8e50f120571c501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c8c13fdfe633177847ebada52bbba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bbab8ff1569ec33a857508558c4703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea356a862482a5caea33484f2c98234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80e3f9e90e7a4771bca9043138a20e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f4734543b005f932fd060f0d8b376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c2cf4c94624b4125d707178de19e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729608893ad098f21961d07fdf3681658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51329177c179c532d809dfd40b9001ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe0e6b0c0cceae745a312f4c9780dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7139f56020b263234290de152ae2ac311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f67ec171b8af1a16b7141e981984c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88058464e7737f2e104748135badc6e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c9e9101950b4ddb4735426e79ce6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e7c85a3eacf753a7289d23b90ee2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b9516d7c192000c5070005ad8def16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a789d1a12c6f1c55aa1f993e61017817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5f071160a9b7429b5ae7b8f12f1a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af319fb21639765a56071ace175fa17f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a6fe0c0592d26274256c2dd12568820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26a81f37b007c939dda3f70b125d7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3796ed2a90ee26022ee1d3d5228675622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1faefc41fe9a7cdb8212169b46cfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0169e54fa750fab41b61be50dba6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7110efd91115681aeaa2b7a85c12ba525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692033d57492771232254b318faefe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c4e79a98a42762919803933ecab6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caef6e7098f7df4f30d5c94453494ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5684b556ea175b820af892c5e36e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c026a83e51a6573393a124f7fe6e13430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1155b8941e2d0daf280db72ad6c3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46879ff2a84389983a60af4afb8b286a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1641080a9c706728a7241e7ca739333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc42c843335e964a645daeb28bc8b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37bc28c2643d8c112c068812aaf88935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a237ed7ca7e092997ff5a84be201536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d55a6e339d8cb3d9d46126b97b029d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31050c26a2d20424b1f3729434a090238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6074c97ed795b67751fad8ad79e15339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c330739ceb4626da7f2d57aeddf51640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dcbd31c62eeba768aa5965ee4186f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf5d80a98da1f6772b416ef281835542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35d159a361a21c70fe8a6c4a3b3ec043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfb145c6ea089aa81755d6b05a8d3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dd7f8c1223404c85f7608acd3027f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290bbc47041dc6dd0f9edcfc90764a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75be5d64a9b7cd4968aea5d0e75430247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74edd055fc0303fd70c34166c72177748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7058a85b76ea139899ed2190b625cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceafd56453d23bd2d4912bd590c41450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220e84838d07420f6168f2e7359464851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d881cfc3c9beee8d9f6daa85f19ef3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184a208fa24cf32b47a64849080a0d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e985b4dea4541f5ff812a1810efd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3839e7fd108523629874c7a88ce770855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc958d1fa398c28a39f2f17509fa9ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc917916c4e1bcfbb2ce8ef362903657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5883ac17ca50c92f9506074c306e1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89feb5f73b70eda93a64b094313d69c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7709e66fc2216c87de0feca7ea4a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6c6d3810a901c4d78750ff786abcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656839d2edefec79285bf0a0f2407ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fe2de765def937c575381ee76c98763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c11f5ccf6e45fcb6f236dab000b9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71de543397488d79fb1873e95a4fafc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bb22876d6571406c35a2f8376968866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82875d0fa5ee074ad28a8343e75f439d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107ac61a60e6da7959d989e3846c2aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e5995cd21f5e174d7f05a96c5bb1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f835d71c5b07e431b0ce7c66309c31f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7af9bdbb6137e55c89924eb33ffde171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3e9883478fc5eb7e77c821679882272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9870bd89491078d940e1887bb6ee83f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c15432ba533de853d07ef240dab2d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a157f7800aabfdaa95ceb9fbe1ebe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d082c9c86882d6ac41f3deb80b60376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03209e1c59ebe83c92aa0e2c357e989277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85edaf1bec0e666f6c457642689ae378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39c83f29a7e4e94c9623b1cabf686e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f95bd9ad1d9529a62d6d9e6b55ac480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b0ccaceab6783e6264512b9abfb1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47e4a89ee465401fb108a10df3a9a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea670d3ef862259acd760280ab1303b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bac0ac70637fa47add5bd5990c69c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f40c3c00b0741a9b7edba595b627a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66721a15454d53edee4cf36ff3dcc9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667252b967bf6bf26b0915a506293f1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e81c3bdf719d962eba0cc1eb4bf55b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91375ef33fa1565d1881649f52025f9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7b03bea18c72d7c2bb1f51f63746290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c37bfeb450ac9acc76251f521ea5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800ddf011af282622c6ee81bf09fd8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec91ee110e83a0e10bd995138397ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44d87103f56a2e3c6499378d415e0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a76894b32c40e47aab5b6cf1e7d5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268e15e69b8fd90183c69125ced257796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e765d2c3b198a471af152f4caae1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c79b5d20f9109a566bf397f5a0da498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca988148f0e741f941a378f3747415b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58dd9ed6cc2285eec44c0acb63ef98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2b61768768ac0b1983520511f13c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f34a2f47f378ec25ffec87dc974e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dd9aab2c1ac32ed8fa8f15d7b9474103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3e9becc2bb7577129e3a451fde2d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a021dfd5017c1402fcfeac59ab6680105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3df467a6530873991071f6c2f231ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf547e25174825adbd7d48404cec81e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a5004dd66c5b8076bca5810f569c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3707bb6179cc03542c6835872248e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177912c8880b92c57f4cb7adf546217110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf76b2221655cc920f6987cb4ac0d71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d649fc19b5532679b1af6fac82255c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350168026b70353e14a8f6f9bf60e50f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d149a385ec048839e74ca891143b46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a4574c98b8e15460a6d9338c2e2a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939cf9fd6d7b9562a234e0691f47636116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1542bed2bce0bc8f35c968f548ee48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69ee4f4feb967b1b5a0dabd0d4664b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f10832f8784cd6670786c916900a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb534078ab824250fea8adcf3f6ce4f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2504d08c486380a564ddb823d8479e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd85c299f671912da7b00be73b4338122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706534fe63e818da9d26ff5772be9b58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6c9cc551f725736cd9ab9757c5d48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ae61230bc5151ad723480ab0a556125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906af0bf207f4e9a56f14c3e16f9eea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de74dc426f948f5076a7365f73612cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eccd88868769276aefa83683b328b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402c9bb746356a7803b2ac0ad74ebc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9696078d1c4e7619766bac7c6c5c821130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c150810e2e3c9e30b77b52bf0771b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec56b712f8055de2adc035c5882f95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc043e95c8d10e63202e54d338cf24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed2e8479441732c09fa12b90e81c8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06c6ea131e74a1c7a31d4e07b58d73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d9bfba3cdcbd3805821a32ec6b93b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328d5ae16878378a931211bf8846f70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262249f78ddf2b86c69012da94e5988138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73825e5eae07cf294361ee7c0331292139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef1f8e64683c8168d9974c986b1d4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9883acba44220c2f1266c773cb4d22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c7b7714fdd9b8e825240e946d6bc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a036df8b420abae588f85f2a10e27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c21c1c9e10c7e7d27eb393b261e14e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0725d8079f76bebdb63ca70be145589145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36abc91ed68d5b288e2bca7747058a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d4345003a01ae0d9df00a7ce62661147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2c25263968d31371f6f104d34b9fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01049309728c0125592a00875d96c1da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50b58eeb7802cf4c12efc77f25c5cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bd45c563b87bfa87cc0e1bba45aec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e6109acdaf0534f6df1e24d9745ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3cfa0f9b5349345e4e3dad9301880153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bac7952f3a1520c6d0b2072191b43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b74aeef88bb53e8770d8cd884256d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad6630ff74be04b41445722a6d2165156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43140cc7ea84aaa409e00a93bfb86b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411c50b8c55494b109d87e7401cea89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a951ca1a6e63bf0ce8159b14a24c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da388e53d36327e240f47501ab6884c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6392c6a917dbb4f15456debf942f2df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f1beee4def38ec5ab710268ad73a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863fff398d6118ebcb86abbafa5a9f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68302ffba077a3988f4360ded4e7661164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e43235b628869e27d1f663a4d2787165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad2a22bc8839de4e3d2adbe47db6b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060abcbc7e25788233c0feff8747806e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f9f25d5b5ea99f43446e05860409a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e42718af5f4d80da48b657294e2b4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd5a063eff50ba1e7c8d1f8e6e5b22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67587cdf871fc773b8fed6607c24d817171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c80ab12826535945275784bee474c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3072f1f75da689bea585cfa42ba2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d530b4abb7ad3ff70bc4eaadc4d03e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a50ed139fac79ec71296b8926315d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993fe8f5b1dd1bcf4e9ede884949ebc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f99f2810b3339bcc0b1985a1ebcfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dee0b3ca9dd49caba3bd9dccab666e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a1bab828ee8d7c33ad8e1d705af8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46d8c132b9807f7c58c1b45fd29fee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ec87609ff8eb6e9bebcc25cfa1189181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f792b5f0ef375ca6201f47d35f434182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4b391035235f7362c930d8bf1d206183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d745271c7f4781769e4143304437bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930afdbc305384d65faa0a2957aa5273185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98bfa3eea7dd0f08299dd214a9168d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0eabeb9ac13aff342a5a15b5523c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d632c85d7ac1edd51b85b5f9febe7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848e0f2351e25af40a41ce733884471189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6b95c80bed3a162355087cc7e3d2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea630d44e32c3d0e30d210f56a0061191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e64997dcc90d90485a58db23e8142192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573f24cd05498db2f7d0fd85730cb8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226259714f0708c1f1f6a3b278f3ed4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561267e1cf0342b5959c8583692fad28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b6e105585d74b0bc3b7d368af680196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01496567baa0b091e77db07404177d26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3c92d8d831da2ab7eb9587bc863b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fcb7f3942b35fdd81a5371095b3be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c2fbc4296bf9bb6ca729239504488200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba3ecba578943a55ae6b468ab5a84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f00de2093efa29867017b89d1770d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fea3d00bb493979e8b251a73f85b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4768222d774dd4479db431f88963b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e1096c81e1ac55f59f4b6177cd4bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2817cf5efb7ee109b336f50096ebe16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548846359b24bb3d305383d9156458e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a83ed7980b40a53ad38634452bab7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f25ae9aab1788f96996fdfb17b6fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad09a2e6bf93eb871de76b4143d635a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c7a4e9c0f552f618c2a9e576af1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f2cbb4d892b7d09032711cc1b55e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3b2289e096039ff35660166c419c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60614cf0de57466c628405ac8c5a91d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664a1ef72b52664c006cfc7e24415de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f83cd61c501bf158c1f313bc1dbf6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b547122055b1ef01c4e76c9f3b4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19261f735d5fbacc9fc04048bc4e682d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19191924fcf47b2d48bca7fd67b0e765219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c749f3d4285d3907791dc12a6d19d90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa3e90910c161ef37373470e7878c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543b3a3f0e75454635b81aa23e1153a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea11a9878e594bc43ecfdd03295a0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3459c8f5567341042ababf6823d448224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681deb7201db3a488d947e9b6cec1f82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b69e4aeb1955f8d2f91dff729f7510226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe6129bea806316d2306cc83f64196227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddf7275cff36374006cce2cb3213a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd3d0163f89885b1b96be6639b3f69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c189af0ad9b7eab57651aa58a1534fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6a653d6e817c48fa6088408150f79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845558bd2b19f77461e31fe8efd9849f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a976c6c1668a003eec3885a40d269b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36186f222874ed7d5643e0ec717e2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411addb152f7008881d1821dc210019f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57869d5e6e6b7f1584191d01eb49e019236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f19d959f195f424da3bd833d66d356237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254aab3a01bd5765673ad1a140e6b59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beee260028533e8f60f38dd18593603239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004ea8f5da47c9c8d3717360dbaf935240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51881cd649186f76a44ee5a6decd7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd02803f8613c82cb6f3724ff682b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761ad055b9a72733641eaa3122ffcc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a0007569d8370a37993444804689a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f999f7892623aeb6d9a4b8791cacb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0a6c5af3fce1902614e6ce2b35641246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d4071b9339a7dba1d08f01a276679247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165ff504e01b4ade79e447b7d81d692248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe33d7e0cbf55338c4fd409c64f8c23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a54ad2c2609ff66cee94d0ea4682e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5519bc4c2fd126fed7ee751b8e85b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d40f52dfaee171f0cfbf49ff3009f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610686c92532cfe3f8caa5a81cf5e864253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac50d7819d8cd2a2d2b2872bbee7624254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3faf3cd635149766f2a68543a7eadf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d47c4b29a4574dde9009cbd7fdbf9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685146314914342ba6e874546e27e9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebad1166315d3b8763acdc6c12f227c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67903ddea1bf61dd886f48d3a32710259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c0ef07f9d84e5648e17b34ba5aac4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b2a791bdf4487834417dbea267168261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eaabd3531067a8ad2821e29dbaaea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4654935c783c7052aeb0d5a4dc64c17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c989140e34de75d4fa73cab2356a37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd5ccfc01bb1f991c0cfbe7a0f0fa4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e89282c2f25f00ea601c4782562e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bd98a90e789b0c917b982a574df1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7aa4c5ef85f3ef564ed4e39acbc1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59875d51a0fe00ef47a16a5e8acb492d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e306c4ac29d6195f54862826a5271e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139030da5e7ee4ffeb866c843124ce7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672a1c4f021148e56bf9a0086ab87ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefb71896df894b224eb98aa56df528273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5fafededcac32880755184f283e87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b8de7695a61f53c91bf0c649fbdae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd3ffea6952e34a552bb9c8ac71573276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a42b2d759256b36d48948c0400ab9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e1dbd6c6c381a7c6163ef83a58b11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b309a0bf275fe30e83c2ade6574e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0e3c059aee797451fc46cffd6e866280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a1c34956e2de48cff2dcd79c4354281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418a9b10f7524614112d15d5ea23c63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f92e1ac396db287d802ac9536de7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f8b37687df8018c3b3258df71e42b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e0ceb8168fe70d6c4779411b22350285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada9fdc1754f0bd2e3bab7c5e33f980286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d0e81350a1af351cb97918b1ef778287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f56594f2ff717eff6f0324e58fa7ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de84e086d3d24ba3682ae74e6b14bc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37e5afc12de6f84825b7200a3ae3a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635315ef7177ab942147e6929183543291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482086bad817134d8e08db74057b90f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48579a978f14af0b61beb146dc1e8ec1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80042b59126c67b0b9d02211626cb802294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc7becbbb1480839d4eb49be11566f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc164a5e7cee140c014426e0a1aa0aef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2563b96034f5c8899b6a48d824ea58e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832e47f1903435cfa321be6f8997d65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e3b65981f7cb6e7faf83eba4e2f9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a0b3e38230a68f2bc6eae20861a09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583eacb46d363cd863d33f4cf309af9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3b414d76eb9541b1a2f75d1f9f896302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9dac5d0d3e6abd2459c64053d96f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3370ec36cd590061e37fea4c0239542304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182c3d2e8f7dcc624428f17199fcd0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6757956dafb2dd18589a80c37c95a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12db8b8dc85784ddca61975aa12074307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bad8f2a5f21a871d8812d949aedc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947898c2355e69d229cddda9db721b58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572135192658e8715d7c990706b89c34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d54355db39b9b6766f8edf2d5978fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6b64387294b91e7c766088f4f90d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecda8271e49572aaf89325dc7f2393313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579e5cb6fcc23e306f9da99c6546b9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf5c4aa733522663227ec1b4e7da6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c0604e309ac4fd803c2ffaa8aa1c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cffe065275cee7963cf8bf5bc2d409317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f157570b75b1e0e7582e535c75c8fb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bc66fb3ad7979eb28418c5084412f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd26ba886050018978893c390b38715320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d63f23dc724a03b3afcb1e6b2f7fcc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92a47dea4eeaf51d712aad1bd15dd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e47ac29166dc81c819a83399f91239323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246880c80000056ef84b764e779490b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07d79be347c83f9648ca669dbebb33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975b1693d2f3a3d2bb5e0035927c4e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb833c49daaa7eb4c86c27047595a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a06a3a1ac1e7f108f73e2dfe31e6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750007ec43242f5b5956d548e1a80c75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa364a65b8b88c924e58882ec48f1b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ed578dc4efb7b08ca83c66b8d01a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86417c1046aaf1451798483f5a4aa7b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaafbe7c74ab1216abc6f720f9cb6db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a2ec9e9cf899f08ba49c3612e660f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd652a202369f0cd6bae0a7292871b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f0b6639db4fa7e44735243b5ce460336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773afa67a16ce7edab93466df28a05e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e321c47f718301ebfbee8958481c1de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee25c4be0c1fd312b38779bdb1e9ab3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc79731badbd4597d8959f4d674eecc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40f5ac8b85b19c8b6d058c996e16b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7bcd90885300fd4bd11e95f2f0ccb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2f16b699b11b6c3736c532b6ebb53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd35a991f9e1fa7af4e349c1dad60b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4264d414aa9091704807d5b4368fe9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d995b82c6c17e42b9d73f48c0c52787346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d63d758dd06f7d68ef23469bfb50c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e429b64acf1765e661788589ba9cf9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ce000721da3d2a0fdfe6671885b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0507cc3388eb18054a31597efc7a6b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d5ef16ca4f8e71b6cd8687aaf4c6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03627f8caa99057561322f4de9b42839352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34a9a8293085d5d3d5b0c0625e514e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9700135c02a464ba7c43217173a7d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138ea34976ffed240a4fe34cac6bfd4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28534ae7bb0eed795c5a3ca93f3d429a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42209528aa0d5583f2ae83a5751697357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d8c493f2dd127dacbf0f0eadce7c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4918ed0d318299400f008ccc7eb69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4ad9e6d462a7222e17badc21bfd42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c265be6b529b838b6722232ce61a1e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710317945c846beb38d758947f4c71a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408a058403acda3c06eb37edd1fa9b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d38a77ac2eb5a9dd29e95c3bb7f6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54274f17ca8527bf98000f3d642790365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f9b729c80212137bf6d7fdc45d61f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43f8f3fb19c40ae9bf6e97aa26d3eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6bc873c6eff4fbdf5d3273384d0d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb8f0d5deb7afe8cf664b4c0044eed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a907deb1264e0d2ce14e616f75e421d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb523cfc35eae172eb85bfff03c55a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc3237995d5da81b3a45c2668524d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8a78c61e507fdf7b2df560509147b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696530a5e930ab048e4b93df5c32ad90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fafcbe975d2a4d3b9b108f4482847375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e4304378b280a5bb77aacf5e4872c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e4adfce954a2fcffbdafcfd912d6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba63c614915614915f5129e08a981d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c58318a2227ef3b6933ecfa4042ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd5434d3c612ab8a0a37f75c30360380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475683fb4509aae7b141abcfca8eb2ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29b49d887541fd7db90cb8e7b70cc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc55f52cb6b4a63e96d829578a3eb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2156ad099945d96faa30010f7871f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeaa743d91fefa065ae5c0a36b7ead385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f165cd4c4d3e881686c84ff71d418386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d537ccb4a58a49353fb5e2fea35dfe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbe95ec238622d56b6fc5d46a8faa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2860cf758030ce04ec56e888642f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c40cdec1d26b6eea8c252b4bd46c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a268bcfe849bd08f37249230d384e90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d6499825eacd8d628c272671f83a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd547ecfa23885677bdc1fe88c8d9708393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b6b0029a020575e38bafa0b33a1ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171151bd71b8b7d3ef325f35e1ba0968395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1e107ba734bc1c9b4fe97e68e4b0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4ed28154fa74fbc68ca8d307290a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763f2fda5d437767321136d9b639ea6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899abb1575b20323904c8879feaec87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ee5a29f46020bb6a388a51971f6ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869d33d2fcf1eb0378d7bee389d1aad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3ed51396507baf55c78bc04307491402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819796b65fbacfa587f9922db7bff7f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b19bfe0cdab619d3aec05d3b91c14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819381b2f649e61c7c58552b450633d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1542609d6ee5ef7ceb68f1e1e76dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e871752e94270981083ee4a221195f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab7993572fd9d89187b0d75724dbbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41109fff844ea759395a15c333d5b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8c32898fef083014edaa7152c419b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f079f2f5e730ea471f104079fed89b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4ca4a815019c1e21b536e700aa2fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e249634159ad955fde5c3c13751873c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e2ea06ac0c5b8e30074fd44404904414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47c84063e5c1c10bcdcfadb6a79b75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815ec40701fb63dbfaa7e72335d7721416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc95ee42dfa1b351885e970e42dac1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c791e8220ae9c6363283fa7b15a102418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa15d57151739a32a6fdc104e1e75d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8c3f3ab634fc31d12f6e96413bbbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fea4e3d84f3df14358a50d7a77228421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8b29a6514c0ce5f8388b45c733509422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2682b5e041169fd23c94b373d75985423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21829bc675b7636bccbe09b21675212a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbde1b39e479a0c9a4416feee42e6dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08778f641865c67ff3abcb2dd37eb0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac48cc5e96700986f3feb87a92b61a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1581b1ab07b5ed73f01044b69e59372428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2e940d81254e23105ead207208be9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481df7c98cd54ca0219b93bd7be0a14d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fd06b52224ba3a0527deb8250d098431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fbb1248958f9c1d3955e88e25e289432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196871c94fd37ad8b0dba6c53e3a47d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3606d2bebf11b66bae3dc79c717847434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2f1f5f82c540e80484264d9db714c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788356a1246ebde5c49d48b409a5d52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a7766a8af60a26c38a3ca52c94044437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaed67f6af79ce34b5c3e8d16be3da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17313cc11f72ab2fdfdeecbe02e09a85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a686a40b853e9639287a7a6f6729ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0e91635c573ddd51292b0854af7ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fd943e89cf32ffa8f96d6c852cd65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d30638a0b429399fd36a9c2887bafe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ceebe2c6796f1fef1f587dc5cc664444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b853c5f69f3608e260ac75c4c0ba4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bb5b4b2af6cd89764f96b56dbe6a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d5178d42dc803b930402bb6cda11c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b2dd0ed20ce04f0c2c9c1450f1f23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8ce51faa6c50b92971c41ac345285449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07b83e1608a9c7882a1c4e789f8741450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc48d370a12569f6c7d6fb892dc1006451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705287adabbc7edec6e18929655a3ecb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a02fd7a01f77a44c4489a2f6828543453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f4fd8d524a366c36f0773226432c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83d92316c38957e39f3e6a01ef2568455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc0b1adf33afb9dbae7375240b00c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e00a99a64b8542dec113582aea95dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc5ab6f4a62245f2d3982f1a6898a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8227932efcab6523642918176f8f2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcf4a7ed6c9e6db175c8b7902c80df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de5c35478a28fd74767308e96028d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904c59638c2f38063b53dfd9e6f848462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e755ed4078daa3d9fc8b9a967f1179463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410093124877930271764411a4d6bdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5ffe1177ee0c917134b5f99b92721465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd164a349b76ab6e67a180e922bd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a92a06d37f6c00e8b394e3ff9a65c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa1f79c0cd2e8c1849dfda10a73004468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e369e99104c8e976f7c5325d4c1291469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db589ac0861c71b02eff3d39114195470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76c8f1d7cf08c2a7fd8dd96eb7a8c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f37eda16d841493aeb792b946af4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc3e3bfc3f95192193dd0a8ac73ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229818859fa89e40e6687c857dec29b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735c3775b135711a2b8521c2be3b946475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c449057a3a7d5c188b7ba81caae658b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6031d9afec4494d49b7d9bd4a37ef3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fafea847ba0fea59efb3568c1d2ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf8cea46cd76344ba4cf7710dafdd7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b186d7dd230724796716830c220111f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec9fbe84ca5558486ff649d2698395481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e90123b43fc982821426e04d42883482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e903003dba74f9f822121281d5585d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec468eefce935a53dbf05b0655891e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea18702848c6fde83baff5d41a43b01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce752b84448c2329f2814a5ae5c01da1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddb82f1340726531f280879b37d695487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef98e5552dd4737df64d9b50771c59a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b4123bfadcee3150ce331f06e5a10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823e6adcf925b46ccbbd33b63a518ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff97faf335ae7cd46baa19604f57b90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b76c396464d337f2f926858ef947a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab9d75008aa47c603584fe6b91a92a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57bdf54e0cc3ea5fed67f6f6c3739c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f835392f7d2144d63700946bf7a396495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e3dfa8f11b99ed5cf1f0e603d64f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5c582d29bacf82a82ab77d1d1328b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f1720884eb111a24d37ebd9702c4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de209fd7ef233758218814dcf847e99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c15a97799002b59d3a428f82c8c69b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ae0f8a67883ed61b54b0b9b83d5ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef7505ec0ab6821974459a3c0c3eb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02106120d34e0b4622686aa86ff9c269503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df6713ca171f3c169f991926616c1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5088b4c3b794fa3454c232582f147505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce6c5d910f0d3f5bcc7d2bf1408143506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0688433dc17305b360ef603fdf4fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90b35b5a09cf54ed6183f278c1de84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b9535e2837f79187c44b02238fc1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4bf17ff48f888938fbe2c707a3e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7caa39c9932312ef40ca850a2dbfb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c6e1ac3bffc36f730b25178818c11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd4af53d1f67edd9a3b7510d7edd96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48acd4f513f6c3b0cfa07d7f532679514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e326b7a5fbcf5a3b893839a562df14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9a87f200dc8166b6f40cf5248562f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b85f8fc13ab37a4d42471cf2598e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f266534b2b727fd54e7f5c167866d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58114ac20e5505609eaf4c6aa8400be3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18ed36a6c877fd6f359f7055923a28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ec4d33be323bbfb7586f80a5c9b18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09268bfe5eced332b141af934080edfe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d53347fb4392280f30f528af2767ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603fd101e243845d3d2048d609f33de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d77757c6a8bd682ee9fd7713638d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7c31e5172c469b00730ae8f879257526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d6f135717eaf92286e7d4a9bf407527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9a3759b478130886fda4d9717fb28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ad4e6ba900e13a8707e509d3ef612529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684be065b01413b1eba88128b83b54c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb685c2a79d14fb70f9fb84c8b97e786531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb4452d05991474d5d7bfe3c6a9409532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bbc1a84b84aef52f7608118a56a9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17859d7e9ff850867dfeb4c93c0b3fe8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f744e99bf762467002f51a4a07984e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebea228b3bb7037e0fd30a78ff795c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f643c71630cc56108e42abe236e3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46becf261f481c7016d838f2292934e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23766fa61725ddb2bc79489268903de6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b97e37c4b9d0d7741cabf82b350dd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe6c6970446b03b57713d7713e6aa0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81586697cfbbddd046f8cac6d20c673b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fd6d531ef08c2ea53dd900212cccc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe667f69273d041db00947fb1778a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fe87b04415b93014bf79788b44416545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb01c86019c07b19f3ece087048b184546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e497fb5ce594186dc4e031d46db67b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d426e1e16aad4bc53608e60a3f05ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ae0c67d1f28cc9d6408872b1b8d2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5c0d6bc626bf76d4b808dd753a314550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893c92982b77d6e22940eb4c2bf3378551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4afc710486916399bbcd2fe840d4b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7906bf47253027849846fb571c191c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250cc352270d9d291f46409501c3c4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c88df590a5d25cd24eeb270bec4b45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d36f8c8db426347ffbcf4109fc52d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d13c40677d8ce507dc4c12c05fbe6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9553407a0fef25761357b5f7ef99eaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4b1efb41257e833a905d074403525559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d50b6799cb64fbc12f2adbcb20963560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a01807f637f7602aea15565e47789561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68eafdb90608e49334be639c1d1232562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585d2e5f10c25e07890924ef812891d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b126523fe3b733528a0c206040b4b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f28a8f1cd9f548a718c1f323eae8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324e003997d14bf208a9519d32aa55c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4936a762031b412d1db3314338d0ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08742189d7183a4711021aa491559475568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a85c11af7794b694bff35b90d8b28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284203a983af4dcdcb4edd60022eb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f64c48890cb46ec9003e0333a91a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d81a46bb5e300154764a3042bb8c9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78ada5663e80623e34d3d03db4ebd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a81b600ba68a893ef360418f970838574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8b675b3c0b847420a44a58698188d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092a4e226bf9c21d0388d0216cfea36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8263f681ac64940d4a5867e9a391d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade87f2237fd1b34613d472533717a77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d65c20f27b7f7d05b12203473af13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb7a4c64409941a137f73d0eee6df5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75566869cbae8eff3ef1ee7ca43e438581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ed53f08642a8e455a4b8da085c93f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562c40feef4be7d0d4a97c4310a24df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e832ed5d90024205b2b9b2849a5a18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66a616c1eb686da98c15dd778d5773585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170a697468f4c63b95f9b8dfed9ebe4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9610f14fad0e169be2947cf90d87bf3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55dc3e26fb1239f24dc17c03a897e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aede6df2161da7ace8c6616299a34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3280f271e78f88a9ce257d20c1a1c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15654fea6df3f7e8d308765c65dce7d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776a703ddfa8bbe39856d9c702fc3ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12584e2348b24c17a97aa20f63d59e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a669be7cf31e296ce02c832bf404788594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b0e0df9b12a71e11c1cbed7b503af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5d5c2040aeb21be24df9e1a471758596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718b213f8a5c8808076379eaaf7249f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d4dd2c2dd760ce22f8bcb5241ec04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582a12b4e8f1fd71b82fbb820df4fe6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e6bc1d54b170e58758839f7ce972600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849839c639d05ea1669bf119dd392e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3734c765f84c981feef45afbe23794602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddf3bae2ba1a32421d3fa68ca6c736603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b6f232653c735d46498437f540fec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55743a9de0fb21a42ee87bd7193cf930605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4371bfa6ce9a5c3b0f9db26bd569cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb770c4a0bdfb2c9af69e5a9cc7c30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757d7665abc3d28d7aef8486be1a7d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5eeb6754f5d7fdf1f112f4554cac6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902a719ce6e174a7f499a610d63ea67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271ebf0f646ab109b7e1edd45b4be84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0e4020997b7aae63dff44a030d174612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67b52356058d0dc8140e8f8fdb0976613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb762db60a6cfc0b58c2a409095cc179614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd4c17f0e71326ef185e721c1dff6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b72f51517141445dd5f9c54d3b580616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e99c37fa6b699bca01037c2b27de5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2af9d30e8376af6e6e05f4d783376f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691623675b58afd4d43d088db41306f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8883aa19cfc43df288f110f482d8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4097b6fad7c32d0306512f2d2700eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21110437caa8fdb8f5e4994e280462622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f79bf739434db03da53b9742cb3570623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da65944d8a0f82ffef2be32f787534624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fbed7b10d0552e20bdc7f657d70bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e496450cd6928227a4289788e5ce75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d1578f6439664d9688e725b16dcb7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16cb1077e2f8921c8866291490e1dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01b2293383115278b67e3a778ca0ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfedc0efe421e86a8edf6728b88489630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2402e8055360926bb2b9ec90561850631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f426663c8ac9f6da714558012fcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa2b0290b712a8fae6b0ced6edac04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da0a2d5dd55b2380f2c45a007577f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937b650637533e01e167f41e10ac228635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b7ae43876b49d140790afa0f6bf72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52315049094a6315137351d492a667637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddd51eeaa2739a24f32a1650e87d1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167c81a2667f3686b0487530d4f74a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04067f5e1979fd276a4aca028c86318c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ec9281f32b074f958564b7a0888a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075836e045f0927c0504c4d11eafd9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21e600c01af825a6cfe96faa4e910b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b8064bfccfd2110a5df0fad2331a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d7e0db28f873f30dd2e03a11538e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186688e544e7cee4310fee797a2fc76b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e936c8503f5d566419a290f19dcd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc7c619dd08290fbaa029ef3e798a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9f99c05144b061f0c5eeee1b71499649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c73705f34291cff3f160d2950d23e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f7ee680b032a6fdcc7039a24f7fc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1c53a026dc33f8ac8cd5b07f8b4b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f42d91cf44b3e46892069b85d598db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4c8a2a309954779bd90052fae45a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcd94addb939003a77663e02f2b1e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450d9b641612b23af3304e6c6eccc29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4058347acbf4300c634913393c83b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457e9ac24e1a01cd3ad5c0240d1ffc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524c14f18f22dade4976b9510a9094c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d098cb9c283460abc143f7014327d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97efe62b4564007d90db8e7737c1fd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeb0bda654afa394e4711e79f2b19b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee014e4e1ace24f103059814ae7910663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2bf8f3e9532ed3b55ff0a082e46ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990086a59c22ba4807612c13e7e3172b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e2f4e6f585e6eebcefef9f8f7d76e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa46ff2d9da75ebcfaffb6f192cf14c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff83cd1789f22e2f0bfd8d2b2c9be1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b458b1e2206abd0c98edefc96135819669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6eead3c87617ed0e2ad4019ed7913670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421dd23c1a8b14280ae655e18bf93af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04be5d65fbfd3b5c7d4001d1872e12a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ad9f3d38af8fb02f0934a30d21f39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79834fbfeddcc9795eb4a6d8e3e0f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82143472c09db8da6cf14e1394d60c50675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afcfb158421e9c672820768463ec93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a049989c14e4f8d1a867e9afac1bfdc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c19a3c06409b17bb6c92161ada3e3f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d24fbfe03540a9e0903a491aa6bd17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5853c2a291f0aa21d3ffb2f33220823680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f03c05c9a2864b03aad1559f726c66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d9cb5ffa063ffadecf2977371150f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0642fe7ec2ebc788eaa7b70d3ce434683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e04a448aa0ddb2cc2ae001c3e0dfac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca73ce950c954d06d7ce7f9c90757ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7c0171eb0095f5e1f5b416995b50c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3850d157129e76a344cf3d1d53fca0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c01276fe73d0ec4937a53ec4ddea4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2652136b19a7fdb4c6deddfa86e36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536a871da6d3e73761b5513d61fb5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f6c14bc0ad4dfcec1674e29e5670f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd7b436c59be1d68c7be5c954539f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b393a2018e8402e4caba2108dca91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdcd4d0759103cf688ff0e48f299da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eacd036dd3e7ce79de0fdd4425ef72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bb71d6b6779c584caa706dcba0492696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c642c66ff8afe61346cc5fa413423c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dd03374c4f6c2f82a7bc671f5ebc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991637a3e4d441ad2baa799b617ee1a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08968a84537f648adc5acbc17a42d96a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c72e5099d373348ef5848fd542d9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6242f95ba3cc399f0766995f905406702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b68c960e663dd21ac1bd275a5435b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf030b7dc328a13623765cd160af12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b412a0117944e8f3b7c393c0340d45c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc85cea86ab48a32d6e64525764225706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142d03defe6422c70a63e2c4265d313707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4309c1919b9ddf11756c41fca17f139708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93003a75436481848e44ed7bbcca128709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309de8b80c5a0d28c28d1df1d0ecd48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee996a91536016c72b771d73994b10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f781fffab74ab6f6d5920c7cb09c08b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f183ffe9e5ba260bb5921d5b9242c7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3d93babd2a329cd0519c116e2cb47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bb04a82d52245e619e110082c0612715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c1ef975f8a32c08bdfd2eb376aa6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacc2c226f5760d9b7fe7a503b6b119717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c63adf1c05723480b7a9370792e38f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cc089e3ead0d420f898d71cbc30aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac68806555c2fa2ea7801adeb2ebf1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c68f30d8ecad07af4e579ef6d4395721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff642c2204f4e447b2f67fdcdc28766d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c236d8ddf9e5ea64d8a2d41f3c1ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c592a62e6a09084801952cc8af2ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7999924348368b7780ea3672917ec3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae65faceaba81f427612b825648430726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa6f8a524a84d2b2845080417c7ecc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3918879eb8d0792f57bba6e07af0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf1ba9a693c2757e745145284e4c25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604db1e9c20f6dbf5b2bfea8157b965730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cbb4f3f894707897de1b7e8eba5f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2923c68fbe986fae05fa9b279a3db2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa413f54b7e8e31d1b035d007be938733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee6554deb1324ff0f86b79a064e2a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47168909b32ab013ca25c247ad900d49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6986bfce4cc0a475d9e1fbaeac5710736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2cd5201ff32e26bfe7dfb852b4357737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685b75c4713f5dd974dc67350ce838b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a21eb95a1bec32598130f3b38d844739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f45f1cef393f3c8696f6091120e38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402c7b4c7bdc37acdfb206fac7053d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df7be52209037b3630963330383886742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee56decec5fb2329f9cc99730190af4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabcfe08e108756f1ec2b98aeb80779744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b661e6ac2cf29bcb9c2652dc51d79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0dadd2b622a67d4641379fe9f96c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842e586536c43a44dcfd9cce4dbee57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e41d0e2f11c0d2589ed8c8662c4e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c737ae261c798d9c9ca5f1be485ca42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c88c2eccad089ecb9f4b43eef2cfa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564844c1356f27ace4cee7b1e49d722751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5f803fde2bd53d70646be1900a42e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e609e8feb35e37b5439130f6792214753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165b7abee04cb6735d15859e6adee28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673f6818e8e22f627bb114b9981502b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f62874352ba7748ea9c702ed456dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee572c48e2f41d3834d67a07bc015eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908ea6d99138b55a18bc5ee61ecc083758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24fc2a3f1c37029263eb1f556353c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0904f8949842517ce5229e21826eba21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70019568e99d5f05fa805eadf921edb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e76446106016aa205745cbd91971dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae2edf892ab02f84ca29be8903c4a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5ccdf8f05c859bb2f5a679993e9075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6961cc13a58060f1ccccea84d9523e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3770e3580dc6c4a191913004199c7d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2eea8360354893c66891ad23a75428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffe0837c87871bb7bb5f0a27c42cd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280702a53e6c0bec822e2dcc12078d8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cef9d97bcbf49435add4f3bc99a4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc235c611770e19542ff7cd68dbb3dc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96314c689c44ad9e641b7aa466c7973b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded9f15ed62e65d2f16a672b087bc8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc3e4844b6a42b894065e4680fa2ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e15c957b5f03aee1607135d44f474616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cbafe45fb764794876225cb8fe9ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471763d56bedf1fd927ba60863b24b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6f21ff36e27f764beba3ddb1095c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4923916f6865eebe5bfaa074be2e4d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45c3db2ac164bb31b736d5388df57321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51970d1435296d342edddb0f8eb03622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8767a4d5e9424c400a8ac7e86387a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fbcbc697e137bfe3ea4a636bb866824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438c4be918eab32f59731e84838e9be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa929723ea0ea9342dfcad8cb4f60f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491446ee65704a6db6180817e540b3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadbe52ec2f7d6b5f1c2dfb4b39ca3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954a9095c4eae8cb649bd1f7025871f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861778315cf53f2519173f98e6a8f2be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c873c88a42277232f51a501bf835d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f10cede5b435ca1ed064b6df0778f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7994e0af1d44a6649b3c57a58a9af633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55eab955a6f4244931abc81b5309c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a4e9c138e24e769de94b6f38a48c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511234cb3b6a9d8836b01457af0c18e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9aacf1776f272ba8e7a7494af4eab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37407f0abed7c42c89c12aec37d6a68738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec832236cf03f1fba341f448c99ce71d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a082116e530c70c50f103b6c14bc8c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b517432f97700eaf4e2b70f884de6c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2178e42dd3c2a36c84063d4131fd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532925a3993eb0ebb513590f669098bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9297809d08f4b44898baff52a75a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641fece19a44c31a952314cb50bfda745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2b9d06748a66a8c9108e8840b14b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654c03ded3b836233a2423526b95bf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe594140889ab9aad722be9ec83d98148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca8993784d084be6f9fa2a1500951649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde8a1a8825c95ed9c2bb49c7eaa32850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2260b8f0c11fae1a003d3113a10f1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebab2bfdc65d12b597fc7e346860bdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395c29f1129237a453e41a027d440f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef245c529ac49bd8585d5c587bca03954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0c8e87d8c9cc4ea646c4779673ba055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca02bbc7955cb18ef358d885476bcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92fff9097054b5c839f3541bedc4be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fc47d425d224ff053b19f973e85e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977321fea713c9c3fdfbd84124a6529b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca10aed38c4f63448e73b26c376e77960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025396a54ec52c9ee893550315b4e7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d62ca20e541c894288f04904a6bee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84732ee402d1cbed9beb54ed642d4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82959c0da1e85cda2dbf12c3150ba4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6281efa3e68f5eedf0005d4c6223c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4adeb3270b8435401dec512f9b9e1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca02087587a18f7c2cebe2d44e3c7f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bca7372212cd4e4303435cadd174d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1c4bc8e28e7b869cfe439d970ecc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5cd8c20e91114feb624343fa4e25370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e720217b41945534cc99c0cc94fdcd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647e22707c1f468dfa7552ab81d44e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46437911540bf398a22f3c380ebfaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5847b40443c42ba898692ce530c221b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d60caaffe56eabc00bc60705b68a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b686b55d698bcedcc6e716b8fe46d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdc6e6b6187927d37e9451721eba6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b9a63fc24096a953b4d81b67211d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec383d968046f99a4704bec837d9591b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102fa0b31315a84342768150ef994f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed44f164686f1a2c5567369268ccf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13c2162d2316eab725eaa9091aebba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d057ba9a5d91c6736ac9434e17fc0d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aa65e5d8cef4f58603cc19b18c59284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2658792bab74b32bc45cb428402e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c46496bde541da696d685b0cc2477886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855f2a9961628cd78d8100a3307dd6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b664be7a5181fde114222657d6a0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4f47e5ec454cd0b8c2bc9b2c2074f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e553638c0be906ddc8709f1d07ec5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3570e90691f2f1a1f24ef5293a5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a325b28efeb6cdd2cc1afadac609e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd43d099d633db9d0581d099e22fc9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db404cb7cc56bc42d894d45e3a41af8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9732c6fbd672973a82488e2518d6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879cedda323c7f3d8e0444e39a9013d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1799f757668dec83221386114ba97f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bb3f8ef76fa94357bbf8f6a6a0e9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51997622ba0f56db21c4171d837024a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9272cab098b34772f4a9adb0362133100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e31981e23558bb2a5ceec614bd13e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28a6ed3696af9ecd163735e406e6e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897383c168b8f4787f7d47f34d1a994103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879b2bfa64612fbdef9ad694c5d7edc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1ad9fcbb6f3a487871cb094d4e92f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7820f0b39e28553a126d6ce6270a337106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acefd90af5fae9cc121f5730e5841d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce4bc1ddc07ad2cdeac9dacdf86e6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cfb115a706db2eca7013069787793109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff48ffb77e3371c9fc873087a64af2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630d81924700984d523d06c305adc4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d99ca51ad91f4381679664cfe093f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728165872175b14719ff24b835c16ed1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24569aa1852a4ab69c78c2875d0a26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701d35c8ed831e7c8f58cd660321ebb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f06429fab7ae69506af7c44a0f6a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47295d632fb9aed00d63b29b9bc3c308117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf47dbae975ca04ee57ac44b6c78d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247bb574ef51156cd74b57db8e34ad6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ab3bdef058992dd94ed6e91673c49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07872f1fd226db69c5488efda17976a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaed209fb2727b024ec884e85ef05a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b7e89694e07484f76a51b98bfab2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689ef1f30554bb0464b2418569dbae6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52692f5f083a8ad4fd387965ac5ea097125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3efa0131a3fa9b2d5a67022afb84d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b841410b8afc2002d6f1780455b50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3d337986e2ee3be5147743f5f2777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532703e1e4deb85616c84242fa0d5393129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc10b1f7972916630419b9c28d3db2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230262a888e8ab6bcb7d11ad3a425453131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22307f229bcf747759e2f016812548132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9adb569b80a2f7c800f835f8378012133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5507b81d1031611d1b935f22d08ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5d868dc079c1e5ce62d6b1952b217135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e3a013f34582a042a547c238a94a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4a95fa5df9bb3f0b8536ee00f903e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a171aa741dfbee98bd8bca73356f249138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4d6cfd45968194d3e529c733562ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd3eb24c2db89a4ae0d590d2b88c30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a42101bb067f1a047a0d2b6c32c29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4769ab6b08ad87db87a83334a1ac7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8be56f8bfb2a42f2f8bee970de341c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b122125df65a462bb7327df418a1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a82bf9f9a16a3b2fc7b8b697b8e86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d5a4c7b01e3d65c4149fe04236c42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db197b8581319c3a7f9f4f54eae189147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4707d5647b79a7d02e8f8cfc876946e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c17d0ed4728618b55405869e133a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd648f149f133ad42712bc0488fe4005150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc834cc19dbb11dd8a9e4e8893d525c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba2d1880d2b22a0d0765f579a999e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea936c0fa7beaa9e427e120bab982150153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b30b9760051744d8813e38667c3f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847a7954b8c89cccd4d237b7cbd0f6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ebe70128cd73881a1fc8ae91eb35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccb3f518bb52319c21e5004be422c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec348170f0f5536625026cdfc72c5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be831bf8756a39b88e04b5ca8c2c488159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04bff0115d2ab69d14bb0bf447e6a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2135c41d912b771608abe2dcaa484161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ba068e1e36434519eb46964ed28e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbbd45133b89e053a1df0277354dbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a23d134ffd01b162c38f03da1db27a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361766748f3be85556ecc42f31641945165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd476ca3efdf12e2dd0f05043525dc47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320802ba79c1ace91d28ca1a58899c7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eb33f876fc9afa7d7613e509a4cf2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ca8f7f3ed11706f030e456f2ce3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98918e7717a6a6722a9d7b2a1c4046170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69085ae8a3e3c0500e3f04e82bfd96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dbeb3b1d3615998c29c0a19b9a0d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4ece88b62205982a763cde6b4c94a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5bde934bf438ce71b64f4da34820f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f2c38fb67b72f51687c8edd5d708b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc54b55502b1b581a7e01aad82e0168176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3600b3bb66a470553f111097960371177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733fd2d57e82d9b8e6774fd736fd968178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb94eaaaa1f6aea449eae03362c76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86936922398e75cb6980b05940fee540180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb60a910a58227b631c7f62264ac17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a08e251107ccb4faf1853e7f293408182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a0d322a5a9424eeb1132d69c0fc0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03d7961398fa4d266d349ad41e9498184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760364227c2ba567d7c78e749ff8770185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da3a2fee5e07baca842ea6b1f68695186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4ce9edec3a5ce02e131f6f6accb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63353d8fa5c14bcd58e631be8e0317188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ed18203d605a25a46f6946c2f3d58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068c6cf2db6a08a6f815d87f51651ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec102b8b9227788a1bdd92a4277153a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42b592bfabd6a9441e74842ec49cb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fee7456398ca6a66c50a37f3d1fbfe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4caf84cc7229d28d2c03cc6981f40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693af425da5c97b8133ad11fbe39cf9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceef737d27351c4310656dd236d46e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759804977f501d0baf59100443c6aeb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18256f28577624bc4655534aa077e45c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2ef192e499db4581f8f61ac53189e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51ecd18ecbbee7c5bfdef713ce8866200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce41fd89ac8aad071b5f3f5fc52f886201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9999b2bbdfc43700053c7ed5a740ddb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cacb839a176108f1039277d00070a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc300598de7b9cd1ba3302f8888c1442204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0785da9cadc5572edcec9b33a9bb8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b746397855b75b377c4d351cf763d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633ae376fef5e5ba60b2cb83fbf36f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d67360d11449958ceae62a0004fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85223658349ddb9eda2b383c5108d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71759175149d2cf201246ee72693a0e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a621783c06b46834082ba119e899e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000056255ff50977d63f87e45b3e23c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff6972dc40d1023790013db8a7076e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77859d50825d9528999badfb7054265214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c76d38c1178f6e312d890296b9b70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef36788e71c082b5a320f7b61b808d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452f9e37de204bd170876e0a84d8ba8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14bd0e58a896e98f75ffccbcb9193218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e61125f94e354dee9494499c6acf5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094949a16647ab920c4e97569cdbe26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16c3fe7b77ddc27f73bb828c4e440c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6de617d2abeb8906b32b3978fa6144222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206a5a924550e2881039add1766e4ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ef4407f6c33da8110d54cec5a15e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e115cf19ed8c458974e249c08c015d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f14beb8e149b98d8f7ecf2ffae2fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e025827ce2e9a22e3df36f3a953599227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2140a1f037b8f9d44f3bcf0a105577228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7734361f6fc593724951be2db6b9c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d2189479e18d5ade4f464276c9747230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce47633e29276673fc9b1b3f71fb195231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5204af8c13e44748221002c8a9051a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36fc2c5dc4af3e466987b53cbe78e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3020c4460cdd89049caec20cd5515234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b220b22021d1e855f7425b710915396235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9897572450043fd562d72818ac551236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672352f6418fd86b1cf68bb3d7b6c976237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99adf179e693dcebe9ae6d2027686e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de30e4c39ad572c74ac6b16ac319629239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198431926c7cd02591a0aaffc462099240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780eae9973e9c7bac62902b67144a7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b542343b42e5c3e0623e6a50464eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9832eda9c709e3ecaec0f861472dde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5818bb2cce11ab5577f04608c25eaac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2f9284c05e43915b09bc5bb358072245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff8492a66126d3f626fcd8d26684cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1151a1620487585b20c6c095abb9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00714699f2ea11ea10f16679fe1c50b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b174d1075a37176bebabe7ffca087249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef5c95f45dbbe111e0c70afadc1eb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b63113a7c058257f166b15d7f5ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d409e290cc47c2462e61306d21e6d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116be1356df1642b0c58d819ec3feba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72fd4fe9ebc16297e5e10802d01432254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68286a35f808f353db9933eb71dde3fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bad22bb0a3a9050ec278b415fc70d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816051a79822d95fed75c5003cced4df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d34c999cf3f843e1d74045f09424d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d1fc5bd019107354017fc8afabf31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48fdb999c01bced3b0d27fbe25d3e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04735f90fc49be8defb134738f83c11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3606ae94374f9cab60f081a477951262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9eff66d3424cf9a7416736c6a8fa8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722e89fe89c571e8a9988bb9c835c3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b121494f1a0eb13e6eef446d117987d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934a1d6f34102dee021cb15114b0bf6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9ed8fb5106d2a3aa0ca4c6721f993267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794b04c92d483fcd5209e0592b09f18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15c54543af791c4042102521f3aabb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6cc5ae4840d616a1377a108f8ed19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3aa6e45e1214174a5fc518fe15b57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bd39dec328290be0382a6a6458f50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c01024a4fb375ad2278ca1b88e855273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e65438ba2e1c715a69673cc4dce09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb08134c088abb1e17b44a18290db6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ed539571e326078028f17b1fca281276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adace374bb325e60b4e74e4ea1e230b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb035267876d273829fff48d6c4c6e97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731713889579df421b306efafa06a576279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e87b1f286451ceafe6638764ddb576280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9384a9e121809937f1dbb2ed4c33e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01bed34c11b1d61476a88e751cafed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b57033fc678ffa89f87ac18109198283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122da6542860299c0746b2d3ac224d61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c004f6a1cbf3df5fa61872fa6ee8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe0f1380c5b28dcacb5d76275c4c4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fc888e75a696d3472a4c01fe68cf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab1c0045a62c58a66cb2e960872fb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f372426fe9bc56a16c2fcbe7975b437289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d76b997a6dd9c3736b692ee5ed1412290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a074fc448df8f8aaa9b2866ac81d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82275a27ed7e7f409a11491b50d41f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180614668b406595ed6706a9474975d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758beeba8017cf86c8a54aac36defbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc41cae1e14c2e51a44c4593627753c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d050f335f8025db3d1efa57713470296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aeac9d14ed7c5b2ece7549c3f7db9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c813eb04c603956e0abed19f68f19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260671f777ea0a0af3a8f355977f5033299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c9456b60287122666f04e1969c860300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d1980412d66dfd414ee28f745e054301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091826b64f1cc0359f794da09a4873a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd595e51a0a3a4fcd379ccc96b618c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d1b640cf04d98a7bb5905a14ff4a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee59da11d2ada113454120fd2f60a53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcbbc48b888e918e4f2f6e4eace1f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797bfe3fd519b3f4f084553e0233213307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14672bb9abf2495b3cf2a017289842ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3919e3257e69fcb71c2f254f2a82aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ba128bcfabdc8f0e83d2875e060d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e35a3a5557d80b73a4736f8748c37d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c04224823860b8402fbcfd1e08d49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54629f837c8c382d204e944060e7ade313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3efbe49e291f59007d0527b852b22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892b9b173314f207a9d25a4b5473370315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237b7641dd44b8bba9721ee51f4a6a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828ac26ab73a64cadc4396a2da67bb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034efa916dba453845295fde5da170d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7b448b76429c3a5797b8c1f50f113319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c64aab3d6e671069523a1f46e4b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae3d56d4a19155d513fcf74d0935cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6ffb19c3519c50ec6f8f75e085fa9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8a0dcf03854f2fa631a0da9787382323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af899e0401ace6aab163df63703f2ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af1c89ecee9cc048ddeee6513abbed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cef38557011ef5553d701c45002ff4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8e6167ef8069fb32ba509dc5ab7bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0429fc42f70619dd02cc431c5f2fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e33255a6593c44c77e03a466246053329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57739a92d6bc757532819628bc18b23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979984308241b0d5b839a1a19393c44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aec200167281dbaba0fc3ed6b5bd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d59cc6746428a42d1f9dfa46e3249333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eba735a4ab996b973da64aecd89e3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213c14c184a0f63ae5c5d9714ea2745335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b321876fe4ce6041df895cb842c251336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10bc640b7934b046a7059898daddec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa9d2581f1caf7656190ec3b45e73c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc710bf3b54b79b68a3f8ae0dca3da6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647324a0baeb6edb61852fed49dc16a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854858e05e088864c89972b2b7ec800e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf087e54c833421965e10ba0b3271ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86336e7bffa59e3a12b3c6ae72b1909343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7296c920baba91d20f3cbb0f5421a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c03fcf938bf6a599ee889618a2e366345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ab355a057784301703fc59ae0377346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786516b92abcb53d110ff8582deb0d2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811b33211d3bac61698c161fac8fb90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecffc56a9e3ce59524311d4971f28af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8abd319b865f8c0574c9f57fd0f2fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b5570959a908d455936599e058f23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bcdc8730a1b8c5336923853f5b8ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d82bfa27eac252bc02461ee1f1c9eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366595855419e89bf46fbd89d86b88d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295608daa1cef0920de79355a97da5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed7d525b8eb9cd4694cd4f21842cd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d289dfdd4ffc04b794cc3d60aa4023357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d67c418d09ff77bba74442c0e5f82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce6af027f0c862dc53293578f6ed9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddda3f62fccf8e26e6fbb7a983196f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed7fb590107fce275c535aa40b073d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25b3ae7f5f7a81591d814b30837d4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc16352fb00bcc5c343a46a0885e8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f9a6ffab2ef1169dc01980c6789b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f176b9aced6232d29a2ef84884836f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba30a6d8b99c54798193e8035b5a5a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c3f3fad8647c7d51d18fda1fc1a16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed90101a76d8c79a21634730999465368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba6caebb01a1b7f046c162c5f30a77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1363b4be7701efd0c164813fe83530c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f7db96ae50ccae83dd1371d27327e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864fac9e0f01a00598b79f0d7498426372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cca6c7e71c2d21dc19f5ef5ecce7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2f9272bc2cdab5b193dac34ba808c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1fd86c70691edabce4b57aba4ccec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a252ebae93450b73949f2edeecb16b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46d52484d577c871cb154cad90d751377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0d1ade7a943f4335342cdcddfd3f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891e4ec4904ef97f5104391def39de0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e2a26673373f5d9794658cacd07b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c8167f036ff6bf7f5ef5d4445574b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bcd2fd72a238e4ee04c04f5504349382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0702ce4a42d05f6f8f36ed06f093c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b905cdb0294de7153ea7866e69a843384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f72f0873b05b6abe7b8ec5c82a333385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96782308b623511bfe0459ec1fe49ac8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1783caf6ba1a8ff193ac63fb806e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4b6dc1ae68a44d3002f488534dcb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaa698e8d955e6bfc7c807a148f7d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3c1684cd7aae8c327feb50b8a381d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab5d8838911673640bfd1b32fd2580391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d17bc33d20b518cd2efdb44cfe497392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d13068660079c1bd38736388f172e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7d793ef90013d22ff75593e27724d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89ec09b38af4abdcc17818463a1d75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b659237c52a24e363ddb7df4a81d58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfb29c8d8be6a90787e7637aeda107397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc51820f35bf8a5892a707c9856281398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408bc0a12e0bbe78a10b3037f78b25c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07c3ce5835a1b06e2e3a711587e26c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f362eb8f666e13a8e3aa9708c5af881401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d81494fc61d0df1d23fd27af7d0a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cba6f5b6b560a61cfad5eed41ed8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ac682836f1f86779463bf746ecae1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b2da6883d6f64ede31006577fb27e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a542d29a71ae313ecdee99001d8f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d78d9f1c743cbda98a8e979855a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e750d7d41c84405cf4dc82f271d5bd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1c852c756b0aebb3f324ab757e5eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c730f975b4cd6be9dc9570e587a66d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa330067c0ee9d32f8f2e4175875e343411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6727f319a49ef530cf44cd55a468eca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc36ea7a89a28727b9ac890622e022413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4586d24463e51f8a94bac51dab1f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b28db57bcdb4b66b461fe37a67f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c944153c5e2426e44b56da4cfe858416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e19cd79f5be26eb85e04c025f7d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f54ae1f935231e8baf65c4c2fb33f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420499c4c40c9439c2ffd5cffaea5e6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1310a2c0a901522a60983e0c44362420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972f0ae14fba40998352e16b818e123421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced320150cd5ed52678f9b3bc71a28e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5035727aaf1530f6ea76db2d322140423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008027e766292537e43b56ad08664b42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b9ccff31542b32aae9357b412005b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428515d3ed5b04a9883df86ed8764dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec2129f19463ffc97c7fb2f43af24e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c1154ffdd9b7ff6c555981dd3b277428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f303aa4b8907e5dc4f084b8ad71101429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888cb1f9171179388ac4ad9d594b9e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9371660f1ebdd5e473dc9fa8095ca6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715147ecbf55b12095c66e822a3b598432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed28754280eff4ae60253f858f016a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783f48f216fe8a943b77bc4b2784d06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ce195fbfd6a3cf54efddd2a7d570435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03a247f22a4531b4fcc174219cee9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c525a50d0caeb59fbba1e89b3dd63c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757865c8864517d92aac81b9aed09804438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81391bf55173e917c2652ff21b798f09439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388cac8867b5381b916975f9dd80b77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7f0af0e81f7fb8f65659c0d491557441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b8f84cb0dcbbaf5cd9b6d4300f273442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa8cd69435c71266ff9aebb9120e62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b642764efd7259eff616c4c14fc867444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57020b7b167b241ac67b2ae550ab106b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884e99619d727303481931d029a150a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538df2c1fd7f142da2319db105db8bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2914a006dc9ce7458a312b8bdc1eda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d46a0198ead8c980a0187d65dc2b24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c415a554b6fde29aec76ec57569cb6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714cbdc3e77c7a5db1d9514a689dc38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20222dd414c97f25f666fb2c21096fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4318a32734b16af8d74ee85357337453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894745ac33357b57d35e1cea52be5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920b3aa4950822ad24a70ad4289f3c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b702a7384d9358384fc29ecfcf9c33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded79ecdc11f65a2de6753e96ed7715457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae119bec8f76af4b97c2750d36215b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388b9e3bc6e94c96477198befbb0aa2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4ea8d2a848fa14aec7e287c92f5e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d730222c5c32412950a2a86927d79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf253e2b1983c65a3b29c5083e51a3a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0943f359668823bcc77bebbf3b2c4c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e87a5a4059b8dc3da8db713a0965bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75154af0a802ce005ed9955e1c6524465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243de4760beb3d731e2d6210986be0b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812570c5c73fbb2537e9eeedbaf74b02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6dba29b89191b9b5cb4454bfcd30a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f7e90fe271f0e93c32414a4541408469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fc8743a6673e421f5c5b1e563f172470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa971a85845d4b581ccef45885fbb973471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2819dad22814fbf4cbb4af7cc838be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09a7a3138f88e5d7f210127bde6972473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e351c2440a15e09b9ce9481d4dd68e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0a9d567a8c4246c5f5dc8fa7cd941475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1eb28e899c52a27083185d811903e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f07f9dfe9ae5a2c74caf8340ad6091477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afc897aa93960a0fe92e8b3342a11c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022d5d07161bd972b5922d743350c3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d871706e47e68739dd3783d826e89b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a03a40ca24b99c05b8b73d3aca59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740993c8b58e503bcd345102f0b1bd5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91572f1e489e9fdd40d3561c56b46e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bec85e3af18f8dd1584c1e8802fb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeddd87e9ee5c9cee26e9117aa49b98485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ee389129dce29a0078c18859c0180486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0141108a3ac80d0c49e2ae8d20ed79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b31977f451780786a70dfb27040123488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cca634b5778964319988a19ea3b9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e39b86b65f91dcf423250d2dea036490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6d47ba4009a11555b1b5864b66920491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0472bf51cf828e2ea85df3585111d97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372780430642b220b84b099dc7101f7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e551dda48d144be2b679d3ccdfad3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567edb9d26b5d9f3f96f711497194831495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3f5f5329382b99a4431c81591c517496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e606bb10415a6acff59c9a628cc77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a10deaecbdab57338278ace130252498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f410d70da200152149869b28648597499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b544b4de5cbb42252dc84b402aeb8a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642d1c4a7af0bb7752f8e4072e3466e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b9b51b88f7dc685e36151779ab58b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44487f38ea68b8319c9d86a4a05aa7a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee5bc6b2ce788ad22b6de299e2a66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb38256c58d4b37e7cc1192ff123a5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1c05546ff7c564dda38b77caa0343506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402397688685365800797eb5102ed297507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df8ce0b514de5b635819fd8486be9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7b27a9446142e11a46dcf2411c04f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609be92ebecd11887492ff8aac90f60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37a3090400fb441a5f0c09f2a08e46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c98577ac57fe19111a14b273e0d12b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3147fab6cde82c1fd878e0cd38701513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890023380f96806e3e15f3f2a68446f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3017cfd5eab8bff0c45531e27ceb0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da810ae2e74a64e1643354dfd70439516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63013968f8d8b762e74d812a3dc645517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f56dfdc9117c1c658817edec8bf99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dbe29451cd69c77de8bb4592b71b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d6e46bb251be4f4c5f89fa9f588d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef94ac4188b7355e4c200a596049aba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4929701dfc8d083d086107ce435acb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028615284cd37ac038710ea7eec0bd0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0573bcb66835e959cc75a9962a3361524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b3686d0434ae543029f9f31f7743525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec894931376236a185d33e5bffedc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e687411e8322c64f5e14a8c8c8f2f0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab05f8fe0326c2f2b1101c91e86c31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dc39c49d512d3fd93079b0f8e8ff9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a44f21bf9889dbc345a4abc1ca4cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ab9e5150eb9af9d4c1e9caa0e76ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878be5e1fac4acebe4e55ab041f0e2b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770f30b7e7e92da959444dd15556953533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61174ae8f08ed0a4d91506c844e535534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580db66a118c4bcb51b3b6754cc8b07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb37bf1ef6707d008a0f957df4c4d1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35f8fdc8bcb2d468233f7ea7cdf84d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a66e7219afa659a4534508d2ae68f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d022283d340fa46c18f0efbaa1dba7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e428baaca482867f82be42e0225f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f454f8b55467a8cd0addb23fd5a8613541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acfe3b25215b2feac6ae56017b9b2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd5b493ae45a02b3d29cd917235e2d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12043afc6f6b5fef3b0e7fbf8bceb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ff03f567bfd206341b92ea1431853545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0cc0d97d5e49e105d9e4c392dca76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3112590e89eaacd58fe51a86ebe3e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c222d9acd9a6a45598dd2788e35d06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904522b51fd7e9710ed5257059aab30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145a618844fb355ab170db0412fa96e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dec98f808a589e337dff5a88c5c259551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73dba0e421938b22a9316bc178f96d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fda690b8406141771eaf41e3e8f74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac9ecae9f5ea2cb54d4e6371bbfe2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dfdd881ca6f2949ce0bd202c94e78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04dc49f37d09ced2b5f0613b98d518556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72b3d60e5ec67df34f3b7dfd77078d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc9fc191b3b232e11521ed7eadfa42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48b0654b75af56eccb4ecc63106158559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ab2687e01c8b41a22c55233a7adca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad1f9711459db524949e44e77e1a21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b0e55e5b547fb0553b2ca03b95390562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b1c6e02759a7573069db0487f2948563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ab5787147a071b1a2abc06e8e52c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3633cbb2d6b4ef08cc7a54630c8fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d1d140a80c2ac722f563b68a1edb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372829645a92f1c1759b5dd99a6ed0f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094176054d30b3fca9c9d9f3852c092568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666e0ba8c9b2a894741189850fb616b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde6e0093b5dfd1bd0fbb4b155a5055570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8db2d8253d25a44deb44821c7cd231571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d01700c8f06aa83bcbe254ff8ca97f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db6ea36226a59fb25ef73ca7a58e54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c52d1aa10910af463f3051c731131d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c0e464f4f4e5ddc6b2bd6a41d4d9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef1f282b42c0201091c693b692a346576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940b75fd8dde56977ffa7f36a5863c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80930e990a0c86ffc1c23d8915a9f913578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff6dfd69549c489a6635af5fc45da8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e7884026e4dfbd1cc291ad3ac3a65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182be3535b6f68c8fd865ff1d4a4e4d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9a9074d84fb205cb21a8ce9eb894c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac243317fe941be54e31a57f6cb69fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b4a7715d49ca71a757350e56280d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6284abec8f6ccff15c4b20634b9cb5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82ebe3ef3857cad96431333810dad2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f1ebdb58b64b18ccf084195fbb4a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470e28b935be5417d4704190b2f5250588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2c609eab49373320cc6f0394ef1f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9792faf44156cdc683add45c5cab7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ba647a9f76b2f93a0f704b78d6e07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b930f34ad32f884a732c5f860b625592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43018c10aa8f165bd5dc4b03a51fa50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb5c3ed463361899f995ad8955ee48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc8acb8395568954f51c729dfb3940595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a992a24f3a30215eb1715e4768c9d5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209470ff292f67967a89a1bdf1fc8bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eada3b84dde42866f44f38612a71c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184419fb4aae91e1d67eba6488a8c33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2797c3a3bb04e9ff355f8ee8ec48e4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42829853f51ab7ef2c13ba50a10483601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69794d4b19232760d5fcb51084b64db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016c23281a9364c993992be0c828478603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc1484b6ecebda0cf953d0ec5c45a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365615f4c347034f8d1e4bca0a1b20d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe829417700a12cfdbb86df41b8e02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3f7d3b2cdecc266c651378dba360b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dc2f7ee1a5e385599bba161d8eef7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf977df149f6916249f03cbb326ffba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ac514e4a7e06c33261093c32c733e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26a8cd373d7d707319fce795dde43f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62265ca3c9a8421b619350a6c7951d62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98e56c1b561af2b882685fa7a7bd32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127fb7ea6bbb2cb2ba8e81682e7ad1e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e204620016aadf86644ca1ed38b6c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeaa46b3985f2754fafe862f54ab0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a58e78496709fdb0e04037da7f8a69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3764c2f111cf254ef1db13a1cba647618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78a083dde0d0a794cdd6b0feb3c837619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57773cde996a5e9a51e4a285c183ace0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063706b17b5383660db4884985e5a9d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a34a796795ade32af60fd5e4e2e04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b777c86ae84fe0014c6ec194ae21f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448a360add4e7fa1fbdd4cd7d9718bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6d0a7fecaf6dec2a470b023c064f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6985961febeac45d9704b779424832626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c97cf6ae41288d9d35ba53b2eb323627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c96b31449fc8f28db31afefd31449628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f814bea534831af9aadbcd2be2923629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc408cac6f3d2362a533e4e9f5f39140630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaf8a7540c4dc38f07165090a7c561631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307672af6fc3efb6eaf12f34ff191c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfa1844185575c4464d18f7c61136f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160d11769daa7fcce70c9e5f7665ffc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee12540d2531b1cde24316e4a022086635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f04a169d3d70d40becd1683fbf9222636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7601f048e88ffb5068caa088802b78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455431548018eb4bdea4351c7c4c16e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cbf35570fea0bbe24997de782b6e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54f9a94b720a87f6d266e5d471dd4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4f4ba0db39d2dbb12cf3387b6d5f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8242c3ac62924821830711b6656de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c662d00204f4968933dd86f36217ed3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035025cb887678482b8af2e2568e2ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7db3ab64260607009ed3f153c4f7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bfeacadee9652347176e2c8e735c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc9221740c89aad3cd329bc2b5dc02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef94b031be7a30e762aa30a0496562648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac83327002ddd62b0f77b57c7c8f42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bbeef54026c9c05de01e3a55ac554650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43c119990b813eb7bbb8cbbdae43e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b2af9727cd7a4716e00d648ecb605652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82c0a98ebe3f6d869021fb3ab6622653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f3ed9ab5156b09cbece4642d204e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618df08a5441c8be585b57bbfa28861655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6f5dae84cbfe73ec99b3a26edcb58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592133d920ce90c60921556124b068de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d0ac7f5f90e44b6f398ffe2a0a0c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c7fcf756dbc66393ca3ccb85ff273659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868129875a2a4b1f6e33abd12864e049660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb10a59b28f2edbccabb0baa86bb6c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00dae61c6d8a3960d10a09dfc798ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678fb6ce0bf9845ace3b58026d0be16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fe513cc18a669fe6db368fa4d5d2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d078b2a8b7b6c5c68942c9fa5f40624665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c3cfb70d0b831cb97f2ed0945f2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c657ea93c63854b78c1f21cbbdd4037667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbef15fe1109c49591e5eada12088b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c5bbc28a678411fd6d0ba898b01b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03bb58648d5328b1b769b1425ef119670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f6c2a0146d116e13a5c201e187bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990285288fd8e0828a6620c7b7b61c30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de6f197e25fa7292b13cb634b37125673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b1ff150e5e517bdb3f08c09a569f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72333d0aef90e894936e5f96334c5964675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc29af06ce680f1feeae3dc7272234676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590d851438431f7273de0a19aa40106677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d202b62161146e5d8498d0a8ec75dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c8f7bd708f90abe0aa0455597cb5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f382559b650ab302acca8e71ac7f91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c7faadf7c7ab204f0448ef9e8caa9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61624c7d4b53700007cb9a7e27a32f1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea7afb029159c516d48d3f82f9cb17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877c6dcfa2e6652bd6bd4a1e22f1aa6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd2039b32f645db8766b1c45a546ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880bb243a3b526224ab362801ce751e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60383a745e051abec04b23410eb38f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec55fb235d463c60f1607720c6f558688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc1d8e2b6ca9589ce49f719bec4313689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ce2978c752a08d159c2af9c3b3bf7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59678143ce75c5480324c393b72e0acd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0031ba29f41f2fece1b7b39fc4be2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a78aa8f0fe0dc738e66d845102e0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b562e6d3f6a4039dc7b5119fc6be13a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b255a4ffde2106af5c3fd91d4be9626695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5b91d4a232d70e58b3348cc1319f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b01c376254576b5b12f54cc518434d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b41faf1ffdf7fdda25c8911e6bf17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb21f30e9f7b00d1449fc8501930c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a8bb4f9876044794822fbc68369b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cb7004355a32dc60c3a814876e03c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f32c619b5af2a60269e0f986de338702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bb746a3df8c48c1deb3594aedc8f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e1a45bdb977b60422cdafb01e7c42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab6b4cb1d085bba6b335cadec396d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af6238f92706b310ab75fc4122f299706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88266f2748a0d1a7e8590fcedb927f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd50d5594329f7fc8d026f112da4658708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14eaad2b758d2e1edeee036c796227709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e91cea65b8773a2c9d55707affbab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b001fe537ab01ce947e926a7ad99fd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0cd43e4483cc66b23a56c14dc6859712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa3b3118eb4fc1ec48fed0483741e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc5d5aa3c94f7e089eebc24b674eb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609f28cd072ba8fb931ece87cf02cc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027efeaec7662391d14d5c3fba586b71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050d04c228ab6c81716bace36f47bad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2fd3ec509e47d69c4cd4c2f4a40df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc43cc2c15b824d8b37f8492b85c1f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f47e7ffba248da56a11a7c4f5e0fe6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5b70a125c24fbd9121fe52b74ca55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebfd4aca97077c09a9fb669954f2cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90990bcbc30549658d5165f1f01e75a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc01cab53064483929e3aac6901773724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966ee1179a27c67caf67e3e6b4dd4ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974831600147b898cfd8fbfe71a1405726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d14b8a3fce49aa9c3b5b8e06725f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43d1119d3d4e6f1969379759a6faa2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466128deb08857998fd9aba1bee1d7d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77548f7ff3c2f690efb6dc7be8a54183730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b02b646a3951ee365da9d7456c9c9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207731ca6dc77e7b44e24353a27ac83732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21263bda7219ebf38a5372e9f66bcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a9ff75c6931eb3e4284852644b693734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e119ebbb317cc9d63e164ece0cec0b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012ac1ff0b79e6c1ae6f36597d20d4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db5f23a7ba9f8c938c80e13d884bc2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7eb17233ac81d92db32544d9b1092738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56a84a7bb26f36f6f63d47491d9896739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8727dca3ece485b445487ed5839fd85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f83e15802c8c6a14a87f7d79dda04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773286140b2f86081d950c491d7cd66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3d492dee1b523bdce9c994eb2a8c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf6639f0c1fad113715e0596d46997744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30014194c3003cd01b3ba26ff7f06c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d7c4d440286ddf886ab4f28a657a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378718c1921926e6b0f4f40b6eef76c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2606c65c081a7cb1a5b5fb01136dc8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f0f281ab4481d77c52c37a22f64a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5e5856350ffd15fa43d9cb23119be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceef82cfcbaf2c291fb879d02cf1997751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ca8e60d67805ce7adf32fdc6476b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7478c802290c78a45f78b4fba193f3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962da64d5241c51f82fe1b9bb6b9f868754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad928117f93a4f806201e1a749a8d53e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a105fd190e642dc11770b1eaf386b25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81032de4277277e771f60b7db554f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908076dd77c705beddad2836b7c52bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c18f6f8215c9e538414ca94c1ab0b1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>