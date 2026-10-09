--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05134f62347c360d17eda7ea5d99011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392743697fda9b08a61c2daf0b22d4432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e653cad84d6f3fbf40fb7434aafb263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e12d86eacf30c8fdcf16e7add53e2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa691022302c3014f0fb9a1721b7405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaeb207d9a7f8ce7163a97881477046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397bcb2907c5f1ef685e58c0475a6e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330ee66e63887625c81fec4a028dcbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afead09035953d925074063fc0955f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cc197d083fe85e2ee65e59a7ab13410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede016065c20202b0a96f72a07674a3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810c3ea2156193b7db1998ad986a2bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa555fa6de2e2c0827a11568101599d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623fac388cb433cabc9b55522b90bef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87252300f9039988282bd02dc1f391515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46496f136271f26b783c6f3416539f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6881040d42681baa45022d581d8fa2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e942b62e1faf04abadf5895b12566fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49e9fd6caa6e1452c4fe3c685ebf7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f17f28b7342e7546f820dc4f77c8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20553d68a8783c8d97af030ee77e54f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dca8443958aa46104a8c5275862df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e03a0f8e513270f5b215dbd2566b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812743db107525c181e67f82804af6f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e03979271d2493cbf37ee9a08d4a7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baaa6d73f8bca3c335a9414ea39d6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e865fc7cd8fdc84ea0a2541005190e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25759762ebcc865187bb236a4acb0d9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1d41e55ce89d808cafe7d39df552a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26883bea2851cd3e8fad43339c58b87530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65741bba1fa14eff81283d86e87c329331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019beda05e150e0e64d2d7394d22417332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b16b84d945ea76222699214329f52f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed46d11af33aaf1844891521f4b52134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9acf5025217a847c5c4443b1e18e7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b6a9c5eada9d006027ca27e588a7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa89f4533330f26d6f94e7a9fcfcf3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00544db6228f23f11317c51cd4503a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a0ae3c2732fd482bf1cbda4ba43c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c654579698ba1b254aa6ff964ef3d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd938151fab248d3f44a1bdfb9c7463b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82434518be8341210287c90b37b109ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8c31a29a1b5daf6d88748a07d368743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3ccadceef9f2af0ee98d1fd1e9afa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abd4cac3ec0f1867e7a56ea71218f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f1ffc0fe6dc6f22c58869c12b70b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777b5f055698c17f6e9e380eae675f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34a9a05e10efdc237c6c669375445148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e9fc59d3b56e6adb89a4f253cef8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d639074bce5ed4091ebcc0904223c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3083432460e1589fadf4a57c9ed5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28ab6cd8d7b29d919977fa579c9e8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9b543842a12ed2f0aa863878ded2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0df4f01b89a5a1d0a76a8a7560e4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620dc85ffb1efaf296cb353fc7b859155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e334bf0d7fb64ccfc1126b5f3a8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cca27aaf25b64ae1d11777c58efbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00c77a56d8b84392b991f289466ae358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0903ecba5d9f9f87abe843d52297159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deba1538b020f415490a389c27fb7ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ba31933684cb80ac364cd06b0606961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cbbd260fdb5d5d5bba86c40ed94c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2325b71cfbe189d7fa0a525785311263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afab8713795b88070dffbcef64a1e8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8aba5a4c5e25bf92a46659377030265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d09b8e0b61eff1ccf7aab23247213f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b7ac50c3383814c6390f21085fded67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c36771cdc6d5d80f9dd7530d89212c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232075a7d1cdb53b399ae0968d369c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531349dad05339fdb6f92b46d81c0a3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073a72d34cf47b2fbf98aecc566c71a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28566d1c6706dff7185d47dcd90b65e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d680eaf93ef76ad3e5fba8abdbce873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918d77a65eb7eab73b6ca2c2e7f639174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f1ea1c651100102ce77b19dbb213175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6730118f81dd5623eaaa28e11401876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427598655bac51cc42407496ed07b41877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9752dc33108f8e7ffbdd0d7c79de67e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2979220385a1bb60347d6b1918c7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94998fb5c6b8391fb5b86a60ef81765380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21d3d23973f5292e05283c37b9046281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20de156736f4ac7941d6e09fc6760f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3953ca195ba3f7f504969f0b6f69183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53823f0f35c2b241442fd53824301ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406cda7bd8499ea7afb14c94c4732a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d14ba561f0025cb59e6c682b4ae6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae3c562333dae66f7e54e5b37de84f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753f3ce23fc0f60a5cc3e09b51b9b7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d37ca14ab9ef7f0c49a151c7e521a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5088696823c9bf84a0e2e437ca29e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa5193f705bcee7b2eeb5fbc9efccf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468932c8e51dc920c1bc4c11b0df0e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df906987df2b9ed7480aa446d6dab25d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52af69cf63d012ac66d49e25ed7f2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede34b1870784415c7ebfe49ceeefb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280089dcee9c206fde2db235c6ad2b9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0fddffb0e5f2131ab36a91aebc06c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86be9962004c840f8f825bba60c06598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ded608ad008aecc281d749ae359d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88def5d6de9fa1577ea0b5e6e8825d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ebda0884fd89f1f46d70d75eae74b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1549f32f562cf071645f9ab3de009e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9dd5012ad77a70cdfa2532e6a6aad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71129a6b04431fd591c6f0a2149ccf16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fea9dc2cc7f1363293cc136c3ae11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9bb930eeeb29a034c9d64e1f2bf4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedce10d18009669cc10cee872d20adb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73783a4c8e6e1a566e073eac9bd2b31d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9242caebeb990a5f6ade43173af76ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb0fbe3a996499a6951a5fab41f01f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25ed8969bb1d7c88f5c2a008c36b63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef4fefd4ff85bb809b7a69c1123aee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd05cb6dc7c85976c349fe8a4b3230113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212bfdf558f71696c5580961630a0df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43562e516fb9a340332b2d0c913937df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de460d23f0d242480c2fe8219e9db90b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75346ddbccdb2b85bf79d64cc86313117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bec3af1d5fb55f09a99e64149672f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108799202df2f1b5b332596aaca8f2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd838150931666fe0adb5238f942d746120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3d472d551918a2167229aa28ba833121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a557ab6a8b74571304d53e1436eea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba7959a7af9fb921263db37ffb4da3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed94907fd74b40118c2d4ae34341a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0d506dda8ac01ffca4cf4b65654b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f949325b8f4eeb8c8de035129d57cda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9807ab09542d6a51109ae951a289e79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eb204cac07232495e5196fe6145ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47f31f9e1c45e84f89f8dbe48dea81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fb3b986e973157e5873821c66843c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee792047b1ded05bf3f8a647bfeaf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d21da059b47a51ee57b9e18268410132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26719679a7836b158cb537441a166521133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a05240fd9ada85f595d347c3e16d3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0776a074826c8d0575241d13c9ba073135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a08e684c012f9ec037cd4e9e36c0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9767f3e658c8c6aad565aad12b265137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a9a99f99cdef9702a270041c8029f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04724f464ceefbdcdb10db43d4ba7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f095ab35ebe143a40650ee431ef0cdf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31932203735fe0188cc9444f73f6eac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c0b963cbb2258328cf4dc159c99b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d70133887cad9135a6469e64cbddd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8df080dfde102b15d637c605a16a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dc7593a67f0674dd9ad7121c7770a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412fd18e20286f23f764eb2ac620d41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5138ab42bb565c3273c803b1de8bcbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f2b994064ecd41e589570a9595de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009a83650b85e48e15d035c92127de7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dc0cc95d43be994d4f66b598db2c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a2d65bcdb71601c8d94b4df8fb1f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247631f1f4d55faf7500b4d0ef191844152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de262c8cc9b5e9b35190a95808057e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb7ed93635b45bc2a4f408ad6eff2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e75ae93d6cfeccb3d34d9b5205f0a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab606c40872bab5dea7a8eb21debedc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35257a84d22693c046460e4fd339f9e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44e3499d745c94714c2b116cc92dcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6397ac943c9550e65784148d1e57c92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782394cddbca87dc023a8c98229b6d27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a21c2e6e67ba61051a908d7203450161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd583f9b141528cb2a7d8f209c5b2d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b66fc65afe7c12ce9edcee7d9928163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548acb263c40a05e11a875b3c20171a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18ef985b0901de07a46b6825fbbdd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c0d771b4eb4ae4d0bf111405939df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9211410383a2a3e5289659f8f56ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb9820222d33867eda920ccb32582168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68216626df0265c59c807e30e5ff2272169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13f9e905e714d27cb1c495c2b63c98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d4922c0286be388d7caa7f5e488d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec448de104cdf1a141cc4b396b4bb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9941dc85de8538698cb4a78a4bebccd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107381ce9ad5ff266210d3962587f5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cabc66db4d363f164bc83daefa823b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a94bff21a46ed2e736efac7a865684176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460953fb7a7447bf3cc77d89d58f68f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60eb11c2bdd4b560ea3c0d3bf4e37b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07804c775f19362b2f894e7059e846e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f36182d972ea02d1d91c95ffadead7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8d82dd1e8b8a1e3da7bf4f6ae731a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b3552c92ccdaa613b81b6f7e26e89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c276f89c08a8f637a85844f4eb3d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f456f4ba9e894444717f764ca6f32d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f3c49267de7b3e6b29a7a84e2ae01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01106a9f5d9fa699fcb53e9b6e8bd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287d068cff5b9c3022a4b725a716e69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3153e5931b70cae7bee977bfba98d6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdc8c1fc7bf1dee3ae5d605d5e9a34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa966f46bcaa45341d4fd20d3a6aacf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf62a798404256d9602b274e2757d67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e62a09d0c49360bbd3170c364aa79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a88be20cb0790037aa001f4119a558193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57e4b5fbc30565529b9e530522e285194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c7832d988dd72fd847409ea4aabe0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919faf277086d1744477fe6322cd483196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227586de6e2e1359f98cc7222bfed50e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44302bdc54979619986227b2365bde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9785f025417887770421e15fc7b1def199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000519cd74c37281e3a3a1975b276a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6773034846ae88e8a7551d46b79cef1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c1c02a825b4cc46c7d4756cde01f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a3984f9c6b1c8f94ca270bd6910ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf01074cdb347a7b67be0df842739f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5d661853973a11441dab3dad7bead205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70807dae0fe8949c74c143fb99f38ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd64140f15d8adf0085eb69f4beed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43588aa520c8c2b4bf62ef37d0401361208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f186adc688c94abfca7549ec5e93d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351007dc2b3fcfb90955cba2e6757c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074e645f6d659d1d3e8656ec3c9829f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921968bcf2b3d4ac93af2be8d46e7411212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b093899421207882f2b460bb1675db4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45122b5776e4413abd0bef56e57eb183214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb020bf096dd6d1db0316ea570840375215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb728cadf6c3f66318957d84f7dc484216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f098024a861ec13ba7f879dbb1c3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb953e8d9a1135ccf41cb4b059dd28f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4844c4e04a6e7dafdc7c6c185edd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f55797dadd8b621083cd438d337251220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f99665cc11ffdab2ef35c59d19841c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a554393665250252643bdac6fe2333222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2143530ec33a2448ed27cb0a15338223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0417b1422d0bf9b3edb48bc1af422224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16c204d8bde07f222b66917479d5f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a97eaf3b488c5a2e9e7d9f7d61664226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7892bdee8218067379c79399fcb19c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6bf60f03724f25273de9f3a3d12f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed12ae28a20667728280b0e43e10a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56626e1d88a2d12a2430ee5fb3f01bd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007afeef6f665fc1dbe2fd2748124ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19006b9e9488323b4acc80f00e0a0962232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f6592ba1c8072efa5e7b73da0b5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6374c20a563c64137f836ac498317234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0367a7413d5a8d248938bda36813c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea1d4a2717c7778e11de2304f5edc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4934bdf242ba08cea6ea081131a1323237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f63f63c7e80ad7bb3207a47ddf4f09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e9e46fdfaaeea301b9827552e3551239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037c209dd65b45f0a1fb6951fe916db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551ac0690a22a14bda224ae94c4f8f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1ea4759116a5dc1f51b667e8f9f70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564587c00e37981654c45554f4dee592243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfedd39eb42d22d2b1ee0ac653a375244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bd005e3cc4dbef173b17aa1f09f57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ead99030555f156b8f581b2101a1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a0ed3d0d0f4e47a85586ab75468b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b5281b17d19825183e723a7cd563f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb77b890d69976dcc4ec1fea38034d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aec55eb32a7c9748391b4d0c9d7dd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a67a59cfb0b12a3ad1b3e7c80ba595251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005d95f4ef16d3ef2d0d2e77d48a85d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f635b9688bd18c249ca7cc93887a7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc557cb2f105abe1ba82f9e530f69c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cac5598b27b54d18cb82fc38306776255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3952594e7b5ac27164474a9f947d183256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30290f617af09b4cfc40da0233a4f41a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc880966a1d9a3b8f0630880f39b9dc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18541536664900d173dc8186297b18fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7c601414e555acd14552dbe8856e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2b2de014dff018ba26f049b5379cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbf5e8020dd03d3373fb563484a137262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530d1ce93198e5763bdf54541353a98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560e9f313924a39b89fe433f1843103264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a24e5a1148881c7a54a12512c72298265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b0ef83246bdd8d093bff385188b9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca47bbd6de62cf064ca377d56e6b3b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb27ab9644e343d43359807a60fd541268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd711d34a52a5f7bd45718100049bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b014132f486dd2d743393826a1bbe34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e143718aae53fe1d09fd86993d975ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c474e83f2d4a4061288f61dc8780043272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d94c77d49bcb2c9768f1c21ec99829273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458022ed8633248defbc79b87c667153274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c56d04b977b6617d0e10563c05b302275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd0dc7246aad33e257a411cea65cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057df1b38bfd8ecb477424f174c684c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80795355136e89706a1a617a64c21a1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62768d5d9ba5db9031af6f7b9899b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc9c1315de919f246f7afd069776f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb73918f6598ae9b8b33c86691b0a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9e7d9735483e0f357292b5052e173282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67464eb1ef68b4fb5770d4d0ef1287e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28f57e90283bc64e66f9791746c8aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abeab857433abf879f699c637f788b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6642318532c9c8217b7bd35adea2a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87542bea507fae123aff27dcd725f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad2dd87d35102b7a57ce71987cb6d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792429af756047937b4ff9f652583f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab4d50381f9b8c3300af8e056b5abe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e52c3e9372b6315ef3f63e6fd716b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e984729c6d2eee0062bade0b809586d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facde88079898f5e54a75fa05d69655293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a05e8b92786e869432c4370fa89a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760481174f139852fb9b9bfe61c73dc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa10b8572412cf10a898354a9f91a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc186c1242a7a81c4ad2e72cd47af5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c674576b5fc89dfe884d12cfa6473be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb854fc45eea74b038d5da7428dd5fff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30961c58854d8a2ecb3881de9ce33a50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c7c9e037efd4414cd939ec85160a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa091980d547c7cc813271b5dbc393302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cc0280980b02dac4302522b33dd4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d902b6f1d85670958b9a1adfcc8e20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992e8c1be9ce10c41862808a807c436305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871a5b8946ee78892e8f6fa105c758a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e29bd2cb2bc35afa09273eba4a0e1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d0a7778b4879781dcee82964862b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddd8bf160236bc632363cc9c5a710e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b78a5106aad69f951508469a332dc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf9fb60a444db1be73cdf5ab84156d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4759921553a2a3dc6f8b43adb58342312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122abef5b7b9eefd6f30590ffacf54fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809df28ea07538bb4142f093f1e27f02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6108248b05ccf286d410229f4a16263315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983fef4910c43f55d8f66122e13a168316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16034ff33234de7ca70545ed6b0fb11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f409b27ef9138863bbec8fdf2cb237318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323dd156e1f28acda617ecdb0b95501319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c993845f64f01654250c749c19287e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc493e4ed699c3eda0005686473a84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923901d7b3993b097c8abc715095a151322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c60678a894167a61903bce2fa931ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed448e6ce34bd9d7005a83a75f37c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86382396718d1626618c26bd1001f61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cd9afbc925503f5471114b88aefcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa9388ae9b4da976d49a2f5f1dc86f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425aca939673a68651be0511eab0fe5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7a92c6b60fefde36410e4d04d31d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d468abf58e597bd7a803ac1ab9f2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33059a8a4ff1bf68ce5e79b8d167727d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5595b6bce5c6b0181f8a202b9455a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4958f39035d929ff63c4acb7128829333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf5b087f5b2d9036098a82039a5534334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbfd93f69743ca32dd5ca2b39d616e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429658e6e3f2859efc4b5fb3ea7062b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e30801ca9b1fe3f2409785ac95395337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c8f3c65be58afcaaa54cf4b979e4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b871a34a6d9899b8f168d44a328ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcf0d4fc113c806085327f59d91f36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d480eb91665d6f94088f974f87ee44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222d9c021d104040aa1b69f778d3c2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4e709859ab7d9a4fbaf3f07999604343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178e5de3d91596a90b7adf031e7a049344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a868f6afefe8d8b85426f9c19702a90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635c2f135797d24bbb99316b6f271b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc7b62b1b92b1782354040297f7d20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d2d63e7516fbdf7f1907432c325ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b2c28c8d5f322f372e212d919b55a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ab583ecab7da9db83ac5ad1ee0247350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2538c2cdbfeef51a8819d29156e0a38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a9c3d3b89e70a443800d5891fe79f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fabed4b6a6fd633f0c40df416cb58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e0f43141aad8d873e68d37f1a7489354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78d1143a537e7771ab00aa539b9634355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4a4bc038c2e1d1031969b58b066f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea1e3338709626e56ab653c33c82c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7d6ca5614cce9be8f8ef8cdf69387358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69594cc5670b87880f8cf888a6a0238b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ae96696ad190ed2612f66afbadb43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf5d39d73430cf87fde770e5f21f07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1400970a267dc4b3291d6b4ff07a1f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690999b7d37f274ab69ab21ca4ff3d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986277ef8752450a0ea84bde2db1220364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3038dbc629e7710d3d03bff21b921365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd440c143794d2447c9edc01825b16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c767eb1ee8a51a9fe18f540c74a2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066815ff275dd73ae40859d6e8b8024368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d6df2fe8e505c704ee98515d7dc97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fe2bf192c71ca6f231e5b52ae7233370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db0860ec8a7f6e8e12e83b8ba07104371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751be4dfed3caee3a5a945d19af3551372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22a25a2abb60d7366944e3ca5c1a39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b315feaa3be94d1eec0522ec58b7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996a6d831b41b16d18976064e1e9141375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910e2d104302a18d28015785c1eed3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b515c82b7cc07923d030549eff0959377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5a90cd391fbb7546aeb8e614e60bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb87adb49555ae0b0bfb6a10bfd96bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3156d33dd2c255327b439c2ccc11a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d50e0c9e94f859443b7cbcd321bfa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94394b664a266b8d1d96cd8cffdba251382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbc239a149d5d862565a02c27136bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848618a7440e608369c49840368374d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380b363374f4f5240480e1358f7d8ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2527b263c5c9f44fea3078245b1921e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38c056e485d684d5e701065962a88e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba624baf1e42acc1acec94721e36b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603a6d553533237464362f9dceca02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefb59fe077abd558aec7bf5e5b9f06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5516cb71e44ce78312e5a40b53d24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983b4d7494354e63c1baa2902ce8874392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bc32eac4aae8e7b11bd09c6c29192393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be844ab8fcaa55b3e0f1fe59383f1a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca37193f25c8bc2c8eebb94a3780e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687fa6fb4e17a1d80e36541477297ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412564e796cc798a4aefcd297bab5c7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee599d64104c4e3e417de28b3490994398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec942b289dfbc3a3c805a36777ac2c52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344e5f8d5307d1f6439f678907cc743400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653cfc5003eebea0361f66218169e52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae7617fff07783549e38a1b60f39b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f4ec3f12e9ff97d7a7c5a6ea98d8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db70500e0ee035479d6f333a3d8aff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e8eafed3fe0157d2db11a78bc477f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace689a21daa5850ecfdc30d5cc003406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8e1cf7e41456a1c60fb4d788e3b18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858c304432627fc23b5ca9702259aa6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0e8b2d3d3addbac5af186a5f0af9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db138449da3fbddf50ef99c16dd0d5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595616d859a1a892e6ccb73c6005e412411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7af621e8531a5364f49f6be6c45e6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ece6c37b389bbbfb0869810885cbc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fe08eb1986b13738daa69bdcf9b3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a20a7ac8fcfb5e284b71397581adb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7158327e6cb7cb8fb5608fb3246172416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6ecc5af8a08b06cff50a77e4d8ab2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed37965205262d7d74fad4e58bb667418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25e09a5f877bdfab1daa56a92e38f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81965d9a0372e56c9a574cd61900c62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63562d30074e41e68d0c4688db188d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf63abd54cd10d4e4d7030c6e8d139422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed32d30f0d1c7c4ca5f4aed6998e7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2ee2e3894b2a797f1c854b1c47345424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86334189129a59bd2deb5c9ba41a1cc5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12bc9b2a7fc8e9ae385fe3aa4afa7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd954c37097af488c43d8173693faaa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f750d7937368a626761f22a45ec22a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2217f32b48d19f5b7b31ee1c8a07b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6358e1f40edb91984a0adb794b149430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a388a8c9c9a87e750d5ddfef9154a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09650481bc135891473c37287457432432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a8198e25f30b40df93989e02b6755433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cdce2f8b209ddb10b1d4e51519afa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb86adb013103764ee06384fbc0327435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e1574e832cef7f2cb3bcdb9d6c979436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2691243388d3a8dbbe39c89142dd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3336f9f247c0083b66ec62056e29237438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63026783a15e3cb16f1c7a218444e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed870711b1a31db06749badefde71be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb90e18711dde8e4e998d639e701f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eafb8a44f69aa827bcea62232cbf27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86c9e810e54e5845a852564aaf92a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03933ff3169d7e10f5defb38ece594444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edd8fc9df6961f139a281c394558d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5c78843c225a9d429b8f340688f32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec3aeea9f07cd1ee7f15ebdfbaaf41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5618737ea6a88199d50475b6aa8a18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f6f9c4d90008d8feb83004356d316449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529f20df17c56ab9f2feadc6dbc85b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbb708b12b41b846ada5b7deb5991e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eed518f747eceaef15641a8aabc9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff793e17afe1789fa208a19343627a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219939d8e1092ed49867e8a8ae577b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbc004c9dbf175b46541487bb9de59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3613151befeba58902a69222c1d546f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f6175931cd3b6840b75e14d14ff76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3266b6906f1081cc1fc435af5d5f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec3be0b05fe78aba324b44adcdb961459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e6889b3edbb8fcd0f9608023287e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f8d85f54eb6e85c70a8cb23531506461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda04794beb43168762eae377415c1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b956a7919ed95db0d5a38f9d48ac60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96bfc05b323592b05ef5df4d281ff0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9c32f2fa077dfa2f21fc11a4ca76e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df55f86617ae4d550b26ed7d5fa0770466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1224bfb7511c539f69624dc38c6e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d29a0462e41ee691e216a182c0ccae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59ca15b92a1206a1a10062ae00238a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442ef9f09087fd2159a332d0a8a68f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090fae5aa0f6dfc64044d7e5b49f147471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde46905d30c10965074df8972818d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64345eb3d49bd9fb2d492d1e5c92e408473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fd5c3d15e8b72edac52be4decdb2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f4a1be94c57bfa3a44a4dea6d9944475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bacf48db5feea512bc131e4cc7dff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6b0292c024e12510d22eac1b59b64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228546ecdcafae8f9aa4243aad93c46d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610bf79b6989e39e74754c289d58370479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab4df0d1ace7f7681e94e4bbebed9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cc518089098b8eb3316bdcfe9d2f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982da75710eb84384f73a83905866105482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cd7a9bcc41cdc72f228f32117cd36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b3d0b44250e0bef2e2af2ed10b7e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3b9acd22b286cacc942188d0418b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525ba528a5379147b9445b9f03b8efa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631ad319a09fea231addbb4a07897b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7da20aaed4510dc405e75456765006488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1c32e0458ddc204f7c62d15142695489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0607bd2c102d71cc3bf8a35a8e0c35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c42427c9e9dca881b93f893b10e24f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c42733d6e5af9c979b0ef9ff0f13e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb911427ee8fd667b1dafe7ee6d301f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aacfb2122bf77b569c4c08353721f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484eac4ae0c6c811c8afc1d61925e42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70c4cc935b56788a3f49bd181c7026496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5081cf2916f513ded3ce186820700f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64259acc6a855840b34f8fa14ec7ad26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0360e0c5ea8580a10b74a2fccb669499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d2dbe3f22594804e5bc922ac26776500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b50af94584c3d47b57946c05752746501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085555ee9be5fdd3f18c2105e6cf4fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcdc1bb749705387ca8aa7eff94d93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3e093e20b15dd51e71a962628fc40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b36ba7427ee7dce93ad2250a583da2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d59928cf6dd2deadd047082a34151506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b82315da46b138a2cebe12838ffbc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f128c76b825d9d17d7584f21ff96c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5abcf7fc3eabcbe9f9706701feefa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93727f698f72d32babb486c491cddea1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253b0351da14ef808874cf4ed579624511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230047ca79dd3f5fe0c641c73c0b6f57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558e4a44783b657045446762583064c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92442f0929be4a4b34c7e9db651e1537514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e0131daed55423b285334cce95d4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d9a6aed0cc09d59023388ab5c722516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc19ee387926f0a68afad48ec16aa7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d425540b056f72332cc44779c553e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026e560adfc897cff37368cd4baf10e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf85a0457bb11c86829e4f95033bae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0220ad4dff54309dc82392e327bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87672de09853775515a79e4f14345bb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12787f07b6c1e36bb4e34300540ed2cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812cdb5ae6927eec000b49ddea67492524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d6813c1122c553ede9f77105dc486525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125ced3b5d1a84020acaffba435857e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3da03053321652b2fb2b200480d2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c83d5e37b5064b7e8fcf4ecd6aed2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e1c3a8a4dd60a0b03219559bf5ce1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300959ba794e6a1be5a9b5ef3725fe50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b9f0f9874a741a1f87b9852d98d3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a767dd38b431243f831921bc73ec1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b4a4e2cb08cc37e11240c7418f5a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485e2fca5bf12e331f2ad1f3c47f69c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84b61fb299866c36e313b9801e3077535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512f508980d34984cf07a4e687057ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ccad50d233074416cae1b1ac3a54a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e6a3b6868770f30c8e6cad87c4633538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56f38b54b0ce69873510bee56049cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d997e609aee44668d1ec4c9620776540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1ab5a784a24d532de36d25e828297541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ad7d83602e97f45564e123dc43ad5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ccb29d9cc9150ce9d447212aed53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0d3ecd0fe390994467bff72fac7d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa241f40903a7b13134c02b9b886250d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51584395a05690c78f311dea0b46de04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d1bb4b72a5cba8497c22183ef6766547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa027ffb9aa5bab373c91dcab6d08a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786e8c109f9ee777dd4338cb8f87987549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d0b115d9892d78b0967a35a652166550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3ae8e0e6da006f85d7a9233f2f029551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe633b99ccb1b2ec5d7e098a443cd7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee694420c1eefe10430132e4747b1b58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b620f7986b9aa3bea222f299ce8ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e9e412de64185bd44555ed18127ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb5ed908c283ad899d0b3f5bf026f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956eea9d2c2757e2fa0a7e64ad886c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67551f014bd889f2b15822abce6e14c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664032d96255d87581d6e9d718aba174559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5bb748221372c8454e200be87f3b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c8066f5323e6eb08dfa0a51df061d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07325d28f330367e03fbe00ad43d3f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e1770026bb9699c98e7be8f0feedd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8130b2087069205c321bb7622b8c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9282c26eff9cbf751d6327bd3872e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f865c6dba351a4aca4fc16c6da0561566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2e995c5d9431a4d560d130a668eaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32965f81660edd75d17d085ad1238eef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670bbb3d662714e4c0ca21cc0f2d46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2473502769c1de47af450ab732c7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044959624179e965be3b452e3aa568f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61154cbfb12943e57e028d3561162584572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a8f615bc560e73df73ade242df1f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84672c7ad46d1049970df4521d1af9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83755a6e89eb6be08059aeea3b15131d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df36a1867e446131c97aa57a3526e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0140dfc2f6ac23a21b035737b0e33fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c9fc8d971962f81badf44949640ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12d368ec65fec7f41d54bd1af4848a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edabf3774e7be32ecc70616ba3b0dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041d1f3c59ba0c9d6d6fa9664e21a24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628b55d58736bb1029de1d0a0e0b35a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b6636acb46263ec7d72d441ce5910583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dd07b72ae16db7b61b70199dfae77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c956eb1f33cb7b92dbd60669d8606d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c377600f76bc19ce29214b86345cbf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178d4a23ebc2c8b36ecfcc14813af60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974420c5e1f76616bd98e383cfc29374588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760360b08c1babaea7c01af086ca26a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818062569c22663bb610d536dde3d2ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35ba05edbed4e56b0e4d405b8a3095591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb084fd7c9bc972bec4e84841a9fb96e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943411a721857f087158cbdd13307b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458a1571767afae3585a1f817a5b7e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09322d20c42029486d8313afb72768595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa142e6e2867453f77b898fe58d4db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d015d2960e6aa59199b1a16565da6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166ff6c296278d88f440531b23b73d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7938ea36bff11c6428535bc6f8f83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dbfd7c0fbb88893661cc32697e9bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0748465ed340f0db11fb7ab4849ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad24e20db3f9444b515af94518c28f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eb5007a6700aac94809daac5af588603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a1cc0103938efb18e8500fb093ddf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680663cd16b5c8a7ccd90134544d7898605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfab24b8b37825cce909ef0aebbc490606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260875f4f452fb8a44df76aed36d682607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61d11465c59a9bceba1416d440c452608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30fc7e90b5015ea9264ddfa743db03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b993206cc03d923cd70c337171733e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762f04b04ae5c21389243dd7c5e1208611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add82a66866256db8aa50871f7eb955612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b5ccd7217671f81d752cd56563949613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28950d6d6920f000c36a4974caf761614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce18d1201c68e509dd17af0298c41a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204ee96e3e9a092a1e073a15a133b24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44ebde8c354c483762eb389324be15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0167dde209188d032bf94e7d2950b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7aa04213f302d75a3709cb94d78a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ce3a61fbb08ad83cad3464cc64f69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58de5d387f3aa87338eb92ed22cc371621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13026d9b6a5c529122bf4f05b2f0d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bb8d91b08f8e6ba39d6535b62760f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5be242421c1c2570da2f17f676452b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb1792e6c2f856bc3a4e9b0251d01e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d14437df68d30fab44f3d98b0e95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78286ddf0467c9b6a3543524d8d21d38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea1e47221dc7c108a40eb52c765f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e160cf928fb639f9f24a8fcbcb539e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93cf91f890d46bd34759c5879374b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8677a51ebd0d02c9d0b1489b2f07b82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca1d22869a4ef44c65211554ba52e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8f152f6ea0bdc08db9f9229a31fde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8b06be99f3340ec23f908bbd49f3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e8adb82309ce9d0ce1dcf8d53010d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a92bf9445d5eb2b6c9586bcec3f06a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842bab96e6bc4a28324b6e69e374180637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea85bd77cba9f93827f55edec69d805638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eb3a0b1d1cba02c0de25443da348f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5821404b29dc3a8a2a1cc0ac58eaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f131a99e4e42357cfd9c50d6d30131641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779b8ca968a1777aa5cc6e656404418642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565c3546596d622698afead68dbd5d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b0a7fbf794d8f7245f822ed1f77fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82107298f9372252fd0af2910a70d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bfd31497480285b3569b012396dd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae83bd892ab2193016f8228c798365647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a99c19924e2bf1b677a6ad9a6b2c9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599b0045d77272395b23b6a8f36aa12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0655885f616094b77bed0e1ed478ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b56f8ada4a8863e337e60cae717db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287b1812cf2d7dadc74bc1c7458c5fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5c1ad2c70514f25dd50e7611b84ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273f1d63df96a2ad85042158c14f383654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4ca4a133342593dca34e30ad2323b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd133c2bddd6949222490b6dd5a933656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd708b21b7729a3f0b077c357e08ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604090ad5dfb49f0ddd1597ab113c099658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1786a1ee9cae420b1e64b355b0cf0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da269694127d07c1484b610d4e0c03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43660c80f136561686de01e95d95f02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323879fe1502abcca85fdf4b06f3232a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcfd7d581ab5d27f77d4284fbe176d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3171cf92abc82724c082914c75ef4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa026dbef0969514b6fbe90d55d4462665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efece41f4c7460c2982eba0c1caa302b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25268c47646afd9fc1f5b98c7ee462667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08757ad6c9e962dbeafbf87adda5c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0d05cc267196f1a6c3903b1e11584669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb348d0c51ea64f0adf251487d8dbaf7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230c5027ef4b5725dfefa0f0f2d7c87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c774264d278a3abd8ed0bcad8ef93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdc0c49a1b6b39fc96f4b225a8f35b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f434ddb5ed1e77ad9378f3a862f34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114af75278e9f8502bf942b5e430f3c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74584c97a0d6816c75f44f9e59c90a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec2a707d67339d0e66de30a5d619e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff659177a61b9873e3052b09326d4ea1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bae160fe7dd79c220f81d7950232c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eb0b28d5e22ffdaa6bd9588155ef4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366395faece64d18a923899e8d4b05b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989b8917a967121fac85d0f7d53e548682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf059e59d4ac8004b9f23d67a139f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f8e5b598b9456c46fcb529be6ae71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758fb0863432fe8747a9d384fa1fb4d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b859825a05093feff7e7b0d6e1961f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223506b17202fb10ea67e445c5d5b94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f954426cd59ad101d74417110c6e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077ba68337b92afc554bcbc38820ef6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1f94f943160c0be24b96406dae449690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e98015e0e079e9b1fcb06c4b25a43e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a22bde26bc7de6a8d77f032ef2576692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4508bb75f48cbaf1aa80d837ce851b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f90229e08ae18d0f66b2f0be6ab3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9567834fedf96c096e3748ae54f167695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32023e0e0fdf78d6890eb164d728a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d23a50c34c2ff23d7397cbd771a00a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94938cf5f8b3890facd7d6a18e0cbc3c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe2aaf5254a89d4a1bc841bf33b14a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6195e018d0ac3ecbf0a7a4d8a972593700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87965f3f0fff8f9f093c97b45a2784a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2151267b237b0d1c3824cf82f11c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eb5a98cdf05146646fb4e7b4262b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14980b2b37f5133c8914b3873ed01da4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d513b8c5afa37f0fafaf72427ba5be6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87f5ff0af7764d367e927cbd6ba88d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb83c1f3d633147285c0ccf5d673d85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693967d3afd5a8c77882d2497598d6ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860af5b2057f797249dcec96be808a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d90d3596f90aea70479d1316a4e0a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f11061480abcfc206542a658b8ce72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eb5db4e7b05c7e6fcf72f82dbaa07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e386a235c32faa403e6e0cceea82f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f198eb60bb02ea54eb1727d9de78f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733b1e3b22984409f053671020132ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458becaea3c5a39497bdfb4fd0e911b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188f688faf73aa1e9a4cfa682e17bef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f31d785d302c7525e3d5ae3fa083c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b772a8b6691aa1be940cee33faf69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3c59c5f454d1115f56c7ea895c70c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88887f087bbce64c7c88210148e878721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80de84c4962fc1100fae7ff7853f4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118bd44b1dcfa88c08e8be8beff4d5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0175d4d0c5c0f52bf4c70108a41436724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fb535a4e0cea718271785f5b4b94b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05fd98d60c6afe0748b61df414b881726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a233915981ced2f83c327442a61ebde727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733562ca8ea8c5701b40d198837ab242728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666386c6190e2ec6b5b803645f38d7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289eccba9e870dc837aa194d2fddb00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326002b5f5c912aab1a85a535a88836d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa92a57bdc667384e5ec97bc5b34c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515123f3641d839e26ed18624115b40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab837a9ef78cce34b943999bda44a75b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca22d4fc6ef1619f66d0391912d358735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb569a8db196d8d5115425f01f066bf8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9d22e10ebf7b531214a7976ecbe48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb7bc7cb2c629bc295eee35b1b6b3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714a80a296244a59f023b2dcbf215e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74ab403bce5db3be937f05241eb6d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bf592921184a39afe4dee773a5ad4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a9d69ca4529a410e93694a43186c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83833c98a19a16b65d690e1d993ea0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0524d5a89a96214af3a3ec7c1c1dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6b43c51e0dacb007cabb41f5fb1ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63d14af26084d39873daee89187849746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b6b06e965000bfd06686dd2b78f10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099788143ab8b1e6bc3b8c32aab3ac5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fba25a4e9afe31c005567efc1a5bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624052a465dbe9fa87c4f220dec672b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf95a1b91c66df40befe545aa7eb6cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4a1ac280984a81fa728b49388f317752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44264539856794ea1b3f9667372ef42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccb238d404dfcdaddc4178c04078a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90466cd87c0f09228c283aabee99c622755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33a4f60eed43699f90a5ad215563e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f7b715d0e2123338e564bc5a87cd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590fa3d81537d795e2f6b6c411902d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10094ae9b8f9e8b7f7013959dcedd9f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3587370ae0386903adb1426d0b16e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf2597c9c8507b8bb7758bf6ceef5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1cd6bba49b361d04c91fff630b4363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669bc60d7cdc95040bb7fc2a986351d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e52c0eccdd8c6ec514ac0b3413f955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd757fa9e49a8add93d94f4092c552d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24749b5a497e4399b45669dc473cae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aa07e6892e3107a498676208063d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e009b680bf43cc3641bf7c148aaac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0fcccda33482ac153ecad21a75c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e0a19a7720e91ab42df6e365fb7b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d32bd457db334a1e557281fbb6f6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fe5ad396012ed72de6c5fee20162713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02049f6cd641fd6c4a513833761240df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851d38f946a2793b1de832f6013e24c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84360141f1d9942e921b76b1d335bc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59821b9975e1bb75a27fe6dad0d927c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d4f4bfce15599ec4c8e4356c336c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a6eb77ec2eecd71b7e85a8924d98d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07f6727ad12bc01192496130ec2d2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f19d5d5071194e5e94f9e3145050b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a12a3834beb4aec06b68de7f21ec5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfbfc89842073e9579dac4aaf849d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9dd2e87cf8f29baa1af8b7685dfc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e889e833ab472d7afbfd243e3963425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1db252c42fa52ef02b21463d7613726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a74459135c4ccd2253b6aae294eff727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f627aec12cca27777674fdf6aa8d29528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899d061e73f812fb91d192c6f105ff729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f4ee8313b6ccd63a8e1db256bf18930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b18af7f419691ebcadb6721725c1ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab01011fa52f771e94d31b1856771c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db636222ab37398366c96ddbd3884833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e6a6aaa761097325b9bef028220ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c5f0eff056541b733669c6583d23635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd559d71e9f0578327643746df230f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6a4614761cb3c24f36af87dfb74c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d636bf5b893609378650b8b40bc10438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef13bb824706f0164d91767c4acd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ada724fd1edd6234fd4c9f9a17e0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506d7af5757242f095e4377649a2db841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95961286e5296d009a89a62e0b110dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87e3f1311b561a83d1362da61d39c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52809a4a791d09fea7b50519f8c0d8c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18329ffc505ed843b5e37f377087706645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff300984fb7b4967dd2ca6d09efe1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fea93deead0818e55788c054a3d8f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7876fdded8646aa0686ea65b32a2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fc4742440c0e890c9ec1134c2aafe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58463435fc09e111097373e7876ffa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08bb87d1a6f029897b854194819ba451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52b1359f80701bd8c49d949169c41952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89794f5b100f2a5d2a4363c2bc7724e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a8ad528db3d5e63fec9a2ac32143c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743608d6dfc416243dfa2433e44269c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229468511e7369e5e251a5739f6d817a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f26e9b1e214390796a5db1f1b7955357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858af8998dceb0609bd2e62877035fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5fa189c885a97b8515fb13d2effd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061677c5f05c9a1ee7f3715ef68db3ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529309ccd7302e22171e85c6dec747b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee130d77f84dc8ac284d4f43ac7862e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc83631f9add5c01bcc98e05298a95d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9f8727035a9e6596fa5fa1909469764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fdd8db0bda58ba72cae179370c8da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4c0cf435d603ada75465c95f89e1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009ac16b59b9e647e98981363a92d5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900cee01cc779af89ee5eecbcf8eebc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635818be719ac5bae974389fc8e79da569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2494aca6a36a128543e9fea4eea9b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa36ee7ed1711bce33182743438d4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28535a8ebe53628d922ac6a498f20bb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c499c9d1d23394bfe2168dad97aaa773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aa4a69259d484e4f6b4c1e80449b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ae48b13a8e5bb3fd7b82d2cfdab8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec85270fe5b3820293a7fb01868b1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fea807c01746e4c891c29cd73287a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a6bf496a7553e2fae03374d7a859a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397b3cd2b8d7bb6ed2a2648d227119479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93668a121cb5ded8d9307f976118b8d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9750b69f1a7237ba2d09cb5b8137b2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262a5b77ba75c3662acab7d13647ea582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c668581f8b4a1a76bead87a9416d09483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12136daa4d323f163d6c0865551c724d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d4baf66999da5553a41b1ea237cde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142397beb877f50f6f6e39664d1d217586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff910a4c780c93197c3c7db0971bc2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb71f936ec0e6fab29d9bf6175381da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40f6882df87fbe4c817a1c95de1d4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904946c6abf76cea94b46382514478f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7eda15e086357670af79ff60996c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bcbf8221604ded03740cf61f814e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d3d3a2125c9616e458c897864fd9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eee70c68b99e7dcf7f04494ef1001a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ba743c2d1d9b39ccbbc31193e38b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab9c9e38829b5d428f8ae84993a99896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84206d1b3f2dda1eb2f4c3d1e539fbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92756702fb569105aba80e98462a1d3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b17f6d4e5a685a24755599e799e5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263c379f35571221e6719f136d9b8dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dec730bcbddc2f2c2c6eb81c47138a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cec39275a95807948b2418e1c4fbcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9525dd37dad4bb93616b8cbdb37860103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b31707881e1a9e6eddafb2d0c5453104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4fe65155df75ccfbf5939519448d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8316f6d23860c300a42ba2ebf4725106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036818a40f6575ddd96ec8d04ab53f06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba946448758c327afbcf0ba7199c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df122c9780794bdf46beab8e9100c60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dad8a79156c1d106b40ddcf8094b5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c1d89c4967c31f5ac4759b3ebcefc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1c10f324012d37d82f9b14e080029112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23345754f0f6cec3c859cd37c8fa927113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a3ad3096ebbc3f893d05c45d79f7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bf19a293f72de61645d51e621dc2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b340dd811233b6a3ea6b91e3342751116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cc5837b0e200b91a6c02b2d14519c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1305a6305d5e9d888b58f74df226a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255cd6368df017ea458feaad305f036119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644c7f272bb9fb13f3dcd583acc276d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b830b6f215c84ba112e5354be0a98f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724af76240d060cb748f3811373340b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f43bf4e243291bd704086fad7f4e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be72cf14957fbd5f0f8b5bfb28ac959124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72c958a8fb7458aaf13d8db822eec5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eff28ebcc567d362db927e5ddb207d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229b19f4156c3d79bebfd89c353e78d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c7eaa33b91fc01566570e544ac2c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32d5c65aa076dfc3240dc5a65a3628129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1011a2d1b10c95d618fe84f4f3c7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7288655a1c1c25626be96b674b1e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f91b398150d99ecda7069cd2872fbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9dc408eba7ca0817494c697357eab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d1c8cae9d0ff6fddf5d3111178149134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0095e5e47d6da975ccba259aafb199c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8b15d587b9bcd9660a994f89131c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80665a968779f567732978735378237b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64379c4ac58a5c5eabd7370efe8263f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8d291a1b52f0c73ab7b71c4fa4d38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99fa8a2cbe2b2289018bb76d6bd717140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4512a3bacc348b312a268321cd9a61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3fcc1a4bf2d88feb7693e6a0d374f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a08a10b2df22495202b096558c5e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaf8baaf8aedbd582db512ab7eeb4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca595fa0422eba8d542947d5e7053e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ea3d968a6a7404c03902997b5b25c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c5107624189a6719e8e90e9618883147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ef3ec170425711e07171df8295934148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7e416fd021f12ef386a99b67d5aae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ae3f8033404227c43f75a04c2ca49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85188fd11f2245ee899f5ac77b8eb1dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f94c0ade1515d440cd6ecac9e78ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d25abd4526ffb72adb2c7896dec36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99740710e2a47857330d25d8207cff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37661c7364ae7de0e72d294cdd1d62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1845fa42a5ffbe0ed5a2980f230ebf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d5b18bc612e44b0878df79d57ac4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e6fb8fb419ba85333d0307adee4c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c68e7c1f0b4c53a182d44247ac5b29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68dc95a0eff7bbc46dc8ec3b498d55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a209b49a61801fe42738635c48acedf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbec60b45e08ebcc2425025d445d23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32502e3f6cf641af62d5cf1c411193dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790da2eb2a244d1511ad46ed3ff06ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0d5f10979652d1ddf6b32589c7c11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a285a77cd5e843c86cf2adc7608ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab99308ca0cc8f3d22927e80d74c6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f19d22e26f74ee51126efae19212a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeba52d1e1da06c8b0233f294b7b1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6db43ce5ae483e0ef1f2a4fb2860a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde6ad097f4ebfb801fb286d055859e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fba272cec401d981e3ce52d43bf976172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2757b9fe1ed0c43cae663028498c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b35fe02133f6612e7dfe39bf8ec2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388022da9ace6718e2ab37b9e12c226c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9ecc390a1b5e7b2a775732079c480176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccb3851afa54be246825ea922667e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52f098cea60f27e32fb15ae2e27385178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187e551eff6cc50e09ec139077be584179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe209e33271e2ff96fb5aea2452704a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d3e7af6c1dc339da1d950c8cf8269181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d6087604bffbcfb3df8ae6b3d0bf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ff1b96e2918c2edf6d2a8fdb41ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd822d469e70baa38458e768f87643184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c207b616563986e8d464eec24a0fa8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54a193161732f35d2a19ca63990527186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40fa38793ddd493ebd97800893ff03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fef8947eaa07cc0d22280aab1ebdb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e03c0d444e3ac29f286111695e389189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67faea99c790773dafe02f2d7986b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e4c9666ec03e481094b7decccff3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95271675848a78136000a8e1b74cd572192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363381db3e022a4801908784dbd72bc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0dbae4298be3bdad5e7565521b9d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40949e9f4248c0b3437d60a08312a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea933de141926266b91275aab4af66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be266f7111390998428c10c56f5c9eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e09a7f7a8d6085d34b15b38887ae2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661284f029d99ab5178b8e52c7353028199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecedeebc52dc23eead56bf2d0640f9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e75141e6ed406d2d7a7603d8871c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a8a801031972fb96e3e68364aaa4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ef58f87a838ccce1f8c28b7ef3018203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086472bf9c5b2ba9ebbceac8204e684f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e27282922b45fe80974464e25d8b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415acf126282d9f8f3542e5da8ffcb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efef4c73e8f2cde61d580f5f76be05f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4afe0044860775f640e7925c237ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e35b0c1c3eeb71dfc119fd3975719209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a60f5da3fa816ec12945b7fb45f4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236ee6603c456d2c9524ed90845514e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97491076ca54b124bc41f40e9ee90ad6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c5d41e48a41b71210a75f0f8ebbea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08c0c9ce10e58fbded58f1dd606a1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ecbdcabe87415465dcf708db952cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3600db7b3a84af72f25126ec5459d86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1bf99538f50b604c7dba9e21d9249217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c9086f91d9e0a8d455cb13527754f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df7c14ffd528b90b8f40e190a6143d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136583709a08b62c3f5318c4c9e744ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d30541ffa63e65f0f5d2d642c687221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c2bda4fa467185ceae1d0ee4034f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebe10582e086a006f1794c647b74e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320d9a2db8cfc217a78539522c78a79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f551f766377de95662765d80f4c75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9afc726cafb87ba354616460d44e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65b3b9ec310b9998d62a83d4537e0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240638faae64f1ba238297d66aef1738228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643df58a16930ef48bb075204004205229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b08c8aa8aa2ce15179a828f8361c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fdf729700a58e1655e735e7e3ba0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60d07bc6256bd38be207918f95b9d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f274c1bbb6084fe335910ace5195a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2df48c86c5568e584db60a620483234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0de3657cb379429873323aad88544235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c02c0b31e0fdd6e972d0a8c3c14d38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a99ec0d0d725b604c45a077b6a3a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e064c2b55d6c0898e88a9ec76d1e211238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb3bb3c8abedbee000a0fba4a84c24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7550489bd47c285ede92adb7d67a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d4fba85c1742d0ef05ba005afcd39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bf746f0fd80e8807601d3b9730f2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86864cf075d40223e23eba562ee1aab7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0948a7e379fbebd9b9287ba5fdc8061244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c5082e7970770148c9d24dfb4318f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c189d185e66788769ecd821193f193246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4142b5deafebfc8a2f0d2ae6ecb1112247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6201422b446c2932b919d9e63410d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c68b68e681a5099d0b6de47076660249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa603200059a96e5d7b8831718602b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cfac7fa539abce1a56c7f83de54ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee1d9dd4728feb8dda6868db424552252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723e5962d0a64e6e535891d3cc81d6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff19c7625225e1c0427ca3e077cc432254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d1f406c27315aeb26c708f45d2ae4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a8e07de08d58f24b14f7dd290bca0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d81c6be6bc3e9397a2f7dd430b68c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195bba54011308acf420183fdae74fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2484313f9ba1b96b9be6f816efbbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd20078f9ca0cebb7365163742985f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15d6d60e22bf96b873ba1d3e6ab317261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168073f4090b495d76e011c84603d66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c48115bc9556483a676e07cf0b1309263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d9c8dd441f1a78f24b43324804672264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30693c0931b57f6fdea5e3be5d791a23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0184293c3c3e71c6e369d6fb96aceb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9e9b5873a1c9f88825bf974424759267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff77545c17f33ebd72f7193f703c7ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc6853eba5ac11718b1e13c848df8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b480a29ff673b7c27bde8037bc048270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4147797a86bb29e8119df43c3efa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d81454ec39f7c8d640701aebb784a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93683e3d1740ecb5c1e8235bad02f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc803298efad81c67c86f75feba2095c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02686f79029fb65f05eff8952fb8d378275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250e847d396a6277dca103d09494ebb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a1e96d8a54ce9c6ed87dcecb5e0ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02dc832bb82a83194a2605896cebac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daead1f53dec05c3a7320bfa292598279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f9707997c69f1024b456b84b8f470280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67048f1738423f19de15548643be8d30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b2f10753e1602e6b3225ed90ae316282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3432cd81e36b0ae8ab0a36840d380e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799d843abacdba723c44aa4eac85080284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb439df2173f2451f3a7cf7e3e0716285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134e58dd3a854755d820d144f994ebd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac644461831fffb38b27ab33582f07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d18d23d32443050be92eb711033ebe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93fce2909eba96d411bf82ffb875de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad681a06834347582e48164e2a2965d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e78cdb63d41b46d94a9567336fa3c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3053eb2eb3388e244f3506522a9442a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30380a4f08cc05ecdd164d276b8ae322293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35497f32bcb3f832d6f96518ec8c9972294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caa9b775c84f3dca1e43544d2a7e6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39929f73641904f2757b27d6291a1ed1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84994815f098403ee57fd129c50c70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238b3a324fca9a92a18f2c447e5d2e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696a8d4d1000d58df381a67e5007c62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf250b81de9411fc9fee0b2d28373a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5939c764bcedd3c5987f9a4a683a25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0acee2f3b01a81ad85241dbe8e4ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f102f1fc14a61ee1c9d1f562410cb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3f05fc8212d162ff85265a413210c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91884606081449c44046d879110888ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a9d32cfd8cae0ee867048f0849545306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c748f3ea62612f0d45c65ab861e9427307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e145a0ebd9d9336961318b68394c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d49dbf7fa9ad38a5de7fac4fd1037309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bce9553964241f921cbca16802a43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f509132b0d3e066e3b814341e9549311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0f0064cafadeedfb01e913bbce938312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a829bff1e20820ac1753b273e0a7b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac030e1fb08ab309f947d16651e1821314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c10dee9ce88e48924b35a68412ca3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a3920d5b661742f2bd36e2142da70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab84c5a35ebbe307ebf2c2ca2de515317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12540a7a08764c0e58b73636a19d344e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cc54d18d107f31eb07483703c08c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8390eda010d887eb7c8caea8da16da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bffe4d53cf4910d24e125c6e07bf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc626ee5a6174866fb17147a26378127322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49051b2c007b68fc373c1a71a268c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cb98c9f4b3977f0701f2495f19c8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b10f3fa625abf4fb9460b0a3b76fd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead26e256ef2a3a05afc9f6a6e498133326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263ac8bd74032724043bd833756eac1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d34c1b033cee5557923f55475ffc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215823bcb13a119f3c8b16995dd3af5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0499f673682a8a02e4627ac04b186330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60149a471c02fde6397c2bd7ee7a0fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ff0e53cdc1c8c24b2ac5991d8be0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cdf1c5e2919f5a1692d4ccb841ef8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfb3caf7fe9b52b06e86c6c08f9cc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efada2f1bb39d0afafa4967c99134c75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fefe2099cc95ed3df9238871af1ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b18908a524159eedf99cb01e8dd45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a071fe84fa94b70b622c39785c3c03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b54d1020d9874c52f74280b102ea68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778043157f8b489765b7a21740449bbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ff8e0662242c22ad465501429e53d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f95304aac333880db80fa63e02973342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55b06b3acf0cd4d59979f35f499987343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b54d93053ce818dfdbcd34750cb88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69430ac727cf768e97e8e160097eb1ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff23164aed435e5c0425b183e22b21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bbc390ecf6a1c28757d8c69aab833347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13560ba51226d0bf65fbc1f367627e14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f0756771b22db212b85a3b7bfc097349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf1cd060c54f9cb7708a2bb85e810d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb20040a7228a5522d4c4800729b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee478505d1b391ab0219e7407f36b571352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1fcc43c7bdbc25403fd7e82451570353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fee4e40bb01098e9b4a894c2150fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cfd16073017022f96efa048bd5de3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123f1600d8a2e8ef2cef409aa8be904356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1633ed103c666d8076f80448a2dc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1486ada0655e881090b262396f98e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423901c5675ed1e7669dbc7c509c5534359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea9b53505aade7e97f38abf62af5fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bb4e14873f625be92d9ed39ecd871361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65de51055b6120dbe1de0e8f8a9edc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4020aa4631905151d4fb0d5d4d378f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596dcd23ec50ce9ded64aae63efb429364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6347c4bc59611f5d079853dc5c6fe09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee04eda588186770756cce239f2945366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb0ee6635ac66aa8a35369d773d770367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68885ea993d6525d0aad768865acd451368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df20a02b4be74b5631233fd2cfe38a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eeb76963a1fc66c880eb724d7c649370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e591ebf7371c0d80b63d66ec70beab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba74998c45932e30e622848d2f60c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c36a8caf7822362b89ef2a5a0d535373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef319be932daa0cf5d7e061d085138374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d02d0093453ae1d97adf115528b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26a4cc772242e29ece97549da76237376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e498cf3c254d7eac08208eb9f0dba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff80b36fbaa029979c1865989a3d4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c652208a088859ea0c99540864745379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a84a4accc48c4e307866d83b90d371380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1b97b9a76157fd2a6fbb4bb03c440381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a1a08d0cfc2aafa626617fbbe95b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bf7e6530e2943a72d7ddb6bebd93a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5746254ddcf9ee21a55f7d27bbbf13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f819045b5cf78252e4a9fcc2f4aba3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d5eb6e32296f60abdb29d2588ad17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa0939fd2c647710bafa856706965b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b340deb468dcc12ab0b05a8bc153fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023df86c08ddf1f6a5b773334191da7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072c0f0de7c26c447070f968709a971390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b109783535e24d1598bf85308f75287391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9260f2cc7feec3c2053c500570c31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee70c3aeb9744f07f1a5e563bdef40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672bcd22f6090fe2a7b6ca734e44a8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5407774c4565b95287b130031f8d257395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ee7a6e643ea2216d63113416c823b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92369b5e10a878bd3fed3b4b55ce7f72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ebb5fc21ed9902c24e45d1535d1c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e6f42b1f51037f7c6ab47ec4a7d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7ce84aaa2fc53bbb0fe1d9d4fcae4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f69f5c03466192331134bd8a4f1ca7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba34835d25ed7ab609e8d5640aabb08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c8b65f131e37a32d653b03bad31b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3040e04fb55326b1dd28e6fe1d7d468404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a7e13bbdec0b9ba4aeed1ab0e707405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f6c5a6e1449efdad3b4725e41d395406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afa2a2493cf6663f86934615edfddf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b3666afdfd9e4708d51f25beeee57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d202699620d60fc48317ccfac2676b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ac87ce7cbc7e0e59cfac29d962089410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a93891efccad526bcbc8ac65a7ddc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1666c5124a376bf41f1feb63be32aa0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833e6a34f248c73390e47c6034203f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d35d0159383da9263d1d2210e6265414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76947980c3dd271b34c52c8a4a8ca4ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1ec53e50c8e6c9d46744b387ef17b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39f46cede5d37072e9e3156da1a51a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a3aa1bc76a994cd654db8a2fbe79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553826e198f93412520c86dc0e7f4d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbf762ff4a70b1e11fe054b417092b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9b06f901c78e222010f91332717d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675550b23909e24b856b9e2533649dcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df7a915a072102f2a8de57f3b47940423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89632727f5ac5530dc7cfa07db7f0d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5f9d25057a92dc06b361c6a09476a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e47229925bf6047a99fc37414fc753426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f634b26f2a459950fd2473cb4754dc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb23669ebafc049632a1f5a5401ec4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c7ccc127fe997c2c30ed6e9c1895e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227c682e3765d180a277bcf5ff2eff0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5277ffca50d7fdebd296e32c808e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a690cef8733520fe4a2d660e1f94f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800ac9f9024cb72955aa0b76edf5633433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7ea88cc784eae45082466c641b162434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f11d098d9c7c274a41c91482f354435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc8d6ec56011b9ff2f7fffc8ea3445436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d489efc1af0f5922fb2f6139d3813437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5669b623db3c495bd75e47a5b8b0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db9ebf7e4ad518fbf299f079ba26fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a124b9036c34660870dd3056190c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8829ead50de4f593c30d58e61d7bf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07308232573a1e3e27236a7826495e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fb9e486e3c7f56b8a1cf76a3b3d70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19a47b00bc2c4fbea6b7488e77e5da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a186661b58ea64253584e053743a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dd61809b99da45a93a037e6dceaf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f0d49251d2ff26585d6e36b82273447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbb88fe1f323a1c67588bc90849751448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51052bbf190d48770d1f25f355ef4f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60eec6bcb8705b64e37ce63d5fd718450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104d4ac48580bb10da746a9e2555493451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74519d04edc7e80eaac31ae1aa26c203452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c60f92951e6ea16a288710f276d97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029a2216b0061c28b21d1591101ea5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d25a4dd0b222016d8ca518e8e8577455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345a399df4cdf28dadb87f46675e908456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaaf2521596b833b07298ccebba77a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775ec5f8804e671d311c9fd596f1acf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eefde5b01b71b6116e8dce7b5bcb3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f0d3c772ea85832b406f756cf3d7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6a1221cbcd8f81a31ebfdc9f8dba1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38283cf1f9a27e49f7e618e45965c912462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27161b55d722ceefa7d5a132fe87fd0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d8ca4ed9ba4438e5d8d7f0e990d16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6a2488bdb91da2d87fb38be0ddb8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429b40867fe362c852de1c8fdb0384a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cac485ee58a81eb44e7d52a9b72dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faf3b7252192a72e4d693092128df6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03557dd1d51618b2eb63dc664c1d18c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931b10c72eacd84230011370182b065470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393223c469a1dde4b589335854eea77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2131bcd4f5c911e4623856184e225b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed40e91194e4c11d1f41d878ffd79e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c9df0f6e116d3f23a09914b8f7459474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0f61e754f316e91641954e212a349475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c0179a09ddd17272d833a01c35634476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c746a7faad408019acc99d31501b72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05281a932ae6c6e5c1c497ce3fd9ef4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fff0c111fc353d45f12e03e753755479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2a26e42444e0b97c6eeddc0e74cdd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c525e0e150e92ba8fda38e2f7e1ad6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1063195e00a7553949302cbf2899ce5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865923fcde6f21a5ca85b1aacda16118483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1978704273c3053955f05a34471d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18adf45e431f0329f595dfa39c07fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac98a184a2cb37c7865d8a158e069e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233901e5c00826ea7b89bd15869bbdb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bec808c734b4ed08d42ee6f3b13c71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f3b2bb776ec42b7efefd77bf462be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99209d6b33d2f5a61364ac6f2ccd19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd6133252ccf7e92d8937f6e8561f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3836da47b11b157646de6e32b5c5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b8e86cc3f9f6fecee6b7cb99b17b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffd30f0e36d12618b5dc59e671ab81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf74b136e67d781ba5843b67e7dc6a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafbd4ade6a31e15f5454955c1bb4de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992904b709c9fce7c7d033cb0a01780a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331277b97701d371826d514a329ee07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92ae42707749b7063bef5ad7b3d497499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f0015f3f502c48a4bc3314abb80c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9d5024b36b1c85300af35d53c95db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a515f527c147d627c23f05dbfa95301502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b493cbc994b75ca9dd707083298449503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072cdbc20ef816b8a04bd4c6375164e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc75d733089c17bbce3db213adf4816505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6c073ace51ad072227b002cc834bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe3a66a647dda3260c4a704c0c72e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac36292aea14f4441677adf8dccef6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6bf8ad8ada0647611d9bc828160ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b64b984f50a4a64b5328999ed7e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bd34660967050b0f552c7a3e0e15f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a00d5f0c26d8a32415a54006bc85f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc239f9909bf47df91f4ab616354f65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a30de407fb3f7cad7ab69ce65e95e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf605047392395d2a58c080ae24a46ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa99b72eaa3f4187cbb4028278242c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a61020ccc508138918fb27324eb1f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766028062d299af0f0e72d0d7e04d9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db48c71938b6d72eaba12241d4d8a78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20c250bd9c4387f8c75578f5935730520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853f037e795ffc94f6b1b9e25ac9f2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c537dc0085ad7fdfe0bd7597356505522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9495b2555e8a775dbdef5a969456958523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a59c651940c47a3251e942c6e317524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd7570572c70c2d81b566909f6f729525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817f8daae67b651042ec48333f7bef6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b05186edd5f64c4a44c4db6f518d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3423c19e412045b16936ecad9323f99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b023a953935028edfae7a709c4ffbd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766d4a5617e24932ac1ebff5090dee0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640a2068662c7fd64fdd65923c2d5cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a978c809ad6c028f29fefd7c5a8e6fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd864b655bc7815c9a591bf847d56cdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd131eb447d197f190ac9f14977ed9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a6ed0db6e920a3e839c9f1f83ace4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c884eaf1c17ba9a9ede0e10c90ad7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cb8c3aa3d395791e5134975d718cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcc1a63f97c6cbcfb6d08a06208c33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3196b737fdc17937339658615ce7088539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d4bc0e2e266edadff373bd3171ab0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657be466273f89386d955c8fa56447c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef9ebaef7bcba5c3afa4c06b9eb139542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db313797dfc37b5d2b263df30e2ceb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da9e009f45d498a5ca56255f1c2dac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2548a3720d7d070f3d071aefc9fe76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458a06e7d753fa185056bff3d567465546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa35196ffada2329e6da0bb3d2b19b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9143fd2d788a539485997c2edbf37a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273849f89318dc99cf435b0ab0994e71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa1c3e05ebc44c426963c5ffa7435e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f33a9140be33e687c422c59119a13f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7733d46bf03bdff9651efb4cb8cf99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e82e33d5637c52ac651062b3aa844d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7697cc15109638343b08c407034119e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888236299f0b47617993445f4405f0bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72818c281f6b6607bc7fbabf99505345556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fabfb6fb60df6ae0d2f06bc38fa970557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdac1f8693ad22ef8da32b3bacd577558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3459133f2ba36b81727400e324ad7e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a941229c0e9791b5eb35587ac2c0bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03919effee3fd3321a85c695269e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6df1f30e8ab119003a0948195c1d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d0d7d39d56f5fc3b141b5a4b8edd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480242f02d6e9723d17eda8a89ad185e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbc8a9bd52fa129cf43a75878049ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376454476651e012893fa599bd3687a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170c30464db76072a59bd8c4c2c56da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f9441174cf52bc00fe6948f366fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3f5b8166cb76b1f563f6690142351569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28631f802b3bc0df4c5c0fb7bef88f57570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208e852562d49baa2376fe93db8f8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb68452e3e0c3212b44b9fa2937d53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f25f1439efddcd7d5f28be6ca7ba4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d977d25bc684d278ca63c28315b0e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eb8c61994db1aa8650dd683b4769a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef77d42c0e356b1cc710e37c5bf85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55b6f10582330cc3b4da071ba904cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7403d1f21ed9af114b5f858da382f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a17a58d25dd95feae25549b152651f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f5c6e8bc77b7503e8c89b2f12a15c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d3a052e9bd72a4adb8c2cb06d6b27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563d5a4f85d6e95b6ee07392b945f4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c0651fb42624ff9d1d03ba61fea69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c77997fa0be661fb04289e593c150584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1561f953642102f0bfb16ea669c5086585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10640ad9ea3b7364936471177c195588586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c9e08b76772fd9f20fdfd2536a004587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98be2d9e180b129ddd6ca27b99f2ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22627201ed17a59b54d5efb253566c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549643e78c82a80c5a05205c652f224590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0803a044d85078361ceebc46fe2e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbed5249719ebe374516bc039cc6dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abead6e8bc83e259d4a593eee5a80ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ca9d59ae1c2caaf4319fbbbc4d3ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf8afe1a6b85162bd6c5fa916caa16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fc9dd3611b41bf697f3f5fb67d91d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf353fa201ee5bd7dba43bd33a8e50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bed7addf577d1771a3f09c7d53ce0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad63398b62fc57fca06d3a113ade5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d62416c94b7a00bc144410379aedcf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682a69ad394dc150bd63ac382464caf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73596c4d6b8df12f061fb97e96e8053602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446e8796a37dcf58750305d2347de9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689bcaf7c3ae8dc9fd804661fa657e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a53af0e979669781ae27d49d99f84a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1fec5eff77e339734ee9d4145d63e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f699fa28d3be0c4d6f76761df1f94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b013547fe2f168e6f477b6fa22f753608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09732ed609a6247b304d0282d1992505609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a10fae940ab36ac1a2d6a1ed0fbbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d095eba5918e45caf9ca33c496a899611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2816ac20b236914ff831e46317c94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9257ed59662024b7a8a4f06982afc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a0cf19ab7057808df42ccd530f060614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914bf7cf02efabc0c48077d1c483566615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8e58f09fdf900e92da7f87a412383616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7000714ff7a7d802ee16f53845447617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9566ba764b992b9f2769a61129173ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db82922970a635f223f633e2cd39e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efecc458c038f676e9a2b9afa901c52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008a87e87b7c3b02b6e72a753166f1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a8b946ab54e38fd2dfbbb96b4a4c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5111b71fc157e55bb94d2ec6a4387af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e23a1b975e53fe2bb94eb7a961607e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fa4e743f33f325d3db65d4ed85e74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d5491bb62bb3f2b20928caa1aafd1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f266a018dbbe7ca1bb8b981e30c82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3a06f9775e06a00d208c83e5941e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca07ec1d8ff34843381a48e45ed967629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170b87ec8745eceacf6ac8ec061af77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52adfe01ffc12481df0c7f6c06b4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1170d6e03cf7125b4aaafdfea568f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0328d383ccbc81b2095bfdb51b21f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161805931287e2253ab8970c8304ab8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd99e280eda2fd3625959b19b752b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c73f9410262cb39fa88218b70baf39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244fdc5dc2304f63b3bdaea0bc451ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3490234722ab97a91aec63c5bed3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a32e6a9f5e84c6b087e5744b5b23e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3feded19fcf6f1a0844efd9714e92640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5c5c98081823b65c99c6a77bb322d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a96fcdd3da495b633e9ee56567465642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b517a6d2ef6a30a7566fa3a735a91b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637357d5cfa8dce4f4b06f6483119f2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31b4dbad11111f8575c2b70bed9d3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e0537365490f9b26cf0937c2798e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ab3e6bf93bf6cf40b4bdb23a6f19a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cf95079faa8abfee5b3fdba1536ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b1417a5e0958e691333f2fb92a4a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77207df8d709ebd738dfde6515c4800650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec44a0462c480f0e8785fc01b636dd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffa6cd71da5baa663f4353ee6a3df2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d35037c504b4c85b416e161f968fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0ebfc30463e0b2504f2887f6b6f15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4edae937cb642ea840fabd52395664655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9480526bad728eab9ed1e8c6e15908656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef803228636d449def181030dfd10d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a325a28b40e79ec37a9f959581d5a27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7becc7b09607dc87b4e2011b8daae77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f551d0aaeb8333094c1828d64d2e3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b92f281d0fd8a63fab96b185a6882661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14786ce555e98a0597873bf77ea7d151662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcc273d5ad37e29ebf036107718fd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64a64c5a5093b47148acdfd2dcee1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69d2e9831e378d17937da6a6b01a5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be59f0cac49355e13fb4332d4ef70e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23695c65220bed0f804312537cf1b1b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96caf9da03e6e898a3e470da551809668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54116c5004b773609b004a34ca46c5c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515c3baa9b732afba2cb63267bf031a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397c3056a38c38bd2abc8c6703a250d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830c70358cf323572db529626c94a3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdce25b0aba07169a3e6b1bf4a1d98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7917bd13406de9422c2ff5fd4d74181674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380908810b9146f84344894a19deaca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc427041c0b87641f75c241dfe807d0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acb97598a13b9ee81a0f072f32067e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a398d61dd8e8cc7c39d6000ebd67aa5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870186d3746f324814d11dc0572af952679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2055709b30b3e9086ba0b5df766014680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6202ad1b81b7e88e2d8bdb5aae8790681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52322226791d942594992407b2185fa3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d3268c127e16ab5e296297e530075683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb8c8f39e8b322e6a9f31970b95de6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a8b8b41007f97140ff3c97d75ffa9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0ff1b82d3f922a8dc39162ff8efe2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b39cca6e4f94421e5a2ddf5ea203e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b26f59c91a83a8db712d3a387ba4a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9e028f84f06eae7cfedf98595917a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3778ae888a607edfc05b78c53e9e46690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a242c14e1af1e554ffe9d84f4569c82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe55fe9c7917dfb8191e153bca4b07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150f564b28797d046930cf362621aaa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592fe0db8c39d45e8db56ed393e0986694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfefd792d60df1a11cac3ef9599c0e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122840fe31435b297a638f92ac1dcae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45c27a33b4cbb597f3d0a1d7af33de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d2d478811e0301df1460efc4a3d32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0429f708a433a405b13276ce9255c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966df7253038846b9919c965c9185a7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25f148cba0ee69e75b98ae8bc040b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e047f042594cf6c3e5eb685c0fac610702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8987ffcaa8cf73d2212a9111d0ddf2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eb7adb9d8e2daa26c21964b821ca4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2284677b13323a3699d80c594c984e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603c837095ff4e66760c94ed9363cf9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77886676ce3394aaacbe44f49be001ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a03e15466141483404e0053ea8ea5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e725b2915989ab09154b166a9ba8414709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddfb1c4edeb45565c58e4b513a2155710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8b3fe99da1ba150da27703e464247711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97293a76ced7315279df1edb7bbe0362712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e26146ce89bbbf7dd9257b7c4f2762713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eac6801f647a5b2ab713c1e83709d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d76231402e939b1591e7e1a351dd6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65738df38b14a0882d7d1ed592f04fe3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2825217e21011ffb24348ac5dae96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef57986221d7da7118c81478c90eff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96922b7b99a8e077f955470d0ffffa14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa74a95880ddbea9f3915d87701194720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483f7ec3031aa5afb064ffc93b674d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd8ea974c0105b99b80ace6459f2cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40802204a83316a7b0f835d7fff3b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644da7c63b44f0423979ba3826456e6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570bb88a356f4db9dff3f1fb3f35b7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d477ee0edc073537a6704bf75f11e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08f102a30cecf0c4db60738c2942dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb42dca296c9cc1679c667504f48ca8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7e178946e4879ec9faa731c92862f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de2782c76ef15fd5590f25aa830f5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1a153528389aea4d9ec8f7203a399731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d1a76361b4a30d79ae5818d5379f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377688f66c96cec9a38e01aafbb9f6ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3fce642dc5a51904c11cc572149ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514537bfe759e1ca5a9c839beccc5041735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720bef064207c838545c45a41921e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181c34fa45935f72194747dc29a968f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a35c1b192a5f310e3806c2aa2e9cca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d985882ed36c2484d1c7b31fa64f26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb763039198b46fa5e883e40af59f8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330429f2b2ee36dc74d7975752105330741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902479159620ef6e74c805f98b3c3a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847e8adc7cc4d924d8e37f1768fb6c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819b7166e415aa38a66122ca8bf53f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446f0b6916c0f480ef277c4f66f7712745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9fbca5450e284690ee5d71b703392746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4644a051f51c697321868c0fc2af3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8d2396a78fea2b12948e982cf37c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adb111c1c957ceccd242baa6e058ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde95295eb4cb2446ea150f5585f554750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ce18303db5f45f2ab67715bac8234751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe08ba58406d14beee63c59aa88dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc5c3f516843789faf711dce72792753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51036d1207691c1469f6eeaee174c19754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb8384fd9bc29a57ff7926f8e51303755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa0f0be9ac9379ba6110f87f00114f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b6d49902684524b06aa22c06b84b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387885d5978b8fcc9b7b2d78cd96182758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd03d1d66c333508f9c01641fd38d1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>