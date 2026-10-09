--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096c2bf09c27ab5d72fc90fe565cac21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640f18597f2828051eaef9fcba49bd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc741ee48c32f16c5588c42c960688723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401bf77c56900ff4445b548928b7c574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59ee810e1ca8807c197cc6bc41295d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5d548e8f30d0c576635a3b67b07836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0076aec2a901bd1c9cd145af39f3257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77597188c0312984ce5f76fd21fef628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a55beeccb68ce8babd3aa79b1908389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef46cf91addf056043fa754cd26b27310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f01246285b7929b98d67eaa2347fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25e1ac7e83847907c86bc30dbd91fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaaa57bc0886cb48e565b24fbdb7a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa40d8a0b8281f0f178092ff682413814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c1910c803e73eefab62bca34f1e3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8984dfdeec26bd0ff53add6fae937bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a855ac5c68678c6cbdf14781b4f66e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de84c9d22a660f2626c5e0ebd0a760318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d6bc359c531af9f4c025446118a7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1f236007d5425be025861aafa16d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e6e8b528cce53414d986920e8cf5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6285e7f2f1917ddc990e3859cd90f7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e77ebe4a4556dce2480704eb8ee8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c0bfba0a267a27882111b3832ff1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada09fcbdfa647cfe221b1d676f3d7f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569710c3dffd6d23efb8bb91af3aef426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9b609760620f458a7cdcb55ed019d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b91ec818e694a83e687398c758aad228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb5649971718db3d2f3cc233320e2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7a719696ba4c580718ac00a89a99330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ffbfdc1bc033a1371d8d7325e007931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e920390e15d979f28306b0bebc110c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f6468768b052dce53375ccb8a46f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784f678e464cb0f159d7b394aa548aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1016fb1686be01f008d209d5d5ad1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb058c27c739f20ad602d5d200062fb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f4ad733a149aba540bd8c5467511c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06dfa86b6c9ad71a784e912e7959c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4af348d9c7fc7978c59da877e2989939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880130f0c3b2419017293484a65774040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee761562ae0ca325e13b1aa11706d6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a556b3550c601b4b78e6d479fe2cb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7c16e850d6c022d31616b8ba6a27643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf39ce3ffbdd9ba3e30263a6060af144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd02411e20141e796ebf52277ef4b9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afb642b8629fa612ab9b9c6da0117446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f09e99040d9864d43db4ffa2e7c4c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ee078dd0e3b24e32c5971c838d22648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8036b26674d047086b58cc8505aeb9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b9ed1cd0feaed827c21aa9e6f09f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fcb038341fca0c530a5649ffdea0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da7ae8479aa5ba886beb02f35d187152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978d2a3a03a88e29641919cfcf37d9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46cdf61b06b9afe0abc608a9210e4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52204184486b2f3609529d740f611f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7d3baf30102c1808fc4c03c79c21156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e3065c27868de503910125035babe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097edf9e7d4b6dada23b386986bb86058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f90e1032b29da88555178bd0014a8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f47468be4953eae7948297a1ecdebb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae4aa91b6afa2291c02df6ac3fbda361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8729f5c0a21e46bc35810b91449057f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bd7ea0c186dc4c23a224e2426d0f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433022a4db8415c395e126004057ad4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2c5241de002f36075901a192edd5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e4753f387fdd1151a21721985de6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0cfa5bafa263cd5ef79910e35581c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bf99473600ddcd71e31dbafccda3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69854062c0eb98ddb3363cfed86e16f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00727f6f003c4617ba5cc0879e295870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f379941f0b9201dbf879931315c9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409cf6d19b6a0e767a897386de795e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fbb49becc2cea0d78409b5cc3aa5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abed5a1a501ab090a4a1108404ebc3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2f104a914168a57b458cde022204875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d503b932c27103d8799c53cf4c03376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce850bcae208a4d3daa071103cd2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da085901c4ae64036226ee9a86156ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842493d9e87fc02390697a5b78e9ad279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e93892628a71cab2f2499ace27f48380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575b453a040e0827633b92c885fe70e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4596958bf6666f9448e4c21255d5a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f580e88fe123fc98fe73b979cdeb01583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd1fe85fafe01bca6cefdfb999de7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad2fcacbb9244b0523e3a403aa1a0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedf6c083a73ab34ec594b69248cdd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77850272ed6ecdf922a9578f2249d6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaee5d8c049b4bea086c32af51f50288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c8673a3163db8d1b64a96fb211d0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcfc7dc54e28f1a69a7da657e7e1bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d884a11a6e9f705d496cbbf06ff0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf4fcf2d1bf14b47645e461306d25b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743c1666162b4e89aa3df1d500507ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c957f84456cc01df2f2947405710be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e997c708d60b2cb5b09d8b339319995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda67efc2fe73c425f774cc9cc6c161e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e612b3289a6b2549fe64d8fc6a41e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26a4aee778755896f5b9f4f447942398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199a3420b0c2a94d0b49016fab2c0bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611583eb23a2febecc595f5012acb5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251aeababe18b9caa3b87c43cb8a3c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3507f1ff85dfd470b0ee00b96be03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92939011deffc539dc4cfe584facb30e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b628c4c40b883efe5ff58d7320710a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39684cc3a2cf55079fba5afea9d0e59d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735ce9eaa3fb140ab7d2a0075567325106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebf0bb21dab128c53e740b790fd13c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d229c6a0d0b88f7c6e7779d766ef4ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23227c409398f8d14752e4f3c00944be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c8930fe1818655853062228923aeb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b07ce202d4ab7648e3f4171634b80b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1a5f21765a4d61ff685270fa0eaec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc499855b7cb2b14fdc22be40feb722113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15114d99044227804b0dd89d2fdaefa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d99286f7892aa04c9514a193d0d04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57d34761155f6aaa6af20a8bb0ba70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2af514a5c203ed7c2d6dba6ff442ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b83717681edc423e85743492413ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62354fc20cedff0fa3b724c839c33f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc14de0b6ce161a649caec8e557c111120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2904af09dd6fcd26e384223485c3a93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc3ff4076ef0149294ca1b13df53f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d187c470d9fa3c3198f25912e8f2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac08d242a34832839b2dcde4ae1880b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57edff6aeb0cfd93afdbf4840d73202125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168544ea72afbc0668017d012bc6ac47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7941e03ec90971397f3e7c0eb13091d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0e690f2bb37d9ddfa06603f22b71a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077bf1034f5e2359bbef7db157b69a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04ef97de9c39839a053bcf15c1f4f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cdf30a3a84f98ef60935a3cf70f3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb57cb66a7f9a112d4eb8683dbe6e19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acf0297ef9a53e3471c1b9dc8b2eac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5804637927901e67d65b3289124c2ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabdd30efccc4a5d1bf25b20b89e102135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55df4340fb51eedb95a8fb20e44523136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546810190acd4467faaba6979576b36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5538339a0459b44adbdd303f696a7cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a8a8b37fc8e562eb4f675dde29731139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61895cb94749f9c06d95dfeb0d38f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6ad0b0278db28e89e6fbae3ac9f2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3c04d39df93e51a05f6b50acef42f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ff6cd6edc3a307c24671f0fb43fa1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ac0109565e582130aa453944de9e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07d08265cfd5a44e7d4048166849f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e706df863cc7d90d4bebb048feaa150146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b821d9c35899a36c552d879f826c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331374d870c1efe62912c06cefe5336d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8a36c1c9633cb518dfad5a68668fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb622ddccbab6438878397c97c314c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d95d2f6ce032615776c2cea02c27e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684b4895a6708673abe9fa856579827152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f0b4d9e9bd90b9674ada9e43b96eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a27235cf3cfb692faacbe3485d18e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267ad2adc72b6b485da722851cf47b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cd7623d33844f4b6bf06ded16898d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9365857c4e5ece1b90785730d117a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c00529c08870d1bedc1f234d1dac4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec79724c4d44139ca50d745d981c35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d160d5ab297dca548aa2730a83943160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d74c769319ceb1d6ba669fb2c186e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6b3bbc5063ec06e1e980530213612162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e7087bdf7e101b5989cc224ef753f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637984e196e06613e9ab5eb594f1f70c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eac789d5840aa01291b94cb091cbab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80379fbf367ca038182f466f021833166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ebd0291ce4a2813b93f111e5380d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a759477420a3f41705ce3453789301168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2fb65c5e3fd4c117f51bdcd26a0b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55d5c934e8a5cfb65b90857e71059f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2390cef59a1345af106238132d199b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d9dc7bd2ef592661f7dfb719de119172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c9263c015d831fde3f405a859b601173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393ca0687b52295f9f81f81012ac4c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf24d51dea51dcc3e08a5a94bd30a22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df373a5d2f03e28cc7e0acc4c54f6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804ea8c7d5e633b41f5131e06a7e64e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb7f34960718e5c81f80ee76d41226178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414270894082720e09af0f9583e4b62e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470e2fa59f5e296c309c881308d7b52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19604cfff9a4d13e1a2b9cd3592f430b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb00af66d524cb65902cac721b41f85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004aaab4887fb8cc4f0af5045bfae3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba5240df2fbdf4a105c21f6643ae03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca434822f8c553fa55685c4c032be5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e21cb5d7568679820922c78f4e2a36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea883ea0793ad2f7d0fc283b2e92c23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bd8e25981b9ff36bafb5f495e713f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d17ad94427291a590bbbcdaedf993189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6e3f464f3dddc1d7f8e95d5f8a9e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5196bdb0a74f75c9f1dadc39eb8b9ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462256869b4b8900ba10394b916f247192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fa57eb1a0426cc70677762862aaeb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df27982987795ae0d0be43945eaf0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6ee2b3232899f91b9f383aec036e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850aeffc13661eebfc32dc9bb00833d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6e9a7077e26003311b15714f85606197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0a65d6e9940dedb6d425394c41061198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f64333350faa495c031088cc4d700b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472efee5c22e9441d326fd42fd3dd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533c6d8017742d330cdda5daf7d1eb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346822c651bb6f703e555bdcd0584d4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684cbd6092bbae534e901e96e1e8c3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd92170a7d5bd74a0dca9d7d63ce74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780293b3dc7ecbda4f2952fe7ea0f5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fc8aa87eab757fee3da09a254caa1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cead5cb9ce166d20e158eb9e72484207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d7d7ce57dafcb235ccb06d5b782dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153544d96584fc15e2796d22a57202b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7022970880ca479afcd8d5d316a3d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef64c8fddf2e414e1adf9084d1da7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726c5cbabb84e17a1ef23c6e2447714212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beb8d10f3a86c34bf88ddace9f4a66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed69605824ddcb93d6ebc99001fbbb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388dd8d7150db38d47bcfe5bff9aa44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016c6fb9fe26d5b23bceef7a768accd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4e0d3181328a5a6023fb271a36c37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acb1f2ca959c13ebe06c4eb6ec65d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe01a88258aac5de92a326528e36d41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83051730a21aad94d2038e6087ee2cc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245079e66dc1cc74bc65f72a8c640da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fedb7245ac616762368927f3f8743222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55e6ccc2505c74ac9304662a7a02d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77bcd5ded65a6586e67e0033248159224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81932b2471c12e2d9a24e5d84133f2f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ff2b0f26a1467286a09f6bb4be220226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb732dc98130a57c1ff27a685feba3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2908b61bbc534265d3bb67fae775b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c40eb0b75f18ef4d633409a2a27f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2a9e461fed89924a5dcca74941ef9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806482b0d04d236990bfe7ff3d05777f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1befde089ddc602983d1b556e1183232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec20c1f9a659e96d7f3704f3952afa7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116999ebd8d52bba064a4796577bd76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb8755188fbc328e90e9f7cae655f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6732e67ecefdf8a98cd280b1f2a48de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0721ccd4e701597bd758a1e5ae0c4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379765d616db10cfcf65792aa0cc28e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd70b30a275959193828ef43044ecbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239cb0cc3dc77b82a9a07afa3e4ca0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f34cb58f65b91fd6660a964ebdf272241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8f08f62ff34f6976d43c982bcbd77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5adac42d296db6d4ad34cdc6717e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aab2a5f28b86526ec68e254b8e6497244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed633e73f39fdcae299edba854e0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdd284d13dd7d8a64dcbe2540f7155246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9bffe1cd47ce561d68e9f7c466a4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160186e9ec17e706aa5aeb8d2175b46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31088019260224712b679b95444b152249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b28c9720f0104b36aa9fe5fe0bd2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77511b5b75be5ab65bf1f68e21640286251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba949282ab739bc211b6bc95241e5b4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46b201ed76b69efb45a0ffb1e28b17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51927d71cd87b01340726842d7295273254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5deff24e0d72fd90c9753abd9310f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdcd118a0ad49afd44cf39754a7c64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9f5f52af2fe398649af3a89c89967257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19061e81282c2c5f48f7d651b53704258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7eb841f3c3a99e2f42327d75c481c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7edad2636a1650d23a8f1442f2075260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df84b2123d11993abd6362e199657b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e2b1910d2e1fae7894044aa34124a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533b4c48b7b788bbca657bd669f0dfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774ddd6946c4cf632acc855f866bba5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16b27229cfcb7c6ba90f90f20b7180265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1768f3998e06f101e4805d54da419266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e0905a40185f815063067eb009798267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a58858bd1ea3c73e7c4e2326f9eaa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae30f4cc1bb5786f586fed27c0d181269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4f2bd1126eedd8b285f7b58a5f55f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b765bf8c635e8048d4cb6afd368242271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b7527f5c503d5921c8d21b82a56ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9c2b570ca38c0ba1c35087a9a5b4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed84d8389e4caf2c58155a6edb8625274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96b3ed18907d596f749e5f207747c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3ed39e39fd5cffddb0dbd93748cb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fba6709b1fa2c89097e3bc6136c6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c191dcd59b19ef1498e76fbfab9973e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f47e0c10d39ef3070865b77ac33ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b2602eca894f48c15a9db33cb99ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fff278619f70d2586f77808e14f7ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5548e87eebbec261b0ae2c2bb6917282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ebf00d4d6a1fcba92646b43f8fc20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5c92a71d5d499dfe38b390c1b3544284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f349054c7289a87c8941b0c293b360285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04ba88b555daaa476a29bdef7227f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fb0d312025f347f5d8fb7ddc84940287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c663e11163954a0f49e9d0806a018288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dc144c7b3a5a2ecf17ca88e9ae578289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb9b57be2ed9f776cae932b796bdcd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4cae2338f3aa1cb8a370c85e52906291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a7689f699825c07f0e654ec0d72f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c7f59b3ea9f9a370c9b886a0cca75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5786f1674e4cb957c0f7c9b3aee836294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed899b98a75748d53ffb65e5a90f9db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ef5d635478d2072747bfc5f8edaa4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959e9ebc35a92e9451b2a51c1380e29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cf6c79c13b94ceb40b2eb1590c274298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0de48a66816d99cc254694cf7386b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7a994824c2a96d1c144b9516b1392300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821500a6d63e177861be9a06561170e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3409db22c2be68da13417fb8a84727302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7cdada3e7d4e7a7435251f9c0a91a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1f9083740e11769a270bd4a4b8b3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a3738af70c6eb82134d5762043e21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105222425d6f75ddbb8334bd6b7e134306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140059a9839966c5119b3a72c6aa9885307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7896a30379b9a9fe4f39d4288d5679e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06468d410533b9f600cfdcd93bb894309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff62a24e20be7e3d4f6a00192a1a00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa3427f5b2aaf211d7e8f7322b151b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c31fa48bfebe8f78ed8d8c1538473312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e757c4e37f1f6adebd7fc181d548431313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a1e5c7b6c2cb3c3f28c59fb97c490314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a07a341d7e80055aae67658675419315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01033280ecd1728439247dfc32635d05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7701c4e47a9a1314a15536973c39ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0c7bb72a17bb99f477c1884b0d6b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3d185f1ffec2f3de7c659ceb49481319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881c9ae5b96ec6b29e12ac08bc0ee99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d336ce0c2c059a9f88238235b17cce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcdb2943b87598d5c7b36a686e5a9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbf9eb8c216c2d1491941fb9da6602323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386c14e70a5b561f5084f483b11c8f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bca7af6813c751cdcf181f5f58ecb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ccfaf51102c5e7a900a4190a2e269326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb221ede7b19a348556a1096abca5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf2f22d9e27c8fed6f62a418b13907328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c27fd99bc15e17a3751c81fba37b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47f849642823877d0fb4a940952bc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d302e60c15cb809c0e25b17f853b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18afb414347495c95f60973ad2c8cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88200a6c087360af24c25bf9c7778ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916075823d2f06986e649e024ee34d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2226035569860bf86df7438deb2ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b2d1fa0dbdb1419f2f2d49c04107f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317c4af8f6de32765dd54e62b742e49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727a803b3542476fddce383c4fd13e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4e163589407d4e7dcf3248f358431339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efcd12d0aab1ec16d26f390b79b05f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff535bb479acd10f44a8241cb05e1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c5deb545656e4d7476518be04f7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93845344f43b9765cdea02d649667f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6ea845777f554265557af8d993006344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425011e4395fc30e5a5b883ab33914a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78555f118875d7634d7e5f1115f8ea41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966629d0aecc104e370ca641ea0d88fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f75496f52a15e9771910d9b42bfa35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daccb7a6d2f1f5eb8a8e1a234ddb89f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b0d2aac8db0e90104a5123f056519350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae1aec098c5f71df622655c4d0eb11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30201b45dd00746e6b1b1e80c973ce50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932c108a4af195901b81c567dd895b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe894ed15e9f5932b1468612ddcb4f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcd9ac58d6304c601921250a5f96af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889782e3ffc47c71dd3c2b2fe18e4bd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350310731a39aab2e6ad68783e4bca43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a38eaaee86a6222eafbd0de9938ec0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2117f7b8dbb2fcc7e432a84cba49e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07ece54453401c8d03307714df7546360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02f96b06a81147ee21f0de493941c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7b4c934d8e1101d832b73ec720289362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba648da6ef6e2792e9d9bba18981a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aa35b59c241bd353b9b58de6f7658364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267bbbecdc4bcf9dd813bf91e596f5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f861498d087f1f0c30462957bf924e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bbeaefac4d642e663977974747bba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5378ac71bef92e9167adef194dae40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b69e1c242fd10656c9421c4a7a853a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca929778146c959653c9f91aa5426c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9719b59f9323ea3fbfb45b1bc5ec7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff712de998ac862b7bfc256621088c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9475ae34ad4a6fb728f9b4f510c35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0b52a86cc5e731d821b8ec77b3792374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bdf8318d78016f45e600dbef5a086375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c39f778a2b886122fc517c228d3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1910a1ea593ae423b7f7beb861c3512377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7da72a273a7de02d6308cb53efb25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce39ddc1fa502c056a330937266ca48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e88d35e3aac22f900d0766b185e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145f8112d9115cc6f7e23f09b3850e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036923068bcba70df245e3ff2920240a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe3dcf167e7d4c894074c7a305efb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec622f94828f23141d543f5ce9f7fb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c29f65d82fd2bb41266090b561f359385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfbf8ef4b592bff438e5ad06028d61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6754f2408e6f81abb5f644583d7dc77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4216f647f3c6b1ae80cea39d348ed02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d27aaa6a7995a1e98205331780af1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9185c07738719bdf0e00d782b7faf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d69a21181414e32fc0f3e54f3b425391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952d91ce0f1da0b63c3a7038c72869b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b6050ff7ae84aceff8e69ae73c057393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a44a92357535f0d4eea2b3b0c9ae7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350b23b3a049391c265e1829ade6b03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800db7b44ff1c2aa1365e3a2cd2e4a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a333e34b2a532ceba495f25192dab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461abca2b38cd3680f470d4cf40fa89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b585c9d308628113ab6c933b2a598399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ea486fde942ae1066caa56e3063a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed44dc7c785d19a57a63ab49ce8b1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921183a4e911ea36645202518054495402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bae49cb35c32e048e731e45879694a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca682c98994c3531403b3ecf0a47a3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3162f4a88f43074b9bfad0eb69200e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33914ae23238e597946060737207409f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc2ecbb0f1cbecf7fca3902d1239aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22cc457b14d533874e8ab98f96170408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e973b9e3477fc50d3911c730343b634409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fd951fa50bff955c33742570cfe9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7095813d343f8e057e300ffb5a452411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d794e6f7b105995d2e668239b12f99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4449042451378acdf940c9b484d58d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb05a0507427000c4fc070c4c2331e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf60f36648283031e8cb363d44927c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d726e65e3fe7441c86175b98dfc9d3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ca9c03035f9352779f31fe5302e46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c401c54d90a57f04796c03e164998418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf47c063dc2a7da0d81131d0c397a1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2460196233c6c740c889425a1f0401420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aff894131aedd28b1c253aa89d7654421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5d9ccde6eaa1e93d7653e28ae60b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae1de15cb72be7114c8f43841ad6fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568af7d73d9377b7c0554ffa2ec2eff0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703da23deb5be6bfc8f0586044d1247425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf3b6894a3b134f5d66d243c60d537426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea31904701f3790ad4b3da00489c859427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a614b99f86b3b672fd87d136559d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7d258e826c769385c321a1dcc48c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029b3c633d6386e21434662a490889b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d0df6cf6181646d45bd32919b1a7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d7eb49d9df4f96f66ce65a62fd202432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2bd2a9b319957db7555a5ac4dff48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bbd2f5829fbb64e00c1400a867151434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adf6ded0fcf18094648fab9b80a214435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127c638a8ed14407002f8778c2d7b7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece998225be62642563ab68ca476fd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbd051ec6cf5014bbcca2d9029beb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aad0f51fdf5f7ee5f69081d8bf69e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51966a5e1dddf59672aec6b325387106440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11d7e885076bd829e0eb3bbc2f4cd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b01788dd64487000ea69c7bf7f4af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6fb7625355773af5e8f0a976172e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b4404d877dac37797396d0fbd7a99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518c51fc07e178764204d786d1b5036445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbddadcb1af036d463caadf3d0bbe5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e63d57e46106323139fba6c0d7fc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a9a7a2aae906e515e170cf2d01b38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9ab73086b5c0cf512fd409f3ee5bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ed1fb12730649c5c51bb0f09177f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851b47674bd8c6cea62ded90b69fdef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ae46dbb9f6f94e1e573182fc8d497452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441932c33d033ca60909954d9d505f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504112e3302954fb374ad35659da3c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1fb0e9f9b350fa369f8e41a0c057c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafaa72722b88f6315d60f6563c5795456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755260ef7da08cef46b5f969c07cf91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972bfed1daac5f801a70fe35110c445458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc540056d232722d840f81cafcfa97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5fae9c8e8928145dcbdc213b5afde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408f8b4e331c3a926506290992efc69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e396abef36b13b3a22f59f7f062c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd102c244ad30a0280360085a338b718463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1b819e910fab3c23b77ad759a7409464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49181fb7a08447a74408d3604cd6932465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd73193f4b2cc2f58c0f3b5999fbcc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de2ef596bf91e7e56398e189a793d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b965ece4a8abb3a315572048f88ab4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72f71a02588745dd4045500466fc03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a71edaef8dcdf2b5d30f367b54891470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55abdc3938fecbe247fda2574e93545471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f06c16e199a311466f0154c295033472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79543e7d80ac73cc83e3a27953c654473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a37872ad30297f200196b932a77a5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39929f4b6e60bf43337920b2a761deb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a65665d4059e236fa87ea9da91b90f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe72bd68e2bc9532fcddfd399d853477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509384e00044568127b6141c5ebcd501478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1edcb9986432647e95c46b3daf1fe8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15782cbef8e3330123ac7c99fa32662480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b2c0c84e5cc1780b0f89e53e4f296481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952af243dd2c1a152c3db6b6fd411b04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f06d877d24a2c00342580ce621d879483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcb07879c5daa18b1249899c4e8cb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27e782cc2d587ad6de2279fa7278ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597265459042521f4a1ffac6ca454d3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf51cc57d81c127527b9b88c8d4fce0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1e8ab341e0f2559293dbe6446f868488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f332fbf38442f6e17a0e88cd64b8fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dafe18ccaefbce890ae0d0902c914b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53146fefc8c73c702f12892d1a48b45f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c4fefbf6a382e3c828108c4a94376492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbf2b0d735f350ad8cdaa1d0ed351f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabbd118831a4e90faeec46a4be9826494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd747b77f3d109734841ebd189039495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8c6b48efb0a08fc98f64ee0975323496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb535e5fddcac4ea2e3bca96c201fe83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dae48aec5449aed4b4613667628d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc9dee31e33ef233569fa0de76f015499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb761176638f2136d6acabb8f4acc2fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0837cb1653555130f5070901dac986501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e7d0029f3c3bd802c13778355e2d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cae1cc6ba2f7901442d8e5523c96d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871026b9c2cfbaaa9324f326a594f332504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b89aa6c0696aa99c0a2148e673b8eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6121ec57530852818dc124174b09eef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d023072a19790b4fb0ddce63abf46ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e18fe10c1812396fb1ba3b9977c8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3848a94d4cec9721421adf16dc2a20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660d7651edf3df7b8b28442172f6337510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685fe309a32e110d1d2a72d9bf23a51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95889f175eb338202f65cc105a8019512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212453d89adcb7cea0aa2c29af1cb92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ab5a7f58cb7ef4442429024a0a2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf528ed2826fffc3947254a4d7cf586515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c58b895cbd31414734e941267902d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9a08f144205def0a43c0ebe4e6b53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8597fa58d95f5da678851c88a2fec5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d04bcc79bcfb8b75e7f8a20e23defa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4f11851bcfd904855a452bbf3c7b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef3e658458d0f99f142ea410944655521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab64b6b5490a3e27be98e8085ee6d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b08b584d86d4d61f2e6257765b1bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5763ecf10d68fe98ef0c202a99186524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f341c95eb33c5ac734797891c4832525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468a305f41cc559db441dc8bcc22f60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad8920e3fa57605bb6d3fe53d520a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67226e97427a562d5b62a5a130bd4e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a19583eddb166fec679f0fb5f44160529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45c7374515337723be9a33cc554a5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a684a04ae0f51b9718420864e4d5ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ff068fac068182c152be516e53212532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088bb38f4ad3c1fc2c7edd93c58d99e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d252d77f60ff450e1a132bd20c23a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6c63a3abe03604262377bf4783d59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcc00138ca5f9ce96c397632c30145536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918c5be515c2bdcceb9fc011b71ff5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69445221c973f0400867f04a0655d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ee31d37e3f82a44ab5554caaa6030539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cc458eaed00cb3960b603e6ae1110540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c65e92a8adfad70dd5a2b88524244541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f400646a456c16c099793e0228bb94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5cc0553427c874d2d833738167ffd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97045cfab2a59aab3fc5b13bd7224d4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904cc27cdc207275da3ce1b71e483ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78507710c0e1b2f48e45fe7ba2cf5d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb496160135303de5dd04012282d24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cae99aef10c5157c99b9873893aa39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37453a8fdd2f0cb3ded3755da1105537549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ddefd3efd047912dcc17d779f4731550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5f5e01acb50c36ac89fe0b4ea88da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730bdb7d5c52e91aa1814b79a601e11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07645edfc58c10b281d77d77918db7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3abb11ecb984c6129e8fc74644cb6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f3f7f731e89123e77fe27e206416e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c402d6f02c02722c5da3f1e34d176f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeec79e60c604c57aabb815f4df171557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6644032ba6c460c01f0b47f04d9a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21efa86bdc42f7767d58be9ec05d8b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8270b74a0aa6585034f651137bf47c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf930620bc02e24be3f66de226b1c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34e2395f5c2f1ac447be079bcf4352562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af301aef306384cd01b79f577a3d61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb3b427d132d8836d5a19310c6360d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ecfa6b62c2c088c45f43aa5ff6d86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde41820a94d1238b1e16f0478a81fa8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda60056ac8333b99740b9b5d098a8a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff972087485707fa55a54a31c77afb43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd302960044a547de6ff7de93cd2e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231d4782f0c8493cba27a0f76ce042f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ae026ecb916561c4a3c4908473e60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82177b56cc5e574edc534eb645f771bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d718e70ecf50d63896b0003831a9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1049c512d610a7f965ca27f998e4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926aecb39ec09e944413ef420d1fd189575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba241fd7e93567097ecb29235ae166576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ecf9fd876e0e50f12f1e630746741577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45c2151a526048ac19469d5c118114578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5c13cf83e7c9c9a259b7ee28c3e64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec9f2a893c64ac611af42e889f23da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544f3699a2f53d8886f4184f0f94c8c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e161db8eaacc936ca4c66959ed5e4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec616f2febc497cad18d9923c77484583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a15d45fa7d564fa19871914eebee9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5a96d74e6a97c87176b96f8d8f855585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21b44b0bfd6103ac539463de7a9274586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906c6e190c08b8a4cb724cbd5f92dbb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a631cfcc4c25c2c86c1c51bed3a67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b02223e7b820ce77c494b31f11e69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28386cf4343358d14237e28c6eafd7d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03cce192c46593585342fb815f5c81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c06706ca5076ed1989480ee66a730592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0168cf293bae0aa33210f6ea865a1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962c13a2b4ef58ce3062cf73ecd86d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7239668679f00fd918cde7b1e6965f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c08d602321761a0be89607c820a801596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375296b6c75443076c1b9a9e51e14bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4be36bf745fc6908110698562a512598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d03a24bb2ffd78636451df1c317df7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a84424c9ac0c9b0e819a0417ae3956600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6196ed2444ff7805e5a6f60455661601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c9a659602ddcb0bb163e6be13487f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed96786305ad8114076107360dcd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178233fb43db97310f088999ee92a15f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689bdec85d165e622194c29aaa79ec0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc166a2673f00686b7fe64847074c983606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f0c9b4da92b1ad0114f1449ad4672607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d524430eb76d9510d9b64a3349254608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a098d27b2dee831f66c506289bb9e41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb278cbc07eae85e9b4d292ad37578b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f05cedc4e7a621c0bf6331379dbd8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e54c237f17ab422f684ac4a694547612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018af90ed83e9d3d910e52b925a30ad9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30bd0f2f793f73b314c08312e533c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcd6ff053786b836c0b48a2e44c654615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45feb5d1e2c92308ad1200a26ea61c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4f2b7f8c605e40c20f10ccd48463c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32147185b1b0c1c57e9484d02a0b2ab7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0976f3d9ef2eda65d3d948a8db9a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa28eae823852884b79e84dfe5e361a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210432341ad3d797509eae00f6afd919621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711cef5fbc709ed55a75b09e19adcf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fd62e46fdc20e0c33fb09b1c4c04b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf172a0edea53fd16d666d86da03a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8adaaec38d7a2e0e8ff40dd61f185625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983c82e7cc882ea449fac3761b8e1a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46383c4bd4c08958ceb708571a0c637627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3e06044a541da5dc9c86aa518aabe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4725e42d9f48428efb6103a7934d786629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693da88b37dc42f2b7e18de7c897b1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634137e1849cf804681388083fd27fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e916f2261084c55f28988846ed026f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28797d3fb18a26a498f4f7e0bbfd57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51437554ddb0fcebe032aa0599ef5c6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a86aa711a4da52cdd23c7a8f529268635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544a31aa8756101d7f97c23a7b92803636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca203f2f8c0d9130b0f3d40fedd13a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213ce75a64ee4b7f00cb4b035184f01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9062ffaf63ed2db857971f8e7f8e5c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda7c225745539ac4c6b322a84a0a6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f194e34847b33e778f45b11597baba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc82f61a2709c177a7d92960da540642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d67089307290e979f364f2ffca3b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4c0424f51e7a7a5efca7c78c3a65b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541d4329984f47d51dd2ac65a2cef4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014adaa708e46f36743df238feb750c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c41afd2262bb9d7f0ad96b62c38ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1db8eece697372015f5c65e7e6871648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a168c274ed6a5ca6b7cafc028560f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0851329120d49c151c3651ca88f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fc19e0c74f5b212bb547a00b7cd17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe9663520c8fefc4870da246486766652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b5f58400522016eafa9090bbbc999653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efda550e482e544d60db623f0be47a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef30cff4d8350ea6728417a65743b06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06ca2ac287da5cc1590a6869fe6a92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5390c239c957f8477ae947a3cda1edd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88483edf01ae2c57dbe6e19ecb0e0686658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04e5d4354382dc9b20b9d7de0ac344659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a975ae38290d03dd041bce6ba0d704660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e03db1ace87ef8129279e2cad9fac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d178b102f9eabeff54cad5172e43cf0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f0531a5455b38804bee6324899364663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae543ac82f6f8be7ebd487dc034c9366664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ce9fc4669c77c750be8a8b7892ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bfe47ce2271c3e130bf3540188aef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b3efd4effff443a0e753f9a48d8ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeadc705d78ee55de13bdb2279e255668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc7af38ff069344f80498dba2a7ad2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0a714f9427a0c27e8081712a568fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a48cea2aeb0359aea73bb05917009b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c779e0b8639a9e1a565cbc6080c6f94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71cc64a70626821f929cce4e640aac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2e65c1f4266cbfee960c928cde3d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a3c4f6114a107ea485742b7976bee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b92d22be1ccbc037b0f3095a83300676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2138d6510c9988b61eb9bcc2a965e9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf23404221dcec01e207bd4aea9059678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e2947015ce08052f93cfbf24987ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084f43cb8687eee4d9318c9b68459de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee39e35d19e65b75572f64d567bb15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176df3a6ad5627b07a0da29c2360a8ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cc90329c5828a6b89fb6712006c98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a90b157132b5dccf2e966c740007b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77033f2900e87b68e5886cba57680cd0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914b361a30836ec0c3c50caed5a00f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40ededb832631c56934e2e8214db4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83498936eba1f3f30c265f626db0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9bd33c1fe3442f7a353b156a69aa2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aabb39bd7fba23ef4e4bdfec96d922690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b234bb9a7b6b32028eb9a28763e7507691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b0c30643abdd0a372767c438248f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8b6327366d289e2822c80bcc0583a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8b13ff638ca25013a9115428952f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ceb7ed8ce496aa4ea4cf9dca55da1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894696ef3306e0ee236431324967b226696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1190acc60c159ce41a37604c58109e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb0bf421911e41f8a4bf0356e652fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aae622e7046a263e1a633ff8fc9620699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f544e787dcc0213ac042a3d6aea1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d603fcd19c4f9f9362215c68600af2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842258a919e0f85ed9cddccb7785be6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e19712480f8aa30414743561d43b79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d713fa00984f9b0505937130346a8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf58cd083704d9ca4c737e8cd8e81a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9d55663b330e6746e944305cc51d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c66db6fff12b8dd62835ea3283a3f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b623bded0c9855c61e90103c3fb390708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f2652975b8a25dd5feb7e08d7337709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec68d6bf61ead5227d7949c1d3df424710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5b24a67de6e337c2985e634f5b47d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd89dd5f8fb2e09436d6003074fd71e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156533aa7d17fe942e18a51d23305ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569852ad864367cb1200cece93670034714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eaab57251b0b5b2ffb76ef6f587d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12574199871b00e68cfea69c7778c47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bbb9b6a3f52a95893831ba8c2d759717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f29d8efa92396a5aafb1a9701cb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d268de4f900914ad8f29d7dbd31da8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e343162f8d92dbd810e06f2af2641ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1813e3e3cbae30216587658bca55fde721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee20110592a75f663fa9816ad01960722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41069d093cb1828ba82c2a363161a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf7ac209c9856232726b782446989724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a64703f67f07c84df3508466951c29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc53c99828517aa2a9d717acfbc6726726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99109ebfbcd22bd8a69588d74203604727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f967449aedf7899bd50e00820ccf1c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbda7602cef43bd195a7e7de35de07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d35838bb7bcf3457452696f67a376730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0d738f72e0b74594670e79419e152731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1964b213e94129712fc43e88e8d45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0886311c5f80940275ed28c1296d71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d37e043580f90663be07a0da4dea5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6d1b7c4e77f44983ff980f36b1665735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f99985573b91c4c3fcd0df7ebb27c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d7ace661aecd8eade2f4192a88d33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c247fc15f29eea81fd0ed680cab3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312a988c2e2195458b1ab3b8ac8911c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed35fbf1e1ea997e1860d4a1987c98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669a237a7be63dd040d9210eaecab68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb3d751509bb3e22abaed70265cf3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15edb5bf82c691dc334ea1007d6e04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d4d0b21dcf1a1f98ddff8d7fdb7ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e04e3b4a2e4bd7879a109b24e577e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d5ad6e93dc6dfab3a7630c17e04a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8bdf73d948ee418bdd48b5ea68cdd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b5e1ae8ff0022e4dd37f6237dcbf6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c69838ff170297ca06c3f5f3259fe8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43994cf72ae9815139aa066f3e9d6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b8715ad9f5f9d0ebe9399e14c8d0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7eab603bf0f065220699548de0383e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1bf0146774e69c8ed3f89e78f4908753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050975349d2e0905da76608ba986cad3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa99600101eeaa49fa365d32d59ef86755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2574f9c4595592cf30fa84a5ed89a72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aee840a531844c468e1fe7a20bfee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd8ff78768fd5eacc563e7aeb72fd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6bc747cb47715c74a2b9c196ea717759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8651412981f2fd3195332d14db86f131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca7762afe2c847a02bb0dc0556ebe12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e649e44771a83d5c72bdd2f04ed373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6a5b5d9893df7ad05f4872960923f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4ee97322278cb08d770869f6942ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b651fbbb27af3ecb855005df8240126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051aeb55128b38afd2b6c59a65d1b7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb175d1ebad38f3014b033f34239858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca25e5c9b435e9507ac9d5499695ea49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3818e1dbb01463bc6af8dc3dd6042d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710dc78058e2d21e614b70855b8b73d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f8a135b462ab787e212fdd0c5cbe712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9024fbf2e02537f3d36c03d78b98e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7660533831e85d6d47af4e786a00df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dc15912e77b4202c33dedd5747cc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cdb81e47b46f6b5b03184abd8cc8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8f8a202f2f34b3bf5ddea486c909317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91e8150b949c2ec3ef8c879d6bbe2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f16fb32dbde4d16f2f0f93c88579a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa1b2e331dd75ee9e452c20025e16120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb16b62e1d122bfcf77fe0a9a3d333c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53fcad0d9a45e0933b5e39a093645e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61621ab9f1d634d4e6c0710412d87f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fdaa2bed8cd879967d29d69dbdf4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd1f65db0e07824e53b7f4ec9d5e2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3303f40d7f43c3686ccfe584b3a9aa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268f4e146b4798cd2eed58b671185fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e459ecefdfe06b6e7e3bb62ac6587428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6483901cd9bb14c3f13603b3ad74e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff608dbe3d97da930cb0aacabaa14a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612dd42dac7093dc73ad2aeb6defba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b129aa674c75edae3912da102b33132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0821db12e454f9a10466dee4141f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d37f838d0093bc2b20e0a2a6ef4d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df9726c9df383b104d5f4a3f10b3fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16464963974ed6a179ccd5b53f4ae9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd1ea27fec40bbddc22d541afb375d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885b98d685335f9486ed1b3ef77e8ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dc42994a429d3bcdb07be4537f78039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1b9620332ff89e546a8b28590167940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314774a3b4f22aa2b3e38337113469341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfb59e50cb6f0a78fd266d9e9e02e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeadff9b5d37af4bb38b4a8ddadd3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459352d6285d04f953927acf9ba021e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887270b02046eb71f6b4dee34dcfaf2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099708962e9f9d9f815394184620e6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8357606cab5668712f84133e5a1dca147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a0924071443956510df057fd40f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c70ac2634fa754565020ca531162d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e5a81d550f51bf3340f4fdefd9dde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6228d4556d2ccc66fa79a3ce71619f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49a4e7adc91bd2c24921beb12c8f4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98dd8dea0bb23701b0d9f48f9c297353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4a3766b9f07ca27361edbda06186154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba8da706caca11ddaeebda17e6936155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c07f63b18f1dd78ada4829f822d3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e327136c43906df68b2ba7dca4d776057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952c0b8cc7dbbd2ad195bbc918d47be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50f0833e565c482fbe7407bc0994d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eaa045ab2518cde238928fff84c0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86606333534c9f20257d0786e2d97861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85a8b415b13bf432d5b568a23bb78662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eed8f714bc481ec67fd334461788963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11434b0478661304bd9e5a776abd443464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f571b585862eeb9a08ad497eb17481065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae122f9cf891d0451fae9007a9dc7fae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42117ad1f7fc14da5c0fc0fbf6def71767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844f4f5a5e6fd34ca92d7205d0acbdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abb363f11099101260019b4a14cc9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0291a8d2c1dc0b0c0254456fc74750e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b7d1964d398157b6664aee7061aa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dfcfc31b69b8ee628461be86bc01972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583e0d370b578c35a6e832dbc2398bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5bb07fb05b943ecea763f9ca8282274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7b90851a74d2aa1a4b23d6117f15c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ee2bbaa3a68060cb785df9e05cfd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b48d5d45bfab00132f1d52f48171877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec226f2ec3158a9463fb0943a7e562778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9814640229553d16731c47aee68d99679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec541c5b09adf6aa8134947b5d787d9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d652c1107e0bc3d38dee7d680461a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8872354f09ba80ac279e0e875e267e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea742cd4299ceb29cead9ba2e5400c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf66f586f046362d7d8235a8635e31084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f181f3557d2b22174bb2928d68c0ebd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29c7ab376d155ea7eb76441f65f43986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874993a35b6c041a3f8918546beece6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab700fa8b44f80fe9b6ff26697b96288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3166ee0749c9f5c6a9945cb5e1ed989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b39aa84048a98f11138612e3fc0a2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977a06d2ab731b0b5c7da87f7c8e74391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cb2c21845833bc272dbcfb44e9a7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677163761eefe42e0c64def62a3506f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6e19df5a50089fab133770572e8c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40390a2a8365fbe2fae1787716d410095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa194352fb7c457911f7a8f62b1a7df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed77bf911003a16bf7e66db21e4f4f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abcb5af28f15f24725dc9c8a6a604798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a30bbebcd43d3807dcb6d9c89c8d7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1bdb66249614a7127a8fdecf92ba5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf72ca57c1fc7b73be9bf562066a918101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f75d8c7530ae4494cf03b1cdd7ff6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f703d65c8804a09f8f6120f8572c8fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490410562d6daa38d84a490417d85fff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb03714b43455518c98aef85e6a25f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba6f9390110856363a471b3128917a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cb9ddd0289d5a7d00736a977570dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bae0ea9cdacd8f543267e594226a29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ec5d0f71ac54a9c2bc1e72344ee65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37310c162833fa5fdcd4d3ec1a082eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb56fb6bacaf2b6415f6c8aa7344788111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff30e05cf79e846727ad75c41d2e97d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17959d65a880738064d7f58db9f75ac6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94298ca3411bdf308552ea9f3fdc6b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21aabddf2e1d3c92196feeeeb4ed47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e18e15047fa352af9d90050f26b76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3e8a92f5fc49ac704c392c19406b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dee2e82437c04a61dca3b39ac20786118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0d34b0b1bff384b44e7d7e07132bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182b2a53b11e7f159518b5078cff454120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e51946378aa2c2397a8c13156991121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae6a8cc8640a118bba0f18061ef1e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1402aa8aa465cb6aa5ed283100bc90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f361cdb96581500261a0a20dda375124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7f196b66c177a9bbcecd78bbd246f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12719e2e28a40b76a2fc7d9ee6fd6223126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c416184b35eecf7b31b559e53b19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091f9e1da9c7b098a7b9705910c3ab0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb836d1963d7d562e7860d807c0ba222129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a62627b4fa670a622bacdc2251f54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e6e5bd0fd6b8a5cc95cef5f69c376131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265005471fa1cf688b449d951d328a2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c162d7c48f1ff686887be224cce7ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed09a52d69a0117424cb2a8bc8c71a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b066388fa4371cee82f9883b874b5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde0540979028aac33c9d802f1d1bf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b47d5ea2aa32cc088e88d181f60469137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b96f316c3bbcc6bd11f0d64070fab5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6a7091ed7b8be64f0c9817b8dfa52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f2897824576e6025de66c498e66e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac2af24894cfd5346752211b5505eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4187c38158c9e4bd1a7f9cfbccb63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a09bfe1899c21ee95e3bc30a652ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817f53872784f1374d31aee6ef4cb85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2614547b351117c4eb7b5c2c317d7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1989ee650fa03f9ca50e1455b8773146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fbf9123bee22bfec091f0d6a92cbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d07f485c481f39e2667e4e89a9d40a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fee1fd0b0ebed4c0a3586cd0e92a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d0f695bfe1773db0e90ef074c8a9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ccadbfbcafff04b483e78e1f92f10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300137d913ad7770f1ba359de156fb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a966188d0dbea1ef369b4123815cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7d14066bb29df67c00071b42daa25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa03250fd9fd79df83a814bf4a50dad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec627743303828c04e8ec30ba1c35ddc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0df4f40920e916ef0df0acf5a9deb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e1fa0b25067fc702b7795f8561fc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5abf8fbb62b96454a901605eb9e73e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fab52d095aa96042310a1b0be73a4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35005f4145014b67cb0fd3a4288cba2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c68a2c1bce21423c3051d96f80ee2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b376e1f04c9534a23fbd92eed77aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad1140f1d5a5df3c6e9a483764c2dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0e563710909fb8e9c87762de9d42f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381085cee8615248740e30b6c3d4b38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bda0f3a38dcd672ba14b4a2c8feab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa96597922a1751457541504509bde2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54633efb7585a22dd8a169619f8a28e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb41c2b5ccb2e544e1d7e9a299da1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55eb93c786b090b41a0a671c9b5845171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110872839f3a200b35839b57b7bee1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923aa0c1ce001f38672787d56f546f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8370f2b6db2c1d400c31882be301967174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52322a4caed6dae672d1149253acc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ed6d561179c45ba08b7cec3650e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9c4d86589609581901aaf98877d2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ea392bd29bb61b00429e1a2efd398178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc266c44a2d8dda6430eab3e33fde83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db761db1acb44a8e6655e8f62d608e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affd1fc475e8e82ab59e24ff5ac2e3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effbe0a06839e62fa91e71477101f68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1199348027f2b08f1ee736c3bb195183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1ade319ea3f07661f6b8e9b167990184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb50a67978db43d586fec720c1b06d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67649b10e21acc9c3ce34488e05766e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4df21154f0945b7a3b894deedf9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a910e864827d3d1a6c4fa32e28cd488188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f72383e2627c1acf202428bf5c9a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f414ff1f48326b7e14208173a64ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ad5464ca136e2a656c1d4285c742a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c65fef7289f01559e3983602a63a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd30e397e81e0b3a425d8f29a22987b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48e77db988e695cac84e42040de9a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b54f71503720a99b97623d700d84bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d28af0b3fc307dbdd82ce0f78b0d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b9a6d213378a48ab8518d83918e3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c04c9de096c7482fce47ec0272c457198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c3aa6162a7c2f5265c0c41c99d5ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1793cb4e21b164d8056968ebe9f1c86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce791ec127ad81e98f47995edcb7aec2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b810ba687e88a1edbf48188d07cec8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9847c33dbffdf77cb4470c7dc3cd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b64b09f6ce0046d93eec2136ecdd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c972e2da754bd7b74f6c6eede82e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4efe4a1d686f95946cee967ae46f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91d9b82f27f251ecbfd49e2c66a7ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45634dc7248a31953ba4fbccaff79aa4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99ad93cee6553c1be6e8c9025493ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eff8e1ee1e975a6b5c83a2c69e876e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804304396ee874c313f3207105eb57a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ed0c1fbb11293d957e5870fa098a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46562eb8d4fb9d2616b4934d266c35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed708daf03ef5ec35115f2fe9992783f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98896307e624ce1a226155b0a14013215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919855d2e9cd2961511c6a6e9dee0f7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a19dd3262c555e44060363944d225e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7376e388ada69b5edfaf650042e260218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324c014e3cf4ce0bdbedc0cf12e5e11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef26697372657a01e708a27aac7ec6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4e10bcf68e49c670d794e945048c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc6ea8e20ed40f5c194eae267e594a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117610dc5968e8fa1a6bd99d6793a9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6e75a1a33f958be42fb292d316390224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30361942c30739a3fe41fac96c7edac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea027e8ab8d2df66ac92f81ede2c1c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e279e3906acf6aa61b4d7495a36232227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32300bd66742b53a1b94a6535567b2ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0cd853c35c61b8569b16a10bbb603229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb8f0a64c433efaf3ff895a5042379230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f07737f416470df0e311cb4794aef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12176dbbb606eca568423ad3d3967c12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c6aa2faf0d8622321ce57f8371cc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad9fa2ddbde99ef5e2b20ee8e7f742234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7212983fd548bb06cbe63e2f97cfac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f882c0d4e10d3efc60833adf4decb3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9ee1c5e70d2509868f4d0e932aacd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f64a17a2b6bd8a16f5866002f8c00d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe71089bdb1ddd7ea4a0c337bd1c46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25c94ffb834662f44da90bbfc4cfeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433c9a3d17c435620aa0e3e5cba4b43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbdca2fa1eae28b9029fbc0c8bdfda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03855377d81af321a750a01d4e77fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d4aade36f02a2f54a8cde3fb40218244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a086e965498535da9a33e7f5abc2fbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd3f1dc6035203387afebf1f00c6f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150a5fd0b26a5e5fa2db554c88edac2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a729e6c09c65b7f8efc69341c2c51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc694185cddfaf714b64402759bd37a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9385b6c56f5c89db9c9df2428214fac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b3edb51add175d75ca7fc7402944251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67fa65da811f2a7c0c7b9505756421252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22c32ed340278eeea176486fd28272253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9eed465ffef0f905351dd4175e73a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95a227bf8ae52188221ddfe86158be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d9c98e48d6f5fe63746bf3601a995256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cc62abea0707967c908f0ed4efd62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218b9ba055b31413bfe576578298603258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ea795a762d7025d37d0af1e963d93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0557fd96e67df3be6e495d08c3ab027260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee8a1d72dcae8bbcf56b79e2a21ca3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b7914daab9891c13b29e3e07389b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bb4df95eed4da00ee62999f1af759263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b284ab73885268fae462535c9e105264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aba1c6efad99fee10a3c141e9a363265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64182e620454d0eddd17d3e9b911a02b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde92c62229065cd3dfbed3ad98c3d57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457ff383c9135965ddff116c2a76614268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81b1d05601cb5aaa50848d2152a7d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad872fdee5cb0ca4938b5524a4b7596270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521b3edfa7f3deaa404a4f04dca4964271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3785b22ebbb93414a5f36600bd283272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8152e4f76f627f70f96b0c18579e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494cca51731885699fecf2dc4282622274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3881d1a10992b081e124b681adc121275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f0f6afd6f0eeac56d942188735de9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9c910e75292ad07bd6a26b78e9c02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2eeb08a05a5d3b50693b617a4c7c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a981bfa13245deca980ee406d5f5909279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8279d2a4058f5e02b4655a2293f2f35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbde462f7e78e19c70bd5e09c02e992281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130598783358905bfb5bdff103c67938282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5ba971908c5a9d2474cb7d82a64ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50084ec153e4f2d21a4e5cba2e3aa9bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea67e8ad4eb8cc9922feb954825200285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122ce3b7377ab07e8a137674298433b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a94c5ae7bca5d71f3f3b89950e7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f032e596af60b295775d54f1196ddc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cb363bd75a12bc963c00cc2ce20a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdf7ec1922f69d1b9657f4b1b99c40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dfb31b6a1f202acab08ad837fa05d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b3cd12f707c9b35dfe8c8a09ee483292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6bb1c1f40fce20a64846618b6666b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc351f241841a444e280455ec1342294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112314144ac2493b5f91ef94351b3282295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cb7b1cd679b8fe5e8ab28ee41bf6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6667281d37111884ac4fc3eb727ce93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db54e03332d52fdfc90c60a82c3e57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809c516b3ca1aac1a5c12069b0655a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea291b356bab9fd80d2c352ddf32bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f609edcddedceae6bd2b07d2b7b8a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63e6ce3fb909e6dbadef5f84ce474c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62ec2973031828be02d5fda23ce1d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350a0bffee512e1c4b78139a4de421f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1347d4b2416803ab92017951603e6e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a8e83b426f8353c4fb46d9608c1d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3361bfbbf3335ebb745665e3bd8f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ea58ce589e11fe8c8a38661bb2eca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9a66d4dff452ddac26d8b0f0a61af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300d34526b34b411b8ebab22228fbaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822fd7ced4769de7c10df6e0feac8bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26bb5f5ac7a5e476be04175df6a23e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57353206040517102bf36a169ed05cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e83046b6f626185ecc97f7162a523314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a8a77f50318129febb93ba866bf04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd6888459073971ebfdb4ed4628e83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64044073aadb217e95d776a400752b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8812e06b164c1e28a3a9dccc95f833318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71e39d9250cbc851d89baf3a0df7e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9279c7880f07204c3943d949309e82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0082228a85ed5c271aa6ad17d3b251321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc902d73b3732e801b9d222fb5d092e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee801a3eeeef684e79485bc11a52ff07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af31005a49da436b499d31db89e49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a413adc65a1ffb4ebe9c515eef38d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbd5e65bb5ff12e7b8a045c45b0c08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b445b41918e0009038acdedc17a56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3e50a600df74087e05ffd0871ff4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaede2c0d2048b50ddf80c37dbea85d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9611d59c4b08dc6beb2c6a6395b66a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a2a3045b7becddbb2649432760fcd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777350348c44894adc66fe8c9ec09ba7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5817c020378d8427810dceda1346c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e664811f9d36a4dbbaf6e9eb414a40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68db54cd3a5b60e5e66ccf617c2421335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7fc04d3452fdaf9bcb8188ac63142336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbd27d8fa5ec60081610718f446581337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead386e31448cec8c6311b64be61130338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36f08587fa7df768e0ad674a7c76dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8494512cb3c97cde061e3b78f5b3de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2d5dc27163e20e995792392dac7e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c8e392f0cdd3b51cd608e82008a46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f54fe3a62c8fe30afb55ff47374d44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63a56162ea684bf464ec84aa70ae64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3ae12b55d39a3d4d1307c86f84796345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8fe3691c16afc9f9916b7f293cd55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d01976a0c576590e61be13ffe5f9e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29930af3dc24e7fb0e67eb6f2298686348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498beeed223c74e41b5dfca547191e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367b507c1d8b7c15a0b37362dab137d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34e80786885b6612b7062a20dd8c63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17addab0c342136755d7b4344c1a64ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db118f4603ef47551a64bdda397bfb31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2da377eba2c08358aa0d7a535a930354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b7c37e9bde51521f529859bf83d8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4afed50957f4a99c05d984757e7d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc135d9be0e2a538c4caba80796639357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570822d45541269b6aca56a66d60125358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5fa59f9684a78a79f052f0915e2d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39704ce73cde05d52f1cb872418575360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15861d0f57550a3dbac05d7f9ae0c542361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba0f68b9224a8aa637237a87df4117362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9770f9189b2e796059ee07818b9ead1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa06af31def484fa86279291bf84612364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a57700f356a066b9e8d6bb8633a4d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc886d3dde8f9186401e4217b289528366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca745e2bd0b0604040b8669383b944367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26396b12d2ac0faaf8a4e805ebfe04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3437101d7b92935ad134156e5fd4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01999a543b4e2a71ec241795b56536f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbafa1dbfff1ea1ee6ac697904d780371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730f40573f214dcbf073dc31d50825a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29fc60a66fd20d6946b9af7664472b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c7b44310cbaf5073f299aded003a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78f956b7ea4bad560f5ea94062e515375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17579bbedc0e00c6836b25795bb137b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f113b18db9bba8a5fd5be0b95f5b7c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc584f73119bbcfb8aeb8920a038251378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb86533bcfb1d7194b2c249de6ac2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c5efa65f336fc978fd6877544f35b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc5742d431da1e6735b1c7109e55f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b83b34eb8c6d1e7fc1c7d7cba9b01e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81af1d72f6c62066f98d713e1a1d1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0c7d0c589ed57029099a61298fb1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e4f9327288fa4013051a80476f5f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ba94132cb728c6e1f7c0153439962386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06848b94c8763043bfc520a5c534382e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770e203b223593c46cdd0f88923dcb7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03305d0a6b24a9e74f94aed18e8d305f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdf02bbc61b8b4ed0969f8edfc8472390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11ac05494439ea09fabc684f6f5206391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774502e2c7d88aa2404070d3d7bd5a46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264dd2cae920ee5bc1898928001a887393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16519225da222daa2da11d23842cd11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e60d3b277eb04f6dc6debc1da8833395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3b1dda7d505a06303de69c8ac0533396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58360a32aada2284f4d8d641fe3b02fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1ad2aee99090272652b2fdc3e09f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43158b518fda3d254412b3b4e4319021399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c69b96db0f447186d5190b535a1f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b0e5cafb7c7f2ced9fe10526646d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59a8d70a46bb2b683e6d5f77693901402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b53d56d73a611787e3df57eee7c84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2638d679735ab3342633b99014fd6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827711563ac3fc9fc1d392e08a78b026405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5549c76a43a1bf94153c1bea88c71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0566a7ccdf18cc34b2d72e2511defe4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b152fa8a306e649509a0aa59c0ce3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4211359103527465dfad94ccf0f6e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7ca3e2cd70d5099fd30f5c4ea0827410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd1754e97d176afc97140299de19b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a60bee7b74db941d03e336c64621b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6043cf47a73cdc5832f45a101cb13ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc96e4cd16b4289de31365ed797ff1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbab6031aac6b6f773caab90135981415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cf966e2c95aa918a7af00e7f81aa5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2248073716340e798540d395d30d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833c5c2cea4ffa5586ed89e959d073418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08249353cf63c92e372b0ecd1d4ad620419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0c90e5f988ff7ad9a7730c821ee56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957eea9f137e17fc9e6b0511d62ff4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16395748f57346a8bef9c75a00fac13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96ce5cf9b68b0eb012262a6197e596423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed4135f9b117d8fab1a1e5165e89aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0570877d2d692276941f2d484d3e64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bde4ec50426ae9470bacbc58b6e30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec72a1ce2e23d792d262c0043798a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766f5f109e710b184c1ce316dde8464428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45640cc99b7ff4752ada165dc0762f80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa86b74de87665bf7cd74ab4a181e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc192d3e2fd7c4118c678740a8ce679431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd8bf12b2df84244dc99041374201f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639f220338a1a0d8e84487fe2da20e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026eff83c1788c07446a935b7980b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283baa1de7f0fd3c94328afb11c78a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a400c2cb4d8be344091b21a23002d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25f22edafc52382963ce2f91ef6d87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0306529d27e3572e09da3b833f14027438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada79a2cab6f77f3a63da2bca94bc6bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf816ebbe554d4842aa7d3d901c6d2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2408ad91b1fdfcaef4c7af5685b6d65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516a93f7a2c74d699751c37614ffcb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e795d7c273452029e7a4a4b987621443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02c2d7728e914bd5f935fe6f113f25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8326293460cacb033c82cdcd2cf882445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab3b811800a0a4712ebc93a41afa94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fd4380917676db74779d1078184e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa480aa8e992448650fc271ec2d2757b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dcc473059667968933786c6ae3d42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3d29f2ba9b8e33fe24063a81fc6d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59601cf24443bc8398ec0b91e73cecb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dedcd071ef61aaa8c071dc726c9a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759211e337b227b16ddfd03fc736254453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb9159de6898150140d8aa9773c7e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87138b71a689930c8d8285001fd7776a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b9e393c65daa3f40f6f14f189993a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97151f0fd2aa3d1815bf9ea0be7b63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d562c130ca8b651d335835de1bc78ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86192cc79ba1fdea3a5139d927027b47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775803a1ba113af11e4340a07e417a89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bd5f559c593a3050a2e0cc1fdd24e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001073837dc54e0ba9c894394275438462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611fd62d9716c2e5bee9e303fc6151c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d15a94a12f226a81c3c0e7fe0fe08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431edfa8d3e104f8e4a75bdea7dd924465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9444af037f5df9b14d12fe5255c8b26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ff51182cb5d2d8dca3472af2a987f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c927fca4b8959b7c63708827bd106468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821491248fe9bdf061357c4e54a83a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d6dd33e269f7a5eb4de447296f12d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba427d734a67b7d24563d7298d02bcd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1bf6cbcb96fc340f2da642f909246472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dd89b10c1ff7a9fbea1d41c6f2487473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e081fe9c46a6cfef584b393bea47b3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfc3005bd8b235fa5cf9daf4483f05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a3b5d4abdb013274e3be9c796c4bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62e3ecd7ebde13a2f80b00b907a63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a0c84a5e936b7f67af0a85d4dde9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c108b1a55d83762518e262485e50ab4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3111211fed5afc9c36f979f1d8b4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c527444fe2c3c1feeb63fbbd934b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6a9e00fe4e1fa1630073dfdf03a41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b738c99318c9fe788b5943e2a3c1e04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f437e0e5f60787dcd857c14791aabb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943e34508fe10ae5f1e34c50c41a586485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5128c738891b6528b89aa691581400486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbc4db265e860d57e709d4f3e5cf9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f3a606fd8556b2766496251e3722d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe85f15089e3252dc504da69f5d9d8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab613008a686baf66303b319278ad1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e6908b8eb8399cbd4077efa68cece491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14636665f8e7e04d7d314497c04e7884492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8deb34763e5cf38dc7cdd852e7ef9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de026dc99405889df8b51418b2a2b861494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712aed85e4e1eeda3e51adfcf5a2a2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3196407b0e0cae9d14c3939d356689496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6246966bf5cc04214314f08324c74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04ea9f7a3e8054def77a9de90d5194498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9766dad34f9347c8b5f97f9b096a103499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309188be334210c9d453fc24f374679500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2691fecf8840ca05f0f34e3e3b13c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03527b30b31f2769d094862a31acd83d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca10fd266d3d19da1688820c3a97e8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8f9d9953e27f18a6d8e90f770e2af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f6939c492e69f9859f654573abd59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5215fb93c19b4f52c6c38c04916b15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7871a12cacac385c5f20bd0d6ea9c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef0c4083e1fe821755038079866d96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46b8293f0d922499c5e22426dd104c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7933c897f49d89ead571c87c594c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3102fa571f6615c477680213b86199d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef8e54dbece6a4290db17b2136e88e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee95e5739e74197bd9473355bf9462b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee03b5d60f8b013e4e043e5d7792056514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561107ee8723aae779a5891cc943a7a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb437f1990eb36c19e3f6fca5e4552e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de841786d1adddcdc0c08a3f12428fd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1298e5904380b01a0039e8dbc956f22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492b9e81b10813d874ad4b0b481371519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712330bbb00d51c926dfb08f7e2d24a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1f5dbcbe1658cda7241be9eba7dd7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779a08f2639aa4867ae611e6f1872c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dc75269adb9e5f6c3ec5ed6e99d21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fdd3d2b170f829291852229eca937524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaa929387bd19f0ed17a9e16309672525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74d39429df59767fdeb761d489bf3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e432d4aaf948a6f62ad22f7bbd429527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eb1cdbad891c05fd953938a5baaeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08588533d126efbb2d4264c1276b697d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5f503e535f27396644a33334143a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38932663909a4818f7193b4e53802bef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6603d96c5eeae600fa5638580f11b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25309eb3b9750df3ffe468d5b3756e54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc75875dc2b69a9f04c0e915a18199534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e135ba9587a9fe6a029eb86f7e83e97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5c7a2996823cf76960efb41853b88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20189b599bc9f12efb7983f450ca8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c444225c83e207b800ec0020df9cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aec52021fc7cb6b14b6cf7df5936b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4b880397c14dcad2ff9293a90c7a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7b85501ef74bfe0b4bc1258501dd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2906c331ec487ebd7c31856060d99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a09cc04399cb9ed7ad14f7a1f97f04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98b109fe83f9c3570fdfb704779eca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a24ebf5914fd6dad74e91acc0f643b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1d3025b002b5744cc1aa5f05491ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f859c7650f17ce0646425f672ab58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045a61198e3f54d5fadc1c297d95200548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc07f333c6f778207dd6cdb34c0e054549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665bfb233ee0b20740e208895b3ff40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32702be7b8e17feed414478e26c8a753551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e284a041f68f4e4347a1e628ca26ea5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c2ee2f5cb048d267b851ca7e5e37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cb4b7106228f23d04177d1627e7bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5209b71d658961c6bc4cdd2732db5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083e3e7e7238a0889a6042c65c7d0d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e01f62a4b431942803593309e9405f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d437fc9aa2535a2eb56195507155d0c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbdcf1b3ead4ab8d28dc36339c7aca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30460cad002f044a088e4371122d69cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685b17d44c212d37acaae4fb9deb78d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32509a14263c5f008badb8a8aba67cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f175da35c0107177a1537f2118cff4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404b8f01eb30a298dfa63c3aef3060a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f933e5fddce55050d21f903b1af3e5b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095507084bc23bc437fbfb531d2be8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af783016b68a9efe55843ba3187de9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ceb1b0baa64f9cffdbc8724a37fd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895492e49b0a02ef8aa1b05aaa8fd16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae536c80abe03bf99b1e7a3dc1f5f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa746dc1f1ad467fab92ce02a14fd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6630381706532d81f582159bd337a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b591b5bc81978d828bea5f5af20ba7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e3805ac6d3feea86f0096890828a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475af9a80f408fbde55339e30ad496d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890cf0295f2b5a21a21c4f569ce4d65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85192827659880b6df0479ae094627fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9f9be4b3f2593df827b07930ac9a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd8d792d6aec8c8e88f9a27be040cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e416965f83680302f79127cf15bde2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a4bc5e9a8334c6a09b8333d784b00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506ea72e2eac1f8ff79bff346c21e35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc37e91005d22a1ec08af6788c12a76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb12a7ede8b54e2570bb945b07b314a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfece78ea5cd0692edfacfb55c790c37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a226f8ce028c630135d8f52ebd55d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653ec04c336721c4f2ce27a4497c4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bbfa5b85f328047761cb1a15039f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322875542ccd12cc9cb79e94ffbb963589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009fe37c75aea05898c5fb2e3de7607590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4060f3807b9e720dcd53b6d1919525591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c58e06a4b137198c82c287a89a528592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcd1f2d6044ec46fc944b57ee1d426593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308e2eb0b0a2a2f58097b5272d5047e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ca2ec2ca70f8f2a86328e44eecfc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d825ef36e4c42e983039b1f001ebba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e608be7979bbad16f10f37cf3c75bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00ebd52cbcf9e8e3720f93b2c40071598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005acac674d5bf2fccac2dd379afb24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554c8dc9f7686342a4112527ef1e916600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93612064933a938e303f6162987d5f51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aceffa0d2910d298734edc42b0933c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d020ddb53f6c8c3ad86a9ba46dc7c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36300cb8c459678d9493791cf0034229604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd66b1c8abfa8b087725c5bf1eb1ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e3ad9583f2131eef477081de8aa76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9705a4195060e1757c5f995c4bfe08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a11f8926ceca9de03b43e14dc3416608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a5d13cdf30af36c4b4905ec19c05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61959f09f766fb6be719352b1fffa2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30000a5c25be51fdbb51cbd58248cad0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5d1c30014061ed096701e380ec4b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da2ea32b880e1503662d333b1f6875613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197a360d2f354410aff1e37d28754b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6403bdefe4a21afbaa2aecc7ce383a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49674afc24ade312e388508c3573fc5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f24919b447fd6970d6cea21a6fdec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309933af4a80bfe25dc8622d6e0be220618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479135b7a3fe2ce07c04ea5b2943fabd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a8a97b0efad2a3cb76aed09185003620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb15a2378d144071e6c08ab1ed1b42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979206f00db7f41d4e716f44d792bd85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea3d6208c1907d13f5b7a5a9ee7f8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08ed77baaf794ad13911e73db0b381624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2ad3c2d8c887ab1bca58dd66348a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c1a2106dffb1218d27ac945528b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3d3b3e97177eddc97b600cac6f733627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08a8dee77feee487ef429b1ba5bbc2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1594789f0e98b7fe185ea23e8bfc40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e24ad2139d6690f7a24b22b0f1607630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f472a1d4dc082791294c0f682f9983b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb48d55d8b72a5ee47f8c87c1012cea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2ffbd8fb179c2037a465edb07d8fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499604677591cad0027b26b9bdd64ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da007a5df3b24f482481c714f0fd4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774f583686ac6b8b888b234147d89cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79bebe67b1395e40161c39f0bea7af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd314b0d2d9e6785c3ac7b3055a343e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe798dc34ba72ade8f8a9147b9b34263639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1bbb03373d618bb67d6bfc81393cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd36f46c8c0a24fcb5d92dcabd96bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9920a957130aedc630716763b983a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040994ba434fc5b3a73bbd69fb104dcc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af52ea6509a3cabb3ecbac63a49a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07267686566baec3de62d022c41f67d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c341ae6b26fb5061a3d7261765c3918646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f517997acd9cefb7392758c6e4597647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476632177bf2427b3538e062b426cef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dd2cebd1685d90bad39b3e0ec099e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ebc12e97d216be264f2166c6e8bee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49b1b3832ce00861c5f30af09239e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f5ad59d836f816e3656f7328f5874652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafd9e91921a1b52dd2e33d3126bc49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822956b08ff29330ae68e12477f634d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052470a145b3515f51f24c6eb2a27d06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340f08683850d52ede5692211ad5be4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ae3e0c23a867f0b29d95357be075e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63a4be4b2f0591dec1254c96b7a8ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0cf68334452a5b29dbab25d373781659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6536cd96a59d3a0baa6991fc3cc89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dd1127e85ebca615d4dd1e10f79e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24defddc9d05f4f148facae927e86f4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bc768d1a0b6b4f2f675ead5da40cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c2a0b239ccf921f5e1e2fbfd431a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30291036a03c9bb1075a5e656c92c72b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98046a317a2c50857f1c97339d230f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efde3f1ccb83365d7434ffa0acb72a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d8400e1ab9c10d57851830662ab88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bca041f27e921bd9612914dc72d3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc80993452aa1e4cd3cf6c73dca5c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56e52c1b03ec9e2fcb9f88608e24e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27714eab3c888c45c07bc15da4ec322e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d557cb301024c6457bb79d0edf66a01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82334eef1ea1ba29d62291381139c83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6ea7c190b6a3c70cbc27d79ce5152675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb343119a9c59e4b0bc9f641f3af2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095b2c5f5f39f34c8e60876852c4539677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a189d9697f787ebb3e740e2b33bb006678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832da1d2f2cf379f402d67e05ea4d92e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540fa5bdc42cd2fc6bce173460a7953680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc485af4a2a1a4efe6c50729cc555d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df95387e737ec8c72b5a5fe4f8b3cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09607c701d349fe1023e0c144661326683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cd832a021508d77be3d8c9216175a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a64899bf0124f44ddb51a7ea121f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08838ab5132b2bf67e93a86cd8c795ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa739172db157ca615b1b72b67f2685687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801c91ad2c03a54c38cdf60917c0bba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1255a82756aa61b77159f0d2061123a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d04f153d9ffbe1df6ca617e0f36e91690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d6baa27103f1eea70021b68a8c8d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad358485d322ba41feeeec391a28ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01acf0068184cf6a664eb23470e293693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768f39a47310e906e312cd04b312fa1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490c8022d63f67fb4832fb30780f52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bed99fa1af26ecf3004bb5531ea56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978733cbb064f40343af664fc3875de9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939db78407f976751d0bfe14dbd697d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f85c660d04c537102bee7f9d5840699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e3267c4108642503251933315b809700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3380ed370342a93d827d5c39c616ef2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922cf5b5b81e24b36a2224e15bfee30702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeac86df2e1ffe04f20dd3300ab8808703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda39322c2e0a1de682702f82231bea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1a39dd4cac0311be5cea184fa1fc0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61200df6a751907f50a40be2df685fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a7f1f9fb7db42bea4058a87f9c1bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb404371d630c2e5bd659f72e9e9a8ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3c6f47f184a60194be4578c8caad5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cece3fc56febe532204326e12e2034710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5968ad5d6592aa5f36d38b54f22e3e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a74eb0c9195a5ebc298c676dcf6c70712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc44695010ba58c5bf1e6a2fecc8c67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8a93be09fea0d9792ef425398a49e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cd99982c9b55f1603f5b8ce6fa209715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053f7c8bd0f783ce8f2e9a5637c2cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ea5b4b6a20d5c10356ca631692c7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dff9b17b209d36fa18c17bef6590c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb5ee5fc2010033aeb4607197b48aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609067edd4c1ea12195918873ad54416720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8c92e92844f1e5dff694e6ba4f5ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcffa504b065d0310f58e2297350679722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbabd7804c652266443f54edc2b294723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498335086bf5a73dc76105bde945f35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef206e654eb6f8e85fd0014faa4ccc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2efee682222e74560e21b5c2de678f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf2eaa22a45de3e572f012205c3ef5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f186b9c15134622c3f20183ab9bb67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c5476a2c8f1c309403e88d1707ab1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cb531a6748b0d7c7995f0edd11745730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea09c916c4985bbe23c6b90ada0434731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d784567ab682d6006a5828d96b916732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34533ade2509a56e21bd5a6d2a43e877733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ce6028ee2fb0133a37da3684a1ed3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad287ace81ec63830f5096219682d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681c6ddcba81b337bf5d3c96f5f9b18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9048f383dd69ad8c8f890a905af0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca68a60b9af68bcca63cdfe6a4cfdce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae48f7f2c245706bda6b04755ddb1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7726f80a2062e08a9b537fa2a0b6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac432f4552995dab9b768858ea17b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1428642a0e9b405baee417fae5498ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4f1399c6efe66a143f42b8ecb3d3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ba8c6c73747c379ca93ea9f4dd0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895628c7d9d428fe75bc805cb3c21ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e125c2e235c5275eab24a0e538e45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c5ea5a74c7d6e92a828033ebadf27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad473ad3629947a4fbba4981130b6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b08422a5ad64df359b97acafa6dfc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2500ef677d2efc78a019ac4a2833a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fd600608bbc712f2af067509b9aa4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812beb4f57331ebceff380d4139a38ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5891e620743335499111797de2b54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc0dc0341675649a75927d4a293bcd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02cbf7b9b34c89a3ad01dec048390d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3480a69ad19cd797ff45c7eb671d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c50002cef8118a7dd1557518721ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92505bd6455cfe31b02216ac0d348a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e66262c9389fb799c2eea8f45381aa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>