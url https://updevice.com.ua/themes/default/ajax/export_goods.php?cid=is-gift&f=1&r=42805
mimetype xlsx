--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b62445ca8d76fad8075095565be20a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16497fc69defb231f329849a3bd83b6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc438c687c01cdc4a18f5fca058dc0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1492cf12e7f6fb811866da92bd54e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1ad6324ebe0ef0cbd4dba76a2f0705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c487f77d6528f9d12a20961b21247d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635259d4cc8b9ea29e8ebeac8c95e1767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398770326718a909eb6d400650af6908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39ab4b4ac2aad2b7a4c4fecbea0e0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21145e30cf963a6bbfec492ae4b3bcf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9ddb8a4809e6e13fee27833f16f3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85311377a4f8b7f1183aebe9e2190f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ad2f0d6416ac739febc1b15f7825b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d400376115e89b48294e6631815fdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3f14de5083901756dc060f884da1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd1aa4e4b0ca0673e0f52f7f38c30116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e80f3d223a3acfbcc508128b0db0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed8ad62a91f08a13dd9afcff20b4ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053038a198a2b905a22304224cee089e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4e04690c356b7ae74d563fe1cf21c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2d8782fd2e1109b7ab4f9041b50fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c9e4c28073a9ef29c43b86b912ecc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c585ed191862b6ef281020c2abc8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a08e47a9dc449079829e084360cfd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cb6cc46dbaf195b2add132f2510c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15a7943d5beb8d05cea75ce166e90826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305fc11e59cb2fb61a2af83453ff4f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfd9b15a7256ca2087a38c8dc040b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e54218eb80087576e3140903d668429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ab4ea4157504b6b7d2d742ac38c0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf45b9635094e0a471025a77af02afb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66267f85beb951f66af4103b94bdf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d7cd85cfed501b22e44dea2ea1a9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f22c367e59168295bc3a895834462a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beaef3f6fdf770c729b116a0975f2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c55aa93cd6b63d9e8c255c4ca457336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae95999d0011f7f2408765b99a305d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2bbf978bff864d47f77108ae1d71038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5dad4c48aef762e9049db57d9245d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e60643651b3e6afa8e634607307c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9a9a50674207dfda0f6dc638bdc3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2b3ca33e9fc754f0b089f295e220542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f28f4d48f3249abbda9cd129da51c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6636e84533c0320a4dbfa445b4247a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7325f6ebc2cb91ba667f368682c511a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0d0fa43f0f39a6bc6c3851d9962ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8de6412f65e8f2b5c01286e7a0169e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1af3d4192568abe9f6a450eb0215c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef9772ad05bd68fe632648abbeeefe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6910ef337499de7ede4b5d749a2ecaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb840619fc14edf9fb76ff62c3ab951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727366d9b22e1fae99308b4d95ff26352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafc2117404395d496ccc722b00a0ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8548455268adf7266ba42fc34eed254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0321db096c12a9a14af63edd2b353d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f4c129d915ca1a5ee3af9c15fa62756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d7be4f86f18954a3fc8337e4a714557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d573489634285108083e3435a7ca7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b092334759ecf96ac3c7908df4e6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cd7b5475446d10bf38c589951f9c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848d4ff8fe9d8e13332892bf550b21f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57ae6c49c1b62552d5631974959b6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe2f9a0fb415f6e030d59d64efedc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326d1f9f4e31d6c460aab5387ee49d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffbfdd71b501d7188a3f498e1397d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427884ee2ea537727b1205cd48ef9a6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b197005eeb4f911f6ba2c740b2914c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb64711ad65d0af3cfa15cfdfb905368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922711036d9aceb30a3ac31989b45ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f70f113e4324d8abeecbadde5f7de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a07c927f601718eac03cc2397010971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35646014b1ca360590d08a9751ba19272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36865a98f213b1b53df6756c04cb0a4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195fdfd04f8d5afb755453d56560a1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d665a43c981990075da527f5bd428175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9dbf1d52f6ab6219f6654e613e41376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2e2cf8f0dff1a822efc546969125077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7cdbb9d07f71e75a18331a9e7f09e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11757a26124f63dcf78894c860c55fec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2ac032ba0ac239da403fe122e87f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd9f9d75487ecd8b364c3c306effa081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458a8d71e018a52da039fef1cf155b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb75f5216b54202916bb93a513e6ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eedec6921be9ac584b96bc682491f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd80e6f0d8d48cbd893ad0f78fa376f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248c0127d2b6c7505b1fcd6cb77f14b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03d30ccd6bf17180c4fda43fa9247e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23e5e2a4379af1a28fa382e2ab026088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069983b8b40363476ebb783242fd4d8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d3adee962c8300e4d35c7640389e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44ef502da0f1fce5138d348537455791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978219e5fcebbf364b77fd2eb8a46f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2376536a1f67d70bbbf1651d1bd4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777cbca1746984e8dc339ee75ebff5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c777786506d2276051c61f7f7cc69095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700d85f1e4c1d137aae8c3c99e244a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d151eefa6a237c1175cc0eac79ba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe01dee3f806ae37dd7e43a8fb2fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d7375f9c4bb50bbd4edbaabf2db6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34613dfb499a3e88191632d9e1a26c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149dd8c426c82cbaa9de9ebfb87a2c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2cd3cc0c65e2e6a8635d6e4bdb24a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85505532fdb4ec3c2c0d216b6a338ba8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9348892f0ff0e2c16a58ca325a6b0a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ac2a2236a072abd5419556b0dacc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd6d4a7a7465d670661cd2e5e9482a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a49ec82a41d9f4c9ddfbd25a4d9234107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519df61130567ba7237e252fa6c1057108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7173a25b32256068bd625c0e7f2b26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f06d185d2ee0d557c9bbcdf46c33bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc10d92dc00868ef8f60497dbc4c32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb02a568308dcb3aa9851cc2d47a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63f7fb721e6c2eec2ff5fc01a7bb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7a6bc7cf1fe1cd213c83756734283114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6faf603e8ea034149da929203aab06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f861d45ff2b354ba6bd380f82a7b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732e078f1876dc45a7114eda0504766117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d6a128569e0c7dbd51d471a8a14c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeb82b1289d322111069fbf7aebf94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea669e3501a394ca0133f0b60e9e04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292fd2dee6e641be1f942901ba54fbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2586aac5a29304bdb809e5071036bd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c304ab5edd8cc5a6e5bf233776445123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79c7d09d2f44d0c1fbb98733647d08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed64e3dc41c7e40b574b5f87ec0b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41efd7912c3f57fbbd11688811fe7f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54911f85b19a6fc8799fa4a5552dfc4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7706086b8bf25bd4644e1b612d99929128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b14790c4bea40f1a49ee25c7bdb66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ceda23c219cdecea079b34a5ae50b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e02057ff696d03ed28409c0dffbc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5c5cffbeede7e54f42a4b0c4d3636132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27347b4fb710e68fb8ca4f0c65a5e73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ea74977740c0da697758b027ea6e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a026bba3ebdd9dd11fbad25410f82d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5489a488feda73a76782c4f638b6e6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6b33c1ecfc1fb786a5f2905f9f61b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ad3c987264c77af21ecc0f24bf88a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431dd5b42c31b0e84ad2bc54c0ea2d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56e58cff2470f747c94b0d335248de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36548f512d572cc0bf0d74f7c2aa1e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87559a7a6ada0643fed00611e5b8513142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ee760b0acdc4bc26e8eb8e54d04e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68ecd2b1f9168cb826ff05d5835d36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e09f5595c47530548dd030ab232f40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053027cd2db86765af0ec8d3e352f7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbeaed37e44bdf8d7c37d65f58cd9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c84466bbc49a5178cb619ea76bff5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa562728c667493e2a23042bba20dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25a131af8001f1306f97d61749dd17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67991b5c3f5c03a82ee57f5ab07655f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c06ae550a830ade25989038caa082a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca8490802e835e9939019028103290153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def205738b043310de5b5406b4bff654154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dcc990a1eea54aec2053baf64e600155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2d5dc2a7d0bad68d9f258dbf77fd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88536ebd9033648b9f5f6ab96a79c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b0996e5e2654f9124fa0e01f29c42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8830a754a23c6aa22e470b17bced0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4375982bf8a6e7d560772e74e8e5b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b60f1e5762e128b300e477f37f57d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73102cff5be41db6fe339ee4bd5ceb64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941228b3c776e0a0fa9e935d324efc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c3fe3729225fc82aab26511f0d54a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65370f3f00d9a99c44942c2fd6fbae67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c5366474a126b78d3d2656c46579f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba384c2582935d12ce84423cb64e6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a08094f4f6a10cf56aa93994a0edd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd4e63de02a5b39fceb68c60af3050169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b250c4695435a80d7d89a79376379a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1eb9cc2c7261903903fbab2e1a32e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d93d033691ae1eef398f0bb45568f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c64e367c09db0bc7ab7ed2012a87b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13a4b6a754717d7303d1c0d47896ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cce70fa8e6e0711bcfa93f74a03ffc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf99e3088aef56f9574ac48357ada0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9065a6c01f3ef58e0cd89c9b2443177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20d3d99cac54e5f8f3b2999ca983a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fd4b4304d1196d278beece915642a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2c491750f2d842aaa12f51451cfb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322509fefacffaa25c717d51279ce2c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4090cf27757ea9db2d7ef62f43ec7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21b6aefd72c05d230a7e76b36ccb80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8551e64beffc7bf28f2a72f115415184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb42412e4e115f45b5db5e2929b0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86df6b2e0e2f624f99d001f3f088fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00d71fdc55ecb04a35578b0d380460187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b3386ef9957725ca4b1e7ad282163188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8187d963a1bdf589aa7d5bea2fe6d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f722b4c7f2074e10b0e9d63eb5ffd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f72aa853740d5378367a4513973b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd7a2ef6875b6af81dace2a320fa6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cf9d69b8e2f552bb9e20bc296bb67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6098ae450eaca5507108e81e2ec8a9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9649d2f262a1e4677c32eb8e5ac20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ac9103c243da8f3d1e1b5ccdee93d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b69389d0d42b0c3eccb7ac9f81144b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35964394e8d5fd9d95ebba49438a6999198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2571322a7803d5528619ca08e64694199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1d187eb27575a11e5e3bda3d7f37b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f41eee78fd87c4350bf7fe244f3ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bcc39fd20753466d5e772d5bf7c69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da6080f837de75ddbb096d2f2bb28b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79af528b2b74d9ffba33e83ef03c52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61829358113b30cac88ca17ff6d8eaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce042993b308fd57c72591a27a6e561206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b270d962eda567e6fe0e4e478b245ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0e2a89952ef942866c2768d7373c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d0e25b8857feebfb52f0cd057b3d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9802b16fed30493f88a6d264bb76ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888c345987b9facb47ff6442547e034211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8222588edc77525384e77079af52a37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959404557ba15a86a097fe0b2a7f2fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d62ff5172eef06a22c2fea31a3dd23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1ce1963595c48135944b95e2e534e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a620d0cca768cafb4b752a8edda68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885164970b304edfb03ab76e9e3428a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c48dc7b111c14905f1bc3734c8a564218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b1924e4a1315cb6e63ac3399d042219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bfd3c470ad92b6c719fc031989bf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc79a1f03d9f59793b5966981d89754221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e51c99a96cb424668512baedbf0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89e9043cdb12ab5e2c7c539431728f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57eba60f354b103643dd3b50086a41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460622e56d1e915cc94979e4ce0a2ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46899abf6614ad716a758856b88f9ad7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418860622c57601e4083829ed555073227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453e6f6b5b009024d74f4d56e4801a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e67cce16b41baba4b00820d93a8717229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02bb60bcd1a67535aadd12b521b867230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fbd4d4e55733e4a5094feafdff082231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa04380d4e370ed5655da76d30af3e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ce6dc16e178fd76aeae9a034460e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336e26d243e6ff47b0c469a35b78fbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8547ec0f737a97152d0ef9ce7819b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1168ee4a2a69a1d3c4e827a6872d68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f86ffa9303383ca91fa3048dd367a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9b6c64ea9e30d50536185bdc22c14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f99b0d82c2a24cdedd4de634cf772239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1f9d7350c88a7d08ea8ab28c1fe18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86beb9b6bec7da475bab2c01da587d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e334cdc6e4e722363e427278de3f36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17ca590e013f57f9f2bb45e33b4235243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa3ab98b8cacb41437b4a0096d7d23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8a43b00e7151dc495d8be805b691c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bdd8ccd4d51ead2e8a88291187199246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e0af779953fb56db763acad2670f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7771794529e5c58ba435d11a560b429248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72d309af206e3323d0502c0132430c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b79447f10938c9a1cf69e02cbbfcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838c4abb16996d7e8356a1bdf5fff50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bd0cce704c7ca4e4af8d3f2f9348f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a0f1edd48325ea2c4b890b4ec654253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6789ec0342dc102d51f23f7295a610254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe7ea91b92905b1dfdb6873d93c8e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520ab5e5e422bb917e6271e9b724c63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab187a7cdf96a7e65991da16efb3e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be671f9652c7666da7c5cb59d31804d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2e98f73063650c7a6dc4858c6569f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512056eaf6a2a97a84e8c54c6fe7e57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3379ea84f8c63210a88cbfba80fcb9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a862260a1a4af22f7d5d0704225cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e2d6b2d9b818be61ba0e864cd9127263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ade445b15db585c62aef83e27107d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978165a4b6b2750bbca33da2ca8da5b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6865d9f88eeeb1ce48e74105c600772266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214ccf9534b93351020c2a444d1b39e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007cd2f8a705bd4e4863c307cb72a1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff19d6b525bb6ad19cb466c083de85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353f8c00cb27336c71d602ffac50150270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0f224987baa23e9b501be326a83bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b348e27746dbb4761a75fd0e3b98d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea57c1a1fd59ec7008b20c89d5d847273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0921a9011791180ed555ff53c4cc0dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4d08c555b9f06eed7199fcd8b3d8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ec58efde9b35fbe54a2da315b0c78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2459e61fb980cfa29b2fb9694e2d8ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d343091526528bf9cb367753ce158278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8653d199a884f532263ee8f2eda538a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6687288f8b9dd9f31f712121892c55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198a6078cb5cfb8438b4003b5cf9f62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c2084fcc0a549d9bad9599b3cb977282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee8e1ff32e0dbc725d5851b33af289283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1673592d2bf7c12cac6ae0610bbb08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ef34f7f220b1c7c2ac29477ca3848285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768912b74e4bcd0ec1628104c71887b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d5fc109c8023cddfc250516f4d9ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a3864e0c16b86c5e4c039896dda59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377f7aec40d589177e865fce8f7cb8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4ed36e3fe4b154a1c51ead37b4f03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c85cb79962e852403aca6ee67e192291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a551af44ca4103e39a187e69cebb706292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65fe6f251c4bcdce55dcbac431b0e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b47a06901f5e5d099c7668d1bda69a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fa14ff7bcd66814ea38b4608e9cbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43092cc5017bd715e1f7bda1f7ae92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673b1c4ed3fb968960899599e3c5664297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495459c85c9132a02bbe5dc28d33082298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ad60e35f962270ba621dedc88dac1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495610bb837db72cf5154101d026808f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdad64eb9af2073eb91bdbccc41d4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee0c54250b86b81e06c726e64cb54e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5f6e5782c5e8e052b412c6ba9703a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fd778482357b5daa16eaf1e463843304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fc7292f5b58919d302ff3f3671e42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5764ec3565b40866cfebafc56ae77e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67f29fa721ca372dd3df4eb2c9c9a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995dc91ce6b3e9fe409ff468612f146308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fe358cfb0263b43db3d0a16d19692309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca41aac476c8bba3e7f34e323ff163b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a18adc108b306d89aef0c3ce152a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfb8c4585ae63c4bc39b9840897e34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8f382f94000a3984e1700f7ba47e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c528ae81a5cca9e9baa4c1aabe8f93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeac8e9acbf9ba3219dbe974394cd40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135498b4f5dd43e1ec970bbb64193804316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724f3f33f123c2654980f844c2e8964317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc183c4b2b94936e33bade7e473d44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702394bea4892b525df341361199d807319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a312f5a4335a194af31111be162b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db6b8e1a56a2e25a5788133bf5631321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8709c162458e17058d03836fbfafc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6210494ff9301ec54d74d09da1c39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9742a3044baff45db4d3abf820322324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd8202478dee05416adc49f13de976325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88965044f3b98423f426056f6f6c3bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfe8515ef95256639b5310c0e9223f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc54dbcbe176056bc29bdf6690943328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1de07996002d53b0075877146369d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf04acddb24a8815999298c6dbacc5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc013837a5367e8021e836fdd066d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3211a775119f021415849861d68bccd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146224b9e341b9c2405849898305ac2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfe9fd3ecfe0fed408e4ae59080d11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e489a90aeb885719a96462a400702335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc3f167c84bca550802d289b2c56fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b67503d64f70e304512d3f0371786337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b657a0a4af4998c4bffac667e84e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147768118d3a862b74a268bd2f75f7aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa17210e35eb103b7bbf4185ac82f6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8117ce722bde7996d7e86615fad5854341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425dbcd9154edb3ef143ff19ead51d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fd8863894847d9982910dfe1bc82e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbadcaf816986e2dcffebbd6b32de73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b20238b428bd1a828fbd016cd4195345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318dee03b1901763040e1c8bef4fa94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5bbc004cc9a20abca5b8cf14d186c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442e2fd5e74c9f579828fae19b6607d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dab51dc1f06b5efcdbce8c076d188349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b516ef099f3e970d76d85d44d33196350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7def31c1c7b108aed749770dad3aa7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb907e97830a3333c9256068b3e23d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c582a6945a166bdc99c48b0c005b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02afe769de975c61d2c4eef4461c27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b499a66709aa52585a008f081df5a71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d2ab3b35a0c3d5acb0c082cf7c11d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb77efb0cb25aa33297cd3adc67f66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac35995cab8e09ce78802050536c1b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd8cc55e81215c9d26852148420c79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5da01a6af914da1e6fb176dc86399b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14e37abae2b468490e3045783dda2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6c19c1b3e6901eab2e6c57a7a70ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7a2da52c848ee493ff07970d41bd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53e686c0a5f6017b2417cdf8a77c4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499bae0d2db65b0acc0506225d8f65e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611bd5fb168b3e059bfd7597d8f7b72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce245a8ba598a321bbed2dc7d9cf51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9b090a6c74f744967263a65e0ae7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3925e03a92119b823adbff6018aa6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a31946110a4ece7b65243d96f51ff7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155699349be88a850a3f4a863a4e64b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504714896ff28503299a0b2fdc3cc43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a100f66172104393b8bb00a1cd4fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac4f39e397cb6e077dfc76fe46599b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ec043e50d6437a0c9e8be1f10f911375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6032e114e318dc848e0125c7f3663e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d70e7c5a325298c7ff04666491844a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b28f8da9eedfbb42bafc365e1d1aee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c15687a9d36f5d1a502b01ca6b9c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f98315245419449aed91057a655338380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe16eb2f62e26cd953e82592b6be4d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22774fa98e65664037ebae5e741af755382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f8cc2c60dc2c0fc18fa9c214ef9c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0c0f875dea2f51c27d2888941f42e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacd7b6e4ace0dcfb58543f3f9dfc15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24905fbe81a577bf24e26c07a70a4564386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529787f28aceef88e3abbd088efebe2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e720e4480c061a3b89d409aad7116b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0b708d2d8ee0484835888a5c23ab2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e21eab76bd2558486c6b06b52a30c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e0722e76b2e48e29eb51738e96b77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3962593fc4f176a96f22dbd302d9dc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb4d40b59d735252845758abe0d2ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8f954bfe28b30ef878c9af1616240394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92762ef064d35e804bba1bf2d13ebd3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a72e3e07138f61de0847abf2afd65f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96a2d5358933900c6ae7e7864f16ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2998fc729f3a22ec741926757ca9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b6acc90abcbdd36e81164e3f9506b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e66276599d05e59c7310d5e5f7126400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16541df021e1d649d7f3d08ef082274401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a34dbbd2a0ebce4fd128cc8063852402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a0345ea28acd0c5f0d52d16a3da92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6bfcce5d5b2989fc8ac4743998c01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf349b8d5c2fce33f365840fc09330a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141fa61732047a6d639a5d1604ac380406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b848ecfd9fd3a7565024cdbb83f167d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852c8047c10dc5a3b6b926ff93552cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3777dae6606f3a82d6db9876bced26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341874cba6845558b44b997a23801d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcd2b86eabb3b781a03a913eba1546411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07a282eca64d4a03a149a1cc2dea1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9118aaee4f16421fa5c3b643fcf3d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08925026af2159d8c896581b0650cbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8748c06a7baf09c13e03fe32232d63b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02025b3a1efd41d2bbfed3c5fbafd32b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ed9447bc3dbf3a6c1509e5f1c7c0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76530563f94531bc82b0358e52e1e64b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71f86fa080d4c3effbf75946199640419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247d1cbd83f976c9465c578118e2de8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a981ae2bc395f9c9400b256aa840421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496d8caf1391ea76ee65d778eb10b0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d7200d9fd928029d017ee87fef143423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1ffb94d6c8ce432ddd421e950ad4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f8e926cd73e79bcc9b7c725eb637425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f251f2d35b8eb20310aac1924fb07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507d30740cebb175ea142d05f34b718427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85319c1b5b068ea988a0de886e3ab915428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a9935019a2391dfcfdc7d8275833429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e4109980f8058ea31fa39ac7de995430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835297d7a743d1dfdd92b9628fe51b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d5b8fed714c4182bf8de80edae0f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493dd7603637ea610cb0877dd8ca72d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d46102721bbfff4f5173c5f3cb425d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e3a6957da3fab92380e46675031dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49e1ef6ed3e50191b29d40082c9cfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2f30750986e26d514b7e3c3b02a1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa0b28d05b3802537eabad8d8acd4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea2eefe66643500804a0185ee30b21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243266db2dd1549bb0a71643c28ec54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cc3797982a7a2b93fcf97c28eb64f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b84b22ca49499b1a5abab0c4f77795442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f4b1020fc783c4c381f70f4428deb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9109c8c489f340510803ae73fe288444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1dd10db7f853fd7743b60e658d2de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2723a1b365340d7ae1560fcb56edc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174bfa5a2f9e609b214649dca6f966d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b3af7ec7c3cb1bf6acd5421c2ea47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4beebf1f7f2cfa7a087f008a4c5d16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abefd20c84ec1606da188f9741c864450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb51d096948033038cfda68dfebdf45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6988e90586df756361574665fdc0e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5109f5da09e1efb5329869aa3d11d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67f5d299b829a03183100ad5188470454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cb32c802ba25fe8c6053b10ea32df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16b76b08cc7bda46177afc7493c56c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0add31c6c77eda884d2a7cbf0a881457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2ab1773db7e991452726757983c04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e3e7fa1241489fa78debde237e6f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b3cfd1951679b34f7adb9b22f6e25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eca25c3864e3e7cf6748c803aa29bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e4ea1bbc98a6846bdc72981bb61a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b397c09f3ec938ee58e0444dab3a818463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d77698949281468cbc6d1353a1991e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99a02377e1b9378494add7d39f5470465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28cebc3e7d2f106572aa5e16d5c46a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a0dbb0fd194c394973853ccac9bce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522491b81ddf3e1ad62fbf97ff44d8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af0c95e3bd6644d98c2d57f9cad9b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de648308dd003aa21a37a8c226fc981470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a11f12e163e3b300a3d651eb6b463d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341442ea32e5c13d47185f7e7500b3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463317214ed7169de5e008395d768ade473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ba308849c79286909137aea47b9f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2af5c3fe69d3b44a2a220b454f067475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36448821da60cef56add7a379a694103476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715667dab1ef6bb69af6082b0b841ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62324a4d72a20a3ccd1c17fc3b340d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3f2a486e1845e4c93cc39dc4441da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728a9ed216ac8129d59fcf807b06fd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b81b093e8648c507990c72de6355e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66af20741644ecafc095584d6a411d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b6e8319046ba3c0c22bfcfc71c589483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898975065c16dc4885d60707dd620d25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38735a73d02118c01e4d16d2472169f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac30f7fc7e6ece55200c1eb1b597b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e6ba32894e6bb053ad6708c5f1927487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac298b119599d215432f948473d84bf6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804119affdc0674b882cc89f79e57f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d47909637aea3c92c83541cce7d59f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e64b47b81d8c01518f7c03622af02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f2c8b7c3fc2c04711d0e469002d9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78628500aee7de09317835091f8f50e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc23e08027dc03f480ae3cb11112a81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a6a05ec14e93006c895aa0fc8cc78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c59bb8b7351164defd969137fea1ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf2318a6117be673a0f01a037a14a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc20b8c515ac3be2bd875bb41861f53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd777fd84b30ae413e9303978ec4fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba349889b30fd56bc083ac2ce79b05a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21379b46be3b09dc9d7d2606bceb427501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fd4c6b26a108b6d50d174c0b7f06d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0292833d35b9741a79e03820efabd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7b8acc8be7044363089135ecdb2c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae622d395e8f2dd1d87a3bafaad9f7fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d96326ae53d3a332e7fae94fb43b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6bf6df75ff425774761eb3ebfb630507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99626b7ed1a2863ea96ded0eac760c4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5752d1d490fde112d9da6e97444cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cdb106daf72bb0cc195cd6d9c2957510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cff2ebcf5372d43d049c671b62c42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45bc99453866f127724a35d27ddfc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101eeca151436ab97b25e7c15afb02a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17230c88057c328c163ec657897ea6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16994c17f24da995cd764b9f6b8fcb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08111fed5260d99ba28530034ff2a819516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aef993d269ed850a30b31b181899c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6312b5d5208fff4d842d177910733d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e945001cae292511ac607903a98b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8cff345bb9f7f940a82facb1d4444520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dd81fe8871af8fb297b8321d3aeab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388d9de624d2d82f863825ebec7fdbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853060605380e9155bfbd0de861b8dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278308ea6bf51b1718f41d6ab2ea6421524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c74478719d41400ada5b88de55f670525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73d3f1a58971a9dc340c0d47b00dbd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df1f47e80bdf138ff2e123448699fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf3d96f4fef77a4c8c03db8f73160528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d132245c9d283e52fc7f3eadf1f126529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f454453c817d3d5774d8f3678a3182530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0d2838f06dcc8366f470961087d3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c32998c2e13790432cd049e23a5df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce526e6983b38a36f437c7a15771ee57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b51aa1f919b33ab0b691110870af6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf114a794f8118c3ed29ffeed2e2069535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13550fb029171e77a030d4192bfcfbe0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a792613f233fe908e5cfaf15a10cac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c316d2e09e6b55a3bc4a12c7267952538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b8c1ecaa850a9849c1a2674ca46a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baaed760b49615ec8226652e5e5de8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4d1f1865f3ef2262f1aba1a2e93b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bc276ba1b23cb6a154401c4087cf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c92fbda103f2c7ad9db0769f11e5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9be937cf838d6b124c4349ba2990c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c42d309021fe0119802aed88ad72e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3674e61399ca7de24c5b67844075c39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1e9c8daf56fe95394828b8be1fc25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f80bf9ad7d9a9a25e05fd698a636a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86f2ba6ab80e92936628c9f98f2453549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca676cfde22bf2c731e55ceb0ae7fac8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da02469d3a8639184c9fe6ea864648551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287cde43418a31d45a589a44718a605552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c31a642a731286bffdf4f287b7d311553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45825ab8a7f625465ba2a623ba8e99d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f312ab906b10f6fce83e8d30a647bd2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e343d80e8c2f4ebe7c9f2bbe0aa784556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bd79f51ee428ea88087e6094c2d8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55da8d65503b787f8331b9e5bca4af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055df8f08e76cab48bc0a868e8d4d0b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78503123ab4b723769c6913a9b19fcd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55808dca1ed76daff963d2d9ed40f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09b9228094dd9483e717e594e91676562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f430bb808330ecaa57baa906e367d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054f32bfe921de3602b87eee45df1e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d425b433930a54160464fa8ed8cd81d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae553cd92910aeb193af0c605244d6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920a39b12fe539567323b9e14111cae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa5e8553061413e64c4fc369a33cfc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027933c1b8f679d048f3c0d07f4297dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c786e65746926e71891dcbdc614035c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cd8c542a5e29bb13c4712f1d7122e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e324410b3ed660ef5e492583b3b21d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e277b4b02d61e80f253512c205452573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d825de6e7e20da30145d1cee2a50d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6317d0e0710239807f833916c15d6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86720e1949ec83f6bed03402fafa1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49241a2261398095f7bdbb5f502e8bef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057735af206734b596afca2458ff3562578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f57fd5e1162a5a36cff446eebbbbb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a93c7d570a73c99c4816f2e9d135e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abaa024c17c1024dd07b8219f3f069581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4adf0125994c245bf4b0a28857bf6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3e7a114db99e9f9063d6c2d3580b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff322fecf71174ad211faebe6d9ab7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c419235eef10854532676fb14019a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145cfef54ac1df300d044b974298c51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13044a77a877012867d909a485826d93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4843bc35df6aa2d3776603ac106413588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b0bf3b904eda2c3238c6be66fb188589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82027698188996ee0ae5d1bee194290590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e678a0e678907b9a7f4ad88e370ee3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055b8c47ed965410d73efdf913d5dbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74e44384592dd9e3235d5ff9d2d8eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0935ffff87373510e88b3ce73a27fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c97bc20217be50de99e19323327be1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a55a5e6529346cbc89a4f9817a65d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aba50e4a61c4def8af61b172684ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10299d351244a0037f4fa7b03a62cb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc9fcb03fa151bf2d361349d5785d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff38bdb13e4653553ce35390ca60c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b36930504d63bedba1669b1b0d4b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e585d55ece314ae429fd044eaf5ad72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc231c6ad4d63da40b6bb09c19937b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28c70382b76f3534bdda973ee7dc5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d248dc35a9c744d926a818778bd1da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc7e1d95c3b8c6b7ab10dc40cb9e9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4c336de6f89e19939e619c7f0cca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e6c4449f6a00a24fe425e4c28a0bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fea0a5af6b8efc2c0290556d7d95a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2414ef776e60b35efa96608d03539610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2397cb537be5ec3b43ef3422229fa96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53787cfa0d0f47ffd282006cd74b5804612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b4ffda7ad93a078ba15ab3e562f1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317e5ce89375ce8ea867dd8d27f931614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf9240e1376aa9be6d86fabd361a8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c54864b3cc6963d815f307a8a0f42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f07f05e2d24ebc49909c8a38e55b43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3348168e71b9500e1824cee3a3b433618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e86d52417632d93890d4dd124a84d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd5792ee82a3e2ae1de21544c23b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f0bfc67a74ec4fb043c05b44b1798621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9272bdbd3bfbae357a09a54a12ac4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d30e1058991ec73cd40c4253d22d52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a145b00553e224bc48d0aecbd51ed44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abdd6ba9d228ba9e98ede35d05ad8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6837bc23ed325a5527652a4bf8b02f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83933e5e4fda23660de522ccf452065d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563532b51f42f7b7a232808ba16600b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e464e00c27d24af9616405759f5d4b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695a3792358efd343cc99cd7dddf95c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0fcbfc68c26f3912f19dd7599caac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b24c046a66e6205f2ab3883308558a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99916a5df5e2e624f216cb85ace73f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275648766bb0fb31a2537a30ca3a9f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4c02cd40826613748b3c48529e9a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf04b985dcecee4ef9e61170b3b2829636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1134793a1885e912b23b0253b6cc0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899fd489db9d68f3223d487501ea786638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948caa54afd7affef09adbdb944699f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff6c9296ad1576169ded30cad74327640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32acd13b80eea625dc0412fb212de0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20538774c42f15de1255a76c96494f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4f24000e2cbfaef0e784966a71266643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d224420c10785eeb395a27fbf9379644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9f4e2b7b48bab35ea920892e2b7d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33c286721eb73f3978b912b64e4d82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083523acfe37a55e68ac309999a01e4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b583f6dbadcd5a4b0d559d1a5c8ec1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f9cba3859a8a33f5d0228fb9f2c51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb54ef23e3fa65ecb88b75ad9a64e7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9703efdb133612b560b67898fb3a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee7d991c8f4f309b0d5def1eac86ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283fc080b4269b34e2ef33785ef5cbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc948928b8c69297e557984e4e064654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266a9ae861c31544148c9434473f154655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6fa52074525e46f171d437d1789a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acc64b03330c022875090085d1a960657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc2dfe8ebe503689cb37a6679ce18c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed792cd5ed45ca1917eedc0a38c74a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0fea41ea5f2b7de0ec7b48c4d65e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5485a07131f86b6b412eaee4691cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8839d5ae78d4f46de468d6daf31c1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538fe1bf53407053261b9323a82bf49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23bf692f658539b14feff19b4f8cb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9b666ef7f583f6d1edf61d43e8224665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b062ce49844181e0113236f019df3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84668e1c632a6de078193b8c21068697667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba380ee94e38ad1559d087baf883ac7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dedcdd5cfec1f55324e6abd3c436e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631fe1ed6c0b7050040e56ad1ac233d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1f972d66c98df4f1044a498e1f849671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3204d79bd386422a43a5be305c6e7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e89d5d8732ec2b11d512c33afc6bf7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f2b03892976e01daeaeb6b272ebff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db7d5fdf1bd644623f6106330ddefa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b2aab5e2759db84a7fc804163b6f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791d3effc6a884423aa85d8ce2c834f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b3bd94079a150fd5e11b6b740caac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbad4f17a156b51782a770d014d8aab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9f11f0e890609b99c2f80f5bfbfb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700ae58f8c82e2fa1ec912a37fcca60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63305b4ecc8a71d7af310da5c7bc6d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564419dad65fc093a06043463a7bd2ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993da43f0eabe1d106ddb8e520b18a60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0e74d43551ec3ac19cdd0e8e9edc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abaa67b1318d98a735ee8f09d99c2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b534287fafbb074ad9be9cbaec022687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0c31fc9617b39e1f7c757f40333b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737acdd1ab67fade0372011bef4b375d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9e04e5193a6c637b1b205ffc0dc6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06c24602277ea4e7d0c55658747f6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d089aa9f45bc03d20d6ae04b78018692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464c68cf4802cb1a127a05e31051fad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dd29f7d007404a661d69c925de702694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9a228da88966b4bb78ee98f1ca52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3eedd35ebfd1d28498c11a7aaf70f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05d7f3e5492c82a2706bd141ee8b81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2ca1c6d829a4e948249baacae454e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25017a2f0c2cad7245837aa1b884701699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103fd751ce6d73255da20b04a9fc111700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee79d2c8581af21f95938692fe600d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db330ad9a7a6035f1d675c8e62012b00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5ca916c5a58d2f12c5280344fb8f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f8824143aefd245a2dc8cb534e52b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfe2c777eccb20999e02b4306a1aaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21507606e1a78d9184ea9e72f048b667706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddd176b0a49d169c461ce4a53d02f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef3dd1dbbfbd8e8a01b84cd349f4ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdfe0530cb9733ff7acd4ba359e427709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b261d7e72b2c8e5be508cd84db193710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00616e5ad4d1902ddb2028c7cd5eb4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf3e4b72c61bae5d3efcdfb901a4ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f68fe3aa1134c549774fa7c568dca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41057e6d665f6fc5e24230497dad4c88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a3aa82d8dc88c291db47984df6070715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee151212db5ae563828354fd2534430f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1132b21459f292253401ba596a25ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79abefcbe598108663f47cbc1168cf1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e12afee3c61a444d6e41a6f6b862ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00bb19a07a0fcde47696453ec38901720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c0cab08e3abc5fdcc721c799feeed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305de01fadd8ed22ccda9ada35f4c0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e6b627fc3973f474274cc3ed78419723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee00624e8963dc9488ca151429b4580724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb14df7bf7c37511708083326c50aaa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c450b3711e33f0224a4ba40888c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064d94cd90d20c3ee76c434366c9839727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfc05bb7e92c669d4e1b5f33731ac8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844f6a5c68c95fa8e41f97219de1929729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cda2b03643923a4358e2e2dc1a066730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f8daf628dc57932d1f37eb913c73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9328b87cd1062db474b867aff3963732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704573a4ad83438a0e7cacb058bdc00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e05a99b145c82aacb3ed60c01df0c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e63330169349dda6516a914a0775f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7aaaf8d07adf7ec274f044c35f210736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3342a84ea187ac3a4ad57767cb86d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea41a674720bdc3b4a4521e1b539917738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810290f78ca09c9a9d0bfb8d2c2e47f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578904d27097455cd369f6075d7eafe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d9ac0edd6fadf593e1971587177ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9394d140f812dca72f2b319ab02aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cac7a10cf1afc7aa079966dd5ce3ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813f42076dc19e3d446abc618511361744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c650be7be02cdda99e2995d85b7f069745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5c848459930f181a32d71e25218ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924f13782bcc1ff9f0c373d2d019707747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce56fedc32be7080cac84de88a33d27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5adc2b410def14c5ddfb493c2f50f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297ba2223b1f5f40011cffc4c83dfe6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388e9d95076c8e3e30a691d89d96200751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251254cf1fffbce43f5f04c050717f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eb529a449301a6d01c9b8889d8f05753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e00bd194b933385f926b508711fbe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55a59d57fac0a24f611f032c1b2f02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdab4ea9f91c230bbc0ab8d2658798c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c689ad429f889a2af7e571f63f686757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d80082a5121c144a7fdf94e606678758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c649232b79386fc2b601392943a39cc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f190e8028018d849a9ff3b5057be561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b57c378bb6b394e9f66f07c82801e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0605350fdd482a226aa7fe5dfe3c353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58207d80ecf93de3a3712de9751f0844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7613fa82078bbcbce4ab9e465306f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9dddc09ffd9c07410ba2315d27b386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a59cbdca4f6fd276223ad68fe588dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bd8f3ac0fcddcc98435b6f8f71b668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c1117f236cd926be2eda305cbe77b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66e4a68bd6eaea3a9a390e6c8779aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1db9bc8f4b5870902da9345276d7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135f60e0f998d3706268822a3a64f6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f850af96325b1867830380177e04ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6fdd70ae983737cf7f4092cbe563c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd71e10abedc03a53cf4a89447e36c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5ff0aa5c0a7bac13485dc11fa46e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c367cf7b93c9b3584f9bd87480a71617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a674c2c1addb455524366f006db60c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697c2a1637a171def0bbf9fa939680f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cbacd195542de82f592bf38bc1a8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971a68cc1ecddcff5ca1d91fb6d42d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bb05e1e552f6e81211bd87890ea3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58128ad51d7429bf06defce52b118f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3d8acd1d5e3c9c1404d1d8e63cce924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926450bded67e35a181177a9900e9f7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3cfa6f16e3b93934fef6b85e175d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9f35e42eba00d23c51d347dc556cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f234b36fe86d3ddfd0ce558af3e9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324dba49017962335d156fd3ac26ebf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335c9ccd3f51ae7a398349c10b2cc4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478ed033f6151938c224521a9d1a4f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91064ecd24e90284c4ca9ef07e9eee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd0da398e7336ee16db3c42c7af0fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11267d76f678523d7bcad34ef6d6cd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0759480040ae1146ce4cc91c32b9d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7404108299f75bf778516a03e12d0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a9962c7d0038fea3dfb82c1bddd4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0260995f8e13c274159ce0baf62c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff379b2a7ed6a8c79b1fe4aee15d6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf866ec1a73482977a08d74d8f1a97140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eef151c3c5578bd121fd3aead84d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e34941b82ec40a148217993fdc152642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95303a94c7714cb467a8e47d278ed743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf84eecb73d6eeb215d37603312195b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940386f86aaf14f78505ea9682fbbe345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e78d42d5bb3fbbee1223af22d09e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5769eb1faee4a603237b06fe09e198a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79d025262c2504a3b7d6213755bc0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea1b9b815a38c39b05f44ce97504149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300e45bbd26497907c84eec7704283150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef866113a69cdb58e01fc6a2bcceba7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de257ba8fb4e1bdc2d1691c848f87f8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497f88b1c34b86f95cc4190d6d0818c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7d8226da33058540fc283e26e986254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b5602337c69d56e32bead0ca3640555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e252cc11d09bc91245c3a16190680956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7413ad0cbad3be0b8da70c33cb0fe1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bb39764b111d319ab3d42d316d9a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb61e72a2c9386a1c2d87c519e2f5b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5cc8ef00defc22849941071450c4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd20ca83b882634c6218d44e5cea08e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7aa2bad094e9c3d429c3ec772e47462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff5b8e2cbacd08eb4218f71d22851663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba58953602442e93a76d5be3e4eb6a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede656b8b8c5ea06ffcb88079a1d3d5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f763fe52066979efdb5f93a355068d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89ea433199168e5f60a42c10b8090767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a00d78486badc28b881dfc89fca69268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1662af33cc8848ca9ee1562bc5a3a7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7d9dbd93835f3bee23dcad52b88df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18594ce37889e406f95d93544c9d79371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c038016a59402479ef086d0408c72e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb93c9d28992a8854ffd71636067d9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17942412447d587a9cbde58cae3c7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55893e66f2e90a888806e720b3944175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc029b28bc2cf4f7e42fd34869dfd6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df14c75e8358e2e33dd6f1ce121f8d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f14bcc1e2042f6de9bff1bf0dd5a1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2242a455cc485920c0988799aa42c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cb90a456b31eac678a3069f947c0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1d7c4b4bccd79e869039822f2959881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc0897c85653ea98d86b534cf650b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bad767119d932506f495312c4be9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0074ecab7a7e3b957a9872f46640584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83638adc02cef13be6dc76bb77a8ab5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ec54d9369f69df2a05a20025c2daa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89865c994fdeaf1762c206d62dc8e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14963ff79d9f13f8d0858b977415ef2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92ddd4fde6412ff676e710eaf1f77a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01e9f2d272fcc62d6719f03ba1979590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008952ba64dfc18abbfb8c70dbd2402a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934ae4e366b4cc9788840344f5e672592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de243f46bf23263d58d506537dd6ac293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae26c4cd2408bf092a171f79a5a0c3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce56fe71b9045699f82523c3e2ea7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad3231faec9495daac7530ebe3626e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02960fc51b52cf5116ab878a079ee54597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360b9c9b6df2b18d8ec856c37f5869298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94b2ded53b5f6f4f28b10f5d919d0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c4fe2e9de49553764b1985c96e67f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbcdd2e778afa04806cdc25d56c18a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ace414f1a6d62f04043848da4f93ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2782d9f5c1a5d308478cd25c00ff924103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573e6e978ea85f3b6289794deeace15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e210ebde4526f90d3242dcbae43ff4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f48cd91516d4e25bdcff0855dd5c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1451ce8ff3e40f52067cc7bad0b90c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f3ddbdbd06e8706b8bb7c15e61bf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95340ba19b07ad2045b8a653f4e20288109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af3d64171b2e7b824688465688f76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b42e8d0765998417551ff894795090111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab3471236cea481080b0634d2cade0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c82518746779d4044057a3761543da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac12102ef5dcb1f153be8146ec552c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ea9efbf7053e2a7ae8017615990f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f717e4952e225105a44d0c3fe344b32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35283ae488aa1e19cb0d508698e557117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26894500e4bd52547de2aa55a5025d9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fda8a175fd10a2e4d20e8999b7543119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86b7851ca08fd9bd07fbadbfdba3c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7952bcb4290b1ddd74db0d9d1b0cc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61615f9d0839b99fc6d97d78c3ab2d60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8b731ae1f2f5022d54f87a66c1f57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01578cf6ab34d91d9d98f6af4ff356be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74734a4cd3cb687ff9174209e2ebb1c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f5c641e339026be0c24d4df6bda1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a6dd8002d76798434f4253844d5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055693682f5a559ab78439379b66f9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805201ffab3b63b9c3e5f4c84fd1e203129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e343b6a8d41eab483b7127a88f0b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29b63d6f0d48b82aebf5dfc92898dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16346087e98ce7531118c7eabdf94aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62957d8030e08fc5564ecb16bf44e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1277a0cddbdc8f9c65b37baa376ed32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f0f7d7b6b9c4c65974818b5c542ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19f557548c72a8136419753c7fdc1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b806d54992ac09f85fff70a893bf8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba15426c0eddafcd30b52f7b269368138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430def54c4e7a77d3146019cfb9b26a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67ce733cf786ec8f3f9a773423c247140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2609e34ba7d5c1ea123d1f3cb0aa69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6313116e8be95682facae2e51166750142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377366433034e90f3ce317b01af3a11e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a26d198af633718ab5175f2d9da4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f666bcc42104e2b590224586db51d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6147546fb30a7f95809aeb23163e234146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0236818afbf6fefaf253e75ec7e0143147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d21291fa929cea5694bc0dd9f9ba3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9327d3546b0f97a3baa1dfe48280a40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06e10faade875c4153010b3e09e6eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6df53c0512cdadb60bb113b9893a72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4325272de819f4e73d069759c1b31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed134aee5cc2db62d7dfbbabf01abcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaf78aff597c33419df2bcf87d48c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf6c91920ff2eb8a1268c4d6e57a8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e732ce60d9430f339b40fc36bdcc30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b37d222de3facc9cf41d6f6a50e80f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86407814063168ff1b28a508a47f3d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57b691b28e945738b2a41b73d5887a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2d15271737d7956472d1e7cbb6e8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c91c18ca88831cc2943be6f60e67f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412973807cb2542359ebc4d3341dd82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207d1d84c0c88fce1f85291599c03ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fc70077553def4b768ee7702ca360164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503193e115f01a8f7877eb0e61fcb3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a6ca0e2fa025346b976b2c8b1a323166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3960ad8b2344d8c7fc19cb03417d70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912e1edc0c5a55792b396bcdd8aaef7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9b6a40b80f05a2f8c85af62534b86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2108b3b34cd2e17bbd30c9c1d0052170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1c77086710f42bfe5065590367508171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d680e862e8c6b360c3e53e721a08ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54396a414aed4e12cee8e9bb625823fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00719b183b14d5c0e3138a540e91d64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec917963e13ba68cac42afc68ba78d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5af5ea1168558d2a0ca47216f2b82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7a876cd713ac740c1e9d24cef40ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43158572cb29cb5e2594f9c9902706ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037687a0362f7c3e1b020577cce7457179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595ef37f0565a784041b04365473e4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9d6683630d812033af93407ca425a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0796e98d804d640c8efa7ebdc5d0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676473d38f14f8bf939ec1cc259716f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b014d8115ff28e136233390bc90512184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d7a336842466edc49bebf3f1d5641185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df7665970aa5b19ce040ddedd97f49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b697afb82e1615202e880e34a40fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cbe82c407027b44beb71c5df9f6f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab26f36c8b48e1794b584a9147cfce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d9f1534d0991c2d347cd57095c38e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49368fabc26f296bf169761d7a304e28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbcf31a2635da03c3ca2d2402d24b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae65e660fb715928bc1adaf084af1cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e7037588a558f9d7a76b8dd0ad6ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb77bb27e0ffc9c50f77423ff66ea1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce5348e95514041c3cf23b794e5292196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29352c6a67ec01cff83124f192b97019197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277690565ac973b2f83de5127c4bfc87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083574753dc1f0c48fbf361e53dfe2ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182ad454a7a89e46cf506fc9f2ec40d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee901dd345edc8260c478ed4c3df49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d0ad2039ada6a2eec4a348b469ca2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1557f64381290d2ed9dc6c8727303203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949ebfee5e6fa75313099229488ff42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef406004ae881c8826ddbfd0068058b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64ed84fdd1a62600e3e1fd11de6a58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219f9199b7a55e7cd6f5e4fd3ee0c6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a327f06b96c01f0b86d0532ec20c0bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ad2aa54b9712645c1a0ea1b8b4add209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea5202406f726fabada55d54560473210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2d0c6d264cd2ccd0f85b85c80309d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d88c5d5c8dc4f4c78f24ab4d06facb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2890190e18f4cecf9cd7f657ffa769213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d9ad4c79ac7385db9bb798187f89f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97587449deb8b324fe51d77c7de6b583215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8ff3320c81d7ced6650c2dd1cbe01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195ce3f45a02f24301d1685ea20350a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e75f009d473526b076d3dc6007a36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033859069d4e5d70c8891d3140fe106e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1a9830cf673b27520bf8147ca21c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f6405ec7cc2e7affc9d257598e257221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ebbcf860da981cc8d02f4c9280941222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70de0518b8265811f76111118961116223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cdb5c80e72ba6afe6c018929c8364224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ca092ec0ebf0fcbd4b5b2a1e28b0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15b86bd19d773192378c542e96a0ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3a2a3b123594414eaa55178eafadb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fb5980bd21a8f9bbea3634028b42a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c731c4164f266509d33f1ac81b942f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88146a53b300f51d7eede0894578090d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01062b1ccbae2fce6213b2fc5f09fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544dde33f3a30f55c827de8990b7153232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f458841f5288d5b88682748f71eb9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59230f30a249a8a20f08c2e2c4ebec1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6042adc42e2351c8a6fb6ee266f42e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650f1d9b73b73ad021bfaa59ad6582b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64547868e91c2da3b4e66f9731ff2742237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b152837744654f3ebe0b9141517134238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca31d24151026d1414b178a63895930239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8af9728b48a99ce2c12e8b2eec104240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9e6d4fdd9bdcd64432ff3372c0c88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8b7d16a009f76c5a032caed8168ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41409c65a32b28321a77bb50f6f0ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffecd240abb98ce5710a8f2b612991244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d21aed0e76069cafe426bb9e15a4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ffc57c138fd8ecd7b691ad985ec70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074684d7bf22a5689d83ac591e0acc83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c471d746acb5b566319abcb69dc87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc546677001bfb866f646670ec94d0c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc0ba8f493740339a451a209476294250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058711329f930b1f5049cb2853b39273251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26863e1a2e78f80ee615f4fe05cc67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd878bfbf258c6feaf0255c3790253253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b1eefbc068588f4c575bfb7cf15db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fc52dc96b0c97bfaccf0ffbc81efb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da501c2af4743d95e1bfb769e1f2df7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64978b82a6eac99d80a7fd8d0fb4a9ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0925ac1a6be4d6b7c047d2ed48429258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15c062567a5d5db09446c11a643c6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda33404491e6d965cf760e64e3a86a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8c7226d0256ca73841aad63feb979261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad9c1f5014a8277416f44c2741c173262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c429a068e7d82b62ef3f70e55295b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37cc39d7ab197f6ae5da47d6512078264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa0644892721e58d9b0ef6b2ca7179265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1df7dc3ecc989ec14628ab5bdbda3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0bb6269de748fe63712609d80f52b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87c84de3112da005ab182fb347eb68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8835fb42ed09ca49ca1a049c5b5fc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5763ffee50cc7b327809985f8282309270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e77b43c3ae620157ba31418a4a2b14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b15e5adf77566f5d7d4563bffbb26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094078c93e15015554892a0d891f1f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61caf6ccb710fa6bf3b6c1089c1d88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503095b06413d0174adb21cb3b2bafd9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b919e1fab1079883f4c8e873c7f84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70007cafde27286f51b3a037b293f342277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef9203d6d7ecae8fb44a1777968c7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ed8e15c384b9e6b09b6ff9b07c0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f86cbc5ad1107c58c279ccba38bf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22456688b41b0e966a70582e1533ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03473fca6f34e8b76713800b7d60d7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00b508218a18c303d1cde4e5d81be7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db32c45a1fc3ac93951d027b785b6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc4e9d3acd783cad5640422ae122a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d7bd3a580fac23d01ce79f2861688286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b3952e51de7d8763f6a2eb150528287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85707b1f0d0df26d52c1e15f274c6ed2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6ee8924723b1f82e0d3a28facefe3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b168438f18798619b6efddf92e0865290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0e46609304725d68a96280bc19fb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ced1be4716abd1cb541a6388ec055292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb5e75ed404348773732f4e0b67168293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c02731bb1bd9ca01ebaa26058b0d39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65ba925d2d9b0db8636c0deaa58006295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c58613b115a73c61e1d274a33e06f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbadc52d7b91bd930ca6d37943728c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb7fdadb48440cfa61b96ac70b56b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0909cdcee8b087b10cbc9108d91a6bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491be608a0e0d25c5638bd81c5c66d11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7aa123845134b70f86dce3562554f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faaa3b2759e4d96e790ed856375968302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28240ffa618879daa536f4325975e382303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e779b7155ae10d619c378725570717304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abcda5c0ddcdc2b8e19dcaa174d322305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6076bf9d4bc86e479040251349321306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fa399c2e5d2883344bd84f7bc14be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8925cd46cb4bed4c7cae70b1b23f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa3993b649409b06e718fb95f31bf7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b48dee4dd72bba0d03df31526e7f07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90076a0d67844e894cd1dc544594fefd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78a798056dc3d58f10429be448a8d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dd137c9e717c19428fdfd6ffbcf50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91231df6550c2c6bfc23ba0a236ed787314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ce197e94bc683d414223b55a4efa4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e53bcf9e269ad42c05aaa8f443afdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c68f95205a237a1bd5ee1d4bc80d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b62226c43f66c6e1ccd6be25ae6fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4090b045c2e0610bc4ad47a6279d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b711b9c3df6d81ecbb3c1d536a1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23236e613d9e76b99f0959c72122fc09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997add31e751bf66bc862262810f9e40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5845b76b559e17630e527f1f58ac94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d4f603636a3e72d15203cb8af9053324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699df677514d25b52fbad90a192b4674325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed025220d1664aadade83e5451ee08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9036d0856506c671f0b4a9c4f0791ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796e4f95c20083a1031dfc322d9c2fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9598cef12be7195fd1b03c5e74d73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e46a0cbdc213a852f80811860b505330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180684620de2af307c826cf2fb47114331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2cb257a69cc1bc86dd9f72e024c04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e16f150d141be263b3a5a624e92a79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e4c47e45a4d0d5830b5f392657aa1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c74a77f9199626ae66bc82f735318335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478946a560bfe0945c1e815533c7be69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab9f9b9703e6afd715637062aceda9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c377e4bddd7a3ecff1a1ac5f047154338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927bcf43846234452ca700068ae3d83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013882a83745e42612da72e703320f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2e74d66b41c36cc37ae99366a1f9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b0281c5f069ae6096b452511c035b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bbfdf9e7d5192f825a25c4c0195f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a277dbce946675e28366e709d30fad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f387918d1ed2b6347c4a85cc4dc0604345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08aa94ff6a6255d0fa4ffc659c9a5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde29fc26a811c4900556530f757e1aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16ecf4df7175648d77e71e7f52e007348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f383a540c58b52fc582751d9149f208349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae399e5a602b0ad22cefc78b04ab8a91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0a0db4a14763ccb280ec540ed7538351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e384d551b616a62e2e3642aecd00c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e7896d1aaa435567ffa2550e4753f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410ab22e0b3f526837842d792314f28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee85f0c90c51826feb1fa32d395f81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0749108ce47a1e98158d32b1d02e5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f5c6051d08ca857b12f52b0df4fb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82339dc1f1e303823014146116b821b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab67606d4ca232fd35a23b1598dbd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2496fc2e7860476cdae5d55a9bf99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5fc6d1d498ba177fc57a2635a9f5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e50503ca3dbdddf5613b9ca353f6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cd9266bee4e7485d4e4b97c166187363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a44d7b8c849e9fc634486bfed3694364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e04c62c8d9565a735a97d62956130365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3bea3f35cabbc1f9d322200eed1e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d37e68ea124e8adc739c7d16447618367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538457f259b21cefbdee71dd060668e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519b524bdb8a5a38fbee26d6618f2e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac505e0c39326acb2a4ab7beba2557370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9cc86b7334bf7e4fe375aef06b93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb7ad3e53305627022181c278790f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c11b2ae921b5e66014c0504619b34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c7c3d09fa2e30ed665b7fe6a32bf7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca535828aca7af494c238d87a2593f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a92ff40a41f1a13e0354998151f1a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5083955d3dbabcfcb2ba6f94368a55d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2765fe133289fcc795575726b0abf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7d02c27e4a32cd0e742163936379e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb828a687dc6528604b89d51a69974a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2a6d683205f8a79706fa95d1f4d6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a2e08668ec850bb18f6ca86169fa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc1865531d6e09b4cc8358516ee1f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aa948e3f96cd4feeaf3a2119006f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd40984189351fbe7e2362a5b8da266385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798be6d09e3dc43034466182f41c3a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a17b790274175f32915ab042ef7c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928b01d309ad1c33d59b7f7d8029bd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f265ad5c34a36973bcb13c7f45a1e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af14e835bb567d7a68178ac302d1ce2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7b11eb184014c2be16158a13bfd6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b43369073d03b25c31276a3a1184ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1cf0dcaa716ccb1a86c4d789d95b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfd508778fb11aba24bc2019208c6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af2bc97f11a6d9d4b184909f873c17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524ad4ad1f9cda126bcf8179155f0b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593a5a49cd39c2fe17a697e0a278d08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f1bc98c9470f09a1d9633082bed99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302289674a27bf5f555e731409e553e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55572eca31cea31f06849ecd19830912400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958ddce4b1c5a8b8a7c47598ac7e986401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73dfb525e86a46c7f9bd5b352ad96c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a928a14e40cad97ddc40bfd3b6688403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87f1d6fa2453ceb430938ff9f3ccf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb221456fd37173894e510086a651e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8575e32ddf9a60fcf64e77c6253eb48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b872d9ba26364a1238402bc53888c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7fd34f3d341b90026c27a6c46a5fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b2ad6514621cdb5fed4b2c54c8f5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33041c05973e3e68f3b2ddb0c5f7362410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32b1a177ad62a39fffd6d56c7ed426411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b50d3a7bb430d63a878e6bdf268dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa02c87d023ad2c8d857d81324cb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965046627c4d3c6355b3962f02ba7e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ca12372abae4a51d8944521fab667415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463471b24cd98c29c4afe78d7566bfa5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abd83cd4723393c0d5f3202aaac368417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3cb9b1c390f910d8f2dd95cbe08d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648252a42d967704a455231b625d9cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b23d5ac44007e3268528f0dc1ea49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c56c9d6a580b059dd652a2ab1a7600421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb760e8d221eae69294013301c80686422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29ffc385010e5de8ceb89a7ab5cdfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95579afe94626f34a36ca417f22dc383424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b6c0d96d6e6e0a9a159d1791ef0da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded19a93d828c3250f7cdfba158d4b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42af4456ced287196a3f54b54f10ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ab90c59fb6af894e2bdd7964edcf7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e98e8c02d7d1a15e652133d96257a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d87a816df471674141277c2e99764430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9589a5c942d9e352badce81168d1b46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23623ce8610053c90b9af71ee7af4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657d99ac18192749318dd41dec641b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69b12f4766c2d1a94851c6faada41a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e01cd5024539b5cf1a6adf62cf857435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab28963e2598085846749f6c7f82fac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e36dac92ab6372d6ac56f365d346b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc11d18571b1923076267b3491d7f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2c9c5e53bc41a69413463b6c5f6ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe7ae8833141d81cd66626eb1becdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb756f2d2dfb823eace8ea0b711c2771441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd119a1030e033a99361916ec720aad3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852353743b567346a49a9a025732c345443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d601bfa97424f185c6f3c89cba4fa5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f389c25b799abcfb6351124c543ecb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91507fd6ac6cfc25d8f3cc0f8e975c77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e373ec6713ea2599b236ce04275ec51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c48240a65a1255a5a95ed3a206cc6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fefb00bd3bd84f86125d4e7107868a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486deb1dd27ccf586ef9f3ed0604c90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d145058348847d04090b4310a13a24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4722533142a23e2db182abd03d620f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326e5930404d30be1602660a75d6404453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be1f111b5b9d85bb38be3a9ccbe45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfabdc0a190ba147a3015198119824455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db6689015deff7f88e16643f4bbfcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeefa6ff52f37d9112260a6207d011e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a9da02d35cc422e2631bc19d13f74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1418e5954a2bce6733cb577a6b816e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af5284d51ae5fc903a8cfe2a68a456460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6de71650ba313df96a4e1dfc8c712b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0de95238d3487c24029f6e41320f3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b2a30a9838dfb8a48002c56e61afb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b439a5e919d8bdac47d3639d68e9e1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7702d50e45437bb9d4d35ec4ab9b97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba4a162a4317a70bb13ce78aa239ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb4ace5788cf63c61245f522af72b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ae5379a45aa58526cfa3ca3e58973468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64952ccec3eb720ac05588ef894e8fc9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a1333e74fd79e8b59646b2f6b5e42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8809ac5604edcfc180cbd980447dd1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996060d0c7b81e4b9d46e20e5fa7831472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aff428f91574ddf5a57124cddcd76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96469b9bfcf42f0ac0d73fc0c2f8c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a177914c222f01d1217a249598633475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73643f52f18d122c58ec19188a3f1dfa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c4a858e770c4f4c9bebb151a6528a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaea61a5648c6ca36bd0f699ca0e86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c990f45568251908593235949d547479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e2b11066caa91da60a023cedee674480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c119e119160bdb27868d1cb24c35b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d405bb213777e7d87bcc3030e23ed7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f52c4d20ffd1015d0d59a6f7f7392d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8c88bfe2fccf09d7d243a0422e111484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ef580cee91d9010153f42c50c7c15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e9fa5c7c860e6a5b0af4ef7f20b03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b0246404c8085b8313f2a0c25ffd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2c929d024fb09208c8871cd21c1a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d572e8e6d6fad3d7c66d7ef8661f13c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c7395b465f1cee77060917275c7ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430981674170d6d779dd06e0a05b22a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837a04f52cee17cc49e533ea58db672492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4402fb9b71c1f62a67df4261c0de5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12fac59cc723b7efa1ecb3a7ff85e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cdba4a1926564a51c3a122268d884495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58b4bf4133ea432a72d0a1308c661a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a693bd9515ec6dd0e5f1e154b1afa5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2f64f7c5ffd59236777bce0d1e1d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406b17684f124e1d13e5de521e413c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356f59796f862707ad3c4265c4b35df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20c77c00a161593d2f2a27f68b6a63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e195760534c1230f0d8e4c9bbf5c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b993c0dfd26671c13418a2e1161ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32e1ecbced63e346ebf18898f17c05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2e14ed1ea6b46aaa2af94879d44ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d84580e24c14dcb28ed770e682a11c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d9c11e48ffaa74c494821b999b916507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cf3932409c66eac97764c7c0779f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1ad4b9aaac69fc0bd89e7b1f30546509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f509770c98d697304971b5b4033095510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279aff04f9dc4b4718d84b34f548a67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55ebf4b9b79c6a272f106ee7a6c252512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ecb5f52d48592fc5bae0b3b15286f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f8a7b2badba8a762342fb4f36da3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759786193b6a6e762d5470735bd7d99c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afff538a939cd88a1c360950d4f556516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd163206633987fa5ada5da4c2e9acda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7bb6b1201ed38cd6ae562bde39a5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3f549e803ce636edd053588e3c83c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25871f6eb3181d98e4dd258943fd20a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61d71abd4daca9e6f820cc2c377db6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500b65124af520b25c98b8e734dc67b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dc9ca020c0965d63416bd5e619179523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551a77276bb6fece7f0b9c24011c34a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d634e0252ef4beeb115b437126ae2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850ad09212adb3d6f397ff5723bce00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003845b22b2fac13cac74f7cc6bc878527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f7afe1c025fb613d7fa67059fd99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831414ea91ffcc4c3c5dfdcb66f14637529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f9b9855e2a277dae4ac83e0b4b2c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba860b9b89975a75c85dc2f94187fe7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d307788da5690283bb7077ba7900e96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fe19170aa201ea88f647941ed2ee0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7ea62c03fa7dbcd1503345523a441534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486b0cbd315052711e4f101eb716b68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3222914c75206428c6a7ca524944ce1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427238de5174c96cb681ad3db187045537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb071852b7170cd239468827f78f89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc61457666af6dbe5ac581c257246f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6765c3dfb9513894fcc4f9d99663378540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef8ab0f455941e67b261bd3f2412cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0638892b51f3cae760eaab1f9b6f2f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e7cfaf5160c5c9e97bb972092471f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bc557502728add756c87ef3a946f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253fabd9bfa57c46efd2355d38c116d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcecb93b77bc799f68c448bf970af4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557828d2097c9d1d3d7e527e8baa872d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b164380c8754221f495b599344333f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd338df5b7bf4eef8ab821c8421a3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7944dd16b9ec0e4f3843c972c4fe4a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09eb9d41b178d55382ee722ad3b798551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a206e8f2010aff8b203146ce3f04b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe7c10876c987850ea3fbee58ab7ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b7cff89300bf55cd2110b4e22300c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d826d2d9da07b74d0ab994f12558b1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5e1a960fb1153ad378741dd0aa1c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413866ab756bc5afd3f38904bfbeeec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac58b2cf70a7c5a4531617ae3b9e2e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbd901da8be5c1c7f252d6cf4e0511559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a794634a07796a27dea96f30c1db3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8c8d39ab85d9c02435e191f65cbd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a872e3100ec9c64a48489fda1c944562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a383c059bb37e53ad36cdfe9bb2bc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022aaea1a1ed840e44d3716560770e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc7e32bbd8eae033953a4b2a39c0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d0e91f61a22051498a24caa58ac04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01bc3e6b7ffee5608229ebafd7e9c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647124edc580ff0341bf1bb484d945f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106c57fe40c6e94ce818e59f5feac20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de86eeea4975569edd1c091e51234a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524657f352a50b631cc0a34058577ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec130be3e2471e3159b36a5ddc436a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fe0a47a64d3dc8289bd922f2fa6f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb306a5046f5f8d83bd5531cf27d13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc94751843d05abbc00c13480f4aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f3119fa997e41de6238d3a7c46797576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497c8419dbd60a272bd72a3087bdbf5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffe96aa90cc11d15b84c5a5988ef8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57853221d2e3d213101b4472646de931579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab656c172eb0013d4c1f518e3c6f23a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c783ebaa55f4d27f254fc42beb1192e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4542e5b3867aca8787857f922b725582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc41604d8a0cc79396e5d0ed254d971583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da091c21bd12202b24423afe973023584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff86efcfebf375540ca326d2f2c572585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979e9f365d21a91fdd9373cb5bfe0ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee538930903e0ff9efe776442b6cbe6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d530fc63798e7d6e7245b918785703588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565cedfd28b1be02ff949a54a5ed5f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dda02ec514645e011bf3d4d0e8638590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8f4b7fddfe411c2b0e174c495ba4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d98e05b409cca6fa6a4d6add38dda5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaf21a590d75030a3a9586d9625879593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda7c7b45f3cad1c54e1ffd1b62372d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea0d0d4cf46e3bc204705e7c50489f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aec8c7e463f8deb6b83e9330ba87bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1683399934e62dfe7e5824fb5d49cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c11f1636e2a1876a42fdd5e1792ca6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1923331a07cfaef684cd326e2610c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e00f6eb543a19a61c65fe381c9063600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b1a1efe935240d16bc3bee1a0d422601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118001560c4da5d7d3fd70811587836d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c0d6ee055ea15b034eb607da86b3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a59173af771d910daed94d2ba711a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5614dfb9807c9b8c4d76831fcf56f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3aa11bb75449451283078bfe6678d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce309a54b005842671f85f6a18d61520607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f3422565628d9f3aedc2972039e00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df278dde10fcebc02a526f826f9e6b42609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd058b45371931220273e232218600e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184308ec8386bf180c4f872d3114c8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cfecf4cf66d886e524542b0569ac8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67847f1fbe01237f6eddaea651e432c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c950bd979a54ec92d3913b36d1e5454614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09863b4973041f7d941b4cafb6a337b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9206d66339ab63ceb8bef137e0c5efb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e97d3620b8564ac790ef57148eaf9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06537dd45c4d00b1750cc2d7266ece2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a53ecf39ac6cf10263d5a278e40846619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28594abaded5d61dfd13ebb2ec25db4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408d4a2b0640b59a2a290a970fb785f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996188806715ebec0cc8db81af55ee04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df0aa731ddfd555de1a66956f63001623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07536fdcd2a26dda86ec05414903deb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afa2a566945f9722cb552cf2288aff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe3f2cb693d7d7e46316e6e121748e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae849ef8d09c50f846f501052e0b7958627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cc7e82ffc4ada2afd3c5f1cf7c803628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca146137d86fedb990b93f47ae6a4074629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2d4517df10798119799259c731c7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b739e6529a2f472704ce9f2f75f14d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dd73763fa4306f262a83e8e5372be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dc4a0ef054f989d2625d7bb9ee0cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb7bf4092ccbf60a10a570b4363223634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142b09aed0b20bfd3b8bf82ebd0f124635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a952c529de02cbb890f1e92fdbd96b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646a0e845776c29df00ea6289ab90d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daeb0031118f117dfff7e0b7f22823638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71ab86c33fbb431ff5471ceaf53282639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d585c1f4101889a028eda0cddb123640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ea64e01edab9a0331795286d8304641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da0a54563ba31e4280d46a9c76531e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5430f95331cca46fac9d5b3447a2f73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1d3161fe70ad9142b094f1061717644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80558fe8bb2670c6a7bbc9d3d1ca01bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457d09c821304d3c1f793a7655cc705646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eadc48cba88370218f6f61267f5f09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a433a70d255672d9fb7934206f20df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16ef592a42cd99b0a49c4450d255f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4026a627938503c5cd4adef00303a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20606148953b3717a1c65296bc71acb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51215857112472ea24488b8f9bf17021652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248660d03d3b28d502816d19d557f0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cd2c42b78fb374730100366ea5501654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3556d11ff5b7a519957087093e0d66a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc9dfee90beb7d66f4a21a21308c1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7381e9f97eed6a7df531580b39dad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd364f25e99c82b429f3e6f6289f2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ec812fd7a1ee7ad0ca619ce607ecf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0c41a5ccb6d5e207ebc42806e4062660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3916dee1afd507cc63eb88a38f1eb10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f445e95b60462b0cf1129749afae8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e171e73e9663b4c53c0ef57160e6177663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06006e261d6ac5f585e91ccf70aad2fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877fc6fd9755320f52c0cb5a08ccf5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f64cec6a08b9b1a3568f26a10e22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc426518f9f84e31d901172640b08a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db84afdf9956619881e8ec7572ae19b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ed8426defa0399e2b4e8f2b450aab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4067b75fbb462de3c12c55b21ce5865670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22744adb98fc698d65ec04f804f85225671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac0bc009e4cbb7bd4111802b00c896672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad77e1ad782b0d80eb2b88116eb15f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0952876b2dc20ebc8888e1cc71d9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd868b5eedfbd7f9e672e8adf85a45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8892e91a3aa745f7a3d04450a95c91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cd6a61bb267cf4a9aab304f4cf151677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08690ca0aa4abe8777d47b7e342e7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bbb1e1f863214e4941929f85543fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2104c81bdaa94bc8fb6df14453c85a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b49fbdae109a813e22196b576d5fd4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9204a8e27264578c06bdf55f0c548f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec7a873bfad12534c95c136c8cbddc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecec40740be84260066997f33013517684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117334be850664743159ee509a2d5acd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa47ff1bb23c299b8eeee74d212b82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca53d93060d5f82e0677e57ffaf87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35575c0f1600f8bdcc09b670988981db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516ef91364ebfcc1df7377623e67523689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e544b6e6d3a8e6c1e1bf63e1ca06be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f69218cc5ef170e36ef1f101957d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f006ca127196e44666533517597966692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dee7c378f4b06d137f64426e72b74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a927475fd56219809f8ad2c209e76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b97b873f4eb2c0e0afb373f50d5aef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2dd279eff2b4fd76af17981bee2d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951fe3ab319ef12e308981e854f5976697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de151ab0e96a1a0c77aeea661ee5a45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0ca756b20a51d5a215795e218dc4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240e697c480dadef68899eee4aecaea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef975e11ab2464c13c2970ae641f527d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cede224ca6d072969ad9121ebae6e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fd9c3ffc79714918680ceaff3a931703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc24f878576dcc9cb416ac128722a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a67b79c60bc4018d86f5bae4c8e524705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb960830e99ea614fc4374be345f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8b26dc27e8a3c5afac556b1fd9380707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbe5bb8eed052e8f92eff7204d9c04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba96cc97c984964f19eb6b37809bba7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1817f7ca31627d5e84f1727d49f4f32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96afa52fb88f7b0929bb358c8fd0982711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713cb4d3b39be98303bf844420c9697712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad642d51f31358b698d435706ba756d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc0fc1fb02567c8076270ce69bec6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec212a172f5429aaf0900996bec9e18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f6a40b8e12a17cf5a141daf511313716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697f94ebb872c4c0acaa8e5b8aee31d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baf1611c7373c777dda5d72b302e35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80219bed925998be9d3fcb31b2b3854f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863c1c749feb81663b426971a381937720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d257bb896f6aae89c5cd0fec4b956721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9268c1fed363e32f5983248e48fcb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef2f0a1b8c04ce31f373c57a996a75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aaa413ac66934d5ddfb61e0e962eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef1c25c50c0790afa91d2d7eba696c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79879256f3971896eef6dd3c6ab59f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef1ba7cc883e57f2bf756413d80ab1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82020c7a5aa7541389d0f3873a8c692728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06edb749f10116553d4481fe3885c3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c4c6d5b7b15a8c3e1bb51c1036d0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751f841d273954c05903dc3c512f1e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd3fd22b0659fa0b3eb048d68b6033732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ea508f528ecf7c5a6a0605aae67c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7718c9f313a2b231330abc8073cf5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c01db977f855ac08183d606cf486b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f893d531c27ecef15738d2785ddb2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fe46ed58ba5d12afb39dcaa26f080737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381f2a4a4dfb615db658b9a69d9ea60738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b4381f62fb152f971c928a2230e82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d503b46faa0e4cd25c6adf6a6d0dbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c62dff02ac6fff6dedf5b571082d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294682f199f2ccc589baa210bf9f6de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606c057ac3fa7d768cab625d4208250743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830945f1d87466759f04f3251de17b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c75c61f015236a6bd9ba9091acb36f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2785baaff7dbc85d98369a0ddcec7a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62c3b3aaa1d9c527a0cb05c4f54815747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318191cbaa534ede7a449b918707d22f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508d4be3523e0b4e06d97e1df813de1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a84cd8b174cb46b436f8a2a5ff0323750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828a29459c4d523a2ab04d339b4993f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8ccfa84d9095cda6f8a493515ff49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d3ecd63af73f04873296d421684b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8dc5d99109b65fedd79abb42b900f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109bdbc5de4869aee9b7f5f922cdd0b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d7cb9fd9da5dcdf40b29ca196b3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e473b21addd8fa6ee0122df0a977f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f1be9f7d24472d2d8252e7aff27aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a33390d22a5e042cc3eaab78142d31759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>