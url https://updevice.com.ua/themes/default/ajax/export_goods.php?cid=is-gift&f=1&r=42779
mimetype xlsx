--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31f8d70b123dae2d50768cdb6dc3d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044a34de3a13ba718e462c485895dab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a4a8fcd55d9fa3c84b5114161e8813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5c4ac5f03dfc405f25a1e0810e7654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a542ce134fe69aa86e63a3f2f176b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a71cc70c7407bd75de2498be48a2336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef770899ae1cba41fe4d6637741d167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804904975f77ed47e496b05c19302448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fe281303dd9e8d843978cd543f97c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0578e71b387345d80cab19460a2101810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d3ec3193417afb76ea054511aa1cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac333a574f608a0ac8aece354bcaf512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016d58fcd1b4623e9c6c423d7bc308e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d468c0800c22b3aeaa3bd6db9b79714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c4c19d526b729d3cc505f715160f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd1f8dae70cef3990ebded6f99107b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2a30b3f6e3a78e8f73e195600484117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bcfc4a24310379ae8d812f3d1525218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d8bda0f89765bdcad30899b80cabd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd6650a02ed13eda60622d6d7fa2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664d5e266c4bfe7ace91af1f88e035e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5772f015143198e359d9d766e900d8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c295f8c024d3c3c9467a411ad4baa9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94338d65d87537eebe1b6f9ee7e3914f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03966b416497e5d985b28d5d0604a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8f37a12c4bd87bde591e870e0c15826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa7329099357ed6aacc6395749eb3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc3e2c8c20a1be636f1e0ca1a37cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f76f0052e869ac5a35c1554874e18829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c874a62bfffa94eb9b6a0836d4e9ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7207bd38270608120780bc718dc6f2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d805900cfbf157ffc7b1482f22abaeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944efa3ceaaa95280089cb63a59174db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f14da9feed131fc97f05f5d3fc3ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880e1f8ca6f93356229f101414c066235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d31dd873dff0dd72bceba3f7d0ea336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb53589c30def88cd4ba5fc0cc6bb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9dbd25729aa450e62175189d4674638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7c9c0ac3a1f3a33c59344b80949c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a89ee816f5a2db3bfd052223c0ec6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110075c7b336100339e0655c30d4660641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfcdc7b886c8ccf425b64b428761a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b1702f02b376ad4528cfa1244ef3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18557063a11200adb6c7d97bba46a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c6c2f5d570027289e845d5f914eb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f785572f5c25cafeb91cdcfeaa24c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ada70eab45556dd2d64a65431215447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec0c223fc0152d6a463339a7e3927848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dcc640f0182a362074409f2b83d2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ab8ebb12fcf9de83b07272bf5bc5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d00c4d369cb1de4f31b0c14d54d5d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9379661f81308eeb8eed7460809e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c867e223aa4c011ebd31bc71d75ebf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7b13bbe59e1f76382e03a4165ce2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d89ab506a5e35f5303263e528b7d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32479a401be61526bce36c44d0a73c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f1bf35486c8293bda6393ae98d66357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803cd05025692596ce8c6cb0898ae0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902d5a66fe5dbd373e5549585a89c0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001a836db5327fecde7617a21b85ee060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9449ae11791db481c5eeed4c660972f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce01c9eb73b99002b5026e2f4a2f69f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7734189823044bdfbebb33313a61063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46a53937e6b684416ef93068af382264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3b7c72adf267f5137fdb0a8897db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceae11fb4a22a217126ed589f6d18966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74570777c815ed5896c46867afc3f1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cdfdf73d1dc044c1cac3ed8f6edab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f1fc63e9a6c772e2ea98ed768a27469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6caa75555c5e071bd937358aed16f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad4fc66e6d39945a49fff9780447b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e4d845c123c5dccd0c11dc8aa3ed472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf84ec990c7ca5ca0e94643c144a2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da044017d6a6180d4b747ee32c95a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3263999c21f974c859ca5c35d89a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8a5a7e22631717ba30e695aa3c7fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7603bdb66be394ce303402fa3ad68577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e71bba17dd232dcd3452e0aecee6bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facab18c8e6adf36ba00a6fa285955d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d56904f05377aa8a368b2f1c279b9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce782bf4d3fe2480c68b25bc319cd381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbf8a211dc59846d39df4606a411f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a1451bbb0adcaa938fc696e55af1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad2792cdeec3e6811c1600f54805b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1aeb6a6e39c90e316f3e8e86a499985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08d029533a314800eedfd34bda424c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9cb9070027e823df8ef4d7f38b46987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8d6081d4e15926cd62c1c00e64d1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc63005fe3266cf56607111a002d45189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997ccb20c232d3259e7aa1a6f9bc8f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea12286701d072fce58e3e39855dd3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27e20685b10e8fb128f932e40cb7a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f75caa12fb410172a47afa027e05f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37eea60c01c7cd82ce7bfab0c9c43194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2db9d2af6f5b1263835de3a8a1e7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181d24101404b46da2edcfa2d81bd5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed712e76292de606c09e1b7dede69f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118f26aab3b5eadf5a34a856820fd6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722cd86481ca79393ba460d47308def99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe615802f4fd8bce8c3aa2f13cfc6c75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cc70cb5d4877215f88b3643f26014101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87268edeb30f23361874ea66b20b48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f2f66ec9097a7c8ff420e8d2a5763103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb06fbecf37acc768163a6bf8a6368104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ad202fee61f460e6dd2c20c813fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99a0888207d2a5e8a06d40618403e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e1085b2f0d3b2835e11b894d0d3cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b1b5174732c22f40d409688cbbb71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dba962ddd3f149cbad0b9e562146da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53016c20187a5f8b52f876474e99bca6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e5c32857c14e77ab544337d10e0e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f8021d0706f4d1cf1a2ee9b7e67cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e03f4ad940b371d614e0b964499b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e247b2f819e7eb170bbefe1ff51aa4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76028488a55934707c8cbb7ff5a25427115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb12e443647e9b92d9c4c0afb5248c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f62835f3d99795a57963bee1aed49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2676b5de7fe4ae61a0f76821337037118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3288c53fa227ac800354decc79f309119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ae877792d098fa9d9a00cf8ff657e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3abb55bc747a20ffb0cec25e66f35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429752b588d6e4507eeecd73c81bf296122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81b30ca34bb57f2288c0903135d5b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52199c64f612735effe95b37e07075f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429daa372e06207e58b5508a5d58f361125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfcbc9dbc04f696bbf8a22f2ded224126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f07e4bdb424a36be49ccb2c65ed35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561709ae25dcb4dca93e217b000b8af6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd99e71c50a40dcfe7d743a9de9d18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f30758b5f9804d6b5601eab49e02b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddc348f550c45d525e4f6d81eb49fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84f0ab88b66bf26280d53cde1166cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916447285c9fce2fe8dc1e876d2142cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688675b941a6be54e718dab63726ae5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a56aabdfbb85d61907b3b405993d46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205e96bfd7aef1f62b0f2a93f51835c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556094b12ebbab5521fb6495472db6e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d63255d3428b564c13f54fc48d536138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be25e5c6047ea500da1f6e5c6cd29ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d311b80c4002904df19273c153a37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f4545a0c1d799555f6570440f82fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d91e73e3ebd7c07a3f71146da9444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1516561f7bbaad4421aa192269da7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553c63bae539a747e2b7db4f467fbe5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd9792dae79e63728df7284d4bd0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679f3fd0145eb529ceea8ef6fb58f34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb4569ebdf939b09b36a8d2cd950c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cb68c3545cadacec290b01c3a071a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b7493692ad4c74729585110c7c261149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977d69cc83b6a51525ab1704bb85e38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c7faef09f3ef95fc84c9ffb4b7fe3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90537e55d425c74b38e755b8d725f595152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b10c6ac6610b1d568e1dac4c5d92b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef29d18ea803e2649a9263ab2a00e1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00910b822c090382a6e2f2a4fce1aea7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a10b2fe5ae7e60ff7f129b8e7e3b8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf807767cd72420294703f58badc91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928e35e92cefc37a10d6580e1da73be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839021f9c56639b322e45c4824b32ed7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaacc2c8b77bec907deb34a5cb76f54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf2e3dca5b09b893a7e4aa157fb5a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d311f706d9b8b0486bfd0a8d6baf399162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287c8fdcadf6e592fc53470aee1ceab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a02ec888f86dcb7d81d977aeca95a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006674573109156af7a3107aa594b76d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a863bdba5c024dd58ddd56f01530e2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c20efa6baee3e7e3361e99612f58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa29779446883a56d63070de5af08b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f48344efff21d41f7b238058c829ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fec6acced6f37fd4be886167043b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf1fa1bb39b7633e1143736b5b781171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7059ae6273446db610a6bb4e1905de4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb3475b817699d7c99c2d34dabcbcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9a8049f83762ef754ee7d5403be8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb787551328597abb7f8363ed0a5c6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ef6afb4277435561eaa8e16746cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14709a6d50c5ef0182c95e87050e46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aecfc62a2defd599f4554ef3cc243178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f953e581af453a04a7eaa2141b68712179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833463e6e7f91b6bf51413473e1d571180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d09247bb35830ff244acbaee23743e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6602c4b4f3ccbc3211037410192c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631400e0eb80d970d45ac13c4e90c099183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f3693da1961be80888010e4e477f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe56f05822b156bfbc6b08e1ca1020f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d5feff226fa047ff2b0dfc91b2092186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e426ec3d9b89dec64474164d24827187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92665e39cd7e336c05430684677a0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c46a4171dd73f721cdefa5e5bb750189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be08978f04b92cb80df06ef0968f10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcfb1ffafee7776224599f7a297039191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bb79b5d746a019a28fa8b49cc7a31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeda1fcac5da891593590234251864193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5ee2bbb65273c7429152816d70fbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c3f76bab94a4066dee33a5ed8ff51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d06e1126a97f9622b93c8c459b8896196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eb84b99bd49bf00f557a2567c04b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad0210d87da67d8bbf957cdc775617198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e52e31902183fe0155729ede510847199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341708f1210babaf9489441da9a6c3bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1063d15bd2f72a6058cb0ef7cd7cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa574177c5f5f05fc2b1e4d4a560e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa990e8e6d487936ebc17bf6068a62b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa04b03c6a5c061e4d00a7fb9c38ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96d92d6d95e805dfe1670c682c74a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87177e854cf2409607f602e96864336206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d735172e1ad3fc28994d9c466ae93b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292745cd7af117cbbe87bcc97bc31ca1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce891d99f27b919cbe00d4c5c250a44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c3ab8fd89caa5ea6140bad3aaf337210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c94d3657b494d7e2efd50657360c7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd3e1ecac37c948b316f835acfd1eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cdd5643d980c4d8eb827484c02414213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd19a2dceb33d924b1129e64690ca4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea08e92c219230e75718b1bdc66df6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a954b7902727daaf9b2ae1f5d29eb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd2b4ea808e7c8455a62e341ca7c1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27347493c105d2c4470fedc964a03a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b89844a8e2e2dd5f5b21bfd9a2823219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fabe7f9e51598d27be5e21a2b469fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99305be6a2efba7974a3e2ef4685c16d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806c449fede107e60c08885eb03c6be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe4a4e95054ce2476c32df34dce790223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3d30bad136f2f6e2292ce3479cc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0911e6328a3f64cbac8da9a843a64e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803e2b3edfe75c9ba244b74a9fac5a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a168f55298c641d34311a7e053f519d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036250b8945d4ece12578db57e95561228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60226222b478ed70e8b6d7a6bc0bd250229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22a625662ed0be307c8c0b15665cc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0e264f7a5a19e906d6304435ea93b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c754dd67ed80b6143f500023a4556232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fee6bd25f53295fa25ae435dd6b24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eee92e89eeee3f8b0d56921e8671ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ece095a8d0a6eaab3083e5d461a618235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd036fa849f916a554171bf4b26608236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf4d1bdf099bd7d036c04be7181c47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4dcd01c53f577716cc6e54395dfe0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b32831877820a1fc7ce59fe1f1422239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0f9dabea8d3f216906ee696b6290d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abfb66884ede301cb0e18d6863b472241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e038e6dee9e7c250a4d0aaf103cf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54089ebaef05aa8a825e41eb0aff193243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8add948205fe75c644ea6941d2d39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1dff9c938a585ed257efaa6515787245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fec9b4656f9badb783957bad3b0c8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feb66debb05bb1958403ce72b93f22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c57da7312ef066326d22265659b317248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0439fbf90bd0a161f0353c2d167c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982d758dc24a320bd78669f7e47ff1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5c6a7797d35cc43c265947be3dc57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de006e0b2dbd5d674fa0a33c7047e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74cca42938737dc1722802ad78b96c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b1391e25e32fc43c39e474268e22b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1e3fc2dfec6971ed129b50caef1c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3d0c45d1d190cd38a9b9199384c9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abb5cfe10ffd7016fc324c534e6db2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eb840e9ad066de46bcd1dfb3d5643258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d245f7edde6c1a1988202e57c311a7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b35eb968179a13d8ae676bdce1f246260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b21594dc3541364af876108e387062261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e07317d7efe58aa14d763357d897f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bc5a03cd36927c3a642ca68b996ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4740e2aaef12fddb8adf1cb2eef489c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864657f8d007335d690036bee3845d9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83ff29eb12c8394fb4d24a44b0fef8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3823c28ad957d0d53a34c9db703f7ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fe9a5a281f69ff37b2463fb95b601268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8e205aed9edebcc0d79b3e86f9d1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce847d887957df3dd623acfa3b91cc91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34214be7faa1da90d5187fcb475bfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4629c32832e3ca91af12bd0c0db102c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a697a8820b1f6bce559091ed2ca0488273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3912fa46d31ff8762f1cbcc6cabc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e394e5f17a8fb838f5dd70af7afa0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb306f1a3aaa9da38196de201fd7056276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f3e7daa05d920870314603ab31909277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8454811e1fe4a562f0b4d8400b8cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47bb770a71f3ae20c7e16fbe7cb398279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b9283e8c737cfe26630c426fe7e12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc52187b49449466f876f69e3399dac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387d80317d90820bef0473356b8134d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28058632acfb300285e9d34e23d92b5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f579dd9c648ef330a7bce399ff941af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48595fd696a21b4511d06912de4223c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074ae2e6b20d41758d5e1227be83b30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026621a8579b120044765777a6fed03e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacecdb406c7c6771050930d60fdc1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16671f322597e456b00aa066e9afb96a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2d85f0a5b18ca5ae92a677223c647290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad106e776591f8c52e0a84ffd431b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070fd586f618b11d476671f3b54c0f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545d96e7d834530d2e4118694c2c95e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90c6dfc8d6f1eb04de905781a488d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f742545a5fa8883e2349f91817d276295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90568715f381795653461dacaae1860296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec2580b41f6fdfe40812e46036963b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f8a63cd808b435f02a92506fec4c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f068a5b851a4df9e46269de34123a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e2a4c254c3dd44ee50c6a2d7094a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d890f359080a7da9d1390a64e97ce0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141435a50b367cc321db59e49f0c4a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2407ab337306357ff04e3dcaa6135303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111880d53d23de1fa902ca0a976a3d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8b173105eaf3c8654f80e76f12185305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c01ec78ca8bb6810a9ba7b0d58a6de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1a20eaa3e70e904cd9cb536941660307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deab1fd5516bd4e255862dafaa0ddb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae2fa9796e72abe0213e8ffe9ca0ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9c05bb90d5815f5d60466aadb1a1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62853a46608a1def02cd5c16289c97a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c0c7aacabffebd563e9536bab19e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d68587eac0110dec52aab33fea4069313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0b6e27e696ec369af8b7913e4484f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda5b32a205484603f2810939087325315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0ce4702d801721510b9a9ad6aaa48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a0241e28bf07c12f9e645d603acbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d05b78be3b6db7f02673c556791a5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b1fc24235ec389747bee35cf0f4b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9f601afb5734c973081e10a7fbe60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b5d3f347a7c9982c2afd5cb020a0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278250df9c9d60e1bba4872b9151c21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34765cf46777214b384f53479cf91a48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e563b427186aa31309277860cc7a04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2689895e7901bdf753405fd8b7ee49a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba054df4e2785e2b93bea8a75306ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf8389f3b446930e22741d77dd9dc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15e68d6698427f79986c1d37b86a6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cecd02ff4098cfd603ce2ac85fc47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944a564bc0fac50c3b6bac796162c8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fdf1846c98f07c3ac22b517f89385331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff0c882ee8cebe08957e4c0048d3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c236fb5e3b46838002babe766bfe0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7227396a16500fb4c070d92c8898c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0f84d93dcc8acc475e1173e9729fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a100ad7eb2d4e44bad7602af34a4ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12867a872769db5478513b1443c49ec0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dae2a65ccea4887825f20de485297338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ceb46bce95ea3f6470e616fe3da83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc78f42d79cc93970b7e52e03794a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629763a0d5578b96896c895fc814aa4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4f77d1af7fa9290f1c0b9466943e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189fa33a1d0c417cb9a0a41d18afb54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33291dc7c68a9d22f5e612d32b66242344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd51fc8db45705a5580eb00ea60f7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a20cfe5229c422357ebaf3a35fc9d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dcb83e3e3b46833242c9090698e8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2486dff0d391902befab0aaa7869cbe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8318fb984a4b3c3c5d4494636c76b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb6de3bbafaedf87ba29334d78591c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c150100d394e4df9e4ae377647db68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4e555ba6b397a9182d5e9da66c53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073b637de67887bf04f63485b1d4dd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc62e549026aff31a453de974cbf50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c28e69cfad7f4898e67a1d3f3e1d19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda75b8576043ce55faecbaafa758fe7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c646e60d409f8bac7c110d319c0bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08dee0080d01d6127b65ee8aae7c94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c6e4a7c3144b74078bc9b4f2bef34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b47d415f80865650f0b94373eed2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e604680a96fc78fb8051818737498ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eb17a5edb45627fe4ea6dd4a2dd99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4056df2824b7b9a5388a80ac45b161363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee932cc25c38f4d3b3a8b20ca037dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cf39e27560210c0a638caf6838bff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e308657b3b622de046f3b6aae21f34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e5b91f6c0170cf3eabebe08e59fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe9898321392ed57882f6eda9c1ff4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc5645b386891ff20f361b76c0ae6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365568705103d25d7046418afe89d47c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec18c3706e14be0a7d27b84cf59f045371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c2d386e0290649a2dde8cf4b4807372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2cef7530fba0e20555d54dacd1e17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13304032e6a50992d37c931fdb67b9ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35511667b36e6b227ba49fbf2fbea8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529173c9876c6aeb09d396cd065f2c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc74b1bbb8cadf9097502152976bb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23a83d0e8c56e8b6a914f6a3a6357a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a95dcd77a11e7e21a37a197747055379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debaed6f62ba586e92f4daeb4433288380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89052f51007dcb273909422d71b6d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ccfa508795b0fa0e1afe9befe53fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385021a230fccaff261d447aaf349939383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13f6ec5def1f2f86829e9d46574df8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a6283a5e89a9b6620347361f25e5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e4f8e116eafd91124ed6566948592386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10d2b2fd187d15885c06e9e75353d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9588c1c00db59b171195e1b4b31fd02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724708747316f3ec9384e44b3e5ac92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169451b9f7ea2039d123304ae1007178390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7ff563ea8cdef89eac2c0a164b66e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cddc14f959f189f4404b976358700392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed4f678896e3def4733528f23e25f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c044a56f989841daf8bd5bed36c2d69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746798f2b2e9ab17aa22a06fe4145ae9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d3f1744e1574b869da3e770be0f42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abcafddafe72eae8043e2464c8ef60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0773fec4989e62ecc8932b9abc7dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2c06c9492bf9fab1fdf80d634f2e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a37e48d6b65c805260ef1667bb514c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff7aaa0ef451e95f0ccfaf3440bf06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc3b2dedc14c10446984e5c386cd88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0bd845d2aebd56d4b59a698223a3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121654449d9dfbb48d5afb2024eabf7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ae492d1d855db85c7b1d62d122063405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662eaa8eed3cca51a8ac4e9af1490ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87ec680033edb395d3983b7b4aa7a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb795e0b750060165ac7bc51b23ca5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b44ea3c6da21fbaf050a13927373409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943c7ee3ab854961d14c35c2d68c894410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad990bf7fddd5daa66ad74cca3c1df2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0629f62c95cf9204ded7d6cd52ab67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05302eef8c6780bef214b3c8228bfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189aff626cea977cb1c841724a86beb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eca30da8df511ee6e1c62e8c5ba811415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bd625c2a716afa0c34f12b3ac460c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97234af4162e435475cda78c7b4eef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223f96f4cedc6c3b8d8e5ae4ff86605418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d58a5c0f0f4cbdada6c97e87ac713419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a60352e50ad336ff6c00d11e1bd393420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64619aae8085eb199995589176087c19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7de21efde102ac9141904c993f9ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd33196ed3c12f2487eed858e82bbc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081411d28de548f2502dc349e17ef5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80173802e021e5f4f2ef7883b84dcea8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c1754b03ffa6bab0e9e23b9920be3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97998a4c9aa63111647064096beb4e36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311e5ddce5b776473a9a892634ee6bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbe73eb997aff08d0165f46e0872da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3706b82e7473b59f934eda2aa7225430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e8f3651f4fd780c4637717b783f8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0d45cf26cc9d34d20be8b269c83bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e1ecbe51f9e6bef15665380500c71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff172287f690472aaa2846bf04863c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1ca54bdb4036c1ff5fb2d2a70d872435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e327e585f686ce4b6894509aacbdd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df238555e2619a375d8bc5eba359dba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a16ed9f517c5e631832eb986a0fd3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405de5496dbc7dfcd87991331dfad902439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705cceb2eb6b475fb1f131a58bd8be9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998b5291c7dd1af11e84054ad8b1ed2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0251e2dcf41f30f4999865c330e6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76ab70e7e1bb16e252cb6f3b7f80f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2634b9d90f5314880aac8424ff8f98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79f2445396fb1b2ffad11a516b069b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314dc8f74328c824d65d023b87dd577446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879459170cd33bce8c132c8fe90504a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa07d29e8001979c1da1daece83e09d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eefec460914474a81cea9964c5f93e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9a7cbc6acdb5bc891986122ed8a10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59927d329dba71106fccd1483cbd9b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b16cbb8d161ff6e5f0a6045954df2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a98a7335f3e24e55fa8dba71f47aa0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf421e629e378840600944651cb03b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30383788a695f251b8aac0f2329549a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4bb31852445e34229b166cfeebbae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1446402ffb59e08d105eb3c8a8df24d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a3509b9b1f428db428731636914e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4ea238776f8755c0dba84d07523ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167471f6139002e517ecfc2deab7e90d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d885c025b0102096dbbf8073006f6bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e88f5100e385b2fb41524cc528682462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03abdeb967b92c19010b6c600fdc8a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324193e4fa0563f8ab7a61e9b226821464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8f2d25ed85a251e06e5d2e82ae7e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d2438b97f6f1ad92540b930890186466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cccbb5ce3edd5aca1d1289fd4e0885467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c414198296d81f451a104e1c6ff0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c3ca57c7564b1b0c1fb47c624ca3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054e45c148859b99edf1936c9554891470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a04036b63b2e5ac3a5600897092e32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901935b1ec2dea2caebf7c3875d1442472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d3029657622a029d3a642537b3ec5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a852fb7563ff6f88044266f4becea0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a3e1bcb74a9f1cb82e51f2a84b657475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa01ed84034bd1099e5f8ad0e9525c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf16f77f5b6d41163310a4f5ceee5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31589a29480dfaee1a8099d1dc91f99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c42f6a3806d8fb1ba0d63a32fec249479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7042c02122464fa4167109b57172c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaad54e78ec434728fd4b8a3176c3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3980b2eb9f28e762e9e0e9b118f715482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d47f9f642e610442b5169c8c84e4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927805375857d7d92f8aeeee01f393b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9a7795e48115bfcfd96cf95aba307485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a7ee7a3d3336e05cd1a7ed1532e96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dafc84138b6280c0a8b9f261cceda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e71da5fd21e228d77e380cfadeff1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc68b6eae0a3a9bc5b4a83778bd690a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157e6058318c7524242dcb52a41fdf1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e599394d76c14fdaecc647110c715f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c754ab6653ab3437e11cfd538b8b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1db116cd00eb7475e007e5789e3a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f49fdb65585c2c1d1525f373fd7f06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05197e9f0f4ff3eec8e3baf14a0de623495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba057173dce4227cdbd3ff40920638b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285856ba88027fc6e674aa1ff04bf0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eac95acf9065df5b9c180652f6578498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9449c691d4f4b6c17f7e3fcae43d391499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dcdcafecb559ac071115ef019f764500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1253cc1ef7264a9299c943e42dfa76e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc8baabc754c07e94ed54ccc7256a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e0f6537d44ecf83b5a305069e913c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada717d7e1919eb2dc242f278e49b5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434327d8a8c107119b9ef6da5e9527d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be259bc4141004be1fa5ee1ebbf1f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e92f8119fc438b9939298b24e853a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f32c76a2b41536bb6996d7aac4471508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21899c637695df6c148edeb022c1737509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e159c7f741404a91838a695307d07c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8509d7749e7eba0eca61e082e09c2b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e375708d71402f821e5117c08187159512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db89f1727e54df413d3c59302b5e86d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5673916e13d231c788904a1e65542514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46105094b515f0421f2185f8482b1cf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbb797c46723313eb6fe92ed5118a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d5e718b3604093d39823977b5e28b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f8b4e27b3f9a69398996f0d107f4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac7ccdc6b0b1f1f8b8df5a2443a221519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfb27e5610af2fe61401b520ac3f5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805220b38ae2e629ba3ddd20a401584521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762217469adb608ec736033488df36ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb71bc5bbf44b181498bb6911febfe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefdc518bd89bd0a806f5e8609ec2f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8244adda351ce08bdb6ca6f59629b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0564e2e44b744ca34c2b3f75fce5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aade1979fad497f34180c94346d165a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc465da96d61e51b7015102094df48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90506139905c708471ed6010184dda7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0c7e349efa3aa35b67eefd6715254530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2364615a2635cb5fda64871cbcf2a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aec34cec94b3bbc5a428de4db41d13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bac26020d05dd5dfe77fb18647be7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207cfe5b6b71a51ff806d61de5d80b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc11a5f35957696043cfc08fe61e5cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c52ca2dcab02647d19907ae2cc02a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc736d58ce67cdf5413955345720eee2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd6db9c1a2a8f563207023d7134e32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e119b3df2c12a5d90c5418c661d7160539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7ae33309e97ed92e02805ff85cc0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5903c61e6b5f6bf72dcf88d1b30bcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642daf5edc0b1b21c6876dbb199aec68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b93b04f92d45943d69f7531461729c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f9f13cd9e283b23b572196864b1c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542a216caf6ef1ccf5e34f946adbfef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ebe6be996e56a9496d1fda6618ce1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d3bcec2a14a2f095480fe1b20c6da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22623223d474d44fd1080f1e47106731548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2afce3c2e4c32dabce8d13296679b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6a94c7ea4c4defb681aaedd9a39d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c8b017a23ba38ba938576dabbffc5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c17942166acb4883a1559a8554e5d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb37d710ddcfab4969a30521a39b3ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70313796d71208f15e283cde9e34827c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111538a8389e2244a8a6bb841bae8198555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9660aaee65935f931f3742e541a9e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe364f45db19fce5441a7ed76156e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ad71a8fbdd6adf26b8eab90360174558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746ddb33fd9bd5dc5d59dc0216e3ec2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7b0f3f74c45c3d58847703964a86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f2a56fa731b1685a186a7c217862b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d729db2472c24fd727c7efafdcfd871562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b465eace8bfa247a7b378f6395ebd52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f8217b405835358ecc6c42eb0bd46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7275caae7c812c778a1244b3661991565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba14d2922907b741c1227f5a3f7a5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c7134f64cd15811627a0253832865567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01f850c8ed07b55899af0880b32099568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ab03bfe79cd436f7f808e65d6eaed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681c2d286011ac1d6c46838b3195620570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152a2f047fdff06e1b0ba2aadce8b49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8c12c73bf17eee36b4b38e9dfac18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260c94ef4dfc4ca5962be5296e7dd9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d98f6863d4dce463d50339a0c7ca3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36918c25213a67e39d0f6d0c441a96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a540ba9f6d418b3db50b6d3b60648576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723105462968e9e95d2269768ccad79a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627acf0e214f17ad8a2d1e8b57da8e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee82cfe8452d101fd082c0e2788455579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2ce9f1158e52a1ecf228504af90e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f64a98c85e0b83ba7d15cffbff60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d6e884b59fe20ff8979ae420fa241582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea88ecd55d2edc8b7a6edc8927675583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d7c6c3d0a3daa2642aff05de5bfe8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8201db2e807672623f6c6c577966fbb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f455aed89aeb31da611a76409d275c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd689d31a6f867dc127e6f2dd5573286587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11b6fed92ed9cea603585b42aa5db7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba207d1b2b9bb3a720465e556213b9f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5302e3560f11266e5961bfeef4c3dbd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544f6807a898ebb14f3a86c74d4549d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d45409e6d26eac2b7d15f6c89227e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b859c9b3897ec3795f37df714bbb5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af0a3348c516866fc085b92a2fb209594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c7fe3b31e27508434888f2e34cdfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d74b75b0b17413abdf73580fbfd4fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945a6de630a20ee0e11ee9cbddc0c0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549759448e9c38057cdae169bffa9062598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256a058eaa62d89d1705278add547ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf329edb950c6cbd234ab451ddafc76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5678deeaf22ec3c16603d4f0413f689601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c849e2d8e6a1b221177c1d6b6c0ac50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a36f891d3336bfb8d8c73d232a3ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee01faea24086837d915fc86fcc0e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088abc7aeec32be84f46a9464592394605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7221c0ef81903ee99d97a3fe6a973606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba35e3d5832d631818e343d57154de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d5ae6f495cf3f63f96eb506def87c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe9ff113010ffa53aa871dee432c2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cbf8467530ce4d8654a7bbadc2882610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d169e01c3764d0feb32e9a6dced16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121873792c721fad9345ba45860a02cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a63be874ea76be70633211770dff5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778e3305eda28646e085260ab8b3216614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0a57ecd8e11cf18fb9d71899360b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c7e1c42fa7b05b0e4d736d6d56d6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58abf266f1208163678b49ffbaf912617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeea754603f75f9e3d6fceaaa3816f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cbfd38d55ca8ed18ed08bf568b59d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af8d3636519226c00a4811dbc6e14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d62c0aa672f0ab1a7692e5bf908e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff386f1b6f7ea6497883cfb08b9f4fb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2f25ec31aae2b6d58774b44d1dd33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff127cded72e0d7b4ede3cd903b39a8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794458711a0c8197483520ba3942d14625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e28d7c1e94cd6e7d0a3a64bb17d122626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddfec5afbff3f35cd6b34505ec02e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62a67d6f7fa2ab04a1b713cf97eb75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948842c0a7ff19ae56cca55c013b8ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56924d288df61300138b6d8e9e817aa7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299bdc9cb6954e01f6d9a72f956fac8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1c1a9243232b876bd3841121c2c64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00786e82348fe3001c26a6c74f235655633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de34ca7aca038be735c69c0500e71b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc09c2242518d085c8aa94de4c1572635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2495570e511da11675137dec930a39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c332b1440467f1f65750bf42041175637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64568e9847453782b02de989e75b699638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdd4fe3f70a73e3efbb6d51ced5f81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb3008554f1a89963581af00b92def640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d795e5647a51e2b973e2a68e5704d87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcb50c8d2dc102cbd75774ede073da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf39d3fadff936aad5433dab6a9d723643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a866d55e26dd0c60183820056eeca8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1126af5414c56dc5cbea62b8812afd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4300ea80be66ec7b437773845dff748646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804b1487b9100531cf9b7a622c7a090647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4871f4750787123dde9129d356147d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6174cae38af4aeef32f05cf470d55d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c79d42ffa0ac54bf0a765d4e6ac7a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaad0231e71e19e5b09891d70e3386651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcc6d1012f616c500ccadd468626b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf18a0ebbcfa28d4d51998dc85148b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b6495286d8143ce7d145bd87df4f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aea42219481c559c5de1af14d8919655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c71fb97028db900ba1e57a54dd61e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ade6177ad86596f7b15ccedadc699e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f808c7e5e72335efaf7c98d1fec0e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad92937d379430ff3162cbbd5508dd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddb2c3b624ec0aad82dfa2344062bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599524f42871623e4c12674993f3dcb7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665897f097170a8ceb9d465b6d2e6b09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce27aac51d8ee55766fa8fca0bcf730663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bc2791d3a2b27ff254c77c0867115664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d893c96b457eb9f0a14a03ec879b97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a0c8bfe41049838ae54898e39e67a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803a5475c140e14420b96d3984acb2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f50c304be5bbec3b9252de444e74c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebf6dd6f7632b8ed7e6dc5a03a5eb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b37cddb48414fba4634f58a9d97f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb335fc94ae4fef689848d2ad039db8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf27af6adb74f473104fe91fa65a1e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80f9f4884c5aef8a682bf8e7b46438673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a73cbbeb17e1985789df153a54eee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3b6a27300a33c860fd4b3ad5f9e27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8ab859c67ee736223d335c4851836676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e4c6c680d53e24545cede9633297f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f478d62ace1d6ac9149e9fae4daeff0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63683bb871e8692a0581657de55cedca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119309a038f63f1cb071fa4bbeae3a8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ad5cc383ed32dd0fdeb395289156b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd88b0205d6e8433208caa5cfa7d66b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a626e1fa3543889444e2fddcbcf7d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a5a2fb7244642db7ef5ffccbc41be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f9ca0673d748dca37c59f372f33b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698566d3df08705ef0d98167247a7329686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942af85862dcbe420617e4364538efd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9af27f5183eebf866b0d2c83e6e77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc67391c1bcf6ffd3760134a911aa0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc74f33aec2dcc7061f214f5de240f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb424b7ad24df3d0009120b9a0e4e04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950299df2df67d623046530532d192f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c58194b592697bb69e733fb9babf19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f94f8e34f0cac44f284ed600407feb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acef08f32b1a73c34901acefed4325695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91716d47498908d42767abb37834a618696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e3a6f65be622d5c5e4d35b4238ee6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244f95af2de865115fa17552d368223698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eda482816798ba6cac49fc5bd9e4b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b57c374828fef3939d3712b7c70544700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a4e8b7e9f3988f407f4c5d3c9ba16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f016e1ce4a6b60770cb975065636ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647e2dc67bd28ae0eeec560961f89db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e3db9ecc321af4289523ae77a9908704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b799cee6d452ccc3a566b40df8fd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313370964611cc9df631752755c8d5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbba40cff9b0fb92e1d4183ce6c14ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b2abc9967c8e62c4780d589d9036b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5c390c91cc3a7e12e44ef6440670f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedfb0b5e778a516b8d81923c7c864d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df330d199752737e99cc08aab0b195711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b9a8ba022e5c9d37287032046b194712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ae083b77353d1d72544f7efa06730713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee3134ccea0871fb7f53b1ea76b2da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cd37c2e869d7c0542724bf7d2ef2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616ac7230ea441431e64c88fb2c417716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291135a989a09123ad66d98f077c5a8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09d3e72176d595e579fb45698b9e0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78377526cde362fdc1be819fbce423ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fd8788cd652dda9db8496ee3a3d26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cc39288634dbcde1ba1bde0a1ce6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c57517e101a4fef752ae89453da7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7b9e13db7b3817cef51b1f5136ebf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cf9dadd2cfeb75b831106e4f791ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f938c589e7dee6466c245170ae0b7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ab636e9675fda6045a7bb90503072726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddbb8d5134a69f53446bd82671416a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdec0f4f99d717cf829f1ca81f4784728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054f507df938bdf6f003521a2514060729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fd019e2faf24c54f24b3719ebc9a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5d858ee4956f69265e554d987d578731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2594fc1089af2728d6311a2b437c545732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbef930027eda80e74e54b72f0af98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ee636ed85b1c53c334cd7be6571e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993adf4af2fde89950133eba7512157735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0860d9cc24566234d6eed996abb10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39abf6bd6f113005cd7246c02fb71d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430bb1ebcb47bd2f5f5c4f063af1946738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eab9c215a60ac44f9ade6a07cd130739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e420a2a72dda777d9f65c71a0df4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef6662e8a5d833aa01acb2bf188ae7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d76266e4eea606973e85439a6a03f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fd165e31e20e0761d975864eeae28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdd012055c349f0300402bd7f617f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bf2969e9e502a3ae925acaae482b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c955981bd2d5c741dcd9d777024102746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cb3452653b4fab7506ac79421b6e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeddd4a34ea4673d386aca0a118b304748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404a2df32c986486c47f98e649976f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cf1b48ab84b4abc303b559611b7f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a659cb220d777ab7740e4c27a4d9480751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4f4ddde9c7cb1970245fe4e50dde4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f71350df9473177113b2a5509f6690753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9f4df25dc1d5261ea05ea4415e5bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862ef7bf68f8f8f02fdbd623154d6a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b329737d655754a107c0caf462f3f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d47789ef640719a546e2889f4547d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a3ff70c257de55ecc8c7a57bfde35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481fdfa02ac8078dbec1618a4cd31f5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad3fd6b307cca00888499d19f658cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612c11860b282179542e685dc0c4dea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa894268c5fd839e6f0563a0526a1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6c539a3d0e1d12b23f57f677d7dce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb34ef84587b6dbc83cde066cac444f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e303f6223d6da5726f8232b609bd2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d3b65c81ebb87dba2b3e6b9022a7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5e6ae99fff443061d3e92a5c6edcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de989fffcc40787b5ff461c44dd80979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc2f60d20d2e892c67e358bbcabaa610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880c21f5d8301ca9a7e7a9e272f387911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d1f8b5d2227aa54ab7f2b41540b8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292370e8d1bfb2446a4a1496c4e72e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25ff6e771d4f3b35c6592374f70c3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2436f9f6c03fbd90b310ba428be75615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebba6362cde3fe453c7d072339316e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4015a4581266926993f33ba0639117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321da147092e64c9198e48924b462c5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf46f286fc99011084caaaf894038c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee3ed13fcaa96ea0cdd84dc80639b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa043aae529bf1443d0e4f4ec277425d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf3a8fe0fc55ed5923e258d67c22322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b22eb44c7e248034f3c8b5380702923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22d0f5bee53cc71f8ce8fcec93ca2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1de296e903a5631d25f68d1d7ee3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7fa43c96ce671e0a795f1bcb3e74926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338ffb027d65ef8bd3af90d5938731727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f16523dc008512e4dd95963c940e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98419619934b2714f996a61aa7f5e85729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a067532e538ec513c3c8216562acbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ae9b48b66d433357b1e3be0eb69bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd896213f21a5d098739d70ac6659c6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c2f6deda0ff119c8045d55aa2b73233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ce615c58ee0889e991bac30b89cb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cdc994d71007eeaf3bb26476a8a4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc7831418af999adfdcf30ff5f184436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8f425cace5d21e1ab47aecd7c610f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d47b7471f9a96136388115b41bbfda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14692d80665afe7f1430ce7a35bb34e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923341b24e959df99f27a2521406e4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf1790b93e7ae2be2a6df383a8149541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337a7c45cf40dd7e4181dd81560c95842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dda017c5e2f3fbbf4e3dfc23cd2d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4a6c7e18a60571d581b7d5662407c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb2fe5ef68cf90286d26748106d5c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6d0770e51213d762d84db7eae018c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb28a0c31813a8f33f03b2cb407361147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652be28be02243e78638cb9a6ae36c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a06fe59b120b140ad7225f5ef86fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705fcf3964931bd9845288794c355350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2cdda79f79ca2aef85764065f093b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d20869cf97859ce4996fc61bdbe09852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23bf7cc57e055f2cbfb0bcf2c133b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8f8f21b91e1a04eb8353873f6492754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03be6e50a8c3860a3a31d14f374430355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8542ba8ed0e62f20bdd44dcb9f19b3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcab3fde8d13fed3f51b3c5a59816557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5005e2bbbb36434cb89074d3d192458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac3aa910fff28aa248a8f4a1f7503459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ddb0c572d19e1a228cbcd3a4c93f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf18e6c5985c5f35841cc80be198f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533a3e5e92826798bda643df57226be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e578f7683391ef355b632ea28d08c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8d0c34eb31b410de74580b21f86af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97616c003953648b7eb8a3992036918765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf58e77f197d946e7b686ebd78c22ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af9b1dfab00c67f1fa2cc88727cec067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484e6b81726d97d81053e5503dc10b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ba72aa16c37524cbf1ddbedfdd05469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c029e176dae488cd7a1e936bae6c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ced69289e1dc1e9871aa7f17567f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de49248bd09ac47b831cc5922c20a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119833dd120a75a9688238dce79cef5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42772d9ff5c9761c9b3b87cbe22f45e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf29a28a3b869fe594a48b352579e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87e450cdf33f81e50cb9ed033d1ae476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac61df40ba1ee55eab4d685c264b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f2cc35c0ec15a6d67fa59e0f3ecdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1901ea3960feec483a4807f2c5be779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119240ab06d1e4e1f0d4f76fda56f7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341908b0d84d6e9bf687daf03b922e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd0dfae9a5b650ca1f6cad6cf1b38782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dcd88fb9189a3e42b5652d7d8853983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5758623bb952bf57e049a13d4d487c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eeab7e33739f89c266a787bd0538185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01060298baf4de1389c9859f77de0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa88fe46a6538087be5678fc13a51a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd525c843ee2417ef8e82dc5653bc27f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de378620afa3906948e3acf63d6e5bb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e6f257ff742a0fc9bb06703100c3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c490d7ed31205b3dbc37f966e1ff2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700271c24221f63244d51438baf622292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4b89ff7030ac1624a8a7dcab0185893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f16369c998e7b4454a900f1febdc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a724517180ec2ab73e8b177535f1bd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b38a6e8bfc2e96f7fdd4385b80094996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce5cb2151cd25a2b355cbbaf5c361e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b940f471a5cc75d3dc6544f5c552398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b221c79b2fe1fcaa2286466b9790f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c46cee1fa450ee1bda4ac2016f9531100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab573b75e261ef081b92d65f08aabb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9119dcd098cc3e64f68c5ad374fe8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17540603e115538c63cdf2788d61c4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868021df824337b7cbe72788bce54841104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3635b0a6d46cba52e1feb8fc7f0d69d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a04c4d5d5d359d5551042da097a8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b13e3d390b1534e24780a45329fbb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fa845179cd8840aa50734638be53d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78be2ffd88c5be6849e12af37c5f624109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91c9dda37c56e6f9d34346124c2f84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8b9affe020c42a2207dbd42b84403111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e44cbcdd6e07428eb9fa4871518bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40de943062cda0ef242bcd1b531eb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e22412c931183cbc643d1b3d0d62f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b4667d12f45cb5787f544f90c79bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46524304845978e90905ba4eb31d538116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543257f54bbde4d67fb061a2cc2f75d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f7e0d0383b04becf3bae48ec694c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42049af2ea3fec2e1b3b6f362816909f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc65732fd190917c74053bb1f83a09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b427c0d616cee66bcf0bae6f19d6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fd5c116b351cc8cbbbe571a4809cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6ab36feb1935cb4753183d60028b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7d4f8becfbda12b0f591a21c85527124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24828df32e7c9536d208b216299d28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b1fbf71c82894200338235c87323d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73d49a1798e22d747fadd69060c607127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72442e1f86895ed77d6be6fad5ea7420128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765ea548beb82b0fb8691e27afd9832129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bf44e16ec006fcaffdab34d737a60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0743e4fda153db3a4304bab06cf8e4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c7326c747bda45bd95bc690ff119d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a0a3e072eaafd439ccedea47311e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944371a5ac4c5744e848bd4191643f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdda8f9d313c9ea613dc65fc34b380135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0c744b954461dd1ca728eed9fd10f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b03ea390660fb112a8a4cc36c19f14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5e6e62f8eca72aaab1b609f2842c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91109697ad6776a775dff922abc11334139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042da6b1895a701334b0ba5b06167e5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa035786ec806bf9e7e87580a6fa9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ff708dc8bbc8c07be05bb273eebac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436fa4b1a4fa861bcc043c29528f3c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2e3c7628b40d116b60e77ca76fe5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e7a3ebd1944b7a899e1e373a158f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621cc6d2a1985470d538cd95e82ebcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510c71d21f4aee5f2a36cc4996adadd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f7b07d851e51df258fa55155bb72d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cef8b28f89406d2c2f191c733d114149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e076e6ec0a636dc9459c9fa814e6b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a46641e1870c6b3a018b49a1e4746151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c0b2941c56f3ef7066d54cc1c38de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d0202361ac3b134b5bc7f69265ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5a5917fabcc8f2c36d724bd2c4ddc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15052d2d25c8467b819b501225198773155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cc36bee55d7cedbbdcf9f745972a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c158401f7fa69e6b2868e85f3ed00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195ba38ee268f531d2c7e0f1216c71f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2767d6abe951ac0890aae70ab19e457159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972dc90b0acb0781e75469c78b11afc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36630609da07e2a4ad961b2a65737138161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da23d4c709901ba37183a521a5827b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4628257ea2a411b2f278ec6fe20c1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ebbd220de9891fe30365139f31de6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556bc4836415754f8a2e60643bc0370165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8520674c7671bfaf9921b075db6cf69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558a2ce7d9b1fe5ffbf3b872749b8f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296267831150a9de8eef2f9dbb25091168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69989fd6865c5ddc31213382a483cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2936a6eafcf9555f017b4d13215d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42850d6ef2de6399feebbbb48f49f2db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8430075756bc91493adf92e0b6f3b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a4e4c5c17fc2b08a8ac057f1dadf6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2f118850ba94281683a4c598527b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99814248ff71302ea5e19837f4c70796175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3dd4ef8aefe6057c7c3d4fae6d977176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36604c5b76310473415dad955777f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d34cd7bf5c9ee3be32aa88cdd24c84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaa55591d5c0d77b64658f49a0acb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71610ea1d36f179403bc96448d976d34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef5f621e66ca7bc38e15b904d8963b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dec6bf63c1c2d773511311caf94962182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c4d114c9da6db8a2d0f68e0975afb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e177c240791786fe429b68d642139a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f0788489163493d41ccc323eaee92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566708e80a6f12974ed68a5d6f86537186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecadf3390075786886b02c232b81187187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4f5d65c86130682df4ecee27551d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece44ad79f91712f83e647379fa0b2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dab1ac774ddf9cdf58d953fa6869e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287cb9c58aa9abcc8dc67eb86aae1c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a291b0819ec315b580906a7b45b9ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fc46b17d2ee7022f1f7d19f51c810193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04795ce11270b11e01701247da095f5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf0c4527a3d66e0c75e3690c603ab0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15fd4c43d716e5fe3c707ba09f6825196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eedd5a4ee100ab755cdb388d1b4ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16322a5da3e6477e1ff5d5bdf8fbbbe6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aadde97d0996e677b74c6305d8c68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e18f28c706a47187ef679e29e75829200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937459a253cda8fe79d5e7541dabe574201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186795718d70dcadff71ecf04da69ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703ea383a0db45bbebb63273cad21ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1d8e04ff52f755be53eff7ea4b9c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b1eb0c47714fb306dabf6da322e67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12832cb66ae6d433195904da479dd06b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e675bc81b5b9e35d192a13521c150207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d053e0f0c2b61df21b58e255cf957b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efb8dc1c43e746792e2e7eb2a93e7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a179d2e383ee5f43371103f302d33cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58996c1a07545d76e1c2af14a820cc74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32bc276ca0a61fb9fb23c2ee698dd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61fd156523393370179f738a7ee17a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d925423102475aa03da7071bfec0af4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f873006d31e3f7dd273c673f6bdcce6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c18dc20bd760b26d60db4615aaf927216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72855c48145da65b56a3a3835244e58a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847b1692b1858d02ee37e62850d589a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380b98b841b9cc042f42b0724a0fb08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10133fc3a9bc50d03baeb750c541627220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d812c7203cd9947b25ed6264882f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb4f8b39b63809b5ff614c082e6294222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df0d02f861d25c0f9a62442039323b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed0e956f2cd0d79fa51a22125a432d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa878b527168e735b9cb7b7eea2bc8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670b9ecbcf72ef9c36466adb49db288226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03957a43c750fd00db8c619677a5fea2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3e1c7d898e43a0bf5f39f96b5c018228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb27064e5a2bebd24e9a0c28a45174229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce3e536af7fc7bcc267c34ed5285a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379a71eb30af916345047b31915123a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426bd1bc5aaac14227d93d5fe29e91f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea7be1f1533cd13cae1805e55d3b9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e278ee6d54a87b63ac49b9f4ed483b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f886dc63a536a2e58a1135ebf2267d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe215c8903b1059affd98d975d0d24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8c01bc509ad4d32fa0830da3c3091237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caf6330f12b3741159750b9faef7b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9027c0b10bc8c05b4de0202fb4bc038239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d92fa3ce53ec84959c62c1e363639b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794d9ae90a187ad8e759ee67310dd2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d356ddfe47df806c48a226d21c0f670242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede18130d1dd2e68485c593266ccc0f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67edafc92d6e735244d946b0101e63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737a9c05d65d67546032426fe57af47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eda27f8cae03ac3ab4d18a2776412246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9c9d3b3b8465c7aadfcc194387345247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3ccf9bc971df8cdaa5a6ae274c6ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e2c4687fc12c10f7fe590bd820982249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c0a0948b96db687e93d189c10ada1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb6cecf2b5101edf527ac261432a3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a81c033249c0cc9e0e67fad8a1ee1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac1953c4e1c32565c94f91cc70cfbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bd4b40115fd232d9e8b6174fa4663254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d006301dcb50a7cd227cd757273453255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9d129c8703641e6e36aa80f8b5d0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de597b549f2339c2f5451c965900022a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b44ec3214009edd4406e656c831497258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a1edc8de3f93a7ef16dbb03ed439c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56d3dd59feccdea73177e93f84ec7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a1ce66253fcca8679d2444e0b363a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94650f6715199633346c98657326aff4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee8de68d83c027884f0eea6ad40d61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e15aee3ad39838cf6cf214fb40261a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54caf8a9bee987befd7a5efc451a08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7290b1711e0326abfaaaafb9c732e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0994c45e02cb625eebec5503f1daded267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caceb57f3b28104b5fd24dc900feea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6fea433934393d42d9ff35669521f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53905c8bafadd656dff006db1a5dec4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b0b3ece03c3a314717c79d19730f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264402589c837edfeffe10d0bb3dac54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e946406d5c519ccfff89fade5a1f4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26aebf8d7aed297dd99af7fadc0d38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5f3ca5969191b066f840edcfc9a52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936283912e9b88438902621f7b4e8c04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d059203085284bdabd535d20fc1f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185e577fdab04339b89abb66bb6c4ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0c754d3b2c3a49b95c76bb8cc29d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a3bcc1c9fd89e7fa96e9cca4d328b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446af55360393ed233954f83b2f86746281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac6b311d7587a5819bbe8cd6c7feb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c894414428ddfb0d78a57b1d4d17c43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbecad0b030209f2a8158276fb9f7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414948ebfafeef0e6e84bdd297acf87b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b800151f0cbd4f06ac0e3aa52d46711286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f4cd6daaf86f04579293d9a188e4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43853176fa3d067c2df064445e6eb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51814ec7c5721099253b2c40d6b3472289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc7cf07470e3ffc27c7ee669d07f5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452621c48979b4f6549a2c1e4bc6948d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497901b18a275d92e65b9193d3d2595292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b8a96f667c1d2fa889a98d04ebd86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96121680ff9a3ef60ca9a6c33f1045294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0f2649bcb217201fc7e06930fdc79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943ffd3f4c1e1983e98222458391413296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cdafb9615aa2c9cdb2318f01cc3a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f18e698c100b8ff28a77edf21cab8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae0eb2cb9b73a730e762bf106590d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c15b795b4a1d4aff427e59b7761047300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d284f6bb9c4dc2e275b28ac33f0d8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4077083c32d23fba3ceb6322aa4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c99bf7f39d5957e65999ef0aba57d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddde4eb30e304e2702c13934d12def304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295db2852e9e74a8fe3cf6de460d82f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d7ff28c5e61e10aee707c2e2856a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37e3fa68130614aee55879fa3e2a31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1693fc59658a3cb21e6f7fa1ffdf1af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf97015af8b798c35390c90e0b15cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc1d9435ae935fafe6873152624593310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074725828c37c899e3ba3cbd12f1b8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb239e2db8de5016060f5a23969b0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e36cd20d259d733f147c7af6df639313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5bb8cf6661c91f132604e5c797e98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fb43c2e63ef35a8063422925dc5a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4a3df3763aa2fc4016e88e240d6bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9df7447c5ac11b1b303ed6ccc6f6dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b892d616689da2283131368bc622729318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1651b33ad6272a77aef682dfefd0a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955be1083bc141b1810c35d2341a4374320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eac7f28095fa52557e33619afb7068321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ba5bc8c28a1ee8f4c2199267fbc55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a720bb1c5cbaa8dbd1beb792ae532323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc5d3ebc934411ee865b6c1917b689324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc952ac7535f0cfed783497e6bfbd91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f328a159439741369d15a29ddec2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b51453e503f39f4d9de212875b6e3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addcf7dfe602deb908a359cf2d2feb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da0917b48124eecf5ad70277b9037a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017db76445211cc6eabff9cf32cecb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83469b500acaf304184d32aa0e4e97e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0395aca9f3f3e59b16b6457f011d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375ec09e610b246b26cc00119434c78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05be4b6610093f3fd197143b184d19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974faccff06d54a252f4fa00f3c9978335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d9be17faa2ffd3827688dbc1a3e37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444da80d6e58803c61a9843c83ac8cc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6302331a6aeead96445e03858305b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb959221328872d2f1f687053b7c49f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115de08fcf5ce7d227efaa93fbaa2a72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf98fb465db7ce20eccf292f572eae1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90a6ea1ef09d99b1926f8f0c4473a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea481959686e59a1aa8152c004dc2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7228f5e359b62d125aa8820b77b55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439575c7f1af71b9a62db26c21f97db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca52c2929cd7a02de71d31d4dac30f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b9d8e31ab3dda2304111921ad86b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b85ac1d85ae928feadb39980e8fe3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e791384eab0374590fe8c98fedc85c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431cdc46d29b076a75af1e51cb0a10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494233fd72e2e846e926d1bac19b759351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708f954b5388fe270b41e9db7bb46e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01031e34af091840056f253de345c54a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6626f3d4e5239703bd610090a40b05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567198424f00d30fe8a68b3ec75a3ddf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6b0ff5571618c1cd22d23c83d6645356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316b8fb8b2fad8b31516537f82c9b62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc84e7a11b1b8f330a182761361a6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea6a48c0561c564a4a55d3d28e5ebc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7df726b29cff9ffd69cbdef6bd70d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dda45a1ec61dfcac1cfff869fec8bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5803a44f3b317ab44ee433ad36c4d1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4a7141df68bf92aa423b7d986bfc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558865adb8ed076f06cc4c540a0d5ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124d9b9c8ed13a98e9c8bcdd2401974365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ef992b57c52645414b45f16bed39f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e0d0f593ba33b03937ba0f6fc8a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f7c8c9ed4f67985ffa89a71c45e97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddfb7c89b00bb1f5a4283ec4003570369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de8b90311d973934ac27739d2b187b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b287f992ecef6cf6dfc2032020c5b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79725d1bd0ef4d546d6775114a21c04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed576561b14eeb55b6d92a038948bb80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29d2b8e2a7d5e9f9a77aad33f7a16c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769ee696930b4a7874214fdceb63548375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4cb9a2f0ad42863a97640447eea8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049a726b42bb6ba2d8441881c515f9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72185f9a7a451393e204f04372d7de59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbfe7567953b6c0ec947a40938da1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aeec7627f3d7264d6905244f8fda7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b27ccec7dff16febdd78c2bcb16580381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c49e4db9683c584b872ae8721e324f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3390669cfba43a9796e2bf75323a34e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd09ecf0eacb7415c256f73fc2b9c3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870f24e6b1764d1221b219b765c6591385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff0d5871986e930e3fdd63df956f68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5ab3267c543c80e8e754e01b991f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6a5a7a441c037538bb208f99c0c7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b46772927c6a34385cdcf0a5e570f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259f4b3fd001611285cf1084a80ce0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab9943bf8697618208bf830bf4538d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8610114a9a57ad68ce13445c4c9dd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f73c8ffc5c7d068fa3d1183216008393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c8361ffe2c65c6b6702b3a559e497394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea827e3d21691a5fb4a2a7c0e68f3eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad009af86eb0d91b860cb186931b01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2f2659b4742fe5ef886cfc36669fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcc605ae51597f73aefec0f2940918398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac2c85619c7fa64b675c435de67390399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3ea0095ec580305d1e58bb306f500400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db27ffdbb92a442d72c5b04648294b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b221c3ebfc1800339685c8f8e8b9692402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06c35f814112b6be0499c1e978c8f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd027715f973f8c3c7121d94b09bfc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b53b7621da9f64b25634f55be5a747405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feddde0b04d08e722bc41dd52738e91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e470d36c9eb92b2253c0a945f0ae7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50e06aac15f161f2834ba4d213106c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c6059758b5a726a2001a6e2f15124409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943ba2c54a964d8debb72877a1d51a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b7e0637f2dc15d5637912ecc7f2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2526eae0319e9af49514c2554f0adb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b4187ea04fcbf7888c6bb2fc00612413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e1ae0aa2dd68605c794951c946b14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df55ab1a8412ec22594a9706171ce55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf6a888223644b0066e9382d6dbc2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c95205f65301fc8893dd2fb438229e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fedbc6e2cb901dd24b36fed904e34e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e11606da1600760c12a372969be1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b667936be760ffc67bcca67c5c32a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcf3be2076dd6155fa57aa303b45a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac58b5f4966578d55da7cd84c3298e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3716ddd9f4ed027802311d14aaaa0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca514e26adc27462bdb697873f8bd94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f47baf07c212bb7d4cbc9b9e055f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80909b4fa50dc775268e64ef8dec971e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104b43b50a0f9df81e64e3963c416e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf7be7caf78f8d6e7848fa49163c23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537bf2e5abd967b6bb2cf515b273b4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f3919c446ceb91ce633031ba6f5d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c854b44235893fa7916520976fe89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85c05e3477d34cac5ce5e160f04dd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755048cda801e824cd468fbad50eff4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291ff3e1f8d1e655268c22eee3f85de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8592dd1b2a348e52b312f6b445eaa1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a635d0ecc43da10b52cc1b30b61417436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c726a184e85e08ced23266e73beecb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3acbef30603195b21f21329a556081438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2539802c93092e47a1c87df5f303c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e5c1d1e134bf4c8c24fc3f2ea6e83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4478768c42d1bdbaff541a8568f47fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437548419fc5a6bfc4d6b935e960daee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc9d42ce70e8209bbeb873854ee0d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2baa356d36c2381b3204b730e970c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307a9a81b0354930ee1e2d0d126ff53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ab43dae59479f4eb71e4272aa6fd9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f558d1a11a4dbd5ee02f75b38029a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39dada6cb233ba443d5c1f7990a00d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd30d106b0ef273c2ca7d2bbf2b2940449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734983193c98cb6229527d63cee7e10c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c70147379a7656a872e629242be8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422aa3a91093944f1f50bae280c10a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1881efcd8f28c5372bc797aad118ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05666426b3cfa8209cf6a3d135c0c41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fe594911f0ce7b83c1ea4568359e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361f04af7b68f052cde530f8018d992456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5796d4ee2edf62f5018847205c690c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b958ed6550d36d12c0ce9ce28c802d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfb6d50a1dbf3761f16adefa14a449459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55828d42b7f4c393a842dfa141a5b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b6b9a60d3962409a6ec0cbc029ba2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75f13f69b2ba3d70dcf908188db23b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53702d0a387aab9ad76fad35e336ca2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b766c25523e472316b826c8611119e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c6ce9451227674cbe4a2e25d949cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0118ab6e3f2b8d460aff1ef861413466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07676c62ad5f31fd0b93b72fda3f34d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40117a8185c7bc2b71bbb9d80914cd7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb8398ee8a64f647c6de5fc08faa39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049dbd2e90e261d94090c088934edec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f0a65fc12bb18ad8b8a353214f451471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535956658565c34b61c5ba9060c0624472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f392e0c4ce7706c1303792d14c545473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc8b09e7829fd5c50880b6b2817b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b808b65d1e61e1fe73205f054438949475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d86f965646de8dd5cfa9d55bcf753476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e5a11aef88facdf9f53a9168ed8c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2c7b80bfa5dfa01160084a8991e5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189a4fa1939e7bd948d5c0abc8d2f5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79455ea80fd547a0e9aee593714d07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568a7651803f1d808a06464d04bc05f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab725a1f8d8fc9498f8f8e7a9a91f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbe112d83782a3532f8ccf81c20aa8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082eaf86f9af20a4211ee4778e0c0b91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fef511af20c24a7611d14a6e06b57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc4642f79e056f14411bd66ef021f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18f5c64574be89d9e860666c34a31a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e531f38b1751d24f0e7eef8ffffda8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b2cbc0f39f87f53b4f7b444a14c02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703965b8b10a5458b5598b22c5a34a08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f160d4294b936258a799ebf86844fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c5490fcd8362298f83f21e5c235ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4903d7e032dc5fe5ef11757b2e164493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c0fd7340cdf50e982177013e62edf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897a9d7b1c7b972f12a9b57706fbd1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eaf4ff4c98258948ef97d300da767496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18df0f42b00218fcfb880d8808aff9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca814eee61c9afe046dae942396462d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8a237e373a819804ca212dbce426e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424988f7507953a6925229c660cc67e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8608bfa7582becb10d5dbca59c9886e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95166da1ff308b72d6d4133ca283dc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b1c4a6554460f3d3dbe388a258288503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef46a0d52a27fb978e289c48e8c2ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a432128bcfb97f82d262f2c01ce2e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babb8e57e17e206aec7517e0538a864506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2592a1837d4caaa959b9b59cb761b83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a13af8bfcbebf13b6dc320c71878bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e1923dd2065eea0d368fa385f351a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0da92023fc21f7da3276523603f51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef24dee82ce58bb9be9b567b5cb42d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b90872bd9cdd8c1dae4a442146957512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29515df15a8cb7d0029cfe7e5407f4da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d4405d54360c047c9acceb4479c68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eca3bf6e1e47f4e3ea582e37a3d49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466ad1995adc2cc5e5f87e69e483231516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755215ccc9e3067c88dba956fd922e7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10e0d9c170ee0a3f2ceae0a87bddc7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68346aa840879180e0540292801bfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e1e82d983ba7bd86356e4d951ccea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf4729157eb67b026d8e7e3368413521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d17677ace6dbb510594b339876897522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a65f9f75d02c6153db4af859caa5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8a45c3a58a91c4f1423453461a818524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841793568f1e9000e0e22bc2618121d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe1f6f38ba1e0deb159f2f2bfd457e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab559b09248c89330abddc29e4a940b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeafa3255a876f0b49b6d56ca6b511528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76b3fe9ed568fe905fc1afdb72fac4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b481a1bb6bb4e10cd25ee786b123693530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16168f2d3eca2c8abe659d03b72d8941531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a3f70d56de84b926522b3ff1de8d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984b7aeca6fda87ed041b5f733999ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e76bcb1321a33615e30c2a0d50aff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0c4d7241f1e16bb816149cfb93394535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18777b5eed0703757f3057a9fd6d9c2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a8d5f76a7f26c0d08c4e037b027cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450e2e2839b66df1ccfcf2fddcbe8b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983caa50c1074d989593ee603b6b91eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad977e2dc2df16b92e7794522fa28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08f4f19119231f467c17ebae4e168c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8b963068b8f2b1e6c9859e1d3f02f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33cc8d2bda5a2a40dbd0aa7dabfd28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3205823f598ddb0477ed99a273fc5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42a248ce4352d0e413dd0a1d84da83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4706b24128fc538581f099c8638c160546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b427ce37a9154479cb094a46c25104547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91742ecf27f220177256603afe3126b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e12dccf4947c22489d76ec0492d0ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b80c0d7092140e2aa1af4c649057b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4750d7d507b1abc661103129b2e77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b56c458319014bfba88ed5d2cee98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9e0f32345d31536d5850a9340420d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab411bc2313d0b40c7142c979098661554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d98bb46cf53dec7c1a3f63ab0f3c9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87b461f0f6166a053529f3eac12f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cfb8888eeb60bcab734d65e9a034e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa407663409d6e069596ba565d26eb9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f890d47752a1b3a52baf4c46da0b71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017e2425c463ade3a5c3297a1863652560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4a78e0de20acf6d14b8239419e90c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ff595c86c39e430380fcd3f113c84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f181a61930f8fe167d4947593daff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858466277a1ebcae652cf3a784dd167564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480472b5ba238d44bd52149bdbb9ae5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba699c99b35589efd779a541428a4b42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c8cf434b4d5de5f52ddd4becaf05a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24b0296dcfecb4e1899095ae8a5199568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d740a5a1c3b339ca9e4946f5104e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d639186298463f52af9cb7ad2cddd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d003e115b37b7562ef4baf064fe317571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0c0905f8c865ad7138ed352df53fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d090add7a6a6dc7ce4e127aacce08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d6cbc43147829ccd46f63a4f65336574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016352ed722bfd35521476bc8993f5d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327914c175c7704ad58821c57a62bde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174630109319c8f5de97778fb3d09b84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a48164f944747c734b918de4e7d68a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8985c8700bfa14fc6390d8542663bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab6843b300db9f2ab4fde6a8d6195580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f08ab02c759ff32d1f03f00bd3b0ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2ec9dd4f6292d6b99691ab90620cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947166a360543a1c5855959dcdd72d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561db12b1f5a57ae19d0493e45e57e8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dce18947133fde5b9e3a12820d4d83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d646aa931a0ac63a31b870fd50937586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea72def2fc2855b74dc840e7b3d5ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87d78e82599094dea7f958464e1173588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d6d8837ce38c2bf70dfd36e0b13f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a2b5eec5d985bc0684301714aecde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39482aabdc2090679cb6852e88dc0ee1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950ba53c5381529e5d1192fee203fd5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ff2d8da7a44b26edce8e039d0a0b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60ea91c6ecfd1ce856edd66c52e49a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568e99d6dafe5a52182b687d24f6203595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a904a612faa4381c7facae884bb52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c95f81b219d5002df53cb4fed15e40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b2806a2d1d9b4aee43d1b270650ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3be68091cf975e41af6eef736c88c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2bce85feaca7b10f5aafbaa70b97b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e2f37657ccaed03958560a83d3937601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0eb09098d783950ea28e9d54a5fac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b99fd383d2beabb436f61f5c8771d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc2aa104885cab1838ba6596795d05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513363f6261c9fbac38570e7dea659f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce834b0108b887f73902fc1944a817606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4e70dd5bcc9a7fb8e8d861cf7a759607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fc2d32cdc53beb882a44fb2fc61a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8374b11bd91669cd5e5ac42cf412356609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f88d38485a58e0a3fe7ca0c1b5d010610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdabcae59b912ea5be90abcb4e51e9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936a27da116f678a921ac8f1ccb039d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f5da4fe9189e4f2c7c914021bace7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c929b16f2f74997e75b19f74b23e1ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e124b7b90769db63861dd08063343615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68000cfb7db846ad4d293c0ab8b04d94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e185dc2899c2ecbde4a97b982fe6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90a8ad21215624325fc7e49f2529b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f897651321a4b55a61ec2476ee443cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb4346ef031ae4bb3174270f6d2c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf228197708ab525d55de8c3fda19c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c58affe520ced790e577a797eb2b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efa316fe52d1aa55ef25e5d2ab6ded623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6d345b37e14f08ded3b1f00f84926624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a55f0d1eca6867985a58f59449bb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08437bb3562eccd2de4007da941481626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1471598e1eaf974fbbb920fb060b240627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fa0c9dae27fc25c7d4216fb81b917628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8896c5eebf889573d962d3b8c4ed9c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d742902241d14df0aea9b0bb1013f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4310bf92c1e63d356926e975b92732631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38367ce6021138664e38e05771aa1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771377a5bc38093136e516c7b3c498f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603321f1b69f7441a13584cb9f93df1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b9023c4a47431300fc31af1280dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc800b24070e0cab2285b3fab8691ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956bed189d91da11e766eedb32854f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551139d2bf037519475e23a547dfee7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbd9d522394c0f6197dbb32c369d20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4297e1385f898e78332e40e46d8b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d198fea864e9f8644e187779681d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee5e130efe97ee0214b437bc07586a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14b6ebe820ef2c7d39bc991d819ff1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40766c2b404700b5961e7fc90b9c1528644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54c0a49a373d1bb99867f4b5fc7fc3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ffb1e2f7630c9b981a21b0b7944d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddfb73a7d1db102c02858542713387647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc949ba01f07a304ebfc7d2d49582ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885af260100d1aca964ecaca99aaf5d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96b43cce2d8acbba3f8e28b4728d45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b3abcc842ca9dd5f40cdb453287cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096f5bedc2aacd9450834df5f9a72c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dcab410d98b9d84cca6dbc82b8795653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393b78b7e201bed6f5ac4b169110057654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2f849bb221ed1a2e8cdf8e4b5c83e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21cd44fa72f3a52e91e4a3d877a331656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d03a1188cfda4cdf0fa93f2b6b4728657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d7bd977c73d0abc5fca34d2fac0d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040114eda212c3f43e6dc3ca2a34a29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d00b86dbb674bbf0eb5ee28ba1f97e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31726a639623353bca489174214b16d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a0311f81df31aa5dd97f6c00ce9b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c3af2c6a00eada766be0d096099f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f4751de4dea61696b876e198ef7da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a427f6076ddf833e27395c71bff81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d2f5ab3f7ba0c5fd76ae843a31f6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4f1752b5cf623defd8b404790784f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc47230a4d7ede2664bb59fc0e4a28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b02ffbfdc9e344021175191e159c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fe3c8075b1f96ff951f3e663a5a12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359e43f7a518b463e69f10fb14bff05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fe854fb384d98faeb42952b0e7fe7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024cd998d57588ad638b92907c27976673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf9b1793dc539b64a714e68734acf6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e3d6fed6cd10bd3236ff5fe12c04e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a0b91ef293b0d1a27690c8f1c6cd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536621158c25986a73976a55ec81b6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03466220f21ff1ea3a7050f6c213c08d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce913077263ea4f6e95f0ccad70511d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241d18ff24c46cc210dde2570c9f6c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fcc94e153bd02cf6050f461043261681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f275b8ea42f603d81b72b03e670aa9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c681cfac9577f00d40fa19c7d7afca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902fff2e3f11f5be0371a38a9d47364684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd9fc15ec6cb8845e3b87f0fce3467685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce138ce38a428f7ec892ff6cebd86d6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08979bfaf9f530a94a4adefdf8074b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a46a912caf7b2be2e76ba41662d8fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50559fc01f50e82dd44d3f2f0b3aaedd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e1fc8a3009da14dd887340358711c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106e86dec639bac2d2b5f02d682fb90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae267713f22b50e5eac3b7df1b366cce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4b2eaa036c0ebb39143b0a7a045f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadad15cbd0f585e61d453735e34e7de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32e6b961601cb134f6409b33f8c54a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0caa84b79bdb64ff950b7100766acb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8118b620284a6c51d1b4a09cfc869c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07cf7e3616d7e9f89836670411382f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63883893c2bdab586721cfb289d1648b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74908c537e6e30f6aa6b00122a116801700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79139a171a63a6ee37acf76370f12d74701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86f258739120249011bb4bbc057873702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792815747ca5e5764af01f93510d102703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7c3e063690a3d7f9c3200e77c6910704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f208b577fcf8e25b191e946c436deb2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2527eca980e803012a6e16ef8c4155706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b99f19639744090f92a387cca054a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7eab7e13017c255d64200a2daf75e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e53a78e11284464aebb8406554a3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97177e0dca3c5bfaed2a09b1193cac82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4033084d2d8d22179e5874ad0c0f533711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60bd7a90e97bbb0a9a330957d824b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc61ace31201371c895de733385a9a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe300851acb057d6b1be02802ae8d55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3af38b29e0749cb957eeb585bae9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d330bcfd0faa067255d18a8a2239bc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27bca6fcc15cac53046a72686faad1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00741d1cb2fb1c27bb8e06dfbc23d67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc3fdb7612451fb6ab776b8e8b78f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3fa8b573ebdfd7e200c63cdb1e4b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ebbe2437966246711a21b15e77a02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da248f06745f05eb5cb44c4021a58cda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08955628693d807f6a40a933f0c3ae0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e6abe7fe9605e3962091cd7414951724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a37a211235c95301ab77c05a65768c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2bda4114f6eda81849afc07a280ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bbb8450097eb04f24760d5e651f3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fbe02fad45232bb301fbc74ced782728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a8600f053b842696fc5033c45c4ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83499ab4d4616e5fe377aa9b9d12b79a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53511383db2eea954035539c22f947731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69a76c5873c6055eec44b7643626f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c611993c4e1bc9f0352a0e62db6d15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b28c3fe2959c9d90f2611c46527991734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476eff3d3d2e206720032ec88b9d8e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975144f5c5e2326c4c3bb95d1591e9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92277084e450052dcd9850b99993965e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1399a0b3cbd6d06797b2446759e64c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad04e083c42f4e1e9d6abdd3524b40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53090f08c4578efb7fd97644649fe1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2debc30742ff090c65ccfabf4332ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f074c864c23e364659c026b3e9e8f64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593547e7a495dc825751cdf772566a0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b384d9fe061e9996464a0949996c20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8f39ad99639f0d4f93535ffe2eeee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b8989abbf639cbc7b1ad41eaed2fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c56a93adc510ace92fc188f08ae96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca6bc7b2336c4a01204b2387476e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955122f9d2e5ccb99ee582edeeacf542749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010479b9bc04345a52c4399129f2899750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aa4fdc6bd441095d7b982adf63730751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8021fc9833687b0112875942ebe3dba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f99007b1e732fd81aa44a047020b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77822e272d0b2bf52fa66476f2ee0c21754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920019beb393a00222f346f5bcf02a95755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f994fed003cdc22b1935f8618589bb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b7ff66d203cb1e660e03564c74181757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c859fb505238f92a243f43f0d557c77758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625aca1fd0ff742a976b40bc1232bbf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>