--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf5d19974af4e567e39325a9548d3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bf9c2541faf88c701d4c3a62cbb482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5313b4b7aab9bda9713293d761c23c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26fe5d18713b4d420fcd4da91d7d834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fadfe5276dfd92fbfa21bd5e7066e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d288a04fdf46164e07889f2a2d3dca86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145392a941cae26963b358fec2a844d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a50161d026ec1354948cb5915997dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb98042e1c9a86a1cee1e9007d25ef89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bd64b17f18b2e9bcb60e4e3ceedab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88ca880d24bc2f99f567e0f548d52811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73c9806c7e567d6d8c22ff3ae6842612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dcc15df1212b4cde42852d809542513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9996e9dbaa1a28fa2897eb292a599014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a93474aa3d2128abea58c5b40252f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ba9ef2741d6d14be3e95e1ade718916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0fd5d7bf55533d2482ea74e88e4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db869c570d13d58a98cedb9b9edbabd618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b59d25fe5bdfe60dc5a93851f010b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ed2f24065b69fdbe7d06e8856e62520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232a0c461c8ecc3c26f787e92b9d2ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c9bc6d2f316203e2311092e45b41022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56094de6f106e8af464b83c6d62ae14c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1c20d47b380a89be5c9b15c21c88024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed753e24d0509c5ac53a61a9609b8a8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909b41b8b5623a68585004d6d66ccc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b25ffa014f3e24e17a4d15210dda8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef695077e7097e819183bb8be8d9df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf252df7e7a0c8e2161d5d694f9038d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6b4feddc904901469a42036066e2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cb4beb9a31c51ca8ae69700eae77b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd42c6020c420b8a2df5280e33da2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a840f92912eaaa7c727fb2d77e781fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a51e9e99695cefd62356169c8b61e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f761858264ee9dc39a7dedd0134635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551473dc2829a42c69b2839256735d6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf3dddabdf00fcc9c4a84485daf8b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec46f9e3e4fb84b528db3aa5b4d4e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fbf7f4d83e7733bf52cf2c01da6d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a168f70b751639de492e471adfb7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04bb561adf94d40d3c21284b5d1fd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d15f842a1334efa7c8f79475f564142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a046a63aa5163d7778a16699a899b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db0ce7f8dc3a7fdd8576376749cb6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede915ebf4e850328a3e9d53d0a452e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60469956b0270daaf58e8373aac172c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051f1391d7516bcbeaf46fbcebc1a1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b76969543d7904fedbe937bad2ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123e49d8165ac70ec190a623b6415d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dfe083522425774cfda86fefe6ea750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a544d4a3a17f45e8b7421a1b2351f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e90c97a61f298589a9b63812d1fe752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eaf6f48bc028f1a2a024447466d6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf16b5474edb8e35238f6f94f1036bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ab548687ba02377cb266ff19418755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fc5fe72ef5137e5277927402ea56256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d456ead2684ebfbd8ce6f1d682e86257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb354974f637db2061c5e0ca86f73758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c2934f9e27962faea7932ed4ce5f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ac59054aac35dc4da094b429e7a3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c044817805a1ed28b35dce7877924b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0a016a2799570b3cbd695074e185b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f421a1c1de8680aaf1e35614203dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017c085b4f0e0e6c0262d1ea5dcb7ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe63a43444a1a3ab2c7d2138361a25465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30d760d8935e6e4840072461ea4d3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b69cdcb5c0abff8dabc53326d8cfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2cc552f2f8b67c7d18a49ed87002068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ad614033573b02fb0db61cb3120d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4f168c82e73fe198c73f682ce20e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cb085257c71c5ac83e289bd38602a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492e4ecc721139147c04f4a195d146172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a871aee44e9b1951542b8408a9a330c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f90d513d0e4c62776e6a03fd89d5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04af8e0d5d59123d95949a5aa54cb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8bdcd06d9107b83d3172b8c5b67c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d85b145cd2ec54cc3d6882b324634b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368430709108d8602b102c58ac5343578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b40c5f9f2e1ba9a9029a85b12e02e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de1b175e4167456b71b66a0856d73a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26530aacc81300fb82f3e0c99975dd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d685472b192c217cc57345c4c5c57fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cadb6c9d3178123764384505707f1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b838fb8c9e45ebcc82a685ab0a8ab884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eb208fb29c3349cdd41a91612bb8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe167f74745178d6203d384a985e4b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46d3e569971317b896f327ac47734187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d9cee5c0ec3b8cfa64aa1acdf91ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b05105c9f974a5cbe246d2f606f12c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c22fbde2aab2f0097e96f38d7aee6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e6d350ece0d3e173e2b172165819c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb413b91072086a75be6970e5b8b0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ce194604360dfef78c40a0ea3ad3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607ec576e2bc6eaf27debe781c34c0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5a5d87c1f09f54708a4e570ce905995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d330dd19b2d958c745d6cec868dbd5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd475dd5067b7ee7bea94ec6269c01897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48ed69c12f93621eed8e0544b48e7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff397629612232d2951e72cd2daf494799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae80e139950f7c05539c201ca094cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a0a460e87c11e01c1cff15d216286101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dc3f8b4e9faa7ca2493d216f75119102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254da61610aec2b8cec52b0a7df58363103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1cc4bffc1cf0da5f591f8196e4bba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c9db441ff41f8e0fa9147e2fd17e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053b707c0c4d696ab094e8f3a8229b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04560edf3cd6f3eb6f3ad83b37380da5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27999345deb13ddc85d74145f1960fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d808ef07cc748b278172986ad97fb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be265b1af5492381c8b5e99328f430110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe2ee5aee16b8997ea4856c3a1ca42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad076cc46272f7f0ff39bccab64a67d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ca894168d486715cda2c03a4cf81e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcfd8e7edaabeb5ccbbdc36a4e0f67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469d4f6fad085f83d726dea4f521a51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3e611833b5ea385579782fff8c66e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9232b7880ea5238c5a46d2c7e06cb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fae84e3bcaa27735bb05c43c575ce7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9b8ecd7c702b70fecc6b65f5eb30c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c029edb132e59bcb4c16b67d52129bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f5217211a4e5ad68a63914ebaf8a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acd4b218433174bb0f17f0111759ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0c9e1bca7703b2028c916c0a8ba22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d434917ecf695e0ccdf6737b763212124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606bbb65d4cbd52396042d4e97d1f1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26731c804111ead9c216e5170c16b202126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169808db8888a5c8ec72a352b62c8220127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db408a96b5e42753ef2555fac2927392128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2b912c44539cde800553de2440984129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281af29bb222bc62c1365813adbe9d8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d65fb7f17e3e764c64bfeece959bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a45521cfe840bac36233bb395f574132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b1f3e683e1a26fccc55107f59e46c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14243441bd0f9fb80dd6789e6ff37d94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477fea7a420e13e6919f6c96681a9cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b577c5e000d03ff5a8aff1b575cfc3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21671455b6227c47236f33bf3fdfea63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2124f53b037d8d222f757e079355d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c17a19b1d8cf639433f290ae03285139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b09b19575dcf8264673ed5888017d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf017cf5abe733d4aa2bda73dc8cc14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02e3493d2d01dd14f43e6f21b56280142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c6307a3dffe02d7a56adece64633d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e613570f25ddd5453561cf8bd34dd95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310233f6cef5839d8e0ac136f5b59acb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f931831be1479932a92ffd9ce85c50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eec03d13a1b2bc0fd8edc81460e40f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49402ee9d586fc1b59790bdf3df10880148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e391e16acef353b4c973cba0c75d5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81eda7fe1cb00ea90c68943c2f23f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbf5551ec6779b300abf68f58e5eab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f907b151c481c0267402a015ae82a0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3d9fa1c26b43bfc2501b5283be7dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3539da033a56515f37235e09ba0e9f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5c157c690ea64902e08884ee07425155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5b27e0348d822530027f6f354fd75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c72a1e6d672fa44767ac5d2585d09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902a1621e1fca2e6e43ad2aa1a4bba2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9e8893d03647495295390168a71d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd53b65c043c52b48c0d0a4f10c8948160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699053c9bcf68ee972310f97dd92ea60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137c0237df457d52bca751526b0b09a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf8faff7f661c32fe09c5e67528a52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ede22c92765241ede93941bcced7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a2ccb27c82ae39ca1fc86d2039b3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812c7318a4852c71c031af5d18cf55d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06109ee2578f2ef7ed3d29ecb3fdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a323d8b4bb218b6ec8662c4ec535ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba42487812a30480d2a579bf6e598c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6423958e260e99470e76538e137f90a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6125fffaae0e0dbe488f7301d9fcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f23128abb451ac01254af1b0ce3dce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20075d305625e3ae467b04a2a4dfc984173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2337e708aad70b822547e8cdc4f2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743187a3e4bcbf395bd85e180bcd09a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8075fee4fc592160d2dbc3cb3cbc728176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6728bf358cb471c717c711afc1f67e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eab3e8a0283a688e01fd7680f67cd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac6b433a60ba1aa42dda8bbb7670c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463a336fb55437ab03c20c4cac3f43b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e2d76791ef9b92a1e9413832c9364181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078e4dd161f909a7d1d9841eeb3c79c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f9feab79a9185a17fa66b359411ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3f4594c51ceb8eec32988d743f8ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7045875c69ed795886fce2b7b5be0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8888e8c3a972d6a220623c3a022b17d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580507293d3513e5ae038d17ee8dfc3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e6e4f3fc7463af5775799249f9b4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e239eb4f4e261e759ff4f5f08a3e56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85be93a91abccf8177670de394db35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7cf9b4e54a1b047f5e8e920ebd438191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d6b6d0bde82e8ca626db0201fdec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa0785c01b38ec32a155a02314a9ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748c0232e39581fa30c771c8912707a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03c3eaeaf51834df9aab571c14f9d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762bc5c620b02fa92e6c5a954c9573f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd941c39ba539ef0af387352cba2b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058a8c57017be7737f5776c2b2ca6d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b211f9bbebf24475b81c0f690d6beb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2338ae7ebc2c4921a314be015be6169200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03ce802935618d48237898ec90b10a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d038e96faf4540f17b9db18e32fa0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b91f0ea3d16568382a3b42bc7eb9ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1c02ccfaf902917eed1636d6911eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f111854e6e5ce034289caa4c1d6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c770e310539b26a813f393948d331e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade5e627fc16176f2c35aa46d8b642b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b062c25b14e0b71cc5505633de6825208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945308fd317c10acc9a19f9d6947b99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456f92467c0bc9c01baae824df5cbf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda07974ea5c867f0d89552a3300814211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab0a1976e37cf5ff4b5dc37466b995212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147727024daa6db77e35ce577215048213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ced7f09761fb9acffa400232dfba2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7171101196bae983eb7bf4be37356e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e412dfa30316af5d51b4187b92c0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3faf4b5b050de71fe07d75bf917347217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba36909ab1fa2ba9dd8186dc2af416218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474f7f1b52293be3009224cfcbc7852219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea4eb22748ac01020798bf0f60b4f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343b63c9204fbc5e85d5fb207dd692d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d221d7e95c331483c70017f8ad562222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d59783e98f82de9187a450ad91ae5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8c52fd46f0b56ba15edc93be78901224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0eb9b5b6c130adce895b26c1224ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a33851434c925bbc6af1d51cbab66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5a141b53dee3e11c8031106ecf3ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af91deb1c91b33e2c4688cee34fa649228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cac4165c999e5d00440b9503713abf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87ce05d1ba7ab7e21b46174d52599d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2443943244b3c760b0403bdb3b2a40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76467958338d47c2b806fb65ae5c65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44f3611575b27ad447b7ebecb6739b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eece46061cd9cfc22b56449f49631234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b1cc4bd00dc0077eec69d72dddea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83c2dd434ece0ddcb00ac889bb28ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e8834d45eeb9a983f4ea5c0fc9342237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c64dd8845c527cf58515d0435be25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1dc59099c9ba2e0cec2931aa57a93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094c6793c574d162fe629f68ee169de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1ee0bade94995f01a740f6fde4afb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd546dd5829b28225619996dc605fa12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fb8e94ecb1d97b4e8a6c4fd5ea769243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74d1383e1c797dd05662c6f0ee8443244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f0d8d87d986d03422b778b6028ecc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a375710ed10d1268282740c6dfe8fcd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fd94c5d621e906d7ea59f46854290247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05528848ecbb9942483277b86cc69d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a774061d79aa6cbdf4ab596bf4f033249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d039ba351f871403720d6dd9aa83d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bf52684f21daa6a8b1aca75391925251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20ab3beec7bb777094263492f2c746252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef3032a46fd5f0525a9f9fe827866c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caafa2f7bed986264b0c078ae3a8695254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b1d50417bdbffb7cdacefde4a3850255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c008295a227b984c057f892ed0316f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40472d0255176557cc7ec508137e90d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314a8c244b930ecbfdb4d15db9c742d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf7e1b475f1dbe2ccb6036089c94d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519e830045f500399ff85992bb89ff7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25194bd68eeec2b1207634d2a50b970261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abc6160e60cb916b8cac0f57e63509262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61f0201e49d6000992d82a8c27f119263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b26489a60e5b7b75f3dadcdfc3aff2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d497afe7e6987311c292a67101c589265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748629ff3ea5d99461099b5f7a48fa9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c85b69e0f08e431a0fcd347348c44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fe93f3ec41f56d12b719d126ef6a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba315d67ef7c0ec8d6e7347a6bd907269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701104485af487454a5cd6f67eaf26a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8861979744a8b8b61da13029b675aee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b84f054ed30dfb5be9145e01d4122a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953ff3d3b993e0c5a6cd4148f9ff767273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21e3d6af2b289869e9dc79c6180d7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983da2585fae73f6891a8677da1915ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be869457ccaf8ce71ede64b76b16c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf48fe004fdc2ebc21948ae765ab7a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5612d43caaa46b54fa8ca1884e4db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba902c2fe3fc2721b8f1befe441716e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2a6090713753f65b84002a44ab688280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf286c9a67342b828ca2cad752b4a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccdb153478b54284f449528cddc8d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75d831d23cd276cd7f0850f0542a3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fe81a2291a5fd4287e52affff842f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac999979531f3c6faef4c3e360722edf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d000f17309148f263726c83d65ff94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802839bcd88e44b0c57ffd1ee059897287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48766c191c180d48e23c2c26a6d98ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60395c5ab5fd5d82c7e91e694bb77e29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d104d2b01610c198dd3a14394ed8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93b6b81dd8e63ce70d4ba37a051164291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba40b8522397dd1b691b4c3b4147f07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a6a59f078032541c37a0158da6705293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a9128f65049dea8d8e770a92e826c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a4aa36af1a05dc4388c8a787b9c81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc9cdeeb4a6fa5a6fd82606c6bb6a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6366d71b15316084f135fe820f88776297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c588b477ba766b6b25dbf7e5602b07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e6f041a8a972a827b2aef78e1de2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a741a3fd1eaf8b8a1f4e5f143c7a5c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaa7070f1a93ab8eaf7364ccf93a2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c937a2b57fba838f9bca675e8240ae7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd50bf231b3cfd4d7c1d191929e310303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205894656ee4d1d46c4a3eda3bbe365304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4babf3a23eaca3880f89b1da4f1cb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc56db5eb09c489aca74be26e076a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6969ed2ee432fac8a3c13b49de2bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a563a7194a1ffaede27f155ec47e2ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1779ceba303c084aeb6ee0e4a6c5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9d3ef31bed786302139c7a8e98953310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b7085c8e1662aeaf4a9ceca22ccf9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdd859ca2b5e663c75f49d4080bef7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff19915f0a39c703bcb02f446fec46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b07c923a63de6b5a55cd4c8fc36bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2809c5056ab7ef28aacfc9e325dd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e71a95d3a9ed0c3eab3935ed7eda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8148f6951516c3bbaa31054d417a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b764ef2887c8fcfc21dffe9546264318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade91a6f9037ce73bfb81fdcb24a917319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d71a4a76582d1f454e877b48aa4ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d85adc8b2b3790736e6d11334dc272321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93a04daf633d597037df9d2723449e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe71d465003761849ff31c61bdb50c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7cda481ade239ce487267e659924c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b172e7e8a542494936f03bd6018fed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b89e17b0c8d070efae62d3a3391e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22421656a41336e3d77f40ab15d3c396327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f0bd2a3d6fdc6152748cbcfb159c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2ab66351b96307ad003debaa0cfae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95828542802fe397a0924e9344b495f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800c2275e258a3162ad8c0ff645b5f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ade9710eb428c692d5f996d448243332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e51b8ba6c93abbd9c8a7e3c191e69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c733c5a96b061ee9d0929615038bd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb557969949f5a5683899b9df776631335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70904962e3afdeb6a878406bbe4a70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced40f6041bd877dedf004c2e24af8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210de529dadc19a557913313477d9bc9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeaf2e4dc8959ace2f0a9b09deadb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c621bd35e0100d99ce440e9a7a9c935340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977574f4ae3d33cb52d973f31077998341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdb06420a01ce5c349b276092ca683342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82691b857dc29b8dc7a7c897d7c041a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df37a0a12fadab364d08388455cbece344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6ba78cb3e0ec5265707545bb510a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15b32967df964fdadfe0d6cf97b818346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0373214a35b1e23a7a5eb8580410537347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821765d3c9caa13faf2ac35470e3770348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6643a98abbbc21eddfeec42477ae55a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014a4c77f0646c1b8a49ccabb087107350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bcb87faf589e70b6732b5255668b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f6065a7b8e6cddaf8eb9533eec7fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345de8081e479775258b9e6fc9c5fc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad355b3bdfe3001f75ed503d726d74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e400cfc5d6f4612afc25dadc2af58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfbf0c231db85dc233186eb5939065356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3674dd8654253c2f6c883db7e55ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8177ee209e6822ea186539de5669e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0ef172720dbeadb525fad0e1b6aec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbfe3e2c3f1057ac8d819ac38979cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145279813110478d6386f8bc23c35d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614c3c062f3d5bd4872f0fe8d934df5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7922010848da469c1c127cc23afce05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a76c2d87b6aa35737711cd61036f71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e0330620f34a3820dd28f5f30b0f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c424101bd7b93a5039ec8fd5377219366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1dfcad4259072e9513ddfc854cee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6be24dd98e318454623232232e758f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e136a4cc9648c158a9d54285606f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed175393c73d83ef6ef1074514c415370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef9b75dc3c67121490330d1a3f19f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cbc87d5d54f156a7dc62eeb8fe315372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821451b63bb5681c97d7f941e75a8bea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6a3c115c029498693898a05c870a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929af8b6bccbeb51874b5a58d819745c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179670627285987e6851ae232713c7ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0725fb207b27cccf33f376aa149a68f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6e7bd64cf570c8eaa38a43f7d535d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f0a7ef7ad42b45975116016c69c03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513046ecbcc18532a737db1274c2e74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee75b1de68760f438872439c15b7bf8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bec6af79ccb01b45a0345277b0948382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7df061ab58df8b8f6bbda31acaf4cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745022afde87688bf69be1eac620e000384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888005d803150d44e3a242b6aeacece6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08616a230bba8cff17bd1fc4602d8fe2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1796aa6471f2ec38beacf1cf6fcdd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432d4af3626e304ac8616d6c58f7569388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb010fc1e8f31e43be10ef2bb84acc12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db9fba3e707307b1bb16aaee7aad84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e46bedf7bbc74df2bee5ca8225edc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e253ed3eafd3230697d71de5d3f17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5c2161415e4ff0140d9c552dbee57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01360996a4133a0806d7fa6d2f81b8bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf33f560360e4e2196723d9a833038395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edca1ea8e6be68d2a1180c6bc50147396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aef865bea336bb08d9766810612b0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b7409a6462d609af58059c060ac93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a74dbfe465226ad77781ff9740038399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad4370d5395c1d3ea6497f39b9565e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773271d089a6015d65b9c1e9f9e8666e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa803cc514649395706fe0d130e846c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02837c2cacedb502eebfe2556c49b65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffcb40c948e99c6cd78edf88bc57c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c618c7d3a15e3795c7833b47f776c00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f46c1ef32769fb53cd6a5b57ab6472406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf323f8e24f5f8b07d35292915e2a31d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9fc86be3a90ecd262005d6fb88683408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cec9466bf4db255113f4b78218471409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056da60bc3b567c2def2fe26e8331478410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb98618331abbfa5242ce586ab57d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2bb0999de44befea26803db056fff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daa84c2a316f7cce581fef42135427413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a879501f3cad12989eb5f5c2e170f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95613ee2f79d8e2b2f9d851c4f0e74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befe77a162c5591646289ede4b542ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e598b758c1b55ebba543f4a240ad9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c0f7dad20f3a20b9cf6363e5969eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964edae088f8787017e1c48cbd69e4c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a8b319d2331317990b336b9c1a541420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0087d16c1f2a02e1f04183715bac717421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d646e8c4fd140ea6ef817e6b95fca4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7ba856dd98ea7a5141f290366baf2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fb3c49ddb32dc67d7cdd3116b24ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45592efff258566ad216577b67b45f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61357242c1faf79378b4af608a3ed526426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fcb2f5828299ce7f4f0c4b7789034427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb26f2e61acf412003ff87964f8165428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fe32b432f9a5033fcaec48164cb4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2725943571eb92de7b29e8863bfd2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc2ff771e1873a6a691a866297a6df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64e22cda5eb006e2f734743baf5405432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69af160740e3473416cfdca9b01a697433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7a01bb3ab15a139f5547f3c046b8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170084d421f0dfe7057d08d4a96d5f87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263d2f81d5f1b61daf112e3ace03066436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5875bb2dbd516ffa0084a3ca7447b0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377dec289df4e81440b8e2ef201c87f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ade0f1ecbd416b6d21a08e3e8f4b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be05d69cc8a2ae762e47715d4b7ff08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03048cea544e58ebd698135aef2db6b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa4d7511d3c4e6abd6fda0ea5f4654442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87655ec6b5ddc7836442008a19cf1686443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e7b83f6666c1529def832d25bf886444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8881251d5d2fcf8327b6f33e8873b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eb833bfbb57d04cd2272c07126cb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fcb46e355cd4dc6aaa50819e709ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7a1e7d247637a0e435ed3405b99d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93100f831b6b62fa5b75a4ca73a0550449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf83b86a8944b9ccec8b454b4e9b1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231193f77de43facbc68751c4d54c5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9dea834ef7d038dbb0464cf3a8931452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02dd9dec418b904eb9f0c1a2740c18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed815698fcb8d35740e8a9898cb0df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ce14cabaf6f41ffa0e552389f396c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf5eab18e22858cc1f6427480e247c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d3f9b2397c9bdaaa9965449fe7620457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd334deb1a919d3a7e21e60e371f55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac18cd1b56f59bfbafd3042dceb7cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e543e27f552a50a803fe2f4a22dc2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530896206cff9d4d6a4d1bb001e3eaf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d730e9a3898c41499c6d6d1f59fe0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c74e00c9f8df64a58c3d56625a564b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b79f5b93b23d2abed3b05900f8865e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e56ba6bac8086abfd88ed28cc35b18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e9ad4df3f0a8891d577d51bedc683466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72172a39201171817e36ddf9cdd83d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9ad1dc25cee381a10aa208f7665b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041262459a42534cd6bdbc619472c1ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168a13646df14f9b1eeb01899e0a361470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fad26fbbe8b063acb0500a148149b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e473a4b86df2b8b5d65eca594b15b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476062b80a9b2b37e3793facd9ac7e92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df29b178a25bc07bf7aa803242d58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b2be7552bedbce55179aadccc46c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a95b3c0f115d13c79738382508fca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0db81b097e4ab9b1c3bb65e94e3463477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb692622a774dc0974ba85213bf9335f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279201d51f62d55611427ea4ec9aa3e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4ec7ad8068d10d847faf1c6f77187480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa44779d363e25e8b73114829b67694481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28def4029938d67f05d038fb0278fe51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244df68e608206d55252ccb85b463429483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104960ab1357c1b34e4612704a0ed4bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15816af8b7c498a105606f90914123485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d28cd93d125582efd91b86da068a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337dce71d71f66586519e8023429e3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af1aa93a638b310df69982187fdc2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2d765915ad77c2925714ee24fe29e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69652006b2238d52415203c27c3028f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7aa32caf14f73e035d0bd2171abbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d2133ba912dcd29af511a6afd4f10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37173a94dd43447ec8850355b38efbeb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df9f046a15aa1bc5c585e3e750fd99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e22cd779f2ec14d05c2eaae33d02a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd4e6788d3426ee9dbcf78da8bd5c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c0fc9389c8cbab77ed7efe9707088497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6867fef3f6859d30f58854daaacb83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f520886d2e8225fc287a5f03b0d80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eef078fb87e02eaa9a3748d40f4e5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05c90c902d0214a13b98d7b34d7fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226e22925d0e6f2cedcdd47cb2591a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55b5edf2231b60616c5f685bad1c06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf0e61663a96b0d75cdf6a94012ca3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d81ff699f6630f53dfb28efd1b23f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d68b95ba190df8694c36df5b8a7d4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb0a5bf0c0b4c612990e9e807643aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af486dfeb65e9a093961f66c05cf2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdee1544e69aa0913f20d59aa9540d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b50c4666206c704b960e6b4a41ff4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c4b07b8a219842769e865fd31e9b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6572a47c7e8f0c45e454b67e53949fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e47e8682a29951fdc37c974f376d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b5b4adf504cc7c153d7bd86484797514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7cd9e9014487c1e3d81a99b917bef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa035e448c83f844a8d40345494d791c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a66e396b1316bc51763756592071d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec83ea5b7ef4819a1ed8a8f9c71daa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dac1545ec3971780f738a74807299519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850f88f99a8b80682e62dcdbbf97605520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4666f02c2c369e503ff781bcf1072a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5c7cc710d30163e3f1e7e6059396a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78038bffae3ed67aa596163500a04b37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443e4c264d0abd0c0540b85af5627e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17a129068fa462c1ea763dd114aaaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513b9fa5c3f308553c8d309dbe5f8e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3b0c36e28ad871c074253f2d16956527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f243dc11026a48907443c0412f8a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5a85bc88fd534c7880c90cc865f4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ffa3048349039c8a8b2b270660973530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05fb8b04b51c0948247f5cef24b140531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d832693296ae315f49ea8cb576888532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858f61ac7b0cc5b5dde6e5f7ede7754533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cebecd79094600ce9806f1bb7e153d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b888a8496628c3218dec2a2386890535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e2b1e6e01638df24f40665b034d9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e23604ae0a960da6689c4432304c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8efbfcbb30af4f571574b1986a003538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982996e0bde901f48c42ae6654a1338539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb857ef1ce04d76a11525c2343b215f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cb962f21e221c4500e027698ac00b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f26253ad05ba20bbde23e08112efed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347652159e02c39521d76ce004e87aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98728db9f84704d5c0b048e3162f23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310a66d1c453ff9ca3e4995b8877200545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09770964763aee0be07f32f657965d1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d51b6d94d285479e03dc47679e5f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828825a8750327ce023bb252552c041548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d09235b4e75ca11ccffb8c9cfad2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9a9c8649bf0698acb1ec631b14bcd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209f2f83e8a636d691790ebb78733d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705ee906355349fac5bca142678b33a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0dedbcbef2b9b140af1fae409969553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9b863db062617e573a631c0a481f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0466d77057cf53d4ab27425421da0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b46805551dd5b188bdd6828e18ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e228eb7778c810e404d21dfa1172ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126db008b397ff88c3f4a283ad04ba4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b12b1938831dea37b63097a545d12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30607acdd9109f5d7a5314693f018d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e4d10b82f74501cb979d65d1dbe5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab7837eb140c26ede68c47641ebd6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a7b889802f6b3b4790d1de294878c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688583f9803b9dc0bc464736e319f485564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53368755fb0171a5e4c200cc6dc5976b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5584b6c5d7e4ebd6b2f69ddb4232880566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29697904f9e9f847b45eb431ba9aab2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f0214a9ae0c3f96a355a919d88e10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4a53f2c3dc1017539b4bc4da1185f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fce39b8789eb8d47de96edab33eeb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596432716accc92395c37e53f6ea24d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a23353ff78222b87caaaee8e2063b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435e76a3aa0f699e246eceeb0b0eed3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1273ed18b954dd341da8c372f1300574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca551e564eeaf5a2a024980c08100b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ed3c6e5c82c4642778f18c7af6ad0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579706e3b0f72764bff52d5d32835285577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec8c5b39b9d34812d056ed5298007d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a9f5a56fd4705c39f390677027d0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0088958fc2a55bb795723330144777e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e645309f7d6a5f49aedacc960739f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15107b769545e55e4ec815ccec703c7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7026a458ce8efd89a3776b549a9fa2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123eb9472d722f15d23c223f78356bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d55fd862c1c4cb6155d5f1a6517322585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26543ebf17d08a8986524492fc9ef3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e54031f23e65a0e785819ae567299587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd99be889c1ab46f766fed95fa877cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa79cbfb541b5857c9285753745f56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be22b14a939928ed4044ba8e3bf1a43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fe37bbc8611216951fcf542d17652591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226053aaea36f111704f56b46c620b8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504bafd7ed454cd53aa09b1a9378f81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704075646f08bb1737384234cf0260a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0954ef9ba1dc3cc53a89433029f60f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e4b2351797f6171b1421dbbbbe0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d84c982c24ac7dc8cba25055d14c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf2e349e7b838633af8cccd5630d26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f4441957cd2ed1dcf50ba343d40a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c7eeb1748381423aaa75d33fb9334600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180ba279ea892e13d9ffd57e725a400601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079f33d944842b683c5131268bb56ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beeb60a9ee0282657466c24670cb0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c208b2ed1b28a7418699d2af6ce80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84764bc22342e340767f66a35644daf6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2548e4ffc63488fc37f2e28e2d6d011606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbf489e30d12fcaae496958cd9d95f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e348182bf889a145968d99e3db6cd43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35ad51e2fe99bec886a883704d5cb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79acd1081f2576e601be80d3ab9bc7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0da2b81cf5f0d31888900f1206fb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e967442c1d698c1e7157ee634268e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46b49c665d15e719c5339858c0461b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc3851dcfd5497ee10d29eff77acd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d699996eecb97ed1142570c71af845615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b32aa68afc932b4db8bf65c62e5bf8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a9fb8e73c9b7d319ae78969f7797b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca4a3016a75d7f24e7aae4b6c45b04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8638f8f4689c1c7323bb20695224b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149b33d9dcd222ccd7af0024e241477620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230462231a46a2a7e39650ba338b7763621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cca93299ed2264439c4e7ea78d92a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a165c379fa640a4c8a6002ec3c137623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd858b0b07e70b62d32738975dfd2fa1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e4f62c6f8f1a3ee770b9f1edf4eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1d77b8bea804b517b205f3b4094dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e6b170bcb09452dfd2f240e68c5a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af2a2d24d31893e6c6545f04f1c43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3f407849fd4751f3d82c476b43553629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818c374e27d969f5a5cc3e496a0999a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5567e5d1ea63db700120bc031860f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268ddf60aca020da343a17aaff714fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82894914b01a120319a59c28f5185a1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1386ad49c957f26583bf175ad50f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464415ffca6848f74210163a7b43d7fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569ffda957df1bc62f531415b91b864636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff371bdee82ffd11c219bbadb9a4aa1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3ca6786426a20c91ab8cc36d09550638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5488c6fbab7e162fc1c3dba16f4bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360ac361f04de2a520c7298f06b7acd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441537bcef9c188a6470b3df52ba7e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a4d26c5ab2857bb8c3f6eace8e93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e012c6a45e24c66004870e288f4e2f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376343b36010f13c7a3eb32cc3bcf74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a977c5d630fc50310a9431bfefd711a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e8e94e0ea94f91b686fa3916e0189646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9492d336812fdd0613d352fc73b879b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190ca0d0efa6ad1d3f876341bf5688a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c34af3babbe8807d87de9880ce9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6994e2b943b50c4692b7859187dd92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849eafe27399a6cd03caa91d68e7926651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37732803ce0be8dc61a7382ff1af7620652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a2e1d5a7bf0ae77d47088c2744ab5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3db1189ab4aa04fd3372fabcc1d6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f90bfa4837fa4f17f59dc13e9bd49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f6244fa9b0a678338152558a71761656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c55c0a4ce38498f6f8150260102665657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c62a88f9c1d6bb5b94f01c7d622010658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e3a79ede6759d829ec142417def69659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d300c8107ddc62e3149768a5a46af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef2d82a78e2d1538c0f2ab44cdcc37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c11358d2b333364419f92aff9072ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164edee89e1d59b50bb6f9e029b9d87e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1123aa57483017a9baf8f42b81ee305664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74035804dda0246e05091915de189f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843ab75a944c6779def4e1767a0a8e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f70951fc2ebff2bfd627352a5d60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021f0f1187a402027e03060e3c2a94a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4247bc0784b2eb7de1bafed0b51be7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1f32b903a14314668faf02e0c0633670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd967d4fb91c9b10a9f97cda438aa0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018d0b9949847a9681a1a6fb57c920672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d8cf7454063d93f08ec79c47b924a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536deaac16028f3a1e2cb93ffa36cf7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785deba87364750ce5d44cadb77f599675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e27bab5eea28af3f3cd1668478f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bb680229173e5f84649fc9b04612e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3243c04ad831fc2851726b26be3a4e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5556405ac8061e3a19e5cf7339dc54e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d81ccfbf13330372be6398fe7b66f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5241250fe1ef21801afaf8667f35d0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82f3e154f5e4c9450aa3872a012fc6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c031ed4c7f574672014e297daf8dac8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7d711818c90e1e3a6d4bbf019339a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a71f42df73ec4784a64630dcfa81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bab3614d405c69895f2323685b05c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75154ced64d8d3d670a73ac64fcf60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cadd9790b9f96f0e599841af6f415688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d1ebf98209a8808ea3cebcdbef587689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d72c2f1351c3056cc97e7eee686da2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78149b49976e1512cfb624ff4ed4d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18aabc398a6eb26c0723a78a200bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873d39e1a84d941f566a2c54aad00cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8c9f85bc4342c72f42dc687d0493b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d203803ae005b172f0b0d263fc18d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788bcabb64bb522ffc7194837d12670696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a21afa09e332fcfcf09bccf0f74a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7d47c6cbf1a926eded573a748f574698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7049762d3abfd8d5dc7ef6fa0036fcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88852e12e529e3b3bf0a79294e832f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782b6ebd14a710709485e4fa1bb5667701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092ed525813a1c73eab20d9ef36f56e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df6954bf0b8d7ef407692aac7d1fec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf37de4dcf38c61f43b0baa9fbf6aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6220f22d84154581776291a10de85705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526aed9af9b1e86221078d186b8e871706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4fe4edd34fdbd3c8b0d3bcdce5cf6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1002b9bf8b2b9573aa4e2120c7409708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ef77aa7e9c6f048acf4e82227b351709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f798a51d6f2a47786d465562c9d0826710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f38ff19b7f03cf48105c6967f9507711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5553b438ff6c83aab0dd30e9aa5ab7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe90e4172317eba6b591834b77bc00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c551ca50d4ca0dc84cbe21c4ade20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74872260975b538de5ec44825934540715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e65f312660677f9ada152dd56760d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54141927d4204e58b4fcbc8bee494510717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1fd431a5476fe966bf623e95ef9f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947267ab0c08e4e7ec657d59e67b133719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d60bbd4355a61bde81d6a965c9484720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c5d7648e3f6738475fea7aaf34bc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e0789d5dceb3fcfc6dd618b21b984722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea03fbe3b9b3ba279032b21835430ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ffa52c5f38ff139a6ee07f963c550724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f3eece9a91f7b520224c3e5cb1037725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ef1e58352a31d85c72e9837b4ca22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed75ef19e7a9c9d241972c685699d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a902737a61019d0024111ef689dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b964924ef8daf0686571594c000e1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a85db3135134de2d39b91d1f5a984730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b482b95bcfd93159274e749783192731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a31e4b2893aeb5c53581ec28067fd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5813667e8126649834da8b0c8a8d08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceb9e154dcef27649ce86e46e93928734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40385f653401d642f2e200977e5039ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2c3438fe93ea50d7a3efaec4d2347736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74d8ed475179116659c4bb553acbca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd166d9a1ab075cbf2506373715f7b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1435f12f18b30cd317180cddb45da31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d4153bed30350a20f8917bc0fd1f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d8139cd8ad962eb9ca67e2a91f32c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0d9cebdb1fead3a7bd67730d761f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6f59e31a19c0b124460683d2ec69f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef75b7bed2f4f3ce586860251e78c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54d17513f85671ea5e05715b6ad47c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23c300512496bcc31bf36e41fd1aa9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b740c83eb13ec19268545025d29d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4edfb99288ed18f09a19140c34a6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3b90973042f6a1f060f7f32c45c4f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f9ec906d8543e683e1311d750b06a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e2b49bd78b7d30c2a9278a1a4b756751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1562398375f0b2bc759c863f9fc6cb8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe005add60c0cd62c8680b94fe1cf1ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b797130363e6d2c6c0ed70b8eea91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bb668517573b142fb2e81b05c457d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eafd0d65f4f9bd7941dceda4825b44756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ef11e5bda55ad7aada0d48bce41a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad728192609ce879627f7cea3444a8da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de846897c731939011ed2c9871ecc8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6c25865766cd4f27176e534050db81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feae4fc531d7c0986a0ee47a77cc512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fdb1245d46180002aaba8d9bc8a2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7826f130309f46239b66f1775297394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4b241c95e6ab41a962d9abf1be4cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fef8b098f7fa280b2c0dcc1033bff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde565c0b2eabc5b50d6002555b93bda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0bddb3cda6a122aeb3d7b9883cb468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da271fee63dfee462b353b102c3e5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598ad9380ac86f9beb3bff36284499910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae509d1aa13a756b71e39875c377e58c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213776799937699bb27a83fbd3ebdb9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb5e18290ce1acdcf3a316c070ee4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d530d69b7490b1d66c9c2a294db90be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cdf6edc3ab0e69093e8fb36f3cf3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c9ff1f3378d3c68690b51ce7a3ad316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5564f52f3a5c8e809486ff3ae8b64b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527781d622d93548f38fa14fb987a9d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a139b81bfe752d491dbcc729d3dd6ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3ba9197eaa8130c7451374a88963c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366e797097b2f2c26291592a4c1227e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c37382e5f761cfbaccbee6bba1f9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6668950972ef9e615f4de268446d4bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c51f5051d29c1cb7a3b3d8397857124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00a34a258086284e6d72915657cf5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2262f14dc7ed85a2f5dd7c535a285226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f88a852f78ca003ec2182bffba4d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427641d068092b8d453f676bc9772a5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603730a0d626c5219aa9c2aa3a7a268429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80397ab83bd094903e3523b09d174530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c98696e32521980b15d376245fe4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e73125da1a87f6508f654e832006e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac23d25c659c402862ac85245bfa01033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4c0bdf64e2ead8961ecac5af06e0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa1e84d34a688e08169ebd5ab671d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee5c49acf600c7519fe13bf1e520c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181958f8849e58304179e6d50bf4a71f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce395065db625f21a2e99786763ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f00289f110ce40c7e588798362b3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acb845ec49fde353b5f3942c58805040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aa92c2bdcef8d7f2f739a2c95c5c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8e2696daa03168384dae01580250042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bb4f43b60927983428432c76508db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96cf58805672a2105dbc947ea5e70c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118d8bb3ca92a671ec83c23ab841ca945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9219180b5300b9b06aae0cdeadaa6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a66e8f25525f754ba038ccb322098047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e3ee48d09a29134e4e8bc52a4dbf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936660b8c2022ba2ced05dfc2f5b2a6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249a40635d28931813199bc3796535350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a05e95b38c8363004f2067ab564a8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaacc9d6753cd7986593fae29d304e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70f35d5dd909a5a7741769e8e5176f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d33a0cdf3d66b4d2178643ac618dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ab37628214483e0f01daef9ccbc5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c2ea83dd974570cf3b82cb921b9a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bc4bcdd1c2d59668a18270240121257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b998b7b17b5ae85b227242406cac258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b966e206ad5dbfbf78d7e8f1d8c1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223936e00680fb84559b82ebf82dad660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43696a1e959c4d052423a45e43b29b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d7213886df5171659854c63ffa3d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b3d5ec4bbd3eb8a146e094547527c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5bf1b21ae9568181933e8d7e946ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e65dab9bbe15e2a8f953ae83868f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0049c9b4285d9199a101c6a698df7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaac24e9391f7d0f3eb3be879f5018267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb81fcac0ad791c3999bc37d2fef8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4a4113418b98bac523955bf7e2f2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d0716194cfa310d31059648a02e2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f622a87ec86d20e8ddb05931cec8e7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425aaf4c4f6449ca1a65dd80dc0954072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe3ee50d6e171b38fd42c5f77ca85c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001530f02a8a27fbc75f7ac1b31159f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbdc87afb9b371370323487ecf9c8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38cce5fa797fd10e259be26ecebea576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f6d8893f7fdb0d44eaa498e6e4dae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d0bc75dbd312aff38d14c3603ae1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086860a0822b4fe05ad484232d0381dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dcc4290f645b736ee6d4bafe3fd8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018485d2d6a35355301967f355b1b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649535e154ed69847fc8b706e58721282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c9e0d85b8d31698b4b01c0b2fa4cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dc4c332ff68beea8973bed69c050a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c70358f7c3ca9ec44a3d9e203905185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41a88eaf86119f5451ef8a4a84cef586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4045b991d53b261eb050c7a7b082c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36d57610f9270fb1b35816e0f79faa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738618fec30adbe40baa4e022e0916089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0af7e5ee1234ef65255df1031b1fa390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414bb6ec154f94344fde443cf0895e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff86dc4a6359da89077f6efbc047d0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea113fcb5d5753e86b485b028f8ca793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd7313fafe348eb3d368873503cfe594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516ef353c0c79adf07c9cd692f2875395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1153b28594fc59eaa5a4330009f78e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52009f8082ca3e0d6f578f16db06eab997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb234538943f3d04a6e054fd4fb28d2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af4fd1fe7c1f6b0c3a514ae334760699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843afe2a62d7596a79b7c756ee2f2481100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd9a433f57b5b4aa5f505f499449ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca725997891dd4682ebe7315d6d127ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03af8906b75f0594f7084cc269669ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05553d1b8f1c21078eb9aaf8077113104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bd6925d98fed43ed7e4ce76dbf002105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adf9e331dac29d1e55d74096c33b8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e05dbae69bf0765c688b4aeb50b389107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc1cc2bee4f4121a1c98daa74d2afb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d2362b4bccf3375535bd3982fdeeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f693d30c01ed45257d4205707a6ec2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27408e202b6cba18d79b9fd135eed4ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171744116178d03f0c5cf32be7ec2cc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e86aff19775e487e5a4de77a11116113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe1c14335dc4d709e3ad5070dfa4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae47767cb5dda22f2252d3fe837392115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c9ee37d05300b208c04e6a524b632116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e9e6d861b9d683f48f9968c729d42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7b140d4d3b5ce892e961a0888bda2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c611267447a6394a8aa7de79cee93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ec94af6125f7544b989e1e030cfe0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9ab3b61a5658f721a27ef435f5ecc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceccfb2a3b2e9c4186dd883cb68608e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593635f217c8021221e6d5437ebfb7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6177ef436a9bf6f3d3e869d88c7fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b5b3693e3c0d97e0704ad9d8cff54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e2b0bfb4478acf6f6c537e21580a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a25100483b17958fa55e473c5471dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9ac78b4cf65dd8a23a9786f0a45d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5cf77b2d094f1d1e26eca09509cf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1156fd785885b262a13aae57aafb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6660899c7a30c78593df3e31556722131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c778a2fc789c27e77a409cf22849517132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ebf8c5e9cd15598c718ec52a4adb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659abb67b21cdfa1f53831cda8c0d50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ab5e73d1fd85ac8f63a8aac1bbb1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755870debccdc14f4e6cc75f1bfc341e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4254a1b212da459c4f8b2dd38289e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71a96872428923dc9fa667cba4bfda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6487f8b1d3d175455e49bba426cc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d86d261552de90d66e194c99945480140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232a8f4a9eeea2452870d2ae4df1329141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fbd30596c79cb4eb0c555245be586142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2cb2c06f29085f2c1efb4ecbef5c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b135f425681d76eb338719b4e6e54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d4724187b0c1cb704d59a46d0285145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf31910d4c17ca6a89f32149c05300b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57804fc51b0c770270db5212d6fba4f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ad690b7e194f45b3962815fcb7c9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd169a97b7d76edc89f47a689e28f5a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43023212f3a9a757c42cb1eb310d7205150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148c61977f2b62282e586f3cbb08cac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe898f50ffc4ced92474e7d7e4e9e25b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13914e56e22a0df71c8f38dbce3cee55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8edb429bd7fce77a19fa7524b08253154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c337f08219613155496b8aec884500155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15352df20fff5ed9a98772a01899706156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3505eda1c40e0941e11565b3581c30f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a69a8c6248fc51a3ce16379a598e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6d1bcca2889893b9d0c138729894e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a74b1fd9c39eb82b4d5c91e71fc68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfb7618927bb596511a1b1a0862f2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a9131e87921173d3c00075aaf64a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b676a0451a8d25a5abf3c89f0270b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a600b2a30ecef3f3a91ea5cb9d7946164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce261f76eba50f736597c78dc7ba8ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b514cce7b6dd671ac7e626f82b160c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ced71212d7735279006461992ce85a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32a563dd3e32150917459caf319d68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35e72e9cd046c8c7b3b300526112c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77122704ec4ab65e8ff68a20a69bf1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab125779a06c3e2c1330975e65fcfab6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3e0b10db8719b6155bed5a8aa15ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5d6c73c79a41f9aa3d0330429f0b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dfc0a811a2f43ee0f6c1092d42834174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24450ea0a7a8c696eec755fdbd9f163b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cbb638c8b5e8b4fafe481cacf2905176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fb0e747889ed0ed4d0e6421ffcaba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc0a7fefdf2973d5dff782ca41d054178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33968b4b7d9165fb602c18d5af0569bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946784a82e9c3e951bf8e9b5a712ca00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c712ee6a51e8e19cc451c34122c7fbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaf912611ed9eb4b734741c73b28b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abce89bbb9aa07cfbfe50801d53f2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e4fb611116b8c583398c7f3b9f356184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd55f70fd22181d8aa369fe31e36d93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054490bab196f864487fbc8e916b575e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2b638ea734e4ca74a580677453305187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd909f98805ac5c2a610877b48630d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63aeb73fbdff4234c328192c08b1f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8f41bdcd0d095a3c0c4dbc70b5e6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bc84ff72881e54f790e7cbb959061191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fef987563058f199821b3cac7ccbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed634b8045bfa1a3df1f257de611b0a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376ae7b3061dd174615a2168a380240194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d534bc5893d86eb4dfb0c6fe239a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab764d83da773dbb5b9f41a348d0a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c5da2e1ce70439db6d0e40a016ddd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779d1ebf3f71ff9961976ae23574a9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824632cd9735bb4aa10861d98209cf36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5a67c71dc98b36fc5d0f8426fefe5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637d5a98c4361beedb778c8bba61d3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db968b0f6fd9f017e9e8cafa9be1b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc481d78c73e18b4d75b9ee0874f8bbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786beed74270293080c3d985eae5c7c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57faaf59aa81fdfbc30e817318f0ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b9fa52ad83704fc8b2354f34dd9d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde02679448ff3291730510d3692666207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2ff41cf9e553c7a4d3578feb79f8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20265b4a247c72fb839381fddc91a5d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28543880da955b4fe10012cea7354bb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f1c371363a1f9631d4b89b31fcf33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd3d39187f69633fdfa8c22bc5f20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15ee0cf4dfd49867e050dc00ccb7a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63841e762ce3dbf7a82643d6b958e719214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2755b9e098ce144d44a1cc8723281b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d4ec27e7f8eed6e018c5bb59a44ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97445ae1059b2e8f2217398c39286614217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256be623f95e7493096d702b42a4afd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdffb556f38f96b6003c5e55987d4e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85a974aa73568cc571febb107204a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d744e1c9e4bb15d38c509a218dfe30a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9649ba2c12c779259253f6bf7965dd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0777ac60f62b3186f30eb7c8d3a2f32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8846506b705bf91dd35f2847a58eb8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585f546f31ca8ef5020c1a7a6838d17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642731ba7aa20105c0c856bcf06fb58e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a459605dd75144b9b779f02d15329ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33340d608b5e038d750879454ebd30bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ee666a67ce925cb78d9457b02a007229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8bfe5b6b8ab889568aeb5f8061ae6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6da13fe43f9a9c81054591b7068ddf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030c5a4092959302fb087ee919d362d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03d8ffed86499f1ab36fb2698771bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f8e000ea114b32853b48f9190c325234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f32ca50b5142000c4546edb98e7df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7365328ae28952d49cddbd458b6f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aea29d7832e2a1ef6b4091b458797237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475e138a1e807909401f9afcd47d1e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b543b019f30fb5259e256a604b6c7ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d0678e6b13e50c1cc10e3804e949c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81452568f100b1484f59538215072e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85844749589965188460c693d3a0e93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c733b098e0a92d12e5bce1e183af9d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3a2f56be0fe50544c6bae3bf6e6db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1fd0d8f6214d5741b9f21ba22ba9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67576315412f1a2f383ba2fac2b7933a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faaed1f0a59809680b5b65679bb9dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e08801aaab1be21930599b7816509248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a242e9c89964e008e75fffff7a4eae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdacad3782bb12973b63bc52180b31e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd6ccce2b64f10a9f7133dd7f214e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcdfeec7bb3a07f51c64135b06a70b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7027e5c63775eed0a481a6553a11cc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f9f74128b3df75e74b57d47a7e965254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd796b1a37ee08bc3aaa8791dd62cbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11840d3bd8c6b6c3937deaf2e0da4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24157e00c2cdaa11870b9c7769bc1a08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ee57acefba7fae2a3b1f110cefaa3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fe2926bef24b036bdeafd67f3dfcb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf6a1c1c7d47969f0748d006ec5d15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d1a95afb7340dda245b68b7ebf5af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e576e2638f66f65f992b0acf58da0ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237521b4cdf6347790611d7701e8f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49aeca418e06c0bc663982318964f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea5bb5b22c15885d8215c07af2079265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b5dd3c14106c2b164e81f97b7025266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8f16dc9e58ead78ee32507680a96e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777d507b37870f96ce0dd3778cdd382268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523b4115c038e978ee10b86d8726a0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47249c8509fecf62459d10e8401dfff6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57584d0c51fb4b53e50f7a60172d6c67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec364dfd55b170b775989456764e5a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a8c5e1b876fa09af7e21773997058273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f7368f5ba28eac06ae94671c9ffdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2e3b2383b2caadfa2a654d2dd5363275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c875651e203eb92141e0426144292d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38fb5aa6dfef7d3e8292cb85737027277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbe3dcbe5ac4128d1d7bfc46cf2f64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78db196f4f1e88a8207a0ff725cba2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00745b63eca0802c1fad1239f870db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955910ea279b04bb4a44760dce45abb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4a8bdbb250a5b370634f3099dc2cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665b78a0fd43e4d9985e5f67e05ac94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a4ae78534331f9ff48ad40005752c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfc031c2c1f524cd85261233ccc367285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5471ca3cc67441fb9bd847cc0f6b27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91def2bf7cf17bed359994bf983a7014287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bc2916200ca2e084c21636703df68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0909eafc9d31f3ab289a1a2892592a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dea01943e7c8e0d0e95a142bdba71f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ed99f870840f4905c44c02cbf8d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af1a6789cbf94d611594795f3978f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b35873315d981ef8dec5d76a20309293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7938548f17b7e32e87c1d772f920b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d1f5374b98e010762106710ec7f20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34bc64923f0b183a614dd48ca0878c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1b4dc6294d87eac1b7897ad9e13cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e13f1c516f65b961e8ebe3fa5e338298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5781cb79fd825bc2fff37818ca5b899299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9458658ae72457027e470e555d3997a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ad58afeb3e703d7c4d5574f6da4c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb839a13499641c6512165b1011c1c46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865615e21966dd2138bed05ac31c7a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7c8e56308fbb7b1121e14255955e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befaa6fc64e744cd4d14472dd02fcbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ec6c09c7f730fd647cc8e0fe167e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44ec9b9d2be95b04fee09b93a541a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e257e4c8b268e6145bfc75dc8cafb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79769cf23ae30959c2a83865c2c8d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f034da1caa0064cf1ac074587a1fc79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee27fc16a41f4d9b084f131f94a97f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6a67a1127df2b8ec7167a246e56a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1179fa3e752af341a7b25885593e54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281e822261f42b430bca7da241050eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039b894861fb868f03b9f5f8bb8df29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9a3ec16060da0171ce310740291d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589066e410b8cda4f3a0ef708135d41c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828ba8c08a5751c3e84f5946a50d3bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2e0da519859c9929bd851d30ca3cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751a16e17a4377a233680e7603e526b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c7eeb6a2b883142a87f7018215f5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a2d71e5363138c74cfc430acc55e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf39d0a150efa21474206d210ee8834323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adca00dce74402231881a833824f973324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4c59fc4922ec5a3592a657df0fa5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ac72e2180c23b33ce5e7f4aefad1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c463f9aef6ce84471a63faff7fcea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01252480f5d782aaffa39334bc106a9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3ed9ea5b6c36c02c174831cf96f12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d45e6df46e52f8bbc18f99db840e7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f22e048fa4f6861e9ed5407c6d492331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48997964625729da9e54bfec39d7b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672a9894a61b19367ce843a4259d160333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94074775ac222535041cf28458d3949334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36e28f69cf494e588e96ee0a4afb59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b045260e3ceb8d1314ef3b37c4b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad5dde8e33b2a37509b43c2aeff1a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f187bb0062810c90a4db47f5254ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5e7372f7cbdd7639c75163e5ced7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc142d0690bbb38c88f1d067a34f5937340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24ca5436dfcaa5bb7c03ef00f9582d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e234db9291ae56564f996535df836c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304259b2cdbbcc1be0207ea0740079f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95679bf46eebbcf52d3baba6ee51a14f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31322135dc50701d3511047bc668d824345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfe295259adcd4019851b7c7a1e2f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253c05fa94108fa1c5ff74b8f3ee010347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cd0cb28ac4e9a06101c0e3b061395348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880aef3f0c3420322120462e130c919349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50f0010626aa1437726a130c9ff7cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1219de2a778ec8a0355ab03772ffe8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed841f427dbfebc60feb969df3211982352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304091762fa3089dfd34d134318669f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeec73768e275dbebf72dbf1a0bd54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97de59ad8f045a2e2858fd81460667355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b56e015758a4973b9f73a49cc88a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb897727d56b51d24af10ad7d980d3ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5382a3741507c38b2dd113a30ba854358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4b1533ea8f9ed7769065743b771ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcddd22b3d9a22d571c45c8aa76dbdc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d793dc57652054d28fbfd2c9927d326361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe699281c1a78a4090b63e0047d558e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f150a97531fcab42ca24f3344b12314363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d6d42e42799f42a5e594c4f6eaa19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3069e047af0359ecc8baefcaf4baac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6f7fa51879bc88b52601167813962366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20befbc20863f1056a7ceab9d8c41529367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e4081ff51189c78257e0e1f694705368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11595136b3aa7b101ab5c8ca1001a6cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c83aca8b4e34b41a8592d276ef8205370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd86e46036f4cc65d9986b2cd28982371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9a6565c26643efd2def567535e9ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce38e996f4932a394818035c6a57aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88362c6ce36bab8c8690ea0ee97aab49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b31120a1b9ff14a998e0bbd1b7529375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23736a445468fa98c659d27c566498376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bef3b04af9ee8287daae105d647bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b93472be086c60963aceae802cf4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e68f4438aeb8cbe4848971b7eec91a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333d6774bb8e81c0f15a155efc2cf51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936922a7b928b8a73c180211d4487927381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da5c2123431ae8e14376b6949d0c27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaaed6960bd09d2183c134d5b24840383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270623ae447c846cc96363af9827683b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08c308bc8f7ba36e0935faead25234385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e780380f11c7d167b4875f61a1f9bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3663e89aeb26721db414189857674ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6391026c4e3ade919f927eedac7f380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4514e7542a80f2d360f40dc2c530e28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc778f59ba851980b508f48b5fe5117390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc327a38e6a541db5d7325b7852100391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c976774cbb9c43bd0c9368ec36612392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72d660f6d971ab7d24022f66e0eeed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf846afff94e7b2e9949f4c4cd1af1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d13725c3baa15356994484c802ae5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6dc1b1a36c20ab25182c758f8837d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e75a9946aa242b918cf4f8ec3822b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c995fa3ec30cab99ed64c698b8e7eca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c67688ee46ccc4bd09a5224c6d48b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaf352f9587d0b0112fc517910cbab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de3e3fc8b34c1956d9d8e5e62e30c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cfb04b4426033d81f268195e374ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e846a153c15cc5f77fd012ea51359c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45625751843bfa8da14640b8da40e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64585ef86fe6b12c56e787a71f1b819405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a5f0ad49b0f971192c34242155210406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78421c73de568b6994807b46c5a8d7be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155677395b9e5cf6ed460f68bb73db3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586785461f431a3723e4d66193c9ff9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b883611871ddf8b03ddf951458041c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31706e8ea92c7005d6a3f909c97486f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c61b216ae2eb066bf5839f484d79e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01fb1e848bdfa2d821330629cb17ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331947a24497c9d9589701376e861a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b001a75c320a4659ed79fedffb82fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c515edb5547d2bb8fe6ff70eff9e9b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895e2890d89f26866f7020c061bd003417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153c377f404f8efd802c15c198f2688418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee576c8e1341114ac965c7223b107b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a55630fda13ddfd7f6f05a97dd4c30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da3d82b19764bff85a9e9ca886a9d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91933ef84a4c838037559a4a39d6c94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db99c0e1eb9ef36b968125a50fb2c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c9cd7824eb716e02f2a186746316424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4da8081d12f443fd88a84eccfbe2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40925be1a00344d64c02c5c9b3a55c9f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041da545983cd747489bc2ddf855f98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf5da2cf8970cc2e0447ecd15118df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dbecb31bb6feae45e3beb57f8c984429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584b2c11fd2d18a996780027e4c998c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0900bc5d6ad7a59df4df88ed13d4fcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cea34ed7cf1e465a67272ebf70bb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7f043055591a07b6792560d7c211b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ab40676314be815664640a6f7929d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191cc608c6c1e33df66b7a9425b548e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b71d773dad47587934420f44ed5142436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613df665ece9086545aada3f8b73c9af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6e2f3abaec6c496c4b3968756a421438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02337165cf8bad6b029628609a10b4fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb0007144e20e1c63880759e8c703b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601b4e7a4dedc47937383b1e291ea49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ccbc9f15780c19ca6e571dc87d1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575d55f20b6bea85e443c17a5ef511e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfacf1285f5504bc76976493ccf311e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b105d2a166f1492b483a6d7f68e355445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b54a4ead32146d73d8a87c260961fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e593f1750038ad13fd806438e2b619b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc5f5cb4de4f2c9269e1b1aa2e1b52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc807b46e25af1fe509410a0966ab81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8065c30b54d78720d2b9d5ec265c14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b048a69e49e0ee4aec592c7e37ec6c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41186fdfb0584887cda951d9bcf3a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e54f18032c0b136c3763357783b590453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc142d8878362a6806950f6506852c9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9214c3081a1f3c0a3adc1a6bd3aae5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1938dbaf0bcfd12c8adef3aea100c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ecffc67235533a12b3cc0239f4b09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728d42c506a60cfeb4a11054b423967458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987a9d5d288c632541ed5477274d1f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec670000e555b02a31ca0012a862592460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b131566bea230bab641939db1381c1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034250514dd93ad2b6d7983d6ad2493462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b87d1194583080cb0287527b95512c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb7c4af510c7f93af93e6c1b2c9422464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c83f386e4a43e11c33424e7ba4362465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c65e3a39bd751e03dabc43b104a79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475fb2b94277e276541c908d2ab3bc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37053f89d1346e708adea5e7819e4c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871d4c63a0096f994146c7740740615469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062da98500422b01e47ac2e5aadd5dd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210ee58ed3e111b31328fc75780d007471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1009871cb5a4d50c653f0c384dc723472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3520c12bfb3af2a77a1682fe3b04b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f510d970316e85097cc00a6b4adf2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb366e7d285cda80510d6a51532030a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac85b174584eeb42854cbe8ff7fd52b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33f48c7149d90edce4debd5e89f9f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a467018b304e707565ced461054c22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c3601015147af8804f33e1cb31468479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14c3a41986f75e862761a82d568218480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5e1f4abeb6c410f55380c47abc9f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460921a606a8fc7d896e96d15a9ab362482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9df31231eba2a734be23ad2d4a4ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac093e1906002036d06536a1c66d82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa114383d356128441dc4f3efd8a607485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4d7e1d4141b170065ed9763dba407486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970d9c58bf699dd65a008c2c0315a32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563542b186544438214ff379601654d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad0ad70f50fb758698e9a5f42cbcfd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3f0d4e034daa7834ac7e3b2ac6b08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b55dd39b89d474d75ea868c74d5fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04f5d56ec52ac9a73d455efd1c0538492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10247156b8f29012fedcd63af037ea6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd45fbe647f661c8f0a8b080655be99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705d6a5bdd1978448c1ce8ab7302bcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cd8fab9f53beb3f642132af01e970496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7de60678c7f8892b1861be1aad995497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101d760983ed980dd96ce0f93dc4740498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa6ee7e34111a2720d75549059b74a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd3e16d2b5e9c4be99fce4fcf4ecfe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3f387385fd6ed32aee49894316da8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a719fac5e2a6de224ab9f276afa29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d9f40f63c53fc80106c24af76c845503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a667cb82ec80ce957b8e4fbf88bf12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ba4ce1d7a22d54115048ee64eeb58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9368b931ae8acabe9ee1e919325157506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a76d8c9021a96ecb7cdd6454fae8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035ba7189803c9853e19694225617af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1faf1384702159ef8cd91ae32acc42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9aa0d8a31fd89901909201e997225510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bcf8f0b1d1b6cedb2ded27a282e4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f2c5d250121aea81523f5e58f020f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac028d328bf2db9d8d5d10c3fab4e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dcdf93c6d8ca71fa92490c2badc2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba9583e5d7bef7c484c7420333520c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c0477ae61cdbd1816c03bd5382d00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b748ac9e2e40d410d20dea65934c4cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a218746a7108f0475eb7bcfa7268323518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3780a3f4b6f7f322e5b6b8809512a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d09ceec36c8931c4504c8539055473520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2e43826ea4b79ddea38c85f8b9d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17a2d1cd593696f60cc005bbc8cdc3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48178dd41c711611e72cad11a0b00c24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a98d9cd10744324f3939da70a3bcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fca3e5faf21e930a66d7927e43187525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e6ac6eb7612703d0a67167221a510526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b7984d2b5fb078b21932fda7de4c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee789c75f71c83d345d7110a59a8dcc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf110813bf6b7ff425533c9bfa8e73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34c61a2d3894f6badf2fa9e515a4a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02416095154e3587af72287a103b522d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321a7094f2b5137e76a8cabb939d19b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b00d7eeb08bc924a84fb32ccfeeb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0752b268897f51374fba75d743643534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f449baace69641de01dc911b59cefe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05587494c932d2b3ad1ebeaa34e3ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d53631d42cf39206e641a7ca63727537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f3af7a9c44a8b4372f53857370bef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005f769c358349f26afecad3f7962dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad8e2b0b5e0ab9cc9e35033bc6403a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e557b5d8513dc21ff8cc2e5f8866f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468546bf2b3633d09887027edaf4ce6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da0300cfe776475cd43d2e77d720f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31f95556aa24884146bdf7e95841b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd81491b518077af41414b553aa870545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47f680830dd9f7c3af7575d3ee53a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aa6919e2c010f9ea6e1903735532f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa41eac398f01abd908ed7267cece548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643c8e428c7e4ee6fd4fc076ad4d92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26857a72b35775aa16321a9e78335f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac5d3136231d38c07ae68da31757a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3cabe1037892c236d870f30185af1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426397bfcdb8f38e919505b562c4cefd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847de278eca1e4a8bed2106487d40fbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403629faccd2ad3bccabfa1c04d104c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad2b87895c62b47ffa596aaf957032556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38249b33720a568317598a550729cd2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97fd2115e2e687dd7bb26a87a9e2eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a644709f5f8a23639cb2c95cba9e7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dd273e94e1e1b1b7d49db63c1af24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7058d83397368545534df315441aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5b0245787119ecf8cb1da543e707d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450c8c04a40654d1647eccf751f3356563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76431adc5a979ff283c1102a00029e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e04d04cad0ea714659397b8b2d8c50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c45622cd998566f929523d55d17c07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08127ff72639756b490ad8d4d05aa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825543e76d0ba938198da3858d25d0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577fff572cf556a408374fe59c5780a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b3fca53a936974f88dcc546e0483c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9fcaaa55659746bc580798f1fa518571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf810c18d060e66244d593e153df38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac5198af012cf9f50d7ef7f8e73299573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892654f0e9861308f331694dab655d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443662d2c51b1eac5fa99b9051bd26e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3300908873e314cc1dcc8f0e28528ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66725bfe084e13a222ed447c08579d7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace27878b76faca8fc911911f50ce18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1169086cd28763f2d8b2abb30519a98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eaac9477f1f5ff3b87bf34fa8d464580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492a8ee112ed797723d5dc7b896f36c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe341a4c1d6693016cea571a77ff28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa9cf2bef1014f23b331e289a08e48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461dc1d659eda5011b2d2ff8eca1910584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeecd759fcd110fe5672721bd03c61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03469b71dd1f224dac8dcbec50eb47a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235908be29872d500741e60af0ca51c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae4c931c302cb424b03d66e50dda09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ee441160cba5417c9a1e26c9c5875589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d983656eff99e0d26c4f5da126c2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906af79d35055a5200fa325bdbc5e11f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458b6d4060f9e864f1ffa9ed5f992a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2782c72b2c1671d279daaeeb842954593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e6e8919b18addb4c657945ab26e08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c1968d4f85b3598d2ab32dea35acc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8640fed605d7193b0a6e268ef334966596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea61c4fa1c7dbf09efa89cda4474a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88626ff06b60991d5129b783c70049598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576e8a936c0f556fb604fdb4b76772f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcfbbf6dc06853639406195a0d02b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f177da16b2d0fcf88f572e13f7f933601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e70021f6cabcf8f7eca9cfc4d7da4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ebe4766780da8be60e676c62adac7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263f77b2556b0893c383e71b70e73db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365a26feb365a974bd9c44bcbe02e2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bfad4529354ae4cb6ca507f02c1c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609c7fd295cb8a59bd136269dbd896607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95f250db044ebc54970c64c80afb4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecae4ff562f0ee04ba254c369cadde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1b6c94df1bb41c320420e895d8d8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507577ad502140172dea135a4ae3a1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4929c4a9b1adb187f7f7ab22bbc2813612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774017c8b184fe31581c0f560c8878f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8a3452e7f04a5d01040cf211f55ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a943d039128d931fafa3f9fe6894f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288909f1e09ff244328e4a16a0f6f1eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f25c77829aca4f50674c918fef5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cffd84bc56e2373aa6706461d19b3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01a3d7235572a7a8f0b5e4c2c01d79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fecee77934432434bd4eae77a0109620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe507c4eefe2dccc1cc792582c8fd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a888dd418e34a53e32ec291df0adea3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685e042079ef047ea4339be23562f7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d9dacc0c9993480e76107ed0fdf3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e5c11237417eaa00ae46f205e7b84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90c69897831a911766f5dfcc9dbb69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c73f8bb157f4f53fcefc00de9867a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a437dc65845f4c71d033279c72e22a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f38e56086f476ea5c336bd7a5cc1af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a7c7a1e75a7376305a5756f0ea216630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d502e32c164fa6c92a278d8071f67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2eddb660d31e0bbfc2884b4239bcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398e80bbb7189f11bccea6337c3c6c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4437fb1703ac8e66f75ab4ed36c789d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8422e294301cc1172c29d3904f187635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06055e591e6fd4a28b4bab1c9ea6131636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b1cf6b41e2965043caa1af23bf37c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd58546c82c9132bce3eeb4d29ff7c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e5727926b9fa09c31574cbc1e6b03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21942615a0fe4ea554ae31b171d525c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1974ac10b61a5610f1feab4de311e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cdc31a51ec916cd834536821c76b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e47167eb32c7326b3bad204bdd957f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ac70af28acf72245d73314f1dbf67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd3ce7d7b991c18495b8ee2016d32e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1b8a9018a9fa294ba1a0a1a822422646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34217ae549f475432fa06f5ff5ff58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63212b8f68f0298a40c7b6598397c93e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f942f4ada350f37b3a2533d7b58ed5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f389543fc635f7f1d57b20db7af4a93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ce902e61bcdb21295d20be9b0463d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c7bd8694bb28069efbfa46d637a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec7919ec56a6e855bc94bffa816e0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0045d409edacd948f590685dbc6bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518230b413f3e3ec41b1f1da0edf973655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823691b1373c03ed913302d0db65faec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69118dda74a41c806ed2e30d11da3c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef14e1c4d9f8bcc6746d20591cdb27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117ff34c73ae93ca8e10d44918ac6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed863f27074bfc0b25eed63be7a5439660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e454c401dfa8d948e391ad1a5dbbe3d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf9b3f3132b775379aa097aac7db84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5099605beda4fe9c433226c657a91c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67347c252cfbc2188e70a9a6050ab31b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa47db950e9094c01cc8ff3bbdb098665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e27a29350acff70dbd859a00bbfec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d69e465f92ead13dcb5a14c216822667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da2c1a562a58b26aa9b276982101f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d1d47f16417de7f0056d7b5735d5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a3bc87efa587acb0c788a1c7990c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c60c9c01c0e20533375d5fe0caff91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151900603b76249897d4b879691f3158672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e0f75ae9e44557e7dd97c65dc101e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be1bbe2207853b6d9c1f8186813fb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f191698b2ce7c88396074cc9c03d1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33d7eb306a10897c3d44e731d6bbaa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85220dbe6467dc148b44723be3ab9312677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471c7500fc865b4ad37c07715419926678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cdd4a4aba5af9755748f45d83d334679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76742d83e0b1ce0462ef64809dc99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4bdda971d67f26d881fff3beeec93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee37dcc110769a1720e7d2d0ff1281682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398800485a9840e8251663388b81db31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1aa55c4b426d1ca370e08025ea885684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039f0416f4467a19ce487a25bdfbfd7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f2c1eaa7b0099f0983a23eb83628686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a5df8666c2ed261aa09195a376c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f92c2ba95aea069e71866c92ffc60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e569975b53e92f5390e401ea0979a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc3fdb80daad6665a2ef7f1383596690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec899c9a13d7a4acabf901049931a381691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f86ee2e957bcc6eb6e73c0533df0c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911476a5c5c60803de8cfd90a9cffd2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e556be6f3c48c6d6821392f211386694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6b7979f44b13c82cbc4ec6aac1d18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1ddfef719283c28c85294313e8463696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250ccf7b9ffeb648b58cd64d50eb279697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d31274df4c2630c84be50be870a562698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f6dc8a68fd8565555a45805fcf95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bbfd36f4f821e7fbfa74512b7e703700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de6363291a9430e74f0927baeab9e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb03ca9606261d8586a7274d9d98228702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f32cc17f00b4e269b2a8000b571d5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dceb8f41dcc9bcd8b3325a626063e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e9d079376b669b3d40ef759e2c976705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf97644ae87143a532316fbfa64352706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8f249cb203b38f5638cfd54599b0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f236fb12463273991255e9cc582e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d18eee0dc830dce6327ff67b981a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09360550247d648d66cd581d2325f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb148a7ef7a5dd6ce43154cee0ba60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f1ec9392e635e7989bd978bd53563712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df02084945edb2e8f98a1c136a1eae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce1ec337adab90812047665deddec8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad67ad62e8bed2571c716f09247a22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883f754ec96f27bf6c714bb719b23a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc53fb95d33827f3ab331c05391cb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0ce328c63f12439be832bf410c8b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e705e820365a0a15a8945d2eedfcc5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51decb9413580f96e347b578132c885720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1398ab08abc9c9e7d4018a8b3590938721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5ce48732bd2ff9fd2d8b3c8165167722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d0b960b308f84345586d0a3b23c80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3ff9fcc68b9125ef01cf5a096eade724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd26524188652872b457f236d184f56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be98fcb447e7791636874be2d778005726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31788b240077398cec1eb4a84c9937c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d85f1ee685bb63a54a5d872111e2a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9b27b7955be0835405ad0b895b907729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b72b777c13827a95258ff37ea89d1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264a68a94e4a55799619f4f1ca1e9c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf75602f9dff5b2cd56cf9d410ef01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2bf7a0e2deba9d85c520bf60e7958733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc0f33f007255d57d365a4ecc56a8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd417141c2a522ebac133da3dbdbfb5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c2a128641846a81159edbda786e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b296fb2d39a631eb3d3869f44c00b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873581310f87c04fb14ba350868fdae9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae94e4e4cb249297c1009252787cba8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27d143d2d5328182064dd9f14c4241740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567e8ba341828c4954d768d7e60f769741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26bd007e5a50e10e969dce1aeaaba8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf78026b553530eca80377d4e4b9b01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd416e65ba2579cd10b7e776b3a5c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f850ca0f1a11bc010055726f4ab2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f637de835c23ec24ae411b58b32e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74206c1289ec7ef95bfcc34b8211eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10457c4beaef48c3510a15fa67f9b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7008e9560d2bcfa27b1df32f8f951d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d931632dbf9c424be12a95edd3587750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82a50b419c9223b75687fe5e8efd24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13bd82586c1d5aecbc5c0f49b17d22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c07849f2130555c338f9f21f30df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df46f116edd480bac3fac4c20082964754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336be0ec441e30672bccdf4ccc68f629755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11e6e913b0da8fc5901489f3e768ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b49ad2de2b2dc87fb6a616816979757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5876614f3a0499025f2c1398e79a49f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d1c07f9727816ba5c370b70c31f1c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>