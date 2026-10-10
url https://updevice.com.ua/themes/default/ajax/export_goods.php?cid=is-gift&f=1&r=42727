--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169b9f57647e6fd399df717ed230c2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f221fd097640af4adafe139f41150b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d6dc4294a23dbdfc4d34d1c1ab0db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f3d024fa80b91ab3d3a8585a5f0eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42f16715dcf5ee3e7801a8cba93ab55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5af0664b37f5842cf13e56cad91e726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab37fb89c05481a840624ee4ad573b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19b3b473047b8a5b5a6fc034dbd7928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d781b8fc104125aefa462bf20832c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936728950b45425dfbc7710a37dbd83610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f95e7250ddfe8f530bc25887e7c9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db1f986615e97d4645bf9e29301f4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63613e6aacbc7520f7805dd7c3dee46c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8cf24054d0f15cf2624719a58035d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073fb0534f9b8e22bc3296cdc1f205c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd726ac0e87835d5e3ad92ed01bf58516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8b2fdfeafb987059881e5ae9fd1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955811018ddbb051c7319f91842e15c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8860feb2060115ec929f9640ca05f6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82c3c6eee83695849998b2968952b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508b8c36d359022408c2518a9470a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1aadab77d9ed5009611f8029c0c3b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2e204825f04ad55d7bb99fc07721c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54204ef01388d66f077c668d8f98abb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c528eb73a9f2a9ba22ad99dbe7fbad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dcfde10edee1c180df84b606dd66226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bccebd6eb4a6e5d27f1ddfe4e6fe9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc9116effceac00af114aeedd7c21028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65732137981d1983ddf77a8d941a4ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1cef6473d0a703ee4fc0ac899cab930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88d46d0eeefd16d8bc3116bf96f4b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92120b30a87068ffcbea7cb98c6e4f9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947baad02abc185b5aadf9b1951d8b9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2723c91868ee4e6ea50394672a693634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc27689f754fbc32f0b559524aa80f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b11da96743c48324b3bf31dba031836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89c4c7a4e3f2a06dc0cf71673bac4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976270737f95a3140351c4fdd88fd41d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcc73b0290004427dd7191e75c2baf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c1943b0bfbaf16bdcacdd6a8707ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2694e2fa129ad7f7c833022bb147d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af77b0d182ab5aef64bfe27e813383d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919265cd8f9b70f442862cb9ca5e410e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a597a9a857610f6af95d28ebf2e2a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e706daddbc5edc07a5a09615ed06445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41524bf4f9c2a38041713beca34a90f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cb7c2d67388e11ee37ac3999c4b5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1a89988c9f62cdda31815cafae60748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c9bd9314956ceb0eec071bc71395849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ba8aa9eba61dbef468a413b24da850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f7346ec958fc255145ac839c23f1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c99b01149a98acc259d06b186aa4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e4d02062e39c1f8947c6bd886716653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a87a829c4f703e2dbdf73f7ddbc9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d6ebd63605eb1cb436e0d23e1b07f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1de272f47cc533bdc2c0ae96245b7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365cc979f7b3308ff82d1d670fe5d0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa591a4705b108161f549dafb1370558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18836bcba786d372fa76d7959540aeb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a2134c0fc8b699cae7f13510bf5fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3c039d5576f28bad58f21844717a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f5f6b4b714c229a8227116045356262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b909b1f59cda39ef1e7d3a222038a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edb190e494a7ec260dba128eaae65164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca6e5736a1fa61b71c509f6856bbbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b219c5866de683de023840ccc775666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259bb5438bb13b8d3cce1bd585a048c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3fc052059b19c74b9e51f4001c08468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7668f2a03105b02121b60d294e90a3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193cc1958b455688d48609754bf678b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf20251ea008820669b189a80efa8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e6cfed80ac6d341264fd5ac0195f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6df39c533c338a7d0228e8d3bd5c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89d0d3afe374008453fce4c2d0bf1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f972702ffd14775a1d3f97a6fcb4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e1ff93a2ee53d8d18e321500a8c9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c388c0bb49c103a6775f33d57f15f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c844268d5141e68be25670d47d7c0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10ab740d3886e7d4befa86b7f19c8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd4e49821fc1d94d21204564b4e3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69008454bac00de8eaa131a7979bb92b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55152efcff7caffa435b7be1515781f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ccbf5053772b74549454fa1eb1fff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485988b9e08221dc54ea4e92ad86739d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730994737dbebc43f25e8c459d6850985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deba051a318b9475da8c2172c103da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99d5b1249c1e26396a3f00e096c90c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a75ec00b4566601147378501999aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060a2b815dbf19c9c14e2be428929b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3b3f8cf3e66cb331152b6f84d1a6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590d552dadb494e8ff88e9e3d9e46da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d154ae3c5796928eef909111a265ee192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe1400112e748edb532033cfbb340393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b56066f0d52cc2175f335b2c48f0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f76f0fe33b80f73426ffaee47b9d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df894a514f9f8bf265f6fd5d61171696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d55a094322ba89e2e21ccc300d70e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead591b44457a7e90504be0c31d5d74798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abe56f8d8ae998bf3dd6955e7bd77999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e2bef1e50a671b752245acd479d4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a7bca46c1e71b599f2fd5a7730571101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5589d7bb51dbfb05588829de071f162102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990293c0972588a374cf00c7c75e5e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a83813bbeefc15779a9327ecdad62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0fa4ad4052c7a56922054ab78257e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dce1ba4b1707cc312694b809991850106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63052be9530ce69957aa3456ba788959107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e50c9aaa6ad257da1d0b7fe19781ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a01f5fd7e87a3a3184848b1d8eb7ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3b1e156975a62517afec2add21b31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03720c0870f81746f82654f0a967c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360379b6e6dada31d4022642df99b6eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc69dc442d466ed8301803d83d4d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e5440b97db810c48030d250ee75c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afabfed1cc5369b3add31f71afc8ca9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463737c49d10f980242f1ab70dbe970116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e69e5930aa1906c6df1aaef912fe5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81e08e84a2fec27e9c09f45e1630f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a5c693bc4ff98bb2f216712f055a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e1a05a58ec81e96fa9f318b42f5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c232363a5d86d4d19c46fd6b8a915121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9ff72662c7d928be4ffb059369674122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5e924ceb410735271a4220beb7a98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb08f3c006bcc40a5594e8b310fe2ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94475ccccf85d46e723531712a780cb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199d5a6577b014b113e4714127feb93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceee3825af2860b17b1a76e079274dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacc6f8889bc793a40b2c94832eae40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef78f208b074b894ae328033dd53ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01787da392ebfbbd82a5296e6ac6dab5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8adbc627b40de5cb709b3d0a97f1bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a3b595d41d58743c2a50f60e8b7d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6126a643b7c79c752719a1a7d96bac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1910c2eb59a742cbdc728fe4d0948134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cee2c42d90fd54811a95db8c7d63f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f7441e6a0f2b87e33f87fbe32cae7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36508ca95debe9f203014fbafad51a4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c16a518fdda2665a7b4120367f91c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93381df167a0e98e4494d62d5d1a6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af042a812d9911d3ce7f8530f3c29754140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529e2e688fc46bb72c14d1f88d6cc73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c77ceb3652c9cb23cdd7a19882258142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdba123123be505acb26962e8758aa1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e3d08c738b1a6d8039e8faee8fded144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f5219fa0d93583e6b91e07018c50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ca17da313ff098a72debe7da5db3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76805edb444f50843e2bcf25d0742d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cb891b0d6e4a8e7a7290fed13c47e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91742b629b5bd84d9e03b96a5aaf95d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771f3b0bca3e548ffdf2a039fe37cdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72e6a9388667c190a018bad9f6d51d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca6e45d76e0cbc3fdd69482af2c575152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5c3725d5a6907a396a6180e28f3ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78a6b93f8226156f72a59de13469a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb5bf21b4e9191a667206527a897f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d20862fac91ec95160fc9641ce09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4c8c4beb23e313b686fecd47a4598157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706c9aa1a76d95f9a99d7f1162b917f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a162e9a988ee25a2037a009806436fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e85e0eba193446e3842c90f2d44117160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77610d1ccabd3df6f27aaa6eeade3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac050b378a0049698b4373a3cbd84658162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558963de01269df694737b48a3b3f3ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1692f1ea1ba2a561b748e1caab25897164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61c0fa72a62dfcc1656b422f55726d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb96c126b05377999ae42afbf03689166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ec020edcb2054899b701d56d8d0be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7299c7b0f6a1b180ee672baefc73419168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264046e4659909d8a6dc484780ca2172169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33190fc15adcc8428da3e4b7ece4603c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829328401c38cda63278b4cdeffe62e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c06a9f1a44f58393b2ce9ee411455172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c724d0e882179e5fe521d6f49bb56b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d28534074192bada93bb9ed39cbb24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf257d952b37474448b2032e2afacced175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240b4ef9b372ebeae59078782d26cd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee859c67399ffa74915c9bb80c91789e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84459ae37125f4096e225c297e4ed4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ba79490229323bc0f53a374fcea20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea44b9251823ed48582a1e307100172180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc416a4be46a8a7286c2df7d0b3beba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170d0721719941631a9df986e893b02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c46f7428940cd0ee80110207a5f69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e99385180514087a1832904f9becc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2f804bce6823826a9f5e3a7a95575185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93676b5b09d1aa6dbc6f3f1f78b2167e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7005e6ac2c6175251b78ac0e0986a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa4d555f4fa76000bd81aff1bd47a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede9c6da6194233cd1c3736b63233a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea92adecf4ccb2ce961ac6a384d2621190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6458e20bb8bda474f0301242881e68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84e6745b4553f2e823b8242bbf5ffc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a10b417c048579fded5c96e31ad9d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5441bf5b662ff792cec09eafb1ab3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30d66ea5f0d32598aaecce4de492c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d7b08f09d01c45a7194f12bb3122d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cebc13e20c0b29a111c3f0df4b55f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46291d19065a31d2900d849c7f4a520198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadccf86dbde71e5fcf01193d2f96a65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d2522c2c25d7631814ce03a0308f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03201a2ae9e5c3d21774db21c060504d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0fb1283050cb3f3afdc9bda2d1820202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b43b1e66934fa6ded55b5372c4ba0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988801b13f1808d55ee0c13278ade13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e3df1edaf8fec71cbee0aaf97d095205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eca6369bd275bcf2d753e919229eda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7c01c1eb3886442df40c1a0a8a80a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5351840871adfe280ad5594c7f172208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262c9824d8f5064aba3c8ba48473541209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b072672db12c75d351538d80bf22a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e155cfde7046a707ecd85a33ed81e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0014adf3ef356efe04975d29b1d7e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d993b519af3ff76df6b9a4c6ad6a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69392fbe8f2cc1eb42b7e6de5b58d51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d9f3d09b50ac1db8d5ca63272e967215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400629fbb1f6f6941deb2f413f0e3636216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe5c80cf11356655f8d0df1efa007d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05631578a499044b800ad1c250dd0a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac7eb34440fe08e59aebd2e86c9a52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c70cfccbe3ffdee16bbd5df2b7bc4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e94cb987d26aa6f6c7e5d85afe251221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cba0fb5b7399818b8ad583de630c94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef54a65aec01a418674ec90e44c780e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1bdd8d79af3bbdbffc9dab05ed2fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b934144b7f04ec97d7d2d4ac5df27e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c37ed21de0c2cff5722ea060849746226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fcb4d1a9a5e9c7d2c0166b8c5046e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eda8b37fcf25a677bc27758cd1fba6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e38cf914fc69b1ab18b959b01328229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c2414928411b9eb891b0af1392a8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c491e9bb59184af2963c48c3ce0901d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd72b2e0d8422d0b06f2f85a46f2e56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bf289906664cab2921f1042693b26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13105746b1b18e06f4441ded007b4557234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d0fa3c73ac28715ad83f0b6b22e81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c53b6b19335cc645905c115021691236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352a884f0bd3f8880d0e45e5756bd78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e9f4b7412c9d679ed0216b3555a8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863460089582d1b6828ecf9751330aea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263ca051e3a8f3b261be34ecd9350df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda9fcfe60008b5c46426e7c1d6d78d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e1979dacc885090e9847875beed9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaa2da5d19c17d79c8112810ecf2d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6d881e6db190c3cc76eb13005fe80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b89e0d8c9f2a84b80d90f4f763929e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1e29c0a8e4e5a9cdda75d70756150246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72134735ae77558b31e7fa4a976380a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c079311744110ccf31f4d8e25486ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fea2c10e03d73e677bc235d8773ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273145ae3d6596eb82bc4115a6b8d8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afaf41fd19a0d395bc899c9193895b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c251e06d8823b584f8c5382022fcbed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347b1c929feda89d5e034d2f34a8211253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffdd66cc7e24b76d91d698f7565f6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e79aafb3d8fd5adce9ac0e0fb02fc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca91094c1d9b37501449f3fd8c9d13a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e2fac2360f8e64eac4516a54680d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d29726fb2babc3de006c0db9e77ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc68f43c8d2711b09cd5ba4c392d297259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92681d9e4631490134383b894072e36f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790783861bf3203a042d146c166c3748261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460995b1c18525803b5f7520a77ad5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97debe34a6a80bf04b525e8d6abcae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc23d958c2906cbc40a53cde7e515264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0db937315a7abc0b96d3df94eab6b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025dbc5b30ff8c891c1cee44f1b70aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ba9805733e2e923426114a9a7676b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c9c21c78cc10872193d98eb096e99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ac1415c1e4dbf48cd1d2223e58468269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d0da72aa21e186bd425b647a7c1bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a88d33b1fd7c7a21175a83b33622cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697010aa8f57273b26b19557e09d633f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f21ed169f2919c97fddcf52c8b2bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62554f8721b30f893087a07ef0e678be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5102eabf84dd8d0576a1561dfdedb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279b2a970e6324caefcb8959b101254276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df17c70a941abd6948bbdc851c82fcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d23c97688d696d874391fba0f304e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da48c1aeec26541f23d26f7b8721c22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d28b5e8ea96141fa76f38a7672b42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f3ba17e1f6093de89b7f032228f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67df3c57cc2cf3eadf8be9f5ce8108282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f48030609dd10effe73a9936c84f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8910cc34ec0dc8810e8db0039ed4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb6099811e302c43755f3201c11815285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dc1a2bc9de1fded40f53c5f469c53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce797dee7f05da520ae2c651478d4c9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ccc63cb91d698be30a72c9a7e8e70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adc6c6ee2391bb5a2679e48ceea1f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba722da65f50f578da5686931ffc46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b15fe3164a0e950e3f88f1fab8b24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c131fadc915bb870e5f508e0ed3ac4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b1d191410123f7bdf09908c161a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2966dfa3d4a80d914009a2bf2bb4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ff99cba724226d7aecc12aba53eea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527450aa98ee83b0e3ec8ea8641563eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6db12e2e540192b248fa39e1aa66d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c541f7c292ba1a56b85e7aaea6e84b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be318a0222ac7325a5331fd3c90d91a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5219d582fb55aeccd945fd1d3d978b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e62f28c1729653b12069fe1f96eed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879d315465a8fe55057b006ec098109302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2911b06689d204171599cca518ecae8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb2cc1e7da5bc796fadab9402edde5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46adae2a18148b1e28634261a0d9eaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884172e89685078f7748dc32060d95e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da541e56d5d6902f41a805f1037e28d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc843ac459e15c29dae3f62f421821308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7c6bb7c1dd43545ec2b0a2b65b6b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad7998c61a9eea2bcedd543bd3bfc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32765534e66fb88249b84087d15ad142311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eadaa4e5571dda26a099e80d724da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7a21f04c8dc2d66f1a3d7e9b6c57b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309219ca0b4c8ea6a5696d055a19416314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac79649274af895fbb968986e993d1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79208ca380ce4e79fbd3955440713e21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb005b37f58705653ed4eae58c2148317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754fb5c78fac17e15b886b5da440b35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0b05b7ff4a6078db801ed8a920fde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac124107ebee26c9dc20048218751b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a83fee0e84fd2728fa61d7aa5d1ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814af696c7654b3f2dd48c2e44db194322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403a8e75d17de4a51554b8b5688af47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c6efad02191ca20c0a227c46bde83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1d66c799ffe77302623a078d4d3a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28cdc7e90fcec9f1f11473b3f28f05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ad8c23b10dd817fa03b6d24932743327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf85624eddd54fb70f3bf6648ad827328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215811ed19775ab2deb2effa8dd3e74c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa1c4c0f727b7a4325d11f4541ed99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137eb663f543d2a87095c2418e90217331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0c70e7ab4cc1b973926e8cc9a6ec1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e11c26778adeb8fedfd98b2a051745333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a782f5f85ca71aa36cba2b10a2ebc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd96fec7528a1294e0237ee966ed53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab7ecd5b4865b602ecf3122945767c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7549d7c3acf416ba8bf1c236b0bf5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634c6ef8fcfae0bde3d4ad7a6dc3e31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb3a382b7841f1b99162e1ea9fe7c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2918eb54b6bd12728af862f17cf6d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb03ad83beb38b2c10ce511413bd31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914d57c2da657c2ab1f5be42a83d5c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c91797617a06d7caa4b1801ab3320343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be9eb4f99f5f4b0eedd51ea6caf746344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2de07e9382ce757ee89c036ec06f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab886520e0976526fc114214e307b8d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b9ad4e2bb173c5494164184c86c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0054b091b31c0837f0c745c657f3e0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05918c876069a1fcf201a5a6d0aee53c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1219b1d276a4b68263f945d98984c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f363360d01c709a048919b3fe9c0bc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3a8542210208a8b51268e10083fc2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2830be3cb0befb90ea76548e06f8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2dd0fcc2d2e2c2835d0b0732e98e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657af51acbd43f6cdb3cae011cdf9c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e548de332ae6451d27bf6e5a8c002356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18f1d200f90771f67def84d049e47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57248a2b59c475d963fe61aa75f76dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bceba0a4a130dc759f71469efc77e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf26dc53b501d7bf5c5ab28f1754c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94e8c45d6012870183b348704f4408361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dde7ca3dfd19847f749b7142734685362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160589db8107667a0ac5df5b92c64c8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cba91ada2e6cbce1849508dc4c515364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60efbbc1cb74a0263f85c2e0755ae7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83395bc1ad696197f72f5b9ec96c995366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6296ef0d6a5e1c190d38b7a83ee881367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ba32c8eca13e28ead2e49c7f38152368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c03045da3cc5bb96774dbaae718faf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dccaf44505b2773cb1497e37da0083370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dcb8c60e24337d2b711b222d59477371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f5ec81e65d98984b9ded01a96bc2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005111e61756c367e313384fa8e3e48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae78ed00acbb2a79bef8f1341eda8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f7c2cf4d31b29af63f8bda21d3dfb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667ccc334bfc627dfdebcd6737615ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55881954651f3b54e2c2dd95b1131b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe66d33415c7437e10c8c40eecf3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3d62cf12e0a656388f4ff2fbace02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154af95854ff350cc93212c7ff6ca99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72422946b6e674bc56325fd9ba3f509c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df071107b435c75f59ceef79b2b2be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31491976c21b3203cbd562e3e24a524383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a079d178705e374b56f14ca76ea2aa0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa16b336170baa05bd75b4a5188492385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0cac8c288d24f317129c8a7f41bcd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514505fb3b302cacbcb65b592586c572387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ec76b532718ce69f57c6b612ff755388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de951fb8efa3c25a6355f69b7d5d9c7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6f301651aa335b001350258e68be4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdeee7dde95c587d85eb0a50aecdbc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e3607541515874a742855c90dca0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49bfde2692a53610a00447ce340455393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44c5804b139ce211fe654d37162691394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fcfad90a20e0e288276ce685cf515395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca85132be55fcdf55a16cc4e38b3ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f08a9a488b6815954da5233043b8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cac4fe66114187ab03eea78a798540398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200432e2efce9c6a93b3b40fe5ceddc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432849898732c37c975626833d76b12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7302e944df88784624ca69214c92dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5433f79511081a2bc075e4281afd1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e6a6403f3122fb86b849a676a569c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5ad1e83a555fd58fd44cef265b2d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9c31087133f9a049705327097c94b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5affcdf468c3431a59a75049f12b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a57ca4bf035bcaf19df66690e7a2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f077df528ab19b851657bb9e1fd71d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53e71aae51db5d8b8d2f8b3c7b8076409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c39d766c3777e9af4dbf2a06729d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5feeb4bd8e99524eb399ff3bb65e4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a029f22bbd4999ca751941ace2feab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c1b4e75efd514fd4def56766dae59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a2edf4f87bd00f534f829360b4541414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b669465e8eace76e5a678635c7e0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5a451e89f8dfbbbf2e25d17289444416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b79df8a388477e1d3e9e458605812417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfde7593b33f89900770a634721d746418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eba0633e9b72b5f103f2224fc0b002419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824906f0ddf069d4c8632c1c86df6e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73947291cd66a559eef5d0e36dec12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0926602777d57dd8bc5cfff444296422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af190cab18af3041c1f240b64e06a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee070da2c342b8414a3afb20e0f9ac29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d129c914acb90d9993e2d68be1edb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf8de145e8f295dbc00607118afb78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ccb0c74d728dcbbf408a9ae636c05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24168ff0452e171854f859037473ec5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefc0b68f08e01bf8e30847be96305f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee4c4fe49276c0afb60b70e1cf0ea8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a233805b41b3a2712721ec753b9ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c941b9daf39adebf014405274d013432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d73706365a2dba34c4a73ade7c98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb8a67f5a6abb2cb89d4c324ab8af7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a0d75e21b738550c55b3a5dbbece1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abae5a4e26488c13d4ce8930ac118ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b8b93945139546a88977a431dd03f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552f330e974767853b39c7b994e9fcf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17655f8fa6314c37e23213862a96cbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a90686f67731d2ac0d764f1ec51a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b90ca2302f8a26a86b50ef7742c6c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b8f1b6f6eba1a0e13563821de4b0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a10927f9a6b8adc24d2caef43cbbdc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3be8a5e5dbf8ceb99f86575df5620f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c24c3409fb938cffb2e88790429d01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265b45f7ee1de6ef2113228327c5a8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc5f49386492680c2e0cc16ded3db0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f6ec5c89226070ed0a8432cbf80ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41c470d110ac581124b654d77827c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5dfd29b04c949bc4a34bf5caf50ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2f88fbe740339dd5fdbf0fe31ba7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cf1d2714989914f7ed36dafb70103452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447ac12c338171cc06057fa6d8183ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53055ef0208edcd776036e438ba5fa6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fadb9f032097724db9d73d3811017a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89000f39f37f533dae577acb3a338c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378afe8f583c3546382d74a21b65cf76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc8d1a11ef47abd1c43ee9492abeb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776a584761671dead2ff1dee041364d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9c7ef4918131e546ae703ae15b28c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ff94377f7abb4233c20bcd8c2bcc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e15bc2ab9afa5c8dfd84d4566706c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368b766cc57626715282ff82c12b2ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca65d115b60a1f465b848f5666a26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f5cde2d4176ba02a4343e07b5b026465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21883e5d9c0749c8d30b25c76bba2727466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df5d6b5ec6a512bda1ccd94c1d1609467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3a8a7f1a0bd9b83a7a20a95c87051468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387181cf8ed7602e82336dad601275a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9221d19a04cbf7a3df426e106214e4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1a5dbe32b3cb0a8dd9eed1d0fe347471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7c5b4aa870dfa7f9a044e288b4f2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f77cdce83a0fce7b9f2fccbfc8873473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353e447bc68c867db72e6d6d4b28575474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045fe09e22da18ed0d21ffb73c4a6f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4660104bc22bfaf0153fe8a00e223476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da8f0de6ab2511c3e048a78c64a601477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907409b1aedd186ee717d985ac37d85f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02db5ff822231a04c528b071f55ac0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff431ad88a25e0aaf8d6bfe60bc1f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f19e233c9e90fab0a2ed3d825da53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f60c8470ec006eebf3a711c4d14936482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df154d2d31128b3cc44b9f311a69dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea329d80505a73862976be9efe8e757484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228895578efac400019dd3458c94f5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff731363119270637f68c684ab2d9c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b662a36c7e1493cedfe99d721b6812a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24a4d613f1bc0a3b58c4fb20587ddc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8c09d0f4369e4644faf3e7f06d20f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee0efce9609220aa6a66bf29f78618490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6621204b5fef2d6a920a8a62566a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8551c4bc90005ee8bd051215bc069492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e567f497867da6ab4d0ad4324a1a415493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dff4e716f6072aa4ae22e3e501710494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8bc741ff98a48c72c3dc7732a95a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9dd57797924b0fea04bb50e658384496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabca4d5d232ec611a5940d2a1e6556a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe48305b5d0b5d3cf3fa4ac0a29fa1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d5010224066413f7bf3fbedfa579f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863c393ed705ec4e24486fef39d5de8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8fa10dd3a8c94617691c7c0ebdb35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada04f74ab7a4edf85a0927765a9057502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7f3d1cd723ef72bcd89c9acc83a94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc72d92cafb27109625764f4237ec5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5546f8e77fea171d932f59d7d7a9655505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d32bfd5e74457d7fde69815aa8d88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df547889c88027d6f23a5f5adf07e26d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bf5d289292285efa73f8a9ed0669a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04553b127eb92b654aae35c5b2ea000509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f06ec2e13b9b21808a20367b4296dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48f2cebf987bf494f185129cbbc0fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71867b7e08b3322be15126dbe8969711512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4644935195e995682c8445f07e67cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8cbb65a3dbd73728c66cf76ef52d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed0164655dd740400a9d3e02a5a502515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc5e9c87d1f4469b9eaa2dc1b3ed53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833302eea2d002540d852b169b430838517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba6fb02b1fa621e39dba30f350bb76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d172ad09c39b84891156a020ee1b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19708f8c92bb224f4491cd4cfc8ae2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977694e7d5070399040ec1fbfae5f37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bb399cd1e1c2b1df1ca1f2b8302e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860aff14fceea770237587146420f5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ed2782d5a8901728abe72eac33a08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1179bd09b9366ae48b090f83ad0d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b6a9a94e12ef70a21f5a34d3f7b77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c9d58f1244fd190d11ec34dac248a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ce31ec9b7add25a81c0c38dff922a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0bab3ff0dfea459506f0531251808529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f172abbfa8e836377419b112128e1a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed3a6f816633f3097d150a14de7713531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febc4a4438ae3b7328fe352682ffe7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21f315a628f541f348145668dd2b20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602dc2f8be25aebe61c3c4de4b0e7e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975422405364571b334fec8ca66f28ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a745cc29e80736a6a8ef243bc0585536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6ec3091dc415709eb9512a437d408537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47af37faa50eb6500e493eff09d8bb2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c49e7b82bdd163d8d46a4c5fd4170539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ff707d01bbbc103a1cafeed8c32f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056103a1546043da5b002d4e86da308e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec0681003cd0c956e111ca4076a8d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5507043f6add45c7e51a927bc4e480f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaedefd3f01ff4d3033979bb64f189e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c23475d79a2d70a084f35c3bec1b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78c9ef18b5974e3238da7208917dea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0653e3d3e31507616a8a672742a39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fada7b6a8b9e3807dff3cf75247564548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e71d19492119bf977d1928a44feb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd615a4f0ace1cb7b264810eaf963a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cc6ba00fa8587d4b6f4dfc3ac8938551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d2498eeabc73d901dc103c556cd80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512f8441c1144ce6daa9933a0f70d75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f04bcb3f4c91b2a1ffa3ecf83388a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fce35c430409d88ee48a61a51d9d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d44cfeaed8104facd1b80e19c60a40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5c695be09183bf0f46f3585dfd920557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2a61d8bae79590adc861b8339d788558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6556f5f6821b54c83fc31f1efabb998559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207da5f1dca4ba8a6be77925f174b73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7040f1db82636495301575361f97d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353b7a3ff382ac8c15d71c1d4e90128562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844ab1f9cfaa661a41a562187164626563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee0cceed8d4ecd5f5bd92c8b42f44d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aca182c1789fb26b4e5a621cd34c06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc183082b0448d0fbe4c22681c11f34566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf6ff02fc89da9d64113157462f46b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9056243ceb61d55e8c6cb8fd4a4052e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f9319d52e5609f485acee84af3d10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0fd3091585f3f670aac70fd794245570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd7839ee7165536eea71500e5668b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02173f7b939638ce910143f29e325a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9177dd698ac74ee0a2b2f632797181f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6dd17b489efdcfb4d3a85a7ec83fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10698cb72a30dc2a6d905a454ce06a45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983c0c5a5af34eceb87707f9171d54b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0adb5d80b8b21e9e11ac35e66a075577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682ea8d633c5b8d8419dc84349b6919578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d20dc6f5b252cbb4fa4615d21e450579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04997e526a69aeae48b242bed0d690580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028b99afbf369ac6c17d7f1fcc4f641581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc08724bf8002ec6311599203e36429582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268fdd2e7d660cc30c437d032a2b8e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523239a9631b8141c949132f72277185584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b4a6e5d537bd209c1a7995e647230585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba3e70b24f75f659c3307ae47808ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd3cf015ec2b2661ccb38790ab6782587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a53c7887ea7735ef29ddf591cf5810588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e582fd1ebfba61bff14674ea63c36b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ece8ae7f543f23df5263b43f41ff51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79d7e44f960d421247496e7f6c1b2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b8f09e47ea76c50c634102237d52d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbd03aac75e9ad2fe840c99ab7b6ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0889557eb7a266503ebf221821ad0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5a45282f507d4546c2f8be82b13eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93082e0b33864d399adc59fedae0fd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3d4826b7c94165f40a6dbf1af6d80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbdad74a5ad1f5d23ddf56db2d592c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc81094822baaccc057ddbff724cd4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d924dd68f578bc83da6631d9948ba48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc07e75e028f9467162776566ad4de5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084168097df160192ae90576009ee2b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c2ca9f6df81f1c500cf4e5654bcd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f9549d3007c270d44edbcf9e0341b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d09373f7082fad45eb4253ad163ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499b4d90f1cf728a1e9ecca6d33fc13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eeb4f748d2e434567be098c0aadf4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1d1fb5367cafbf6725700434f8426608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f282105b134f75efa81eadbc78d9d83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b424fb1254a7d41c25985c88842895a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5a58d57a9bddc4fc935c74e0be9af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d1349c2fc300e683d8141ad0a79e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae456cd95bde4b55d9b1d7d74e44b2f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c0ed3ee857782c74a27ed35974533614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72604ddb4a6c32cda37bf4318994e87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c1639c6cf14071bb3830573d5fa28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf7fd160fbf400820d36657b01ff2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baab9fd0a857b279c784e66b939b51b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d7b86bfe9fea739ec0fbc2677a82a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f403f62987ca3f20a3bfb2d7723847620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540418c1e93dc89ced627f51b2ac6ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3e701691f3810474ee078f530d9a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165ce59da5c7da9b8d0189346619fb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40762d21c5e04627baae9dc85eb466624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee8950b90736e5b8c37c9eba1a7ba8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674a05b9759095ea47c7d582f7998ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dc9ad3e452b05738f44c38ba8bbc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd53be12510c261ad70f106e022aa8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50803f5e00f746c427be5e68c1b3aba5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bf3c310ca31ee6f3c1f2fcd75c50f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b73ae07cb51694fdb07e24367e8f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23412f971b73ab6bfee184bcff5d4137632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da26e5f1d031df35ea2f43e4aee8d54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac2d0d9d3ef1575699bb408951d970634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4969c100a79d8633c48aa5f105982635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b374eddfeadb2efc07c54d900c7ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67101f4c5a8a076b44324c0517d41f81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589ed9462095a5aad85931a042e4e94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8846ce5ddc362f9ac07b333012c9e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ecf5051fc0d51e0db66fa925ed7de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ce7cff17deed928e854655c66ad91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75543eaf04e899711f1f2434908e6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8e7cae598af71bb3960dad2142724643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537053521b25cffda0839a025b57fe0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af5cec5156a99e4e6d60c4f47a7fde645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6afe8868114e6ef68be893fcd9d3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256563b155b641e0322899ab3ddb704647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b15fc83db505d030f3d80a98446d31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84296944ab7d1d865f28434ab741bdd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdbdf70ccf2f3c1e3a96406af9d836650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729bc54b775a70695624c8344921c70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d5f75b146fe44a2fa430da3066ae8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3bfdcf7affd56319aaa0e50088254653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc30b8cdcbd77779256a67415c27cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70ab956941575bbb4eb16dd69dd258655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88a300ccbec0e17ab334c73a818260656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cf51d328b78ccf438f0df6530601f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6929a199b25b65f196ef90d5c42661658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4eba372cc61832db78e3817bf37a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdc61077dda23bd2c43c00e4bcb656660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b233291ad4d64b4d2ddc51e10969da4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fb77e339ec013473accfdc463d7b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df74dc97269621ba2b4fd8800a3520663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4365eae47dde92d156b63d360a059664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560c89bf3d8e6d99417bc16436b131a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387fe6dc14af4cb67c76d03b648d232666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4773f98ab2927b557f50e42dad20765667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bfc0c9a381bc584372e395b019d30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6f41315268a67c58a18fc8081adfe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9687b3dc948e45a687f928b1f9e28ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadb505bb1671ca790e4432304cbe56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1085180457bbb6195ffc42d1829ad2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd3d2ed7e2a910fc806ad1f1828277673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bec8e0a6649278abb6f2383e7e762d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a1a70f9babf1e0c49c0703bd7f469675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ece58a31f4847ec76fb57a50ecae9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0c51efa6b8e4c60900375e709690b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d219dbe5fe17a5a0f4205251b2102ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb35ff24cc205cd8ad2e9f07d9ed8a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147c646daaef8bb654a66d8d2d7d3e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f012a5bf6f35ea868d86aacca5a1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5182275bf72777e90f8b0bd187c3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcde09242b9d98d087744326b984dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4763d852669ef485a71b20f335d50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa94b7cff18ade08258f44a901e936685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87a277a16797065c45b914203e907b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6efc17fa27440521893445f2be971d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c9c244075c33e347623447157ea63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8b58aa64cfd158e248b701e0abcca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7fc7d3634fe617969e0a14240f225690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ef22bb6220a5f7feced36cd75314d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be39c0f121dd78ab823ddfd14907e07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b6c78a1f73a7272fad84ed5e78778693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2be06eb3b962bff2e8bef2cf488020694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d128ebf88bee9840c1c6c58c87f8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91c0f78cbc2c870f10285160027e42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bc3ca269f7ab8e699a91714de4bd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99e0552ca40fae5daead48d563a757698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae950b9bd98372185e91acc57e1589c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cdd1f15660d03663072f4a8e740ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db245e9045fac3eb9ea66d2c5e4fe9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c823846dd6aa1ff423aa4fb8b07fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6fdac8e2b1247898f909eb17f5887703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1336ac6a0bab07055c94646f2dcdb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ef23e5e95eb43d91eccd0792f1989705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5825887d253edda381a239585bd81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4327d03ac41c1ca280866155e25b594707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87da247131c77e3d8451b22a28ec9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fe83f70ce96509bbcf4ec0d956891709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bc24c37f82c8adc1930b1a54f4314710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc001258cccff37283f4e30dc7867e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe629f53fa06b044af201b7a05fb19f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc8083788795711f0864a2b0aed4af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a9521b407c74dc7c45096eef3800e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96a9d16cece390689c6262375b077d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a008cc9997b02debeae52d29cd841716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1103c7ac4176bb5c4ae61efad2dd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac264e6eac38a49878228026eaf9623718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81549f77d4e8c86b7f74e578574072719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d0884b43b09f7f3fd002ed31189a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ce5a655b0555e0740edd11eb5e0f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c20185b01de702af53e5d66d21e7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2a6b7bec7e42613bd0190cf1fc46f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34914291e46515f51d22de0e21fc6bcd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675eb352634ec81d50a5e0ed94c18ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39770d5f4ace0f158950760a588460726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8335866a91fbe89be1a23bfa113d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb2b2a3958053005cc7544248c575f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc18d3ec5d1aebdc36ad2baa35afea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b14031f0622a1115a02d58eb951aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b10ab0c3e1e596aa11b98712f23f3d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3b6805e1bdb7fdb6213540b3fbf21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7439d254cfa79df7619c073020025733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c8fae916f7883377ed0440f0e0cf6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a087501cd95ec193ce7d0e40eddd8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b00cb635ee4e559498cfce649688ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f7d359b6b6e5f53ebaaf76bd6902e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a4c1a26a9e023f754c73f7e7ca5e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7259f30c93c3307f54f7e4d150946739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cda171561dca069aba0a3c7d1b2ee9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19955190d3190b948409d9610ec0b89b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfd8e255745335c6f3fe44e5c94e2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ca7bd7379ecc6e24893a3cfedfe80743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88b5131b3619574872ac458403c80e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dff4421f5b3dec48c94940559d0b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024ce5c4ec841273e52ddfe30ec11b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c3f8f635cb93c2db97b5dcf0d5d5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80e0686291f9886a215a4eff02b7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1cac686d152fdcbdf26a216ad459b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb6670fa5bb741af386d102ba77030750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6183208d0c51e1187418435125c52e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228807ab7375a52c410b070ad24c135752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdc9ff2e47aa4daf18580e61cced83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ae47d5ed74ddbbf1360dcec55a612754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787891001c5790598826f9c55449a241755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12174963e48d608ae869fdc8666c6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6fcc2090e8d35e8f180b83f8c3289757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965e5d0083acd9e38f7bcb320129be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb1a076170beca558206da25ac9862759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa98ebd38118a4485320177957d184e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b121eb6595c3a5402e18442f36647852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f87b47314e148209429a460d69bf73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d2df1eb4417fc66df96ab36bd87f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b9e221ac3897ff074dc9362f42c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c52818bf8408d0758ac9941017cfd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003608d4d01c9dd0c0d9655d2b0bcb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41b17d54a3277442f1d9ef67b01e6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127a73e3a2385f573a70dbc43371c799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f141515b9fdc6c4f2bfd074cf9dc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d4d81cee8eff1f692d563b305dbe211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8111c3d18e9afbdefae47da99862d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68457fdbebe50d33df52d8b759bf640e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de488ee2e7cab18df435b70f18d63b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f99e2d396da529d0f80e0cbe61dfd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a30e286a11bd0fa70377d2c96701a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bff6910dcacd6661adb743fa4b545517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e1573d458144d8f1402aee1631c2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e107a7f8d1894a4251ff3cb34a2a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42e5f12d57f4c3957b35ac2a11fc5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ef260797ef8a52d0f00c18d39c8e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9875ad7c48beeeaaf6ecf1826eb6fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9e654a6d13477d59dfc5601666f8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef1bdfb2c79244eb0919811960d96624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7989fa4f8d8fb974998319c67047b5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683a31ee39f9b8d2e04fbe13143804126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d3a18d854ceb5cada600e1ea14b9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb01674aedc869ee8611590a1e8d6bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224cf0dd20e0da3ff7af81f2dcf6ff729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819713d3c6c89c5671ae6e10054a6f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd4097b0283b1a3918a5c63a7ab52d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcf89cf37c37fcda4c59f415f1932132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553273afd57b3307d648db5afb3720ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab466273d59049f78e7f06a9d2b4a5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b099012caeeca504ec0f7c5434993e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829a5e0c039772d6b6e143b972e698a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071eb80d47beca53f202c46c802702e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46957393773bb923e909815002287c0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ec33c69d388907dde19f22ceaad1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b6602e9c5436ead946dabb527940740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a870b288d35a1fd67c3c51948010b6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bebcca84cc8adafe42613dae72ff8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece22c964023685755db4c833d3cdc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40504c2c28f3866d3af6c4a13e84d83844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dfb43f90e93b0c21dc47ae3172b6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f6ed52d784a45ff7199e4f6befc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444900ab7a242b915037cd0d589ef6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cd9833c8cd7b2303b1da6ad5aa05848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea2aa035be167224b3c3b2c353c78049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc8fe24e094a30b8872399d89a14a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9d6316be71c6bf22ee2376d41e98451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec9f9ab1b2a2d958959bb02639563452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b06b99230c8ef9cde4e5e9d4c55f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15767281c22e2f177105b40227220a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e63f83770d3e2434f61fd326c004755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b6c6ccb5745992915e34495705ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f2cd66043513978b1a02d4880f04a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadd8d6681151435809525e0e4fa1be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02349ac72893896b106fcad6f6e57e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aff363da7e07adcdc6f813f9bfabe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021695e9621b10263b2b4b52825c94561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ac312b0b0697f3fcfcc4f83e18d5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34263922b6c7059a365ad70a5a394e9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91933fcd7fcf95930a4635f0ddd4273b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3f6bae81321665eff6984c37d8e7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d8d6e88b3ab42b8680ed04d5e36166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8759cbe30e2e9a3dbaf1a1dbb9219e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563adc78767e04f60a83b8c4c41fd4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea591c0c8f17fc73531ea8b5f6bcdfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23271c8f1d99efb41d34976f171210770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ce9dca9ac714d46ef85bf8751e2d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d255885ae932c68d1d1fe1d0869a9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3384cc289c3508f7724c9d4b455a1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b765eb20d267aef513c0230f000f7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b89b7bee7104544927a472ca05231175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503663815020325d81f138f92f061cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650f6632fc00b5b9d2a4f8436c7f7af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976e67a20efd0fdc7413d46a6093af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acff61ffb992baa9180662d636deef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e9dc8583dfe05c937219ac9bd643480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3f4a8c7b79df4434dd59eaf40fc0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2940ea18d97b61126a4115c7d121882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c018fea244a2ef24570dce906c8dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177b62ed9087f85983a3bccee4b744684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94b4a2416c0de3b78c3686182eea8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7609d175ea616b13f3fcd968e186d3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd18e8ddc00b33411b2974fa1d5f1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b1d7485aa492c29d1537a873eac5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373195ba2798128bd9a813d0cf78e22689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d7beab7b0490e90c44291189b736990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20197f3ec731d8c4d1f9fe80742e5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a7e3a8350d80c0f2cc524145edf8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cf68e160e5c3215b4c0dd80024aea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b98587d536dcaf93a8d6dc699dc3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0aa70590b81e77eb0c6b5e336e1c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ace6e9aaa9cae1b694d7b71242f4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e12083545fc9dd31c842d7959badf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385b46a73c109989d9f4582a08bcf8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee4e40c209fc9b3fe63dfe9b6037d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d5ad690d559765c5140ea467c8e5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d5ba9b0b0b08596ddbb97d7d4f28a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2adddeff774c36d7469e1d107a1c45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628985ad61128c3cc6bd63a5d24896d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abe721f2daf9d0c5bee549c303226e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2014915c3258003a0edc2d88c084eef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc442439bf478a33e17c4c17558125be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ac170598cb860e72ec0a30fb08a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcdb28e2e27e2105d9cfd1371b2cce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75224a0c7c3f5fee41a35d59b67af2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d25de6736beff9b72acc38dca47b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddd6b7074f3333ca58c652e3d3e6b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809ea6ecb1e2841c6285fbbe9dee66b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a487f4078d339d7adb2417218b15a8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5e05d28042c35b24dd68d6f269395114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17ac3d6d6e2467e24d69d80848b5e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7e0f7b8b0cb00dc98e0b9a65a29a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d133c248ccff6612e23b913414a24d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9b97c0c05c7d8ce655eb961ede3ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0a04f553f3846f8eeefa5a2cb1302119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fd76585fe37894d1d18e8db8c7785120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0940aeafba913838eca6d0d96aa3fd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b003863689489e0575fd13a00a80b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a59f6ebffb50f41bfeb315e5dd49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b807948de207d4afdf0d0056efee5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feebb46eb29770f1e9444ce1de9f633125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3014583af5d205cf328ebcf596320126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb3d611720b44490c63a00fc1b54db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20cfbaf334b2108fbaea2438c46d9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8536982dfe68610fdf316417b466e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e34bca44d34adc66d416321c165d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e98d36e8b6276343dc900b81f3178b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f628016c214abfc032f8ddd31dc22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d4dda621cadb959664599054048a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d9b9d797d1ecf18373d21c6ab3477134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97a153506cf465b96842fcfa2f3f64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020140d6c3e72fa4f5a74470a3e69294136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05182a66e82cbc587ec2c706a39dfc6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7c2ee56d51ea36dca4f8f9a411381138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea307f83b5a80e20a4d346375ad321139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a262114998b20c589861f421392fd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8654f31f66574f5bdaa0272bd34b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae490ce9684a3690826210e9d2359b2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389fac19a6ddd46a7ae0180ca8e666d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bdbc7a96de0bfcc1284af20c31400144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72d3ef731762d215676c096370347c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fdd73d02043983eb0c1ca5b8d2f75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c754ceb5b9c8b4f86fcc766d7ff31fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e8708a9958fc1e7f7fcdf103b20db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf558a1ff1f229fc1178409e0cccb21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44010a27b6b7ccefcd30a86436ed7999150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebffb26f2f255e3bf33836d40a3ddcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d26f721a69a05f45cabb31d87415a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6244180ef5db9ecff4d8bcee66d1488153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb2c74fc556a6ebe3a1675eac02650154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43458130f52efc1c294434bbbe979acd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737e652215f0f96669a1b9e9439f5da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5773e1f85911879b73fd033e4db4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8a856d6badceb4c5dcf2be602517a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b967cf3570cd63404fe0972eb8ad503159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07004f98c0bda6cef13f39c3c3aac2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ccb7a17aa53eedb85341385ec2125161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce7428f2ef0ecd7a9c844fe09fd949162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268d4eeedd2cdd783a2f2c5aeebe451163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febee88a796415326fe0a4f8d468472c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efb8261c62ddc1ed34b9f9ccdd729a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7731e0862136469a9414b9d9756e6ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d96dc6adf944f843fda1bc670377d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c26f6b9c1dc6a2b9e9a45f0381e61f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3f2952d2911ab7b00172288913dc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748bfdf577e5b317f3b0524c579d225170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d399c2bcad566a7f705ee7f2b0b78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997208754043bfbce14a15577d1d37a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1879f7cbe72e654b9787afd998a6907173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f7177cbe5791871033128fdff63a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79313b82bb023f21ac1d3e2b93c68ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24625a2f4ce625ce00185d09c1c13a90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ba30080d8de9c0e569451e55c3481177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ae4fff2039288a54db5594fca34e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632850fbd53f6e38b85587543507fe63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaf71fc7564dbc23180eefbc2982ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ba78ffaf0e26d3203279b848267e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e221e0f374a8b5fbff7addfb6fb03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38786ff689d058f8798f1d52691d75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7163164a717accb746df159c4a6b27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19150076c40b58accd5bd3f517465b56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ace798d969f3e278a1bf09edb426ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea674af886bf0eec5a72a9e9d4ad2081187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136ed0828cf4340e7d2470d78369442188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf9dbe4624c477949045afc9f92d93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b6ce8d55a7ae9b9eab3f9efc90c0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c10ebc8885f2c900908099fa3fd94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da118298bda999789545914d687f5561192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c2fc033e52ec780aebe531b5aea3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ba81814ebb75d585977b3575bf5a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d93bf1a47b790a9ede807e0f6136af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ccb01b61f348a3b8f04575b11d69f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a8a8b2e49460cc54df1b51d951e12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e59b74cbfd4d41721b12edfe8e229198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80533ecfc7e0190811c7acd829a884c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bd43e480839957d23d03fe9c77de4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03d05ce4047f8ab8d796360827cde7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4671a3c4f98c657fd8c7660f6176f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee02f4a711c34b12f6f0e65f469128203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d20075271819b372e34561138221ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c3358bd6f8f3caed33271d7723fb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3eb943247a0c217633050937e06a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf91443780e10e8b3794e188faa2564207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f1a005b6ef6293392a5bd90dbd223208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5b67535998696a7d37a7a37aafa00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974ebbdbd4b6b0af3f5ceb206dc1b3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fe635b25c9b459c6ba7de071b0736211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace0b9ae89102577a3ba763f52671d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3e6e8b3d2af85f6c46e3d13822c7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9b6ea18a302c0c12a33b2b41de4d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ade907ff69e644ba1fd603b852cc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec5a3f1f5b9e7081ae6795ba5fc401216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b057a246e144b8d3d10f636b82347d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30beaef35c3b9ff3d9bfcde5a2b690218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aac42489caf26e15e8e2a346c70a5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060cc778c1420cdd825fe63b221ae8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02bf74670cc7cf774b43e17385b6e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f39ae15ac3d7c850fb460dc32bc24d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ab8bed6aaa4ade9118f9e69f2532223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c09bcead6d448e9cfc5db03eb3ba88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2a33655e4e523d045adca6f02c60b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fd18d4fed45a2561f4e41794155c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d84b454b61a67ad7400c82ca66249227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc750e69887aae26a68e139a39819d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1296cfafb34e656762c4175736639229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dab8513df61054572942432740314230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d54fe95973259ccb0b298ba0e3af24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffbd7d874b17d8074164ec5da88e68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073603f38fc78fbc75de89f926db72c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b2cd830f24f91a042914d00ac844f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7f6d64c27188eefbf15bed197b2a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f259b7f8580c40cf7ed959924a643a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbe939f7ff175d8491d76d837b9a7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e31bfdb178e33b5367175a09c58336238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cf412e86352e09929a9b8591b818b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc514f7f09daac465f5137c1921468240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0515be969d5b2576b5c057e8d81ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d89544918350f3c6577b36f018da6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6e0c9e35b03c09c70ae4d4c0dba11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92466be091ce1917e1dbc648f096b7c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523766905f9e55d469f97e33d5f2de99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9257ff9e01e605b3c64f071eaadaf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1078b818c8c5afd3c583e92cc47846247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de430a3d71c332b9dfca2a878e14b061248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac3740d92ff2da2954000378b68e3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cd74ae1dbdc3688971f089b47d27f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8ca75449f861cf107d357db3cd97f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4fb5e52c17567845d5548d28af033252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1e15b543f84e87221fc7727176dc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a9c3e1738a87620b7ecfc4c9cdde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338760b0a09bf40dd764124d8a9d85b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc4b24e175b6a7baefb0b911a08e93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8948fc2f05dc8a3184a52f50a353b1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816dbb4633a58ec14ca860d36af472d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b678ae6442e5bfabda6bd45809edd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91552c565d3ef7cd40173a7e3f0468260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5de00ec2292193626524fb08325d18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12893ac3290d31ef1307bc241fd5db46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c293e32ae3435873a1057322331aa2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d1f92d881403546c161f944315455264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d321256c3230addf4de2fdcaaf6215265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a607fea98c759227882bd85efb1d4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cce2fac8d0dad6753a40ac028cf25e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa1c44086dfeb3edd9563cf2ce07a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087304356726ec46885ac0cdf236b7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0608d1bb4cb561ba933dd70aaca7974270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daca1d252a239f0448b509d1291e387271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9417e0bbc210163dd229cf20a7477cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b38637d33241dfe86622bc8f6bb6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85516c07261988cfe567307b0bdcb031274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c26efe79c3bbcc8bfad943b33326fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b516c9bf6e382e5610311ced50b917276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564acf58f4fa6fce6d4107b4fdb0634277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a2e9e25b6a944fa713452f7087c27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bfc9f0503b178789596e0af0ebfd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebdf4ab8ce35b5858328e39b3a6045280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c069844c4283b300e5fbfce7b11a240281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca0fc056bdc8a1401df1bd04793436282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32c1bc0782aebcf5896406ba966ca6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800dedbbaa9082dc793a624767ab3e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d12bfec8d6c3eac829876c0af2fbc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8bbeee87a9cc1b92b125286adbc9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f445d5b4ef934aed3d5b0ae0a7ba7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef4ec782c3243cb41a634c0d608d34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f72b4f9e91e80a4ec9e62211d40113289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fac2917e35bad2a458ea6ea085e84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c21a2740920d1a10794642af1a9112291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fe4a5f90a957e13b08911d54bdd14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3afa8a7af9b8c5d8b4e1e0e0a5659a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fedc0131b02b9792711db131abeae7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd63aca10ba194828a88b806b333a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69c44efe53b312c303e1e82dd63929296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf69debf61a7b4ac6d0a3d355e65ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7942806bfd31f5dfd5935b61b38a9e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd7b84b7322c51c5a0959ee079bcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8396e9457b84ad90b47d9f557d6a69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f205d17870b4c569d022fc96a767c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ba40c749f0393038e971a5c284439302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a91035c11a9ac3fe436b5be2e7a63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a0f53245b356994d63048213fa66f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718c56548cb68367e512f9dbfdadae6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2624ba1fdf327b700c434bec8ab65f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2429d0d0c53bd08e709f925ab34cd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cdcbc98d440371216904267af1d54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860d1b7b84ed238d8238ca31ee75a0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ef00b4b7b0f45fd854951b44bbed0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e70d72be2aa5e98620b271796dd18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675262069d9efd2775384dba8cb0b83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55549d11bee2c9621574f7395aa2c957313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be340b50a4bab02b461d3ee858771eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740dd2db7af0549b628270f958f9520315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1fbe053f321463c55814daa028a6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54659d86dacb46e2f708461bb5bd02d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf15f6c33a42ca1f91ebd755c104e4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add891e13cb18704bff0b1c90107992e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661955937ed6c14be13134409aa96369320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3bcc4036cef9fdbbd3344c2ae41e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a09cafe491441136c21ab6789b0f3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952208e4b915410f9bbc601f9bb2b2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50538a10edd974553890c8fd26c817f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd55a80dbf454835e406487438e2b47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bb9c644bb10609e5bc618ead2d8ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf79d04e120c3179d9db01aeca00bb0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ea5230a93aee3d899a6aafa209233328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11404f6b3b7e30764244d6149d8af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147051192991b0f808a062ba8ca977fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e8d48bc047c8a767e89c6ab7a9fe6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6363cda9c28f33e5d7fc25fb6adf133332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e785d7e0b3520633c82ce74cf3c3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6699b1ae6fdde3c41fa62e4c7986e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465270ac42df05f898fb7feb2f3f3cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1d3efbbdc5183a67f6c01d78cb1a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5b96e947c6eb8c255107662f0d179337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5585d9a01f5ee068dc37f997399d3ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc769bd2248d1e56268dda3f94c8f8b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd5be51a37d81c6badb5b730fd43da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedeb86a5f07b2f79ca3b98d236b47f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b28d639e579b7382d9140bdd1b3996342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88858e82d44b5863c3f026f799b627343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ade4af66fc1e6154da91b4d9eb7b5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c2d5203844ed29daecb3c2d6e1d9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d110f5db094e1535ac6f6eaef9200346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921263a59096ec847118a3c235495b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade2485803369104b50f0fcf69e26c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b2dad72432ecf8b184bcd6e07eb9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd00f39a0d81d807ca1384947cd391350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef51c4daa5359cb9e20b8ddba8f5326351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294a761eb024e319a17c6611fbb6775352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4819bf92928fdc3f7a8ccb4b50159353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd66b39ddb5a67591e08d2e4f3b971354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56891e93d3976205d44e00542f02a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65fa6cff001b57c94c8d360b5dc031356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d725d5c03ef30b1af9d076c7abb682357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5273ade0c0b1c7f755060cbe69a2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e406100521f9b38d46aa4c1fd3216359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29a269cf924c48ce6b8349516afcbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25451520a4413abb28f426c615c49407361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808f38d8f8e33a45694bfc4138aa15e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838982f3355bf1452d206e4dac089e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365dbe9e9ebe43557bc1d2804058dcc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b83b134008b446f7c3c4b8d02a7afa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cef31ae3e96900c2485c4d103f32bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effa63e6d121108896b7b71bd94274d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40395f8b73ccf47d3cf80cfbc7f3ab09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456bebcbdd099e1f2c96bd3745946b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1242f359cdd6fec6b0d0992f33af964370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068bdcba36888718c58c5c5e7484b80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f78d36a505ebf1a717cfdc4f000fbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf8a3ad112d2b90d2d83fe7dabaed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38947fe6d6c7ff75e4c5903f06c6817374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090c37c33d97ff6f132eb297bdeeb16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c725d638135147d9c90d6f12df78c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6de93ad077730591405157d1570b48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a6a070d3990a741f73ca2467fa5d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d6924c3482c58cae356bfb867c42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdfdcf5217f008037b53f3c11b8111380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7315cbf8d0cace07f0ab0c455d6010a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7118f538285235956be1614d53c99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0355110448bd3663eeab55a1107c0a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e6ea297f9779e31ff6b49eaf9c818384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617885f70807d98bf5146056a644c73a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88dcc4b9b58e99913774b404c1e3e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f2bba5d55ac33927e2e87b84041e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32654b9780adb6bea097c3ec4253ebfe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aabb4bb551368cf5d5efd7acc67d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725912357f6b51eefa3af1b753c77be7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2321d8e763ae7289962eac72069dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fc997fc98ff7c0cc3b53e2c9ec88a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc247f23e26a92dd8a289ddc04a7ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf4000c3e4dc042e677cbfc6961897394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1df8933e8ef3fc83709c75e7c77783395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dbccd48535b963269f8048e223b0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72db459585cc65148ee1344bbff82e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6c466c4ad2e471acf6714ae62bd28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dc8ddc03e09822bba12046dbd5f0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3457e3bed22a5cec9728c07af2a752a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b1bf10865232e5631e0545e76584e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84630b6958be494458021828565ae6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08372f68d732d16279d9ef20f5a876403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f7253217d26e435e415d1bab89695404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8502abf678e617cf185b310633b3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06910f23734c637cd687c5c09ceb951e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc9dbc4a257ede18a0458628d23e61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be6cf21858224028bf1efaf1200fc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0542c302b9f8be90c897c4adf7360c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8282ae695e2043299fa47ce74dabb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc0dcf9004e4b70cfc26ee276ddca7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda390fe2031f6e6b7673d348df6f3dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a140433d634008449954d3dc54f70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aef6a24189e87305555d3bee6889ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e60ed0b69b45a7e0893fedac91efda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac7c3b61e8abed00ca1568a9cd3681416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0054fed4ae8cf9f1c55307e405cf140417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d5aa241598d8171a11df1e14e7f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72245dd8d9846d29a73a5fff03b67867419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255c1cf066dc2db97d3ddab0ff32cf3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31464aff245140bfdff222ee274432a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfbb791b40ca11b572c02ae71f3ac3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c7def7c9dc38929c8a43ae0b9ef39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81fe2fe13a0bec57136545542ad46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc42ee3af60c085614e430582d99fa6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44846ab29a2d2438681a258c09c87f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f98fda999286aba22b0fb92cf8be1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084774bf180e4ab6fcaf56ef68edcdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baced5ae1f2202069b818d567f46f276429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cd5d680d85a3ec191e023b9e79b97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cb092fbd54573cef379e1afc63b2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877a8f66104587edc9696a821d226d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fba7d52f47a3e2f153838f86b8d211433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066bb04fe280e2f810381b5dd6493ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd47750f8e5c0660a9e38590297e087435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd3aef05ea4c7916162bb0d5202d94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e93715c7bd62b5c09ea3c08f30f74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed0e7e28b1f97c1efd9b060dbe1c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bafe6f1c5f602b1d2446756dcc290439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd513c104f19f64809f8b2c6c19c84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cc80f91de3995ff1da860afb696a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4eb21ea3e0838d967cbb72cdc373b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0121773f594f557b0f74a02f099cb6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381edd77fe068dd8f51504a0a007f04b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403af0d3a5f8ed7ae709402eb98fb295445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d00a49326c64deb0aba4147a91a09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3a479c64d4f6ca6d4a234d5fe4043447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9fcd7bf9a35f2ad5bf1d4eeab54f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9683a4cb51c09d65812ac35bf26f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ed35793a4c8e8ec1f271cc53adf99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3f7a21bed60ad910dd4beda59de6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dcbeec6587c09d1e4d7bdf18a86fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7adb196e2afc578980480ea472bc4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0de32409cc83d44b889fbd1b3657a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743f3304d66c25b2c2baaab2abd97e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6437f3bc9bcea970f26c2e3a001d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a85e29fa14e52c22fe3debe1734cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d7365531830694979e58cc4e4d66f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4091fc1a392450c1281d7a30138df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d54f4552ba86c2c6dfa9ca5eed688c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8434d2cb991de65105573c9a4b2860461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac34f00924a90e5277bd43e0702283462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdda11c466d6abdf06bda050a0c58d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18ca88e79ab6b3512bc61331661f74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b49970b9de870eb1ebd0f4af430d89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664801b8a3b1f1756ee33b5084d45351466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01e6ac14227fcb49a273f4448085e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cc3208d22b8766fe5c3f51bfc0d3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67622c84bef09463406d970b47bb03d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee935b908c26851efba3004b02ce5ab4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8326072ae581e2f39ab31417cbe9115471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251acb61f2db611a0ca2d7bd9432949472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315df4c827cc83aa45aa8a0f4ef866d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3fe9c752bdf2c78f8e50355c154d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88814ccd2f036cd065e29a20537c95dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff87ea2f2decefcd65bc23f57c36e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499aca9ce3312cf0bee47e5a1316b91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d31eeb5b7bf5312cda5eb4e2d2f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c385b948132abd8f933f40b08b967479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5666bdc98517604252465bf52e22752480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a51d06b9f038dd366735f47077d0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb594fe96f8c6b2108b0b5f2c28c65a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cccbe17c8aaa799369c523d167ed6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dc541d85a2e9b08509a5dfd2e1a93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0c061fd7ffa4780e83aeeb2e0acf7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a6fd8248dfe686944139e954a99e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254f9278fc709da325bfc0e12c4ccab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983232ea3ef3b137548663f7274eb8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e89b35bc816363a53250488d200a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcda7bc02b201527733ab99d485095490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7274cb045f92844aa8bd2223205d7cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e98d15f8c78f50699443cd915b9ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc541bf1f00755b6dd75d7fceb2530493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3601286f18c3ee182f8918f38125d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453ec511b6f04e4803d7ad12bb899fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87481ef5d19d379f431d7d4cef023a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b502dadc3213894d92ff8f243a26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf43f80bfbedae486ed9a89653c109a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563a07ffcba32e0cffe3e012eca11f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef401c392fc34ff0ac7692340d00216500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1584df9494f97035078f65a075483501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2c43ec411249319f85f430a53cd56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8d8d29dc80212c39e608aae72a581503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee3de71bdcd0333621bedeb8a2aa6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee29b1ea769224099db2669d8e2ccd5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe1faa7ed34fc14c75cc20203302dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f36ccbe9a4b48e6a061314373306c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e24f5904fd83e1d689652143917fd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73dd4df5df168e1af03e6654be9550509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93cb749d6c22e5d0a1371657a54f9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb6ffe5cc5ab8a35882ba5ec623e1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbbe50622bd7384593022c2bc5161f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39312cbfc83b00ac5afc66905fa29cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c888dfab2ff455dd6174a0d277df5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7c32fdf2ed66dbcd34c09b6768cf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb746bddfafd00c674dd1dd82bef11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f587a9fa64a3b97c798f93bbac1bf5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cb45046500b211e6033a01df01ed6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81865c837081997b2037bc62199fc82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2993ae8743d0576e7fbf023fe89355520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82919cc78cf32e7f56b161026f5adfee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160415356941c448610067763ea6b92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce112180efdd008eeef44201639258523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b90479e0ab306a4bfaafa25870464524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151afeddda4dce18338cd199b2d5e08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc68716e65bbe1a71bc08b387ddee5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa550560b14a881794d8edfc1f39de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad32a2e263b1b7bc55a984048a143c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f71694c37c14bcc7fdf854176ba43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92b286ed7258071241bac84864b304530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746811a3402e16fe2906fdf566cb7668531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9717980f508ed72079130e341bcdd90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b333056d0cb02bad34f213db912eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254c84a532a3eff1c321a2bf9ce8601534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609359507ff82a8069357c969e83051535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4615ac3362acf6d39763af732c7da6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7f2d8058e4ef62a15efa92c08a56e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e3b6b9f32d13cac21c33ad37cdad1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bebda0b7ac8c8dcc1073d0bb6976b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b644f095c831ff0f954582b361c8a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5decdb012bd9fb3cb1321c06c3c6d2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cd3257014ef5b78d2f09d1371f148542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1b60f160b8852d92b112a933ca3ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902df75d7f787c12f03a8231cdfe5b18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fd680ba9c89670160aa8998b32431545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a95fabe41c795b8ecd233efa5b47f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e390d9b9c9afb128b68ef956bac005547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e1d417e693ca9e9671a61af88115b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e926fd08905de3cc8bbbaff2040b915549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d29c160319c03ac2e7fe5723dad10a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e86507e0e42f65ef6afd49cacb6ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26193de159b6e5ab2750f73e7ac7ff19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6f005ae73bf9e4dab915eebc805e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b73357b3e1e90166b1f009400314f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66747da2d2a51d518506baa0219dccc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118bb32ad45c95ebec4409044168c24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d899c4317d78f839ba4c583b28406c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdaa3f7bd568a7805282b54f1cd763558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8a7061978308529e42b0844c694dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fb5784a1e2b953e1d814e30b617cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e250c9babb7232240bfda40ca3bb3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94400b8bc93fb497e6502d85fefbfe62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213ec568f6c85be0fe05a6f805fd3c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ad1fd3d6834d15f3c5a31fd6829fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b90ab40a90616054a30886cd3a3111565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f939d761735377cc4afc49eeb1a389566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4b5a0e7806dd21c9eb45db6dce75e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee5698da2c0caf992e154d101df5fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc993f6627ce2c8b02138de158a71af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e642590611d7b7523e336209eb326570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06ebdd7ef195d8da2490daaff6fec7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b6a6f8ebae709db6db6ec61e2745c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d18dc0dcb35cf7fe06240a48d399c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be16f00dabd03a814de223bd67edcf3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b43c47b715d23bb5c1307e16a229d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b66eabf3a6cbacdd0ab7843c092171576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fac6fa24b38db1d8721bb22edce1f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add67ee8c007c930706b6c9d10aad761578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c930b2222b8b2b84f6641e52baebb82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53337bffd7647d85e35c0740683292e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5a7d2519e8e0219b9945a81285f15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5c1f192e0f2ababbb542309ea6406582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fb2b374d67c9ad2b55b8d801cb687583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6724aca818f65d0efc0f6b7e0db6d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f89e436c28531a654b1e4359aacb1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0244a88c7bff51caafec9ab8fabf91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757180111dd84ebf9a3efecec8712d52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688b9f8754f55ef4716bb017f7e6d7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ead5055700c24cf8acdf8e7ab3cc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66826dddb057d5ad66c5b0f03470ee94590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d91612006b13401be68bc0b5207fc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951c5c392553ce6478434b94e62025592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c34c8fee4c45bc4f39f57bdd9d7642593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1ea2bd0ebe51b5f2a8915cd99897a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07288610fd9bb25d1bc0ceadbd9097d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d47ec5e87fd8a75c52512c2f403194596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54202898c0dc8d4c983ed93dba067ce7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c8940bb78e9df611fb36d98fa4f2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fd296850b1aa995f234908b8514b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc246daceb6f94791a50406b7dc1e5ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c46c93fd35cc566c52e470e9a212b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1c3ccfd086e4a7d4372c29517ca9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de244a930f198a1d9a97cdafce006e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1617d521f9fa1037ec66dcd2b2ac143604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f81508b363e3ff392c854da5e192d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15200d8e8bec5f23907a0738f65475b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8c78db9051da358408f81992d2a85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902727a41e515c391053c747dbc928d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580928a6b86101df4cbad0864993e08b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19377c408a5d4fc23f5042df2017206a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc0ba92fc38f8825d10e56fac5e711611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a3e25c8d44771c1fff43156dade44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d58ea8028b515694c93634ef2f369613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b23f4e73852cfdf939b5678ce77c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa0d8c339da89b3085dab4dd54773b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70ce2f026f1939622db258d04a302a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cb8ce7f4abac1edbcb6d716afceec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a412e302d38c8c86a227ea95b471c0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2316cfa73c066a5c606549f7ce9506b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6cb847e68f68afc99e9d67d57648f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52c74371d1cbb40acda4d6b6c3ce9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2941d5354df229a24e04401e74c05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723278cd419ee710085ed26b34a6a65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f443b385d52d14d1c7f462fd8c648c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e213cb8c4166a328b68cc450c8a48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371f5b3c04b250d177095dc633c19c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b2326a13f86b4e063e60367d8cce0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ac44cdf6660b5aed74ef193b307eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520d68b8c47e7938962a61b94ab0781629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5d56153103c6598f11e884ceca14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e95b8b56144170400c5adc2611db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9ae99040ee21a5a5ebc9ef70d44ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce79e7f427a3f0ea41426da2fcf38b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801426baa9963720255755d6617dbf01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a58ffe7d7f4ce98354b91698b5a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00aebdec9fd6914d29f37d1e6d130a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95badde9c061a83be9582e284383c6ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee90cd0d299a52fd9bb93e2dcdddae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f4f331d3d0af89372f5c049302695639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad67c7c2a015983c0430cd4eaf72ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b18770b31dcb44b004ac429c00782641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26c1d5e618cf485cecabbb045c52a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b372eaeb10221349e59654da1e647d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064ad32d10ddf3b9f0d9fbeec8e331e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998acd8bfb5082642a7029afffb4745645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17537c5ee943da661e903cccc0f314b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fd9a94d96a782b151788676b09cd4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9e73522e8ad20c98ab042907e5b0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba783618325fe4ce79dd13b96cbb722649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3ad3c8308fcb7a07952bbf2935c81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cea8f6072fd551dde88d4f60d6be3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf81ee7d074667a43268b28b353cf06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155baf0971381203ff2f0cc062052ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d728cd0fa2bcb69b2ceeb5721a506c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02036b98b449170babee589f9f75037655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0bdf36b06b10407364350bc038d9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925997c5d3b6e5b9fc31b2bcab6d86e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a699677201859e2f0de961a0b9f6bf0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5496f7017165a67035284eed8f128a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22c7fb89cf57ac256ab18af75202f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2915c2fe401a8a237b7ac53c4365784661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410315e3be5bc3b6fbc44f7a2a6c97e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca03aa918b47bd85e54b14e5ba4ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd138f739d0455eefa87ca1057296e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb68a4c8ab2940d754c0aca97f2207d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d5d546a9dbbbb0d079fd6039f0885666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc9f5f9f47024ef77037b047c3ddca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed889c17028d0d6a25af7f45c43174668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99e70728beef0d51258675554aeeab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12ac6d5cb5911e2926a790e05487bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7d327ef983ef918136d10d93a764a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c96a671bb1143bf89492cf9050e960672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec31806f1ed098d4393de86a23fe75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa15315279a67af7e918af417055a4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbdc6b1f2bcc31ca1d50662613f331675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f10ea3da886a89805d0fddadea7270676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e32919fe9a6b81af49e499882fff7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a52a36d2c534a7ffe612403d1066d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6efaff321785eb7c411bdd5c765c5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd53bc082a722daac12fd8ba33b0adb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0027ddeaec9ac022d93ad327ea7b968681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca47ebe6ddbf3f198d3b0c37721856682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074fbb86aa29d0cabba32960a7aa3d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d24cd334130a02ae373592d327c60e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61307d473ef53f9a0391984d50a49be2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca3d540c25654f8f96e32873c012f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62ee566652f9282518d19a98831e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79ebdef75fb5a9db2b0eb0b2a88a05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453caf366e15bec45e77ab8411eb684689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fe98d83f37d691936c28a41140f22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f817cb50db19dfc54573b962bd9dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0d61fbd12a3dfc679b60cb6373740692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5056ebd8d86b72446ca29da9c35633693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77ca823423ced92c593a3acd5a2bbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a56144b1c889d30f777315e3a42725695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcad5a00eda1a015ee814fbc1214bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a14aad1bf6cf6f7f9319b120b5f8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ad30538b5cb5f3a22678f28244d1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31d8ca8d457e0eb4f257bb834c0f90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85e6194e7722d68fd872645af717da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925986ba3d6b7cc99621cc0b09c6429701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30326f5d7f3c2ace8dc22a4c9aab5e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961eee47cd0cd3b72de2f990e21ad47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e7be1a74c48627846351f1d09273c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea1e0f6e0ce98151f78b9005bda8d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e487fb0eee6df1852ee059860965cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffa69666b16f43c6eb0163dfd776bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462a26950c991a02ff1925d45267b53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e196de5ec8ac858b2e4954db8c7e300709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95f34c1198788fd111cee01280a71f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fa549fe60c6ca0e8d9e4ff43a667d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9357bde65ef6db18849ac4b2e08795712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f6186d00a4e2e90cde3ab88588d44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3603edb39d97cef06f02afdea3f538c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cc758f8e7b9c7922a27ab90fe14eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661e0b4fc92660290209584f77f0ad9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdda44132c46a76c745997d9cd9d37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58699dd45cc37640a657b829fd66e4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8533055c565ad1481ef7a3379194a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ef5601c687b2c81a466f6e476829720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f848fb906994196b3fb3ac1be7b9ec3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18909976570c841e75aa2411573f31d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27573495796a2957f09c0ba950190c2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112343adff37d82a83de45a96a75280724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a547b0c604516ec9d2de08f3fc1602725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23043847078026e17073e519b9071dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f49cfde05a08f27523ffcaa037566727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c90f3de486a85ad58ed27d26b5a51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d17c959877dd3e65d56165f91003729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da5ca47f953d3043083ee21a024426730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1044f3da0049b1e7746a646691ba48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128402adb87ec37d3138218bcd49cf44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8345e0808051f8953bfa2bf05f3f635733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf1c9c8daae7dd5f1e1613934f3564734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd63bfd4b695e0a1351093b4bb1c985735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91a9b3f51f5394ffddfe889484fc97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b4e897b619038a73c3ac4e1dc7332737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634557571bd36533c47d5079b43e5b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c9368b4ad7bb775429755aa21e030739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedf094e539598f21848e5ae6c97f05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff4c7d4091a78441eddec2fe686fd6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243db0f096a78172a93864be4f2e1fdf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f806cc4802eff8898fb0555c5b39c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff901e0365b6f560a3351a5a7f29587744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197b707bacfd26ea805276f040a1602745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f7ce0262bd4cb78e80fcd31368a76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd880b85ba93d7469e7f03a49a06608747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f20321d7e815e20873a7a22ebed3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf3fb731790718cae5091156451b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443dc04305941825a4de88b10d357eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cd15a395d82a7571d978c1f412f71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb2f92413c453e67f8c6b721972c70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b1167145734c432283d2074898c95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74acd94aec2ee57fd23f6ec7c25b51754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329503f2fac856447479508e01d1e0e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab89f03425b339b636dca0b64f35f50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb7df96346601d2b82399cd7bc656b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151400e5a218144bafdceb71c1d49fcb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b11a2efde7de0040d5dcb231bade77759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>