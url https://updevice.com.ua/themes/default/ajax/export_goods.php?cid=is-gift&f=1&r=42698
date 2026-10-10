--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ec8bb5c03d379dac8a32c7aaa02eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd4b6fddd440a9f2b36d0a749d43192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b90520c6be692f08e5d0e37066746d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b19b22bd30de47f96aff730ef8f5244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a98b347e1bde7ab1a8ae43dcaa9d575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78494709519c450ad5034c820ca620e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c378414014a8cc966280549600c8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d022250e6169dc0b51770bd9b92e408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f287eeec5852d9dc58f48216e8e7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2d879cca7149e044c364234c0e25010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ff9637d2f5bbabeb7aacf53e9c22811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590353a94eec9c92c7e688e45273d2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853d46df6f463b26162926a2040320113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d0a7b239db2bb95130469bc537d1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b82f3172b6e5e980363c5ba9bf74615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb5cbfcbbc2b02bbe30d9a3a09384916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c78a9b21283ac441d2d8fdbccc94317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4399162e910fd93641bed3de24aef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ada4d808f5862e2b0c27277781787719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01197ec5be3a76d36adf425e2a842820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb1f4d9888c966977d48c5fde34da321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a996438d4751eb9f76394a06ac22e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb77bcd737b3fa8f6d4d489ddb39a1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf815e7054f0ac5721c7632b90dc0de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dc0543996778b4ff8bc0e39be568e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d586807f7c2dbbb429d826b7a6befd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7442c5c8b4954e14bbe4daf7cde631a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de1ed6d3532c324127a59e637ba12928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46efa9179bfafd02309b846836dc8a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf6b83b2b23e3732b80922bfc945a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585a597f7f58646d4f35bc9f19d003c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a96a0537ac611edd1b6a9096735df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa835a00eeceaf6dbc637978445dc01733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93abcdc9fc16efe8221c5a277d579c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70a2a53adf77920e71b35321b038ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22f79e0883e313282bd20687a7503c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f584754c8c11776149a47e4602c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3674e88780dffba70b147be255df2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d6f020351eb27dcd1f3cf65d9f82439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f0461f47b61b009965f2927f9304e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f69deb7690ba09d03e5ad262c4df5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab44b35cceed3b431e91d79c537586142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aef81d9b0f0b9ac7461f8323ae1dd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135ea30c7e79d795bb3d8b2f4d06c9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec270fc935ce139b0a721b678efe792a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0fecdc2cacdd16e9b18acf0c14c4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a1e045fac876e016336168ae9167847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191305bf48847c823eaefb0b7210c79f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65a5c8248b26677abd993af810b68a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05ecc17bf0cf4f093ebbd9f6b5835550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef03b052b54adb4fc238906db85576351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decac5270ab428910b0543f341eea9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb616826bb60a369fdc770aaeb5c7be753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2445cb49f8f4eff7624dab5bb32b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529813369415660c9ce7ca86053239c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6eb991cb75ff57e44be185f68331f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330783b9503da07315ff95b06d0657c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd9223a31f5f312f18f357815cc40858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560faf1b2b77967de7d12e44b4eab3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9faf84b47b1f8de71319f1b56f788b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eabda6fb68696340ad3201f46207761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c27b152c65a507b6931e59c70e315b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222fde09a3d41a06dbca29cb85b3b4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e003382867d3a8c75f28b19c616b9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345290d38d8d0404ab5c6f34344e4cbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041216d1119d4a9ee94bafc84c3bf1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fa80266949f46cd7e3c9e1828183167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dac6305e44a862b0c8480c6ec9f5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489084c038f2066abf7154c12259bb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a35f67b576730b09b3acf4dfde1a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8bb5dd5d39434299dbfd64680e24a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f01ef42a013486e284211361d7d42a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4ff1615c460d5236c83a322e4d02073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e455b1f2c7b625fcc5d28061c9aaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b843dab6df430fcabe141c3f1bfd48075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69194b2b72fead784e2f4a56ecaf1ad776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355df1868d510286e12cbbca905bd86f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92dddcad3f219952b4bd956536280178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314fd649faad0762713ecf0278ddbae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1c533ed9e7bcd62adb1e54079d7ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac8891a9c87ea09f9f6399e9a2a23a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5454b49af17624ebc1731f8e686f7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e80cb48eb268ae62d80a5a59d728683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baf626c8ccc94be6eec27bfe6d96bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a352cba9b2902b32143b168ecddf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d88e6a982ccf708619bcf0c21270886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846928e157cdb6f7071a618b0d54b1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eb4f93d352f8ceace5d23dcc2c96988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991e95dd474f103b8b148aee4de6e5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeec7035c5dba856e3612ab6bb345090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9d7a7079ed7c2dcd3fdf9303ac3c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ee6653cb6224588ee8c4cba3f035a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20674fd6fb95db65232dfe452c42213f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a943543a52e7f0ed421f724ab00f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8015d6c91d75691711e10d8933c02d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ccb1ed3cb7ac9020c3ba55d3e333196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bbd5046c39e0ae010ca500669083097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6edb4853b670403ec889b023a52a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0ac9f9cbcaf3a4929593e3344019f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c101c2af87c2edb3f3ec02d3f3346100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58add7d364c05ed9ff726e1b003d10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066890ea6972905027e8d315f242309102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949581c2c30a1beb633da6980b09b7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e68c82d89a22da00a45c35c98db2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a222f6f76fb01ab9a9a12fad7f5ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c06e44211511bba25326c75142fe4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323fa71ddfb971807f2865267f67912107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c6a50e6e7b6daaaeb1329568565f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedafa0de35aec7e6d402b80a38e4cb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1e7181ce4e24d4617c2f4de696970110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1ec6c1c98c082fddd4aac40869adc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662eb062d4a67ae8db3177e64eed05e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34243baa4f4865f8ba12b2eef60f1b64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9551b2a312bd0163a784780fcb725b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f2862a1d472a3f9855f1c5b5ffc1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571738e6cbf80f9b49a3a7b9559cf2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ff9ab4fe50990ddb41caa95f14472117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69359761c9c66af312c66507717784fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa2c8912d079da0e936bc9b584e619119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb40065a8a0f86cdb0cff2e1c5b4af1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f72874ee730ab81a2f0d43056dcbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895e731a6c77a62d03aa642218135b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481fc2fe383b951fb5f23a9b07c8a4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c988968ca0caffcdc2ea03b2e2227124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06daa807b7b39d7dcd8ee74a17b249e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2c1635284f6e78d684d84d688f16d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cd0dff52b7c0c1017eb2750d85360127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2c76534699fbce7d92f10e7ce6d6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b0bc8d06dae1153664f6c86f65ee9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca53d09e4ae6e1a22c19f3572a54bc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54c3d52dfbec65eaa95ebed803ea0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d04d5354c1c71bbd8ac65301ed390132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396b34847c876eebe796c1296eb990d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3001d425af907c2dff110675b222f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e83d340b1213b1e5775cab8c100f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264980460b1686d405757be91c6bed6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5046ccfb1718409126aad855108c418137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64442dc7e2f5942f39b75e675677ae78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e90c0b1ebf8ca835f0d552a647620c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28604ecbbb6ddebb7471aa92233016140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05896fc2b909f8de6491dd55ef07dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40849bdf70cce2192281fa98f34562142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3806bc79f54f26877a50584129e73a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfd1ef9850016142ea3ec25d1573be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b8652a22d99901b7333f9ecbc7b9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ca31276646375873a002f0884c3c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d56079fbfbe4c180752183dcf13137147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05242fda53ca9deecc216c4ea86c3d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbb7ed4b69c5628e7dae83d02ec17c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589615af8cd0359e28801754a2c5dd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e43605eaf9f52e403547743bdd6cd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e688d1bbc623047bc4a3898a45e80a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bc1296a2a00a9e63df852f1f2dd8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a400e2b7732378f9cbd0fff8a1ff8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101616d94d9725c74b3bb6aa3a3b583f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a09ad9be1a308d7743518fcbe29c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f528b4cf1c50356e220c0e183ada1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e957463057dd60aa4312ab7ebce464158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5d7f05a4e747f3b49efba26e6fbcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800369f8b94c1e3682af44db73ba1230160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89024470e65899205dc2c9000002892161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64685118b40c26cd47a036345b50d72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7961766a8f4b5546623daacf6bd1297163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508ccc65fc68186ceeda20e58bfa7fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb19f1f015f393aa0c8085d5bc0af3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797badf0c1386304d1828cbc74bce998166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a082c8c2602078e1fa6ba1905dfc8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bf3b6fdb7e4f41a1714a61fa03df7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc63a6a56ed818f2d635fd89e2f149f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb8815672746e69bbe28e35bacf414170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503790ec8533de78d3ffa00b25060ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8ab59e6f308ae28c742beb841eded172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fab3a81577c5d5ef9c7e4e2ddc348173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d42ca6991c290dfc6c6507489b3912174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca6e5010196f92efb42a0399a6e0c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ef3641b2a298b6da29250a5e52c20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5a7e775f1a00f73958fb5a93c4d09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac79815257e3fa32698d58f3cf6f77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd335256e4a9bf218acef534212f1f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e1e689e3e7a3ac57c9e22bbe8c03e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f078c4e1f554275ed9fc5a2554ba27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21b1af1cc8a40a261ca15c11de727c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba4eb16783b86530e93dda43494374183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc2ac59fbaac8721fa9383cbf35e8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789e4f99b2c50b3bf8abce1e873239185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee5302be24568ea3f934a6438a6d10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e542daf03cfcedabccdd11759ec2ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd67f61fbfaf14de0743024c342a893188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369bff49c1c72826c0a0aa765809a30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec869a106e9809dbba03a32a184fe1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dbaa8eaf6ff0d05333657c685935c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda62326517490340902a47bd83bc8f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b1a8cf32903c6a58c68b4828249a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e61c1a9e97c34617d328cc7c574b25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd891120054bfe0672206794f0183f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5efcbb7cb00641f0d5cdec071a66fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b78a19644e16a49e237fe3d37065f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551e53683770d4b3aea35ed5ccd11c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a6044579839ec0219033219bd12d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b20fb0cf17d5220957d235602f55d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed473c9d4fd998450d2ff02b2d691f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310acdd1cee8d5340970d3cd09bcc769202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb8c8b2032ba0746cbabbeddc212cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a422b79261469125b1143a078c18d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b646c77e9a6b51b3f7e71bb108c491205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebd24c49263675b6ce038454e985d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69865b43c3f1c752155c4ee38d7860f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a10488803795d0f483d9b54cf81287208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b1eb0258ed53da5a817d4f43cd1ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5b82d1373001931799ba7d15d8db3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d2543350c682199b8323476f859f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3ad3de6e9816590af9e27c0d33c51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cc8ed4555ef212b7c2fcd64e73728213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99283ff9b2c6504db95ab813c075d6ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba16d4ec593934b6ffdf6ee1b01aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d132955a7a22c459a3096b3ed9b1513216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d6f30d05d1ec33c3cec2e35caac5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c84c0c68bc9e01f12f26f75def36c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67324020cbc1e6d0d6312bb3e18edd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9e63e7a05c53d9277dc4b33db42d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de821aace70a605d5e284a4aacfef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd11c58dc3b91cd0ddc2f9f2ca89014222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3bce53b85ab2d0fd188a71a387d67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c91e9c5a5d97ee1163dc837043aeb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ef64fa35798e992ffd48fda939f27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56115286b02f1caf9c1a4f62656b9dc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133e29a328af5c0f7b417c31a6be012227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27fb30decfc2ab5b1b00b0b020fb92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ee8824ae6ab8273369753f8949598229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14bd6764f22b2c5383d186bc45c52c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3acd2baa138554865e47f5bff9f7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece5a61ad1b2dc66f815fec352dc70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ffc315770eae4e6d88a68c00864f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadb1abc1064ae5050e810797850d06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a71c879900fc95cc4f19720d72136235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b188c5fee3e1cb8664b0ae4c45c5f08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bae5af52ecd55510b3278df59d02f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e4bb401238243bd1d09a2f79cbc76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7338134bb0a2f68e3664d35ab2b624e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b0769cd52941fd3dae53194d0da94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8dbdfca6132d0833d8e4eafda0b80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515216f2a28f4fcd7281bf5dbb55875b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a4dc52640647e0f54e088e0db28e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd399df6d702103f319abd3fa2574a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6518003fec30e7ec5849b74846508245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eed78e5ed790d1d8813c2680e2e06a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050e60cbbf13058d2f2d2000ec310cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f0949594a1e7f7a564238a146695f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78376005d7c3fa19c827c0018a7043249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d7dc1c129e468ffc741fa54658fdf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e45170f060a355288824e3d75757be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51f3ff188b5bad2d2caee6f6896c9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86b629f2a2de8eb7af9cea06ccbf69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a03c77e9946bcfb5c0fa9c858a283254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcaba9897fb660f56ee0a06b4ab69f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8912ae06c7145fe6a2d090f6697c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afaea8579bed1410cb005e70a79006257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51e56976ae04ae5eaf704ca63ae195258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a70bc110a162e0ac58d7c0e9dbc5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faf8e46e176e1b398b67fdefc33a8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d71e1b4460b0d65f7e85e4e5a4385261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58fa19f9e8ecaa6a6c02d13a04ffe8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14ffd1a6d500a69a17e38361b15bb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211b425615dcc0840dc14125e6be66c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f68ec8675fe5ddca7b5895ace4eb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e05a1ccb091cb9849ae962bade5ee6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e966b124dac32ce511c230e53e03b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bf53e48ec3beafd0c8fd50d99e2cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a7fe25e1ca4765dc0fd83e387a58f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4de8d0cf5ec3eb9e0d335d14d1b48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab945f846667eec7104c63a84ba32bf7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ae0f6be7f2ea2a295c698f5491b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b3ee8b534877309001919c510a285273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fe419650ad5faac42844d5b403bdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefd053c8f4f75bde1dc456e0861f9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a406f2783cec9e47d3c66e670d55b98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a892ed0ee33da2a23df54f5243e06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68796555d7bb486f31321b7149b2e686278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658507634dbec37c63f7c82a2d26bf4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7fc99d04385dc28464193f4baa02f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6efbd8cd256e5a25baae3a8c6e63bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e01d5e73ab056986e582be920e000282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0118aab740e674ce8a2d17a4083af6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997910bdf9dfd5fc56392acffc0f459284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f6e076b0956acce16570a0bd2976f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c393e0d3ba29c2eb40052c973e13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725024a075678ec0fdfc52a0056c21cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9640d5a91e33925aa0465cbe38d410288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad32928cecfb5032c7516fe51304c52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86156d6e395b75ee6d209033c60bf80c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964d0f262a482042cab71fe117e6e5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf78f6bd84cbbe28ba273f342237c1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b16576c07e1d32ce83e481cc0baf51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1c217e843d99672c25258673e9660294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355496ca91205d29e93a7ec7bb040b83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d976d4dbfac9ce31eeaecc30c49f416296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc81a2e2e5c04cf5ba2e8a1657ef8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117c6e96eabad0ae69c7f2f40024fbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeb52d91c72956ee7842e52a75ed74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a870a6eede4363813d8d285055d3e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a646c905faf789c7114bb2746a5598301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c5d677d7f29ef845494889b4abd7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e108966bc9b39eaca8ce462f6ff04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427e793945ff7dca5ba90f548d4cf5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6411b3048b88541ec316f784c3ce5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cbe836095180d22e3546c1b105f3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf474b9dda2d3ef4cca607f009bc8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dce3e3fa57e2a210d85cf4c381e45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077ab9f340a3c9bb9535881eee8373e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43bfd998366142806f83b5ac74e7f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a95b2f16a0279db39b891a823c9f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc94fdd8a645c8e869b2438a4ec8c8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af315d4d9e323b411ee5cb1128b44c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f64e13e7cc6ba745d1302de7a92ff9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90522a04d68a436366bdcccdea6cafa3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84568b9793d6c29a5a146e0fe6b2215a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9ef040df0d20acdb4932cd35ccffd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18006d034b11af5ca996b313a9baee1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14637040c65bc0e1ef90abd496e0ac68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae9c1b7fdcf7905d65012ac0467a67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512412b6a4739ecff02dd383a0135cd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455ddcc5659b734b55a001a7800e2b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268e8ab6f5ec1629062395287deb415323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5d8987bfb0ed658a3d7b04c94ac22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aed377e3464a1737b5997dd1fb173325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be0748cff642dbb234fc821ad78cad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9d9c27b1088fb697efea8d8fbed24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401babc74763f5d20ff8cd3f2fb59c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557451a8b2b628282c39e5bad874ba87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed735be758757ed4cefbfefe7b6c67b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc4d011a64fc7679681394b262146d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812996802088f1ab665cd802f829217332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afd2052c8f9994fc1da59b73e72f2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdba8715c68b51ceb73db65ee31b45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa859086fc15d890bbf10adc71ce14e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e81bb9871fd96a00f6f63adc16f81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c16009ead82e0e2d1e75940b4461f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a04c127725d77fc61ec71664ca5b9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b40bdc4fef6ac58781dc7b31a094339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cb2fec0c3fa30c4a12c3c05503034340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fac8e8d0e9e6a47cede591762c8b95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465abe055d1634ef0677aa3afd82f42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f77f7909fdca9c425c9a38dc0a2a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4f407b2747d03c8aa6094cf6e5adb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a9a215400f86925f0de23845870a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec120395f0f1b127fb2be8498ce2ff4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2599fcc52fe810ed293dec764f4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d7075e2c799faa63f06d4257585e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76ff37eeb8321e3ae4e07c181b3c1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e211bc08ae246b1ba14a73a910c00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88bea3b25ee58090f556c336ff1ef6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b584f8d93d309a3efee82ddc76e38f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602b7116c95e157f58a2909989fc593353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43061ed4400badbdac7b82add83f3b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3ea833398ed31caf16ef90d4534e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22404df85928c29e093bcbd3f75daa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc6b178a288d5f3c605655c90ac4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822973a0f53355eee08cbc2d6b0c183d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f2e51555c61c159a7a9a6080252fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b887ae53f076ea2ffa9c85790ebf48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26f5f8ddccf999ae65ffa26923b712361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a26a11b5448a9e6ea9988ba5a4c5bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6fc7bfe7dde382b864e0a8b5e8a12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c30a03880be30835b07915efc64a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9855b668dfac644adcb329a414a99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefc862506db12e3c965598eae2458c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5ca54fd95f0d507840953ff4fc7bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951d2113995875a0ca628d5ed73e534368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd8923cbaca06549491e972cf3ecd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7571605c13d43dedc2c98fcaed933370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc57c8a30a3120a7d986c30ba78dedd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189640685822d22fe02f247aa1e0951372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874143986ebcb9dd4a452212c38363ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc7d5772a14ca91c6329be201b791f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b0bf4b7b236eed7683a705a2f3fcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e906dde672b8a1373978f93ef522972376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b538e611a29a69acbd9c5adaf2d46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fcb946441c28be8a4aade2ebad1dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65521b658c5e23c55eea1f39f598b2f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f4fd3544c2f33d274965eaeefdd17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367fd5660f8103acd1c48effd7c1876381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16fc97965c88a76d116793c90d6717382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6060297bd6aa7f6f1f2b0f0e6ecb691383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518e8e0873670e716c54226d9292a68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0408a21fbc73061547749a83406fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703a6b4463ee52193a075c64daa768a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f20fa872fa132ff7a4a781d45bd7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aae4636db3fa3709cce2c330c3f2c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a401b7c930be6d0c41c456eb76665d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e4e22c00af088f70fcf1d5e2d055e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacd4cc383673423a5e19e44e3d8b02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d331afd3bb9e09ce988dadb12d1947392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e45d4a74bb06ca68af98a53452f76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9edf6dbef431dd27f69cf5663a01a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5063394a034876e3e2187787f4037395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3fa5c9b7e4bdaba5ba24311743713396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc29ca6c81f9c9b6696ae7d6dfe0d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d2ad3b7b8288d538eeef60c3712cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c4a19389ecccf55e0c24a9d7633fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9185ab2001f25392ee805c67ce2e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0831631f802f2fe17e62d874142a54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961f2af96bc9cbc4d70e6016a483958402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e63fac08e7a1e4b628130ab717ba7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c508b780668b913ad32a0bfa27d9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ace1a33797abf9dd9fe9251683bcf9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a5220114d6f40a9b21f15aea51753406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468fed943a7c63ef220cb97fca10ea3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e566165a3346624d3c883191d031207408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f06e324d56bc5600ed38d8468a69c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2146a11476423a7e9b759d57338d655410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19ede40a52a8d5cfa00d45636621b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f39281d827c2af9c59fa7193145e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c9b9f8a00d269ddbd92954965c0bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b2b1446b762b2d50ae56e6b42ccf8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742664777f28e7511c0e8d63eb8586c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5683abe97eb36905af75285dd750562416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10117e7907836aada2fdd9c9733beaff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66033ee61850bee029be705d7f5c85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39c24cae06f01335f955a96d4520bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59132ed8ee795ca1a43a70ae63483417420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266a11b64851e60cea18c7a91f473cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a3e535e75e4ee6225086bd5840ac4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee2b68fe84c4cafe15dde2acf9b950423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe1b528ef9eee46439cac3a962fc69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88676876a41fcbce96ef0d19f8709b07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6c48c3be5ec15b913b5fefde1e322426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc539db625d048819e1c4e0df4979c06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679b6e53162d1857e67d54893bb6017428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ae338dd3986cbc4bd0cf10e0e91f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc23a2b90378583ee8fd9eac645a38c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38aba67365e5960914299896101cd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50144b83408be17de592594c55153d64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3fa98cc0292726a5f87851699980f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a52b076293265c047ece090530e9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a8210d62daa256cad41f5a93cfb16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c119c81f59e2b736b2a30fa61d18a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2c9ce33aeb653fd15813871abef32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1e43175b46d3145bf2fb721d64bec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9e1c7a8080a6d9e42ab66df2b7baf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557046f556df8edc619bff134a3ffd19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fccb5a0a0b58f011ec61a16813a70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33dee7de5f55cac8231876d13fd12c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b549cd259b38f193ec19f4ade34ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef608330c87fd520dedadbe259161b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef1250ee6145600c3e049c3a976e3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b255029fffb6e72e5f99412c95f14b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fa1b64f5ff0607a80dc1814abbaf4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6bc79e771b72f146f1d2f63c3075448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd289d4ba5ce23e144c83fc0336e6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb5dafa1f5303ec64cab029b22bcca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaaae4cd24832e077c1abcde4b0f99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b44437cfdabcb0f294a58ca9dca7c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7db12f0b8057bd719b84ba7f8db5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20430d7971475b1a5239bd8a4a6ad99f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525241b5c4d42e5a0716c4379bcb3ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d0190ee0897fb1ef38446957e4153456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d188460ff3b36fa31693adadc55a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bb3545c7639a5de1e37a1fa2fefda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149107baee9d81223619c6ecdd0c66b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d738a5f389fb412148c36f47808b797460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5efc3342e958dbd64e14bf3ce81a7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccbb8707141765d1dbf783a7fa9a7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83a35e45ab8c21bef33abb9db5ea1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928f194ab736287db54909126e31cbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a659059898700ea30278e231947355f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50e5d0d88d5165d3e525b3ce064788466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260df3b19647650163faa5d0579a3c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422206ccafb2418aa82cdb79c653c1bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862baeb94cd84d2ddb7f5543178e10d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde3a6f46a697329b41d0c74b363b18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ee4b2ded38da22d0a1e0fc1c5d671471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abd32c23ce36ca30183060a678855e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284910de42d3715a9696bc00f96fd238473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefb19f235976e2dfc4f8ee9bd4ed4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb82e65a12ec2ff9f40611e385372c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385fe7f87c16a350dd6f92707844783476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199f41b95371f5ddd7edee4a8474c43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652e7aede12e704ce64054f53997df8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34800fc80df416304334726d7a571fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df4c060cb7f903ceb9b6ef0c7f6d79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249576a0e258929d5e584cbc02342645481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba598694cd3f64a75184c4c47bd3c84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3863c61163863eff9c12bb5eb36eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e601a1e616fcb94e5ebfe5fa55521c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba688d572db78b0bf1c8367c15a99fed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b553dbbaf16857f3a654e9b0f0cb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f67c196a634275d6b2876de92a690c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604f39213997e0bd3f355ce37d83ead488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ae5837a8afea04d3403061bb0b21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce72697bb16725f590a7b75203a8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dc0d9ed9ef3019f67f6cb155b7ba5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedde5b6a467165c4e595b639fe78acb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8971cc29fe560f29acd8a773e0c2cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82b41211d1565b052c0ef588549ea3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580885b4bb4708935c32c3542dc043d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e17b1a9e30f012059e3d28a0d5b4bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f9b4afcf03b12f5ecad883077b67a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432ab2be380497f7107b0d308888efc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf1ff7934cc6fc2ed2864377e2d995499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7bfc733dd5f5b56ec98453c4c0dcf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5fd9c9785020136fe823b1283e5f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138f9c9ad04b2330960ec1d9045bfe2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff3fe06d60f862af3c4a4adc9eb236503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b94dbd372d719ad34ee4849ccea92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed39b8061a1d887ba9e70a433c7851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a93d61161ab7e25559508d9ae07f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab402c5452ee5615d5472bfba08e03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac0399e42a0cf24116abd8f173514508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80eb90b1abeb1b6e0bce9488282473509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903004fd323de738550c33e078f54a47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229c980357423eaa7d5bc945ba37443511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ae6a8de4e264910f5b562273d1959512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd138521e5f7bf196a5f2d08b38e24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99675edf2edc461a7317670c99ee5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5c554f3bce7252717e3305bda7c37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c3c40538bfb8131d9eb95f41eadd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d8a7eefec00f6e20b007e8584addd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279a7ba7a4c503c77d2fa927a433338518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b25cf20ee9de915a826569a6c3e03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7c662d82c0a5c2fe742a0a5fc89f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb03a5b167d5da79ee5e4e947672637521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef99f11724b50486ab909dc0bd42a03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0bb8c9c433d43b419db30172efc04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fefc7717a077bac37d671bbaa301ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ce8e03d4d8d129a16223124c5de69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f067ef3e70ebb58934072a78be47e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5467a72a7077d770afce68f2a8afa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee99ead21ba25a94e51bfd091a6639528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d028e1d64941a4e93744bbcb223ec7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30e7b89085160b0e116b125f0e77a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b86883343707bb9b9dc0210cbcf0f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c9d4da133f341852fe0c49f447f1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2bd7be8d3be25b4b4f360168cd6eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7ba6cd9e0f350dfe9e08a6a0b9c07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda9ffa0a3277a412a0eb518d339f25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd7b92c500fbbb0765c94d0f4c533a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6177eee4176ca8a9a17facd96a287537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d58e7b0dd8f9070a967d75d57992e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843d811fae256a68e6673c9f4d7fdbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf862b49ab3184dd1f4f2078ec41d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f06059ed167693041e55672911d7c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192c5176b8aecde95596e609e4e3bfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc073a2e6c5fef2399cc8a6590919c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081a6c8b7cfe72d11c9d393a4985bf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eba8f9e6a8a22a5ae09663f1a6480a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb759728fe365f78f4bd9b4f229df3da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2088f15afd58e6f2ac5c4fa03b305547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fb1415edcf7290a408337693a3bc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b616441d7a91f8563c02ed74e645c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daf952933d1374faa47652f949b9e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a904c031eabd3474fa93381b02bb85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf88977e528d3e542fe543593fc182d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f90f000cc884d12f4690968b5e27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd2b93789aa96b7d9d1440bac38118554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511c06569eb807b9adef9f62c596cdf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bfe69bf21ced88b4c3060994974d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145bb645eeea899dba23e96959ca61c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a69f24cf3006a1d7e9643d9505e45c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae684fd92890fb0432796e5ec232679559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7674be9baa2fee1c0605092009a4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a18ed725da4ab955512c0c1fb2c77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa6b4aaaa37454d77ea8eca5286ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fce29a8444e47614e5a444408e1441563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcd285940123080fbb84f3c5b509ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d609f64d81178e171270caf6c8b52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b00c96d19068bf141d806d3788b77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39bff3103849c18716f2f61bb3ef90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161595f94abbeccafddd82b1a65103be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d6dce1e6061c26cda38837b70f571569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7aece0ca67556d28cd7e45e196e83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806711dbef767ba721bc2092490ef53c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d57ec7d9ce156c2c45d26838515a5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3b68db279bc91266116305f83e9e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c60687c909ef409a53e8d924bf8414574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d01e9928444fafc4199ad1a3f892a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590971572fc66d03323bef42e190589576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ca5929fcbff24af572d16fff1e728577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10242d3ecacbff95e0fa3fb456175ba5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2905ad8d42a125f4f034e258bade33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec5eda53fc91646f1d25e136fe5aaa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a103dd1b56564a25ad399bae28751581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696d695b0c1d53f45eecc35ef006a30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a46cb4a8f78355e08e6632117ed6db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d436e15b880b1869b69bcad12b8aa5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1ef4122f2c893f4296e4464685697585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6f5e40cd3539443f3a6d7282e70df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa80d3dde072e4ace4180c30dc2438587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a027b1dd612e4cdf3b6ef1cd925ca5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776095fb648dc49303c0280b0447edba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dbbaa22e1ac45a78e3eb7f359208e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce62a6db86866c1e59640a9c6b90c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfbeae0b2af58b93d890bc46412ab1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3f75ee6e32ceb41628a3323e142f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de2b81d042d925eb7732a5cd259f08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdec049313cae6ae4c7a342610654cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5094c9f46aff81bae62940b914ceb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714106277100dc5eb07c4f561b8bac34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60606abcaba2fab10412b897265c41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782cb3c8b7b6cecbc712beb78a8b4ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b84ee4bf83e8660640ef9f7a8bb77a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93944965ebf2196431c8737c443469f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a6d7bcf169cbc4c7d175bc2f97001602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60302834316bc23211db7c908c8ee9e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5192bdc271a40f37e78227ec52860604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d5ceedc20249585f3f9e55e47fff5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f89c7f7ffc099a1144d8fb761c4b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a801a1ae1da2ff256c999faeca6e9ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63102947b0a293d1b80fceff84c06b29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c195c218fe2159923af9f68c70ad6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9384dabf01b2b7f2cb9d6cea5b9a83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2af4f723384c1429a533cde949bfe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9f7549628c330b6f249ffc158f794612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992cec5fb2ea396a98e1f416276b99a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f90cb13dcafa56d53f9bc0864f6b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81d452cb18f7c617cefbf8957735f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27ec10d9f87dad3f45bdfc4c514a71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da6b6f1753036b14fe81df3e365c60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42173ac5981f6861d5052cefa775ebbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad194048477588ed4c57e02f646dcc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6f85e1fef9adc02a2c0b0fe9ec554620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f2052fdd39e1c8df05d2acf72a0f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a03c4ba6cd6cc184b843182aa3933622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44939c00b1be1568825710a4bf5cd6e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d2e6fb2cadbbd99eb41f649be29c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5a25c80931084bcba4c88bc68724b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff24a209578a6eee4ebc3012de054d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a11cbe3a03d8813bc69673139f2e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326569f7dd465682513b88f635ef631628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b62d9aa12f881ac3118548a76b92d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091f4baaf1513744ba75f625d480766630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ef3e77b34261e34609ac1a14b32bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2ca75966f9a6da30c36c393c5f853632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273c0a6a88fa944bbf1c31a9e252c3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329c7493a7cd6f6e6dcb4371f6cd75b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae1157017d1ff7cd63651095029ba1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034667574db679bc1ef74ee383ad53c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c282aca6ed63a260733966147c9e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35934752421f42693bb8057e3372635a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc226c65f6d507c6c3f7df86cf086617639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda79e515c764a0506e5c5b9502ee82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad084888248a3d35dc1204f7d543df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a024c8b60344f73c3129421f7f7a8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879084e8a6862d5a61e152a6f677b2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcbf2274a082fe674d5f80b4c95c87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b66b47eda87b00d0dad72caa7b05a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58ef9c8ad2a3313b0dacc0f1f03302646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a66f333701f5ab0250bc652d2b56f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c845d49871b2135081a8721fc98b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c6c9ac1c2e34844019e4f67d3ee64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89143cdbfda5a67563c9ddcf9677ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388075dd4695aa979cf10efa7c5deda651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727a108f444d7f801322880b231f1cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3209041e7366b4e3500b799c6cf38f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66cd77491f51738aac352156d584cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac316305597538ab33f7dbbee9b5207a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87a6ab5f815943fd1cb786d68d0622656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dda75ce5d6db824236bb368d754b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea6dfdc553e7310a0776db8d5be169658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11a5ce47d9e5d31a40af35a6c1634f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508281490d71f1a677f554298f760f4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487147b31ec81b7ae5560cdbb2cd285f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2a281afcb4834d59a8b545e3a5aa3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad3889f1607c3fc2cb87e5c26d79be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac40b7625a6219ee95d8741f251118664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7d20dc923b28d984201f1e3904e76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8a392c3bbf7df11d1b34fe2ff1947666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f6e1767d068685cce410baa3bf78f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22d646639b267f31e5242fd45fcf64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb192118814cb076e5b75032716bd3da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254c48d2f55f729d336d609c2a9806e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363ad4afbba930bf467445767e6d707671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17626d3a4822fedabda7ffcc97356331672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc50873041d05b7e44f01b11c02b71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1854a12c897f9ad57c22b28acd6c9bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602f425e00fdc22d5f4b2abb50bda8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc419a87b857b9ad4cae7df1ca6401ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93db90ab89966bdd1f23ad0fbe4e455677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de63c0a861438dc62b5cf9e207f16a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd97d77be13d9dd2092a3c31cf279c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339530549b198e5376ab629619423cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750754776e23defc0fb393eacc8965f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a22eb462e518869d445d38a87ecc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f01ac92d983fc86423006ea79c60bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dafcad9f38c9c1b046c134fbb2997684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c8358e8761f822f86929c443b23d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613d8cce58de8a5308cc5e4d5f70f83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbddfca5527b599f100d4c66bbfced687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178d191b961fbbea26d5c34ee40f8eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374c99bfe4a9cbdebfbdfa94cf098da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9270bc021885b23f961fe3a49550792690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3408c4bb0e11fea7d4f2a949608864a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb562dca1245e1f4ed66d4a9565230692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d691f27aaadbf7fdd43f3546db8e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59532f14a370c9fa398bd5e9e838664a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa47e3042efe336f85efc2f4cede96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1870ea9e7085c5d48d5781bcf98c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328594e23ebaab1274e6f8e965d9dfe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a0e87f20ee9927e23e7a876d834cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f59935393c285f5fd0be850f80f37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1142d7bedd58c04a8fbf1a5ec79c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d118d3be4b1c702bc04a2d9c8e3f6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e8618d65e4c112e711bc064874497702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5c62baec5e089fb4bc09fe55a9768703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c8282b0ae482b45d5a4041305429704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6425c767d3d2f2bda256f16202005ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897c95bb48babe07e02964e927c1c1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41792a0f5819694ee5aa0d0053ea6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925b95ca970fde897298a90fd9722a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46091e3584310fabafe77cb3f5f1030f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460fdb41cc3bc8fa298815fb41925a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c6f55d83c0f26cd78cbd50734cfa1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deef06d05197a0c64a01dd3dce919c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a77d106d490ef46ce87d3d3733a9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4311974e972a6fa4e4b280943d9f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4505ea43ac55f5dea4b00b3b456ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb4106e5cdb01d30b79127dc568dfa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e869b0c1a6f70723e6f506c0b9a2b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c75cf099763aadc5ff579873e1990718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95102bd87c93ef8a61551a9ec0ba1089719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130a7d02d0345ac6ed5e906e9886217720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053564f46295a37072ddb282fee67c21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268c4e4a9cf8581e8b16a9946673dbc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35488ac718087efb3b7b989dde91342723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce080aa1f3e3bd12d12a0ebf0984fb4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb271e376f8c6cafec7c9970f9948df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20da3433313ebdf9e3303c6c505f0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11c8609a1a86ae8d143e41f3879050727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd634db7a367d5bc1b49dfc832f2dec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf5743b112d9eac669348ff0aa01c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6752227bf9da4804fc77ad524ae2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef24e3fe62e637c9cff25f0881415731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266d774f7a7abc5fca88dff33073206732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffed87a60cf83baba04bc68109ac5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b39116209bc5b76acd312a3184a355734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02153f626993318cec5251ea1ec12d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805143a5a86d886aed77996c3f831dec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649c50928aa0c88d11360e5f136df97737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6d3b5bedb10ec1846a4c9978c840a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d500475fcd83bf0c08cdd5bf26b35739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78074cfa99ffced64525140b56bf39d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f139c86e9f47bb22f63eed14194405741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb44a2d9027a4feba1ad8dbe6705fde742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfa8615a67532b4524a504b3e34257743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72fd164bfcafda717da948530e1736744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc4d4ff7b1d9745a4613b399aab0d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a8f1f0ba471864a264d6e81d27666746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd206cf2a4bbfb560fbc70ea6224263747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98267f724f2ec4ea8b945eb2dbff05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4383ac9461933b900fa2efdec430e96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2652ef78a4154f687c3926ca2f1c17d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d9baccc2a74f8a5c2a8dfdb487525751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa111035ae4698f52c07139d66f4c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0633c4fbafcdca60dc33d64090cd1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c283db32627100a7c44d667b3fd4a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94078582541cac4c76a7cb3666b137af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f114d8d585c411adfc08987729c9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb872438cebb22b809ab8aa343bb9e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc72ce0ec30bf2c21f0289476c4f7b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fee24b863a604458362e4f48510fc0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cf28397b1406eabfb704bee0769d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8c1086abc053c2f9a66661d85d9092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20926f7eb5fec661392a2de9923865c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581f0b4889eccf31cc0abbc045e0ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f92f40b77ff94c2a12a058d554c9895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1147c2be3eeefdcfce3e57bdff36b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711be986282ffdebaa0000e90d60b7197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409ddab884b3703ea103234ed50062b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a4c8e581196094212538e146f1e629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a897d94217438734db21e70963530e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c909371de1bf3b1e2df9e40732916411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8bf2133c3444decc4fdd054b888fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17d63b299007c158a349298eb7a18513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af365aad08e7ca653623ddb7fbaefb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a9ccf8461d18dfb6c61784596503b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a945248855c70c6fe113610d0e75aeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518c85d3c7de2c1b63f7df1cfca387917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81b95d01f046b48e3334c113c65b0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55633220f10a94251741653c26984c0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5f6fb163789a43854aa0f557ed13e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401bf7522909c5a3fd441a9fc46a98921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a120b5e0634c30752c09d0b3ca5526922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2f3ad39d529f6c24c9690f886346523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae325f23bf4436d92fd7cc2e140019a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252252fe09f54f31f79aa258c6d6540c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99136f43e8123095cfdcbf378531297c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423efb3670d4377bbae5aae76505d16027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c06778b259278c94ad576a27f98d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e712d97e0801a842ce558568f06fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158d6d906735e60ec8a7b01d9400fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99f4f6bd6d443ebe66a23c15cf89d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc07cde0d1c391425fbe35c33a5a1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e69e44c140ee82d0aede50de0085433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe62720f92dd5cd3761eb9893b32cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f89297bbd79ef0347ddb0c03e553f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4952b9b7e79cdf691355bf1a872e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912abdfd7ca8f47e5740017d870d617237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b10692728864a47646c0fbb115c8b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e25e2ce30ae46c3374d3bca6d3d78b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e2067c9e253b38ac237e2f09f995f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b81f0370adbaa27b67faacde55381c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6960ce8e8d5fad1ef7b31e8e2bd0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147250ffbb71a2e905a7a34c59d236443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923546db95ef556fed3544f723cab38a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cd715339c87277152852ba3081ae945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499149fbd9654d15ad4144c9ce979b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb22526b0ef1710671af30edbef78c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a842a46ebe39ad7abee9e6ecbb37fa648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d443f21f1d93ff5bdae8670bcc3d3e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77890faa18da87f65300124df8403ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4121e78d5a2289fa411dcd5fb1f3fb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c4ef5731cba16b6d95e7df8ed224052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c63eb1ae24a452af2ea7e4ae508fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e8fa4a810257e98e9eeed8f6324c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c386f7e831ef3801a50575ab9b5824455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c6990548b70a4a35cabac1eb3dbe656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e7bf88e6fd6a685b1b8591a26cba257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a771fc629134abbcc21a4a8cef1399158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c6d7292fc2aefe216e321733f8b8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba84cf9535a153c9e76a2ae243598c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a09aa59c7c613b0ed0fb646ca159f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaf98a8b5b589883b060c09bb0448962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3a8cb9852313645e79ee42dbb209663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c918e34734fc56743cdac3127fb2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de114bb83cbce2e69c60d8f15fc10f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876832abbcc7ee1e91d50d99f5fb4fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acaaf0027d91566cd2420ccbaccfd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b238ba5ba9751ed3af28b228227368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dbec5a56b00313c5d402995832d9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2aadbbc1888817269135c8322e9fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b1b784d1e0b8585e3d0678ca2467271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f4c6f8e11f2ea543bec8b31a4f3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0531fc6e8ffac7fe36f578fd892d3ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d02a5bf460e59255706f523e41fc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375604d840984fad9999e0d7e22e59cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84818a78e4b274d5ef429f86c2ac8a9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d02ef500ad88194134b51e176270b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812d6fac7554ae3b19df64733498a2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7639fbdda9dfff4c174756f47729779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffea1946362a4520d37e9896582e34480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21588ea2c247cf5b8c2e61e50cf4066f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823cc04bc484ef9b7c5b606befbef2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e1d561c75b378e447b9090cb469de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6afce330e97044f250e76316bcfd8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed9474385f5604d431ce7b6d00917a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256233a017b087a303da5e74eb2820e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3f0c281edfb5aedb8c6deb8e4f72287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895828b28a0f198547c345449c5553c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4829eb0fe86afdfe856a1d133cc2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2a58f2963ba303843f045ce299cad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018662001bddfcc7a42c887d5675251091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bca8ec5fe0db6f4e94064fa4e60ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d758c4e429f38bf3f662967a83b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675ddf223a67bfbbb3bc517c71ecba494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998ce8e3871f2c245c4ed33582659bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f216a67e6fe4d507598d79eff557b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279df1491db69ce325f5c1d086731b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496b7a280cb7db52a7e2dcb7c93cf5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d912b25bde04a5252ddc40bb9cf299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f252864d7e65ca42f62da270995f955100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56631ab805fd08137e20855d2fe738e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7edd9e4dc7b68c69e9fd8646587b39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8a30cab47bae5b8e021a5567abb92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f5c606f2fae96565b24159004bc10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e7be07dea09d0b5322720b0e5c6b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a133e0b96120d46ecf39da8756ba0ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e289bec558662be12c6936db765865107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139ff7dcf35b2bc15db3c1c7a64bccb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daabf76a47d45f12f9ff49f405fa8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb9488d3a020dfbc362cf70e741b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834d8041823188bdc899fd9230408da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34154210489f9a10a287da54a51f90bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1408b91b4987e8fbf25e6c33e50b14c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e000f5ca120442b3290cdfd1d92f6b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1234a29d9165afed019dd37ea4d889a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f5d97f46a4f205cf1e246e063cab8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a6fdf4e3fd511ef25b2fc2a94f13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837db7cb7e64e2c3193ed915e997510c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38edf73b8ae03ada9378cdebd26f16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afb926e2ee9d4c09033afe50c0991b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca53796b49ed419c311daa7cb4db0d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb05f8e90a3df1d454fbc4bfde0e65d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474ff923ac9e0db814e1ac60d67a2ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7811ca528381eb0485f755e3c0b038124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6723ea6f159b654d76248ea71533a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb2dd93b6fe2f98f1a6c40d3de89c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc07729e43406e2065e83c486bd14a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbf064bd90405f1df1ed7d322e029b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956720ba16ab7eae0bda2dea6978f3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a2aa75dc2f3ef9a7be0e8b2edced0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ae16e29d87a95b5e690240ed38692131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acc862efdc66b0ccbdec0c546ea487132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9305d2cd62602f0cfc968c8e4013e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63b7153e06bb57cb52bf5e6b6500e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c47887321f8f9637636f9f0c9c2f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed48e7d7de32aa09a643c7d5bc46783136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e5d19e24994e1f72e4bd72f1ec3fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357f61bed308b2356294880152b0cf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af9e3365316aca3478161b53be8b24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4795ba4d6507bbee04c9e5c20357db2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4ae1ab5d81edf985de1b6745146e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722be844da23aadfa66f9723bd03928142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78224092d35e94a60795d8eb28853143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec71d0d906e1faf99c9529658589c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee29477acaf4fd88bfac4c2b915c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd27252c6d4678a56d19ec62a98cb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15619c1e444edcdb63d6a90d9bb4e227147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707c1f5be2b24ac22f00b9442d9495b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a791be3ea972f48abb8526bb708e14a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd2ce6d0f2e3499f4f1a9a48934b29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358902ab801cbf94a43fc3aabea82c8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a1c0fa3beb4b1f20765441f4496c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aac20945662defd43a10bca61f136c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc3c92490211962c9e72647a5f11bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c63ea2ba39767894ad031af179a90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988e8b06bdc769b2cf6edb49190ef72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064ea297d16aa6ed987b26394e8c0af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5b56d3016d8c25e5947dce7671c95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73b4350dcdc8c6d0ebd71f4544f205159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6de1e49aa0a7571bc8e248d2b9121160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251805432aea6718a66457ca5bee7a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43a6c2d9afc14dcc86b3d094935402162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a812939359e6d2b34a98060273f063163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b0ffcdc1e4629fe097539396ea32c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805012176fa4e75cec202e63602d3d91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6c778b5bd61050b3e38a8aa1a0b47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca3d2749d91b5f0883eb398d7e85b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363b0daa68d28497791924741208311168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e02642a85b7b9307471d6f2d575df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1859e0aa3c91517b819b86ef3dc74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25243b4e722006f8eb3f3c84314e05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4f653d06481206c348063b4ca127d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c1198a2263b311f65fe6bac75a79c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e24bcf20130efca43b07be10a8460174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50fd9e6cd7d59cea27787a8acb0194175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9edd50b62a551e6bc1cb2b0f5877d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc8576c2bc0973db350c29973b7c21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94a692c33c31ccf6c5e714c579eda7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c263179f0ba80227e0d466829c1ef23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69f5128796b7992daec713569fcbda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c50e4f3ef66fc133043dab871ffc97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefea775bbcd126fd254555388a46073182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02be249c70d75c799be88ee1822e44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b1d88fd6f09ce5e24b319d3043f02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f963b9a8c0d891be2d7fbf06dc65f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9fb0dc7659e5bafc29bd311726225186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33b24825d49f10bc7e52798861e669187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ede68baf5cffb86d3594ddca31645188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd79f35802dd4d941f8819fcd31239189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885aff859537f7f885c505df2135c33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e29b3cc34c1a31e64e2b624adf9d01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17be92b39482f3dc1b1677f1b365c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf16bd195cd3b58ec29011c1c11f3e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa9d746277b47b3a1517a083a09f2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebee1f9bc44f583b3b5eb49f4218865195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7d37478b40a10dfd7023fc49aca54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899137eea0801aa34626b8bb67bd381197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd8544b1f08d25d8c68f5d00205696198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3d6864990b2b290cd814dd25da56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4894dba0e5eb0fdfb3058ecf1aa47df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09149f375457e2a7742f50c7f8ebf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5b9ba21681e5d0ab8782ef8d9b56e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f9278299c24d7bd4f2379065d49d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b59bab9bd0f8e1090bb2ff729adc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd3d4bc8ddfba95c70093150e6462b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86308832194d43223ca8f220ff49b94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953d397d27051dc3d67abba749079ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3e4650402cf506f033abcf812c75f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8629897a31842bee23de9a4f54fd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01864d30ab61cd366f96091490c03b8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefe05b6760a82095ed3074c19e1730211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bccf5fc39f75fb53c5d5e7b8be10b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c40dc7f79dfbc1c6bf9ef0b781b0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabaf0e1773949cfacb462e7f1bb3f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf4752bde5cf46865ec9095bad8b9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c034d0df9a84b450a1f746a41987095216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd94ae74581e83d9470b46bacafd17e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca53fefed8e1851318411e7a6e64a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13e0bf1f5d5d91421531e541ae464d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e51bd1dc84efc17edba3c18e931fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e088b2b43f60f973b9981ae7836367221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caff2efcf8db7dab188a0854b01d69d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02410de24c6a2e748fbdb53046ca748c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230957b505e410bb52b61b7c8745f29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2558889cff82684f1ddc8928d2df3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89286f300af5d32d5686395ea12ce600226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508044ffe1ce1fe18e8da9fc00f4945227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024b73770e868d7290a5aed5360c1e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e38c2be56aa98f544e3c7c932618c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c112100f98f3f121ab209d6b293bd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23897eee25e1844ad43ae92c4d6748ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bd6bcb301b0b414ce1312da89a12e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34df9789705d0f203c9ed6eafd248e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e817a0af55f8f3135b8140d0861c68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192f50404823b3c7bc441747b02dd6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e995bf587d80bb63142b387ea43eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aededcb581e465437b0eb52f1f300237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3d2ac73025f76f167bb49c85a23f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25279e188dc0eef72de921ffa49518239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e25fda74e860a8c48fcf3baed3812240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998168d936c18f64731d2a1777b311b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52093d6136c1c6d2ab4906158ea0c256242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb37bd03b4308d12b936a00548f7af0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6bba4de46f39338a445ffee3a3052244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92a50a63c00c055f89100478281ae9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d676696bfea58baedcbb5a497a647e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71ebedae56d7e4ff5d013381247219247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c697db5db7248c6b905122f4e2db0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce21806cc91ebd42e3d0698b3551c67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6881b31205a3d368193fa9b0ffc5b02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1c0396f4a5f87df7a612fb1682b0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696fa31f8d6561f05c8f556978bb4f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384b1fd82822dbcc5c9569133fdcd58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651ef7586b3ed4f9ee1384caa2a085d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c496f660cc415f285a2b02b2dfbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0109739ee1defe9648eaeb5b4115fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbb41e781cbdc9fcf7e63c70c0b4c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a254a37d374de103537ac57c06780b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907b0d826bcb00858f641454d6bbbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c417e12012fe7dc98442da0937e3e5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cc4cd5be941d41383a64e8184199a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b60a8132bd5530e2b0cbc3855b83b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1ceeb6e9e64e9e0d2d63e94021849263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c941dfba9afa53bfc9c02735dd79c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d45d972819f1034f26315443d1ab41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade57673e5618c74e2276c165e39b400266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85126172b98a30dc6a89025f814ec8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20618bf7a7054daf64e9dc975fe3ad4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc90641dc7f629f9285dc378e37879269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9bf1219679a4936a67f4ac45613c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a2664980cc299c6c600f1c9d3be2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1c051f8f54050d5b3ee440d3ceac9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a1bdc60e676482237b5786e4ede55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd76433f4ac002ee0e63c1488c6a87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276e940d81d56e969696043d78e43b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c6b00ffc75d0dfee61089a6f53a08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607e0194b3532ae429ffd6bd2d6fea2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcebb2f96b2df8b4e8eac2640cd9bd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285167296dc57626becb5b811b7f102f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c80115085d3cc5f5a69bda7463368280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4313ac26dad88b1a1ff65f77fa6d4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca3567d802240f5f7b7cd2adc03300282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8ee7d0d5cc0d245860948f4349cdc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cb4816029b00ae06c4ec6c0799613284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d27e6fcb04b83755a662ca8625a244285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1aff082669916f2636ba2627e4b77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c31cf8c5dbf3408f83336ab0ccc79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194e86e1bcd71362710923dcfac3d24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf039eb7d05e5c13692f606dd445b44e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284618b36f5db4abf48be58ae6fcbbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c174fb72c585e4089890bbafad96194291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265130101e60f054fc1a08d2ce44fa1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8131ef84e1d33156348b1c1a7941ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80a0d8f176567fe6eb8099c6a637ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b357759d253505a1080c6954ee4088295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd96c7d9b4b284b6fe378794a87a597296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb7d58b2122bd75b912ab22dcf0c7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a17889a17b3b75443dfba82408d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aef05960877e77f7f1d8f1302d3ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3b2112ec9769082d794a1dce593bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284acf686218e06a4a27b9a3a510e1ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec793102d0ffc867d0629afb88da5b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0136897f9424811e7734348a4fa1523303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0715109f4658a92f2ad72e92d380d5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b73c28efd15328d78193778a39bdd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2821c1561bc7078164dca79ffa68fd7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530d097a6cabdec0f75e7705e4d4e9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09043ecdc52fe266a0c97a89605d97f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51ea66f581769053b154098010ba11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4ddcdb44180f00b08b8840410aca7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25fb7f062264cfc0a197d93f822297311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3f160ce0b2f16e7613271950f84d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28104f518f1ae504e1782d51a3616b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52d38c0453fedf62d62caaceb643c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c5d39f3181dd7c5627d8614a6c6fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dcf55b16cae379eb8f9b1385c1c54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1714812b6a49276afe572f44fdc48bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2c321217de574d334c8782aa4c22f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f365c16cf1a0339a2a75f8bf5f4199319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4822b2139d4fdb6156ad96d742ee80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf12907d06915e3fe36a37c65c3c3a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef544ef18d3acab00f91cd4d08bbc08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5964f3992283851b950326f33c2d80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4077c35c3a6848abcc28a6067801d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5375e97200091c98993f3b1bc3533325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b61831651ab840bec8893be8b19293326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82fcf54cd9d585f90cffb498f3ac3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac04eca8ac4e1affaf5823ef5c6bbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d5678ba7dc806494568161fde588329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568ebc47d2e8745dd6638ed8f3f1a1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033042e326985e3252142887bd5573e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902745e3bbfdbf4116a43c48a5e2051332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb462a8860ea5282f53f35e41d1d70c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22062aa6766532370c18b9f41cb195334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ec176dc0c21176400f5bbaf4bf667335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2f82f6c19aa4808b195fdeec4727b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c5abe6ea467e182461537df77ab2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3159b370f2e28eda3afcb0dc9bdd636338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5e33e0f28ebb412d74dcdf106557e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b1565d08241f1da23cdbeeef5e32b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbd32d1fa18f89655dbeb37fa0bc2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c1a8b09cac2604b8e05253113ea18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3894db6530e0a3e4ab12e044c032b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656526e57ea713261dd16a321a9d94ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4863d103d674b5dfe362bf4d027bcde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13398ad2ba9fd5bbbfb1a40396244d89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980f897306a80b767c751a3b3b7cb05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5883ac3866791f9024117e20f84104b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a9265f8ab51778cf1fe989e51ab51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8440ba5c85c350a4172cb8d23972050350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15e2e868666adfad8b95e4a9268a60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063206768d4974a3096900f37c84c20d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe59307b537ec44624db93e70c0ae8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f3ddaaa561e0ea2f38154f79b7a46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7a307cd83203cd796c398c0972218355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4966c504d356a89e3333b13ee97c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45825c57631f384006f79c30192e895a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d0f4cbb81a50e30652a6a9dbbfc37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58603f14af11738e6e7d3774eefd6b9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125b99baeb5b3eac54413b7ed32dc8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35d13cb503e1d73ed29951c91219a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73797b10b6e0d1cd64a6618f3b4b385c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300e50e9111bf80999fa50923ded34c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182b7f8ccb71b1d4b0589c66c1df749364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150afd72115ebdf469bf9cf25bfc29cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47ebde46fa255827e88425934c1d94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200d3546ab598a67bb7dbbc8a9bff1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea15b4b04acf9bc7f8fbac7bf1104d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342b986f990fd7a379ed4cb934b893c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5925b16002d99a8d9688da625ec58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483952caaec2db287e0fe97bf7edc615371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ca3f4ba6cd6d382ff126c403468db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ca8904cab40e5a4d59590533d14c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3538d6e39331fe16d15def1115956c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36816821b0f015fdb6c540d629bd5734375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6d957761c046a4e8dbb99731773ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd24e6a47df6375fd1c7d6a7246059b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83138409460eabb237d35c0405096b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fbab9c4712b221f100f8eb354fb23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237d13f72e8641922c7fa4c1437716d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf2230e905c8e8f6572415b1f9866d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052521961f6848dc198ea711116d0373382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71895042835d6ea086b9050af4653d9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d69d1b5e19e00ceb1689cb281a165f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57084d5af789262e282041afe5a7bbde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed935e19453dc1672d21038185f33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da58f5163567df32163ea6593427cb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190e9b28ca72d9ee2618efa22c11e04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30da867c2d64ba13184fc6449d4391389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bedfb9ad770d1117bf3f24612c80b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96e66ac2d51fd235ed08399aaaca9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde206c3f8407767ebb557d92298a76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc61e41bf49233597dee1c6aea77014393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3d7977f7fc26dacef60b49b3fb669394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8973860b6e484b4105edc1944aeba63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac403749fee3723645908fec75cd8c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d6bd0602130580914599264d8ad1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78161a680da69dcce44b139e72008b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6ce6d6e0744861847deeb3d80aae1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dbb565c4885a9dbcbd487e8aa4715400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cb4fd5529889cfe02cc1b5e924879401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4947eb8701b29b3fe25e417e016b74d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254af8be7431f236b5fba154af0a68d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d80f292c561479019cf1b9e0e0b82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6213b84df79daf4f8b4855df1c360405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4210e07ffe76b165fe070ac923254e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ee02b0ec18309241845c23691b0f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875718f872bf60893b676589239b21e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d583c560451bf8fe5c0bd4dc29868e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ae393a87b05bdcea92307ae69920a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ee53f9547596a083d35031f5aafbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853452f50c7704683f7447b042236fb9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801d7df6b74d11e797f5d1a7cf2f6e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1af0043e5ee7f91dc0888d7418010414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d6acfa5dfa098a861ce4109636f74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cc3257ca5f8b02c8d30e51b0d3c68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24fed9cc7644365a66fd5c2dfbcca7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaa1b18a4aa0c98fdf4cf533ec75e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97f9e4e78cf296739b91efe8176b2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb32a2cdd0d0c386034e7d53f8bb0f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19687233e30314a942cc00c0223fee0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9d4898d3c357541bdf294380d5257422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f166ac715218228e1723340181ca75e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea009b9b48eab57fb6d2fde13e6021424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9cb66e529c7ec3386fe5d2c18055a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3b2ceca5f50cf3e4a2cf4a2b0ab24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30be2e9c0da15d69cb43c9b48519fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e528ada07e032e9b102479bf026c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6d2ecb7f9b17d827a5d7c1901ba76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d353b55fcafbc4255eb80d5426b6bc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440133c89c111e511d0703d0991f3de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e0512b993572c3e473d40f6147159432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b67e3ebd81b265cb8334a4ffc79404433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceda5f7a225a4af3fce78815821d69d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df62d209ae78754c6591e8c3c93ea05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f10f8a7eade4f88440dd6f7196ceb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180495f7f8cc47239c1bf21b3fd5bb5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2c140f2367d3008c7b208050d7312438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcf35941a15d6b5b91d49b6a5357aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4abd467f77d688d8701256e427fcc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca643cc42fb48d0deaac241770793c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee3a6a45facfd9596faac1237e1f92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9506da14da31debd2630f12acf3fc1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b9535d3a1ff75f9e13d73796d7985444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad5f8d9f83113ba7d7e4714f6c12d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae082d662c076145d71d9a1ac6c08d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc41a35c6ee71c7d9701d701df6f731447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb04425a780c01a437677463dcdaa0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30549b2e91121e620e2262183583dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e676dec5b029a66cb3ea59c62b1c8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab757f229fa24255786fff7d46d67ce7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7275621c047081b8ae6fbd7f51e023b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fda30c4b0229296e2ba5380b2fdbff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acd37af6953e92fb032b5d622a3d79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9bcaae9ccfa77fdc194fb85b1630b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a70fbdd15f3a1709dd65438db16d0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de0d25737c3c01112bcac4278eb322457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96fee9e09f56f0aeb75e8c21362669458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd65eb58623322368f7f6d002006a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688ca54fd52d7fed28ad670aaf72354460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688671f5e80eaf296ac9bf4087b732b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d8ac627aa0e82d158c862973c9121462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105e2cc005765f12c2a012e1be4fef1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea5fa5fa04ce85bf94365baeccac4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752bfe92bf1e32b624ece0c764d258d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ae392ddc052c6ee9134265aa497ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244b834d70e1ee60ab383a3f8dc7323467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce02cc7d1a2b0c8df15291e35c7ce9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce624c97100b4099a0d43197679e08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbc593d3c59f1448b0a16aca0e9293470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d8722ca41e8a64729e9a986b82d90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51ef18ac5875cb6ddce43b433783eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baa5481669cc665e1a98654ae5ca85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c449c02e82867fba558ee2e4f35fe0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7cd473275bb135ecea07adc1fc42c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f797a81ddbb1c2f5e5b12916ea8a525476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac500c8dce30974a822421fdcd4381477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7c73c446479ccaca0d2dfb01c44cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527450739502c0ca16f92d430066251a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5560b0e745bdfb0de856045819055ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec30403eeabe9013d0b1ba2ce52a984481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4e2746af391e2faee309ba259ca2b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bcfcfda5a68a095096a7082137bbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abe3111f8377ef9371a83f567a5006484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3598bfe789db383ad818a16767cff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83053c881b5ce2822796a14ff6c87b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1cb3ff6d1dbbbed90c22f33e03779487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1dec6c2f3dd331463c5ddc493f745488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ad998793178e3e63cde81928deb47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eebe01a2450d7a4b97af5d3098f7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f69457cfa3cc242c1327213acab12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6304359490b0e7b7a057245233ef687492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625cfe9a6dbb391c8ffe57dbdab5e5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f06da64f8034319b5c02c55c02e23e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b60fdcb1172a4e92801654f4aa3c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0100fb6d63954d679425121a9b88ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08046c39e29162955f7947f876eabe2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc884606d3385e9175fc84476c40de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a46665908d65c9064032f931d1eda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100479fbbff117ae493ab922c87711d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca120743e147fe7fe6260129e2704a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87616d01f64a13bbcebdf3b8e7788b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0bfd139f2716b81d6b0795f86f189503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a757a981de5aab81de9777a146a58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e49b39e68adb36a3b941cc8ac417b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea916c3e556046986006dc16fbdbb8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8445dfa7052a07332eb9449ad331b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1dbaf716683c3be5be7d45c32abd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934b3723a975dfa7cddff0b7ad2a5a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2894a8482ca49a2e700d8b51b0f663510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b73079f09c8c6339113738b9b67bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5c01bb55f50880d31ced86df7aaab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b535a2a0d8e7294fc77b59a2887cf94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d62a31a463c637fd4972cbd62eebb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bece79ed3263251b8ebfcc43cb794515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efd2cd0442db8741a554934cebe7c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b7995ace36f59ac1cdf2fa6d816a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90f9bb1e30dbddf03ef150ae54d510518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0249769a7c3aa1c58299abac2fbb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262e9c37952a2cc73add9beb941013e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e261497e3f70c8c2eba21dac21f2f94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e45b3f0167bc37a10e943b0ec0e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f1ac38b1e5274519849769abaf2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51954e3840f8e0be098745de3e4f91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f52be421321d1e65fddc0e3c3e44df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfd4ef5061834e530cc339ab342c82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bcd9dae3171c78ebfe05121748033527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d41b6eb1f751ac0c02cd2363db46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b33d10d25ed5e7b301af0ce23be5a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b10f2ff534ecc10ea1c7cffb2c435530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45072ec51cbbdb64eec3288a7349f8da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52a4dc3c916390068957d21169051e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409b6b43dae1538be5212649f3b87a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418f967f9442aab2e4d20d721f945f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54879377c250c1c985f2dd996812a8a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3c46575bb94b157a6e81828b81c83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deb3c5cfcca691b7a5a23292fc4bdd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccf8ff7067016d9cc4813712107c03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afff3c72966196d860e7d1886343632539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59debbe2ad612e63b59ea80d16ec800540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806e70c289abc0e8c6308fac4404654541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c454261d0f3efdbef49f67ff09f638542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60d7ab8284ef8b65965b532a35dc4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0945986c9121e2aa25a20c4e57eb1ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333293f606426196d17b3f7ba9deec5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083f663b2ffa85e86e971356913a6b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54de70957064234d0ddf3afa93dbc4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3a3c65f462ed7bb7f478a5e787e26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97a1b185e55da375a14ca29145686a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea53a8a3b270eac8be3c8bb06578d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05dbe775487ec227522eaed6e0dd29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a831be6a34b2f2b0012848d6fe9ea9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08887f1f53a400387bf51e79869ce594553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2d63ddb9c244da2723272805d1367554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce17a0b940bec212b4902089748399555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23051134e492093452247192efc4bf56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375bd16803c6a8c003ec2f3d30ea6c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c288bf80332eb0b2d111e8cd882035e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823c9d12052dfd0689f435a0a8c648d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261f1b730a46685ba03a3a5e365e5dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c981dd4235d6caa1cd61f2bd334fdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c39f3b0bbf37901b50dc5c4c360bdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9f011767836bc9963d0105671aa55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504857c1bf1bdba7b14d5bc4da0f325564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e808d8f645ff7d1f65ffbcc379c3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34bed60466129fd2bbb887fb285398566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edd9281f5da8b4f78c0b9cccd1ba89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aa61a60002feb578aaf6183135172568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82843543d56a7a00da123dda747a48f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545c8dbec139d92259738691b3af288570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647b9324fff5070a3367e9e747afbbe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4d2c0800b56278c155b373e3cea26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70337db432cbe4a2bb9d1353170020573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538edfdf608b60db41fd8347f49e0f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48165ee02dd053c5149510966c7833f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d6520587a53c542258032aeacb75e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2af39d3214e55f241f184cc8474b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de8198454f811b74172b8837182221578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba9dab907b25da6ac51c445f18c15a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2257dc236cc292add96a36f1c2706e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2e486ca8d5ba0cd84ad43fdd4aeef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34646f9e1ea9f5d329db40612e1906582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839e79509932509329eb16a3595925e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b55bded464e2bc36ee4448049e6ffa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54da4f24c1d42a09a85d8a623bb3665585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c01938d5861eccfbe66067f4e101b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486761b5da1780cd49c6709f731a77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6392d41b3eb6c8bd776b82079663a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593cdd8ea688b17dea11b230eaa38a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e73b853a17c748c7bdf0ce49c14ac5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424802a2ae0a5747c2be63d08afd81fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254a705c1673c5f1551c06caefdb771592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c3b7435981063c1d00a9d23ab6366593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4416dbe664823a3b43bbf8d0fbdc8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481537939ce16364c5fe873825b648c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f37bb26ace43cb158a056263c8f32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908229de7086aec42618b02e578ef29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2b53411c1e580963ced52f8f16dbf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98876366f3197f293db6b1369867a576599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35609a20fd6664eb6cd941d8f225a7ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ae9a3d5714ec3e4764eef9609bf02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70095ad499ef4fbd4ef625d85736ab9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0103779b2a9aba125b5c220d962441603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb12feb95b3c96ae1e1d3b327f98b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927a26f02cb15a54a66140bb4dfa864605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ddb52ad02653d1512cf81538c3613606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8bb9d145be552e5b3630fe18ce7f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370585cc1cd0fd2f5a2079e6c7739b4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0289be7bad7ead7b5bfa2697d551034609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a17906ef1b6c9f198fcbbec4c5cce4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c7ee7be846dd9614f4f37d18eb10e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165aaf783ba09d4ec8caf8dfba6d3bb8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1363d52aebdf78368aa818a67c294613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1dda0cdfbc1272ee680bef049719a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd7f2fa03d79a6027089bb5cea4511615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3343bea0edfad0df01491eb69748fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea30f50210001b7094a69eb7150b06a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11750e4da33c7e19b1f0ae6dd13481ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe2eb57c7c624aafe456594bf0c235619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d665b5debd2089973bfa11bf649b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989c8de776503e8ff09a3f2599f357a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e477800750df9612ab923655dac2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a41e9f302461b3bda42faf44c9207e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea495147d0c915e6ed7f4d1849618a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dafb79c1c1761246e01fffc8432b43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6881b2bc37d2d1e7f75e69aa405bec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b22b276fd157f637789f350eb79c75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14520d084ba05211f292f5e21567b70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f398a7e2695c10926a100156610a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b9b8dd16e348f55cddef05de6a0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7224b68cfcd47610b59c800640d88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed1c1fc63bf86cebb8046c6ed24662632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc1ef81229deae130f88295702217b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22e14c77954ee3453fe9394af5db49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26188e1f10ebf71ccb092d63ce84838635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d1635e840e277d29577ec4cb9940d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0101bd9a6be67a122ce316397fcc65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d068eab312241fe60646576cbc09c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc892628e08f7235725a87914032355639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c7d6c468fa47d7ec9e6ab1d79b7da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee23a9ce7dc214c3a3ae641621306641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dce748cad8863f8232c7f296b2f0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f620efb8193a083d3aa5d596f577608643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f2cb56aa5c14e5cf82dd26e668045644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ff622f32c9a5806cdc0c149dd70ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba166b33e1486e1954e5a419253e70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf2836649cfb09d094b59d1cd4750647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8392e437e72500ebe57762ea5a6011648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79d2eeb3e9c0973c5226814b34dd56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c090028b7bbd288bc5e579503e608650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77052963cea3a5b417f9554df90ce9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5fcbf1ce41a086d38231573765b86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509cbb31c7ca55c77e270003259fb17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779ab34c8e24554f3fc77f56295db31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31b3bd10289ddd3391105aa4102e31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371e5a074e053c1ac3de3b510552f97656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf49c77b1f3d486b00050e26538175657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97031f2506b843592f023187517df3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a54c8b0ea328e164045bc30bb661659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0496246c1573e6b140fafe266f25e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d088af76d7055c55e8ab479151be4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a146ed5329ae6c6168ebbf3b46338662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d87d7a817173604664d03775c1fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b56f13ffd747234a323ff5f08e95aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e73422f7a17e0fc49b13ab4817a82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b1d07ca4f77c78696c12b69f5cb66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799d34a801a11ad5282150ee4b0b37f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e806ffa201b2444668214444e2301a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a82f0c5aca9fa1f082dfc290c74876669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005920490ac02880603c76443c5ee6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3b8465805a887b1e8f139b3d65ccb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d019e8e3b33886fee6ddd3d42d1f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475286b456deef3dba7e746226106239673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cbbcf162303bec37dc015145c3cfd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e71e1e7efd8a7a1892f64c66a66e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a378ed9102873570408f0ae017f32e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad06c19588ad324da071e4bcfaa89b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0ca7e5e03d271c83b5b138a786604678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f4c5d51f1576bd52f680383872fc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd79de7adf3b19e2d0042e0b6168113680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111a0b69973b0a31f2bdcfae6c6be76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20221d423c26d3ea4e0cc844591fab38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00836932c6824256da55a11dc9505284683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410b96ec4a7ad35ecd010fff16598ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdc99e8ffe17464c295f537cb623ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cde6d4159dd23a6ed803a628d014b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88480ccc2a901ac60d44bed7fe0f734f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7c3d9bce1fc148b6d8554164a458d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd9f0d291cd56bfcff5c019f55c001689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143593ae47f4b79b3c2a6392d807189d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66b1b1b5545acbefc8a34608bfa5a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9d4fd116537e09d2ce429703d9176692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee94bb4427108740fe7025c40976ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49fab2157432c262dbc7d93a01db85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3287ee83d4fe5a4d2181368924b3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bebf1bb5b9d6da1bc142fc971e081696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9054045cfed318c06b441dc823725a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6754eaf0855b5a4c8cf5fc26a4726a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7776cacd961bd558f4f53ee386e40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f392eb4d4696efcfd347b758ec2469700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baa628aa5aeba86dd1cb6e3ad1db57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd1259952412c2c3a357c1c5ce5a8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8cd5f65acaf1df6000bfeb73bd81a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d2fd35723f6f491d17a1ee65300e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490ee3f1975e36149db1b1cd95d93bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88636e99418c4768687fd8265e0b54ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf0600c862b86cb4727fa1f5b94070707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0784e882f20f8a70794af04d813dcd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575e6cc4b468b3ea73e1ae0f5da2e93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5289dcec57f43d8ae9ffedb7652361710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b66ad0d526cfd68e8246a6cb567cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf77ea668fcb941ec2f3ff89cdae29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8122098d1302db1c8e6cdaed06d95f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3601561adf002c96ab83eba4af7165f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a0d02417f5970150adc15672c953d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8a09577223f2081ffc2c007c048a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34628bc61fe94c546bf7413f18d72ce6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3e5f5a1a37c9de88cf725d1e44eb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c9554fed4250474b0c3eb32dfd889719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd080ffab564f9e88bd8abaa586ddb11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643474f7ff9cd974f98a88ae685585c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28521c74e6c2be12d54802a2c42c3103722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725877d410dcd4d129572cc5b345ed9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90796bcf05affb7a6eef20e6a51a147a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a620cbaa7dec820d7de0ca7bfea1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856d3e00c466d3c05c9108e52a3f394726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618a8052337eb1962b99e0fa0eee844727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f110c245086d30303a027918f6c9281728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dea5031fcf8b0707b7917eacd24bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea4a2aa6df3ef8dc6dfc09f7525edf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a36f847c345b89c91d42b25a6183ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd4adf31df7b1f68095ffefa84f2e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14974a6f9b4c90bd09c715d62f760a87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4465a1f91324aeab48fead48d1158d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de6a30085b2a3ec65994bebc8554f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586c375c1fc011714f5ceff524e7c37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcbfff33e7afad0887dff547085384737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a92dcbcbd000ccc3465733ca9dd584738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f9dbe665fd052321a6815baa8a7c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fece33f3f862798d66d6e8f2afd605d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110b2a567f5b0b475908b4f9fa6248c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f55abd9c5a4f329adb7eaab281b73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9587c4df85611212955a1accb8b9fef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c138e15b71e886180399cc85c2418ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade84bf223e0b246aa1061bc7eb15d0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae218c9a42b3700ecfd03282e896a1eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ee7463b2285a44444b20340f4e441747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa8d97d7f3fe1cd24c2b2003b851ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815e82dfd4df4c5eb6073d3798b9700749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424275a92dc8c55772906891a602fc46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90279ac58170c85b58bfbea4133310a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40350be019ff5d66b4367e86dac26206752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f915fc0ccf0ac4697030197f081412e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d5b79e86535b8c953e7b842c726a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6fea93a26a88a2d5175465b80b702755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379b8102fc4df6130879bb7d0359ee7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf34566d24701b87e8acacf8e6ecb80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844754e9601d5232c0fc617261534ff4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e8e5d529d755d889e105bc1068104759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>