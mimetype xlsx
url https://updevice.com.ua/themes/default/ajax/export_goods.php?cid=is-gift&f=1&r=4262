--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cc6b94ba29450b49bae90061f7ca01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6530f77de014abce821f2618baba2652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb25067a3bb68974c8274f7537472a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421f5806430f4c57e52d9c5ca2f7ce24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae0b3daa6c7af26bd25027641010765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c3863f54914f431071de38cb0103f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba237ab833cde1bd82be144a528d997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f88f912695bd91d03344a896e1e3988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c370e4896c9fa5e5dae7c3ad3fd0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a562605d97f194effc19e02246a699110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f665ea5219dc9336923b8f3020004a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dfb293d1aa2aeb46987d9d979f1f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d42a8785ae820f2824bc251b0a00c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9703980911cccb227b551d9fe3856d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c5df6574f60d9e9601df6b35de12515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15f371bc58a7eb08464a950e3d9ec516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47858b24ba5ca4b7309925d795fde9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047ef546dfdd66d339f593ef6cb480b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a00c79952520d31ec575d30c23f41019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf21d99d3212472715aefc76ce6f9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e4dee7c290267d42f9afd2591234521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3b7d39675a4536ad79bf09f5a4c8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65eb5f43b4086870f7550d61d927cee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266f3c285597ca4f6ec0b2bca88209624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5b9a8f0cd45c99a8a51fde665242d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996702172273a01bd907c13ad4c443626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8f8612bca4e0508523f3b5193452427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2621561fe0b754581a8cf9e1769bb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6fc0847fd84a73c76b7d261c092f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8736651dfe213102c3f810a5a284c6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd59214074f9b536dd27aefb00de8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725bd4661b3818a6c1d2b898012c07d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675a3d5a7b226b9abad5e88e868297233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436965db063f20c4a2b4dfda758832e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692a373ceaabbec3ccc4b866964c01e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b75fdeffafc7f0e64db5e0d661241a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed526ea164fcc2e739f8bd3640c1de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211cd42de32ef0b59dc72421d08ecd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deb6921eda9b4d88e43561a9843ddb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529c8b90ed6ec22e0534a88196aff9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e39e3d11b49bf887966014f15d796541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587bd4ffb3ff77fda003bd917a99ca042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d12eb91fbee7e57e1cab5f9e8cfb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f2d3d711b191f59a15f2a6ff5464144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef775ed10e32eb3d93bead1c6bde2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c4494cab5c0cc035cc2ca99e2f15d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbc3f0fc837647f1ab279321a03f7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dba39b6434b37456388d79a2fcb7a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dec0443cf2bf69833aa50067d065749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ddebeb8cba7becfd8236b98c684f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96dd494f5175f4b8d548f16fa5265a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacdf665b6a562b842945adf4d00f1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8356680383022bafdcf5cb46aa2ef553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e19f66154ef5420ef15b42e8d83c8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab2a7c12a2d9e5b3ecbde93085eaa955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafa81da50211c3fa824e4cf71f98af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cee80645306a0e2f2b2b1fef4368c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7ac625cbb22c05f659cae7217343b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ffca32bbde177f672d3927e9f0cf959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579458b18b1d4171297987d049622e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784625818a50fcf6da2f826afae2e6c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81010bf118025becc5de02712eb172fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd51bf811c9c8626cfd542f3e1be1e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f48957fa1d32ac8327682f6274ded464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e754f058783101370b4f8ad18ac4c5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18765eef8616a33f3a74b9073c9bb57266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690607abd165e70dd8ec91396559d21567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6bce518a682d2c9bf59f603c890b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758fde54aa51458b9dfba0583e2891b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da4651469bac00a1ebfc179476e90d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa105e53a823a8285f89db52db5dbf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa891e54f5c61006125ab17fa5acb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbf3337552e5379f1e5fd12e870e3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e293f35361b46519ba867f0a06c9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab5596250768aeb0e111af8aa632ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4960ef737e4d47573adbd7e5dacf8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbab4e7e7402550284cb1f4baeaf8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9eb4504b884ec6f8d70679000ecf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c8bcbe7fb72b2112251e739e6d3e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6309994dd02de91f6e6d2af0c1d77080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e3e727305e32c0ee3d4109c4aa7c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18547c65fb13341136f4d636f4d0546082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73575fcbee62aeee1f178e3fd4a70d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e418ce679261fe78a029e20feecf6b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c7c6ffdf7560ba1fe86ff11e4f7ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd80ce2605dec9decd8d2d9094060686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627989a863b3a479d7a64261129035b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54eb663445123dbdb4e9db465761dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5c78a2f19e18784da41c06e2c7e2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd489eb0c667d4e5aafeaa9b5cdb3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954553973794467d3efa465425ac42891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c33863f7518dab9f805be647f9618e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ea029e62b115be29f476608ab2f6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45db1fbc5888743e1dc890abc8bbc094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc4f63a0e68ca8b09e2694c636fe8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66163d5c7fcfde861b6a5ad8e74bede896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f319613984ed7db83ad98263dedd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a33f3a250e7de38d34729ce41ac37f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae6a5a26ecc7afd7c67ccf4dff54799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662105ad669b8f205f040ac974a8fe78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a268eb87f39968d191a3c7cfd0dcf64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f039585013eceff8caabba123942313102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c75c4d4ae74f6a5975eacb5851c9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5133c1075e78503fb95728a8e34c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703b2d94595e606c8fdc5eb70566677105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf1bb8add8672f30a6b4876ba6e346106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7251a8579da506332bb4dcf27eadeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e180ed36e16d264b0f7a4cf2acc98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b92da2e5d5707d88b43cd2582774109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3daa9bdfe353203ba4283c1acd980e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a83d8d65332579259c5f7bbffbe8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa358f6308ca3bd230950b345b53aef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c46079e6189c5057197b0acf0f96f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8c98d6940ffad4f15694ff5d862c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514cb6063bb75366fbfbac0a2dc913e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cd5dd1ca73aad86faee336848b777116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d60f96c8592b6ae482c1aed92f7863117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ef8c5e464bfbf105916c8d3f8b7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c9eb593859c40f0dd6481a418bb9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6fc9d1da731562e5106f2fa3346eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c34a181fd0c5b73a4fc1edd315f6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2dbaca76b8c6cd645e2fe2e9e8adb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d735b39ca3258345620c73d059aae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa5d29115544ddd2a6fc7a5f163523124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d30bbb07c7dcaf435814e84ed9f8db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69541fea18d2ca1a216498f2a5a5ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1e5c32f60a7eb8e42835e8e99bc57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf44660675536c08f10aa4c2c1f32c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fc6a038df0fc12b164c1f8e8d39d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fc8e3054f955c6462ef21e4a51a04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7f75a7232fb948f1a1241abc2051131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afde27c026c9b377cf35aede5ba36b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0dbcbc271c83adb881c51af454a10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48f68695de6d54bd8b062bf7c604fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5efd669153d8861f6b2c999a05222135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527851eb1758f2b6bdc48b12e8c1199136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeade315284cf68705c2c32f948f37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac473f1c73281ce3fbfff914dbcc5e8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe61dca76a3401f577546cc84c79280139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2591e570a8db2505644eed1a450612f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8a0a94ed3af4aeee76a8bbe9aa084141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce08dc9201867e6ee0551b506e7da8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e7afe31b8d1cf998d3c2ea9655282143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92118b512b0d11bc1fc355f6ca630ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a8740bf6655bd841bc59b7aa6ca55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea27819c091b4f1cbe0647ce19d872146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5aa3b58a7b926b0c7487db655fe58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bba3483d4dc0b34d94a4fb29ba8330148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b9219b3394e8b756e58a33e352b25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a71e9a1cfe4030aa98b45e5fb01b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2808c318fdccd68934c0b9e4addf1af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3375b69f22652f45c23d029e2fa922152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551c9f95aea653f6810e99798acc162153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ee93ca84087c7e2d33a17f3bcb181154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc418a5502b791ac8706779aeb39692a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4284c3e62c6363706a4157a100af4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f3a687aa8ffcc767c12506c2e9314157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cc3c41bdee9f495df996411611abe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a28edc448935e45d44b668fbce7a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136082592eecb8565f3ffeac161c9951160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdfaafe0c093ce03598c1b3b2d4b14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760f63d81825f2b0ef5e5bbc6b6e25d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0bf07c6b5cf818a743096ef1a6503163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd193303f4c195e3658f3b647018f95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383554bf52f9bc2f58c91e65dbf16e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1bac8becf04c4609fca02143fc9a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fdb2a91aec8d52b6ed7aa0ff6fd6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230be5020cfd8483531511688db6e76f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1879690acea29d2774fa41a5b40aac5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd1590f2ddcb60db4dda15d225fd26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dd25aa3a8cc901ec636d3d7414ab0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107a37e7e34419126fcb0d5d0ed1396172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba9cf23a5ba5ede9b12bde6e7437f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd7aa3d687bda79c99e5f7f2fe6b6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b7f0731a9ff1d9fbe017c71ec6cec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63b549426b8bfc4b6269c385b6aa8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d322de9a1b5cb5ccaee79abc977e138177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4a7954310b6f08a511c7c8cfa5ac6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4326336f3ca0349f7cd45426cbcf27b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a99d7ec1dfbbdda379be5224fa2db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ab78a7c7a0430c2b8f38f76ca334e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9be77121ec9ad0202e209b87d46a21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c021a22a135a3d5888040b464b7f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca3dfc3f1b5a759ad5f22f079b225e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9f269733cefc793a3369aca885fe0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8637a294547274eab011dc33be2962c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e3408caa0150e441a23d24df17143187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c36f7bdd60ebc3fbebadb7d4803660188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae001d058beb9670382dfb89450081189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a7331e03a4b6e7a74fca3a7590160190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efc08691401bf6d0d0c77e3d5b00e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78776b3f1b780c62160a967db1383a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa2731f019aa73625c1f5a62f3469193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcc7eb9316cd8e7951c47d68480f52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62186b061b11259bbe7e6037036253195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bb5b9a6e08d9f5a7061ffd84eed48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acb6facd547982c996a4c9f17fb574197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb25c2136a1b74a78090686cad2235198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abab231778dd3df9f9a627e44733ab7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f29eaae3977ec885fa97def9e2a557200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353136be523f0e6d6c93b0c119ba4c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9674b145b7b5bd7916bd035bfeb5e65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17954a68c729824e3cd9140e8e7be9d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e7c10b1e08a189a6e1f553dc4e128204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5ae977bfd0abfab1108031b0e8b5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104c02bd1362407c006b3b09c2845c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1d8d023bb4b6ee9b201ea0101eede207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d39ad7f5115695c2dbd2ab0349f93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4df76c39223d4a9a43c44087e348b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e79177e086f45be073057c007239b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089125f0e4ddbb76eb8686c34be9fc10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339739610c138995e336345f92aa4751212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a0b8fe1c8e33b5e8d5a39dd121f77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cd6568f8f2a602c1da15fea5a0fc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fccc7a3f944461f7e1a1dcc2f29307215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d3739653a5064b37d90ce125a5366216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917136502e62c1ae972afb4bf95b172217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36acd006a2072f9a6c3c748346c763b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659c788c6a94d239bd657e59207c226219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e145fbec3aceaf2a45645a41cdc2ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d282c526f1877775f1233a795cbb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28048e0af6080c5eeaa1ca95656f9ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11ff1f9b37ff5ad958b1c2aeaf3979223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a0f4346aace693b40b22f47643c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef77d9ffe3e41d7b62ffe892785062a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f602cbdc82b2a03f116216a42ca544226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d992bd846cd35d29f1cc99d92981227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1c015343e7ec4fd149ca642d1f0ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f2e819162b1adac624dca75bf655e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a73bc0c4680e5aeb7de590affa453230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5970b252bc6d6148b5a84285047261231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6893b4497b261635418f47715bed8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d5ba1f9ac1a67c329cb99ec509226233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0640eb3160b1c5713f65bcef3310322234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd9fbd6e26686ac78fe84c4217ec91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77991080d32975b3ffe83741852bd51d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16834637bc6eec8f5ecd3e6afcd41e5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6991e8c7131957265b5f1ec49a680238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81087f4b42d7adcbce6cb183f7c7acd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba7a72f15c001aeb49c1dd64737b8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dcea40106ef825090fb32ff476a28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea7aaf22f1fcbe97a6ecfad806331e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c62607cc4bab86229a9435376e69f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11ab07618ac34a6027dd784f10392c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9268d22acf7f89a23a8cd83213b0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc515f5febceef2dc09ddeb0e10507246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba67c51f4f9abaea6be1fe8d6d7cf0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f51bfd879767eec2c458a02d40ac93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9815001f4303a008e48c7255bafe1eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd508597fbff6a4b602937435874023b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08d08efe5d223becf20b0231d56978251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404516d4e487b244ebeba8da215c7ab9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deff0033c5f8e4ac348d2c9a60dd593253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d34e8ae00ddc8182d2baeb4aff29e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b192236842267be9930f4d49742958255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb2ae2c0461f8638e49c93dbcdbe09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ea2a55e3767518e67f4adf2f63192257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5b92982ffed6825ea3ab8010065cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fab046bb0289676c65409c142946d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c67b2dfbc32d550006cbeb27c904a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f71e59ea5c459ae36795d4bb3fd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece51d387d80498f87103bb4b865ee8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345f9125f83775fc0906e4e4d4f6ee9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491c19efb5f9a28ecc50f2e862f6cef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71899611723e8206cdcc8df9c5713a9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f64761491d6834dd2491cf6a19b33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e18bedac334baa16a0d7e6f42efb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3e5f0655924d9805f9bce45c34d15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcc5a494b933000491a8735e2af511269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29984b30f744b7e2152a72da8687b5a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca099484f58a07983a7e33a258dda8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5a07461efa52b2d2730729e1db61e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeea13e1c0baaaee2f2f3075c4931b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fea89437c14f0cb2a3e7924a233024274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da8ab67224372c0666c9a4d4df213e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961100c08e4c48e71a8a7581af6dbff1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e6b1e4dea7031f8e3c2c55ba20e87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d88d540ea7185676f26c8f539431278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e829d9f78bb633fff15d01864f2ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a107c7dd357dab438e42b42ca40168280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42872c8a8bc2d8412cbb38c0ab73949281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dc054c79df013b37d72223d4b39fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173516d2c05427690d469d12318623a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edffa9cca977e37bf6c697ce4dd9eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc85ee8bb4a920033ab526f60db5ce8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265b87e5fa7b4ff9a49daa62058326b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4df8a78a4c4ddf5c9f191a7ce3947d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a334e30e6c81c105e7f72e92cdea3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a411e0cf629a71e09b2d3a9936de8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cba147eae371b9630213c7fea0032290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27108b6567ff832db608e65dc222479f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63eafc609f9b1eec3ab05eb4310435292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb3b782dcb57b4253d736e63ad1363293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a160c85761a753a381be67d60be603294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f0e3de53982d4d5258ddbb72202dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed5fd4ab9f5c57bb1f63e1b20f077a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281a04bc60af5a3dab15c48c47e21f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a7b3fbb60076a05749a04d212a2b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18b8de5d42510b6795b34728e6d6b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe641f1667b67b7d8b21e70ceecef8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb5de929e1e0863af3695654fbe55d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe01227a346d4cf4c52a0e3b7271b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b6bbbfb695a02d5bf9eae08e73b09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4068cce4929c626397b9c8b91001f5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bdc58dbd27cb4285838995ea3244b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da1d36249322a35a86dc304dbcca32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85da3fc1a4cd2a3748af09d8387042307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3990bdf8c1a0f05e7a2efc178f13dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa22427cceb91e184c48f9736018f1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a852e2aa130513e2e7601b9652744c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae2ec4ad6f12519cc8c916a8d30752311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98452a139beb0363133eedcb724973ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55207da8dceeea50b64c09db1d922812313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad892a04076c3a0ad1dd9ff0d56eb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65420b9af5bcfe762a7b5b4c0b5a9c2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e707464f18bbb50de27cffa6237d83b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c266a7f975375e643551a3d7c1f0f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc79b579fe7ee3937b74889f6e533ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a979f1fe4cac33c1e8022bbe37c303319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9946201893cee0b71b028b83fc39c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cbb553532d1e3ba7116194ac2f4c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e0e5a9d14b959a3ed50484fdd79fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663861bf163c9b70995558ec8e5c54eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8affe6555e08d2116a127fb5e70ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c86e006b4a2fef7f793bdf3495b3a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f46a4aeaafb237af21782f2faa7e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda3f476ff18fb6351693adef402589327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ead38ae1c381d75d8bb8bfe19f835328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0322d6c5e7e665daf4b4d42c3517b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67851ad28d835a2af00fa6a457ccc3d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4370b71a82f40778dd288a297653b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1797bb619049b3437baf347bf5bd8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ada2a68aa26387dbde22eea4dbe11e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093460eb28e4906226ee378df30657f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00143714784bc0ab3d3bd1a2f897d5e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aee01331925cd2f65ee9ed93bbcb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156b540cf8149aa000d40e0c5425baa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa55ecce33c9d69e080e105b88ad7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835b0ee537c8d5279ad099cbb302287339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8040303947b875bf9e9442579efac8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1a926549ffed49eae1d12dcf655a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633eba0ea8bdc47e61fc45b167cc978342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c66aa064b43d1e0d8a9be05ff80c7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e348266e15c683acd028376478046344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a05df29ad2f4294a1c4ad18907892345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845993f66aa9e5ea273afb5de177dcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4efc0854bc9e5d54e431dd50b92b6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f7624ecaa953fc9ec4024a06c6b72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a4657783680394e2fbccb709aed0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4d7e13cf3e3cbfdb9e48ceb5755ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63f0be261e2ffd0cb30ed4b06c2366351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58733d0db56c34eb46dc0eaff35935c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fba007e47a28dc52a60cae3b6e8e9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604a9ac390a00857de02191961cf64e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd4ec030e671f520d7d2a27cf7c369355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bf720aeb818bca4694fbd52c4e3b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2134a7d43f32c45961728d5a93a27d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3bfc59509c9fe5bf057a9ae7e4e98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8207bb2fb0babf7832a566f6e5b095359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a13f88f2eb707e56703033d9dd997360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea7dfc09b0d33b4460d1fc7f44d39d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08526d4c328f0bbb1090d011df36922362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309e113ddd77b3b282fd50e37a5e150363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77584418d4267cc3218477ee509e666364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b617e9ff1db54734efc59eb15d64d40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b365ad7e65669a27813b258f67ed8f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4eed5dd2ba786654e06a5d39ea920367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07353c54e20fa7dbb89b3a360a3be37c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073cf64e365270294ea09de33f1b7ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585cf34ad76e7f14804c8aa80d219a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cddc1eead7fb89ad81d473f988d4c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3275c69078b9a128f86db6ecf43f851372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ff649d99b824366fdb92e76d89965373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2436dc00806fe2e67bfd5cc42b56fac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7915a9ebe4d229dac8b7c0a6e5574375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7264688a394e25fde05a11925522dee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee54eb5b002c7f775b1c40e0ca0a6a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af165d667760473b8f866f0005a497c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02e0971dc2ad751be693b21fadad77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692674c3eb8dd515bd2ea7bd262da753380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b0b63ac58013a91815498e5ddfd59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5a7f5fd5a72b994d95f39a77e4a69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d70fc0aedc0dd33845eb75ab3d8505383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88baaccb772ff7d58606c5e7e6f44b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4370d1d4eba4f246443be97816bdfc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7afde5db227c5303bade702a882d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ef7c07630756399ea05c5bb8cdee2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196122750b404ea5034e2f9ed46e7645388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed1bd6ffd10fc86342365fb8fceea3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e981461aed61d6c3b1f9b7d8f845ce9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341469a0dc6777264a202cfa42df5e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f526de8892b09ebb0e031fb28acdd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43606525652ef9f6abe97ce537aaf1fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ad50be5a9267948ac795b0165b95d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c3b1b8702089ec71837d6420e5ccf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539cc7aa63f965246ffc1ff112cb706396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89809a88d3677f341a0dcecbcef38b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bd6ee84537f13d3320f0bdc38a061398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a852c08da7f520d93b0595a15f5df3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d058910979f06cd7e795c50a0a8a468400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4f481904583870e0b4558781b11b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498141292d72cbf3fd5368ddad4bca9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a4fe4acb7c4c442f22576ae073ec6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104af167e841cf3e6208bb605bf1e678404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a110d24c921535e2fa0ed98bd7e746405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75f4dd6d93b9fc46a713344e9e83b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640a4b01d4ce6a8784a5d385a13411c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3a39ad9d702ebeb464bbd155d3dfe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4677d58403d5dc93ecd715454d98022409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0da423751a8c23f8d16afdaf4714b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f556894be4dfa586407011c9424c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64944696f7c0203b0e946a79d49a28f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b807222e0929e3d217eab2f755e84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1550ae65cf7b9237839e2fdbdffc9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450ad42d1e1f8fa9d4e79dfc5e8133415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35e541ce71aec0adf0606a2e383a0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5277d0edd2baccf9fe6a99d034a489417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653344e3bfeb21fb7d098a427b5925e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc19b7ae85895a4a7fb01efefa6cc1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f178fe6514cafec21c78535eac33b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191debd3393dbb1575c7d481b66472f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e0afe4d55ada47e6ff8fd769bc980422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227924b02475d8f7c68d4075d680a653423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc128e0dbba2d65f8950dfcbedcc6e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318438e5342059e61c927f4efa1a8ac0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9557545ce023f108dc0cf3c2c0e44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45597d6f4bc84fc1fe6f79cc83460a9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7f3a9e3c6632d12c35ed4273b227e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf0acde22d5baea2f4e7e810e4975b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6d25b9014e56f25c48cb90c2e7675430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c9a1a8878f65ca46314459da3c182431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f189258f94daaef1677cddd52c7ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaad4887be5e07e85f265a71ed021e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca65bf5b78b0bc401f5fbbc5068cdb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb30dec41761fd1b95720cda83106e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a3d65a8f2bf0b60b000c9ff78fb9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056877014fa4b31cb30735c05647599437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678ba04a9bd6f154eb8ef50a384317f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1d4350f62b86b2c842737953d0e13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0e82fd238f8cc26248b2e7ce5b6c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8384b03c7b97bb153f04fabc94ac67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18790c7468d31a8285d27d93ad26d4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb06f80f098bcc0adcb0650a52b58e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa41d6a435d1481b28c8df0a87d215444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ce2e81371d461da3d445d87e26092445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea19e9b3285e20da07add17a1d1d015446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2002ede0c51b83e2e09273d279e275447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de8e3ff6cfc32316d35677d2563c97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4184a744d4d5521f3362d4cf27c2d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ffb1c7a6bf5d650e4c38b1282f2fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80607a9c3b1745e4e99305742e063d86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074805f823116fa119943305ffd37391452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87014b78da4193907d783243b3cd0ca8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1ca3859d083d32fa1a8550ef42f14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e8cf87ad26bcc5d6351af5db9600c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25ef450f177f6d1ad77fd93d5f4553456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd7d8fe49b8003980c01001dd23973457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156277bf70887b8a426cc325abd85b72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4eea548a318907891a9935baa2ef3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9259e8f0c8266d85315bc1cef4621460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a2bc2dd7676083a7cf291753f4898461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fd31ee88cf954713796fd60942b19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245078d24c3552ea6849b5bbdab9a5a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a78f097ce28ff5343da354ba8337e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82dab5c589627091aada349b700187465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839d4c9d542d5a6637bb92fcff9363d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c9c30bc1e302dd35144ae28203cba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dc1748d4f0e4bbf49214f1edea6c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c614e0d2ea5cc79c3e92ddd935b256469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a150c1945a41b8e97ffa7bcbbd480470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241715ac0efed2581c74fd82250fc6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0332e49e7d4c490cc91a280230adbbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41158cfcc35bcf8b451eeb1c3706525473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347499ea99da18545c3e8364e1b7f3c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7f956fb5e637898cfe80a61dd895c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13ecc2dcd7fee4160b77ff4b6b6834476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d2827a20e555705a2ff8fe6de8e3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc80cf2d48fbcbd4f023c4b2e4722cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f58890e79171b0436e44c59a2e0b07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ff1cc87a705b412d1bb07940c07c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2d2ba8aeccd5e77541cfea2a51ae9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d13e3dd9dbc019e43c63f681dd175482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400fd03dbeaa96cdf22e4d7555892e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f62ef86c21c835b7adb3d634ff397484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092fc9995725aef90119ebdb62311d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead313ebcb527f7e6cf497cc17bf1ec5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10627682259ad30c75aa881df8ff9ea3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a285dc6c3d0256af0f098235a4524fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f438e66bb80d4bf513695274c05d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b891da6ab8eee2ee079eed1926bfda490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d870e09783a3e412f352b0e455ce3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890c5e96256c838c256ae1464460822492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66629bbd625f68f321a8eaf18d75db01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce81596eea69cb241f6aba855991b0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb8eaa772c8af4d4edc33720c2261f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb044da866e317e43d9cb7b13c6ef2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bdec2dee18daeef7c89116ba0dbad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb7ca30b6416cfd1387dacafbb4dcb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1beb37c64594ee2e0d70c0f5b3ee3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2e15a0dca1687af18b7d5430dea1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a24b12d61c00fa4b959dde44c71e69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f43fcdabbd44bb863e4054bf3c825502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717ce62ece4b37507c8a2df6e4ff084503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490a5bd653c0743cd28aabb556ba037504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f7f5a8f9c4bce46a9d854bfda1f03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1af896c56b863b1223dbf93ab3b728506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904a2960be474c096702b2a6f72910507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b911e636cdf6de3c010bf751cf83c6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed66dcc0e4d2eee54bba6a584b49a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea3182b34cdda0996e79e969806f4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec679817435f129ff5f43140f14bbed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199b6b166876ab761bd5d93195dbf67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00ba6761453b757dfca9498e489577513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ad7aa1e83d515bc1d553f08d421af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda311f3925393b6cdac3a594728703515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eec60a571d1d19adb64008f22a213516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234388b4869637c123f4914d6063123517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1f8304616c0ee77ed966896d8cf9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4394bfd7e51343a2551c5c0dc1f364519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d3b8945f5b0c9d037ae411f4c1c5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98787a47ce195ed43e698887faa6e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f7ac3990e30ef7ec0a1f96bd4dad8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ee3fb12a76a290720ec1e8dba9e1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa2e0822ce1ec38becbc5d5372ddba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df537b8017a4a46246f87e051f666525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108bdce96476dd4db63b2c57236bda1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5dc0082e809fa7dcc78d12c71eb9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a8409ea37edf651e6b6b26aeca619528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f8b78296db8e0440bb0b7b7b8996529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c4f1d60a50e5414b9f47d21c80ede530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f8d874179ee718664a6bd14ed0ff5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80096382ded70276778b2b55581b17ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0e32aad2ff4cc495499447b89a506533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47114ad0add15a8716d7037e7a6cbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683a5979d9acffd2bc00f22a56398a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fa79b10b520d58a94afe724202455536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f674779a35fb0845eeee36b46433794537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f545730b8432fb8f5275a0a5531607538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc79c795d740b66709115012b7daf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbf5c238b8b02b7b51a28d479ae7d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5658176f103643b019dd6fb26477310541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ada917cee9433cc7d4a07d59eb4a10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a820e65e95fc41dc1d5ea03b730896543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e191ef264763b0a15be2fd531d9cc26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8297b6e54d37205ad3b544ef9768534545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aae79882fb7b401d4e368772c44d34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844f4b311ba63b7ce1243387994cc58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686efbc8d8115adbbebd8edff52db632548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a4d05590cd81bad08f1be6d4d9cda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85bfd76ad9bfabb0f1a8447618b50f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badac6c1b81eb6464a09dea27655c39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daae176ebb2bcbe68aa3da686039218552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7effc79e4169e84f06aec792bbb9b06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac983547f0e310a0a35ed75009cba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84144f5bf0d78ac5a17dbb32f2b8d7d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42440c92e9f8ad6220fb9229dec37fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bd1b74a1576d7b12ed2a007766949557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224d92e735d323d2052f1b527bd5878558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d271f2dfafe7897291d860b97b78bf8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35eba4d4470515a2cfa92a038ef670560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372ad37436336e3e577414191c0034c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038edf6a7b881b5e397c71a96a07fd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbff9d9bc26386604886bb35fb5586563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4454c9eae89518651d3fd812abfd0ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18f13c39d8bfdf99e4719a3a7d31ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9aa49b5369454fe829a65ded661f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22976b1269d1cd3c6fbc15ab4c972b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13831ee388d05743506427f44387855b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee16ae6fe55f7c733126bb8920d268a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4696d17dffc4d18a49ace072c1ea29b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa848fac65eba01e3a2c189e2e144728571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8837ec6643f462c06421d730c1a9b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e60f8b25ebdcaa079ebc1d0963cc5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a587acac6ff4bce70b34b041465c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093893596ae80483e869af8284073f68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab05c33b33ee4be79b0770b314471b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53044fbfb5b6db593ea5ee860b0630ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4d13e7a26f79b84e9550665e99e13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24e71f7001566dce26c1cd95d48a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f107b42edc71bef03208914527f25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f27e6220e624223954bf4f65ae5619581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1f247cc216832fbf6d63ffc40499e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd99d61550fdc4acdaa7a0c6da1185583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747173f219ee66757139dfb978811b10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1782c5a0231d62208ee3e475218e69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6826832c0337f1a4d303d181cd4b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40975f63ef9d5708a98b139208b6d3b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b899735de63741bc7d75312cc9de90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734e13af3c859f317d2f333949368a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6c503e76e0c3b8e96c337654f829590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85004dfc49a076eee230386a8d37b7b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4220bef04d9c3c2c00daaec5f3e8d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861299923823c5faed6fe0197a5c642b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7e39ce39c537bcf121036f125abbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d52ab20ef41e32ac363cd1163fcfd6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386bce5b13c180220244f4bab214db5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e4bec34ba59ad3e24706401253dc0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a663454e56ab4d16e860035a9e44c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1888e218c2fe80919de39b47c27177599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b3b73ea715525655aadd8771e301a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a957916a6676514ddae8066d65c55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b70c4cdd4d519b15a3e348f70f125602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958daa0c8caa60fce787d841ac95ac8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4376bac8b8d08d391fdf81fb4b152604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217779b2128c78e8e3b8346610c4859605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b11325d1907c8ec9461abce9bea88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736f7b738059aaeb1aee09fe55e3f88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46022b058e3c11a3b7d88d80699d5b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005e036f2a722097700009b977b549d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13e99bc0d1f6733fb5e6a896ce6d0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a9e61d6ee32a5e64249c76041f8dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205edcecc31e17a0c57e4c4537d3053612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf652db27a5cdbcb3e7f395b5017e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ad57cf89c99cab41ffdf0363900a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121987e84b5039ce177a2ac86ab916a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8732bb2700a5b1f24abbc3c594cc56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a67a629644e0b9d17817612ca1638617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542a6e3803428ff74d29103b0954e26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59716d3e07f22e0f5b5b5dbde41aacca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574b473b3c12d01fa7d709038938b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc360134fc1f423eac30656ad4837c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0031caeee29d18c2f989a3b266099622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13f5242708395d646e612c304cfad8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a035f0a6b27e7e4e3ddbef4cbdff46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02183a7023f7b8bed152060eaba426b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7a70a0fc915254752630004e03309626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea60dd4dbca44c1720016df48b31b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf37edea21c40791a00f3cb4176b1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8af2387d7f50f4548cfe4b7daf39c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac21abe7072398415acb1524b47966630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fe3bc643818ea6a1ddd90b30c60f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b393530f86facfb1d7b80c73068073632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30599f9ef6f1b38af87f0cf48b18edc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b2227e9b9f37b3f40baeb47de8070634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa551c7d05bb59713321462d026ef6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a3a9c789bb5b7594fb1f61ba7d1fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5adbd62ca091c33735090a7c3972c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a427567f97efd3ea632decbed01a84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6b389195d386abf52bc0875a5dd42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c905543640b9ac8a8a6cc2d77279ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b1a8781c144d5c6f682af7849b880641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0bfe28d3e1b2ccf6ae22d1be27b4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62c4d9db93097c97e38ae044544369643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5d25d8789595902cbeb355a6bd53b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cf2997db57d7066961ec1e40b404b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5045e50f6b0aaf9d9bed5f2316498646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ddd78bb52d5c8468a215c5c25a93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98599c605aad0559a0c85f594aa08428648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00dd78d33339e16f344af50832abb1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5573253d9c2835341e856568f531d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879ab59d49a960b276ce6f9629c4fee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dcfc96dae758c9e58f6162bdef8a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d0eca0448dde8e3a5d8892cf61fcc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f9cb2d47948eeb446e7d5b307add7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef40aa31c6b30b1cbac564c18ab95bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd5a2188811264e23be5548cf2a645656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf7f7347e5d1ed5a8564c1494e1df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677b46dcaa4957f4fd294cd9ea4130e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d083fef785bbc88b497197664243d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb824feac928a6f49269401943f793660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dc6caaa5e491f1f809a375021d046661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee65e4127cafb780e59f32c62500bc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb80ca93c5353376cfc18dd8f3529df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efae12c8f2de34f5ac6895a785788db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84a7b111ce69030487341a9c5c2190665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54c69f1984d56f0e610195df0daa40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8623a87e9b25fc34228cfdac43fad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b37320202313de490250db3438085668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcd50becdb257b8a759b11e1dc89e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62582bd5ac9999b3834a048faec7cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f3485a90ea2502d16b0aa663d510d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40900c24d2749c851063910389f1ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5b0e9b465eda4dd10c87329cf4a71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901851cf10c6e4f35445b09f4229170674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cec390137454d3f35d8fcecb1e00fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a46afc18693be6df1f7473d9141df9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7e59a8318f55d0373f3a81629b1cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eed465f5c33dc10122117137318e78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a4c59599d67dc9d985104688b1840679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b810c395b94a007b9ad0cd3781cf0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d91ca11d9665a8a67f79f289e7396f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3f9d32fce90d802c24d4c76515e6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f564c15346ce0a53ab0cdaea44e9ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d99ccf995298a895ab7a844e2bed4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae65962eb250c6820a502504cda3968685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff82e0025945db5fbb182c60a0bd31c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aace90ad75e9f5facb01b53ac2bec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fed0cb588b12137b58a9b22c7f72b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658a93d55c678e64b66530407ac665b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaecf7ee8a320c6b40941d6fbe5dd4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca55ce4963d59615f560353a43f411691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829515740a8f9d3e0e0de179fdf2914692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8ae8ddbd5d9316e36c5e8f4773126693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bbd966712097bec5d47ba5d547253694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ec6f51d4c1cbe0a79f2884eef5e89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a431cd19ed935d6c0f04ece3bb34205696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207d22996452fee91ae3b6704403e9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae90bb6d4baa37fdc375638763e8eee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda71b5af7655a2fde2a8455e491a95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afe7179d98d509d09373d12ba10061700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb012750bbd5cafeb8725bf6b75a6873701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f4482aed1e4e509b1692c2eb51e58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f8d499dcdc33c8fc4bd3945683c69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b67b45d757292ad5fff166844e83d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7dcf66acca2e2e3aaf3eadc0501b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af640a9ce40f647dfe70cbd2325b227706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabf664e8b6945444c1161ce4445813707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a638c162de7b0d4383f69355b0e25a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca29853919b035cc88a45161185b3f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba18e8ac26e8021e87f21fa10d03a0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7642a7c2a30f8ae7c2d07f2ba8cf3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bf53765584dbbd0ac343ad4c32e81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c9125f3feb9cc9521299bb4d18b5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e93dee548dd2c5178c8f72757dc088714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7727913a0633129ad54fa67012b8517715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7919c75bdc34ee83968330ba7234cf7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c13b1e006c536340d65baab8ee5d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd46d3761b902a7e9288ce842bea28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed108158062b3da0813a47c4ddd21708719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0e5a6ab579cf64e2c619d2dffd1f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929867a5acaa3443088ed3caf6ac2d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f650e5fa3a39b3f8ef52bd0fc2b0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ece58abb9f7b51a8df209e14644e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1311dbd6e0da7553285c905eaf953724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2034c0c3994d4f29f921b0a5451d31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784f42b8e6e820734cdb6c8135f2d80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a83792962ad32bde37e7a761d55b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befce2b8f4c787884f839476fb54a41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3578551dcaa12cf0fd526cfa7068a63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b0a7a295589c5ceba274c61201ad8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0006fefc76e488821883771b598c4e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aaa23d47a1a3fc888573b954c1965732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f664db36de20203947949223395e0d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81b0783c9581660831ab43df44582b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74934168702a72115542263453c15024735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85869d76d91699754bd9f5c1c845a686736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c9c4227883177f83d6596e0a23292737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab988bc3eab0256b54936318f407d28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc413fab355f55be498ff54860e5733739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166803bee95cf649f1abb996020f503a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bfbba39457c82acc478662281313d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1940120ba44849c60f7b844cf9a44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a312b71b36816b23f8abfbdd6a821ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d55bb95c9820b1d68c371d4e9c8f83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd08aafb50a64bae7572d0fcb3bdef9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2796ab88bac0c6d43131c79e043d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e9d84d6c6220dba39193e5411c5f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345fcadc0238be00378fc4c9284ff7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279d0ef5de1c4d4ed28840dd20e5875749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b8becec92f4ce15a36b30ecb370ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb48fabc8549992193f0e0a03697cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895c9a16741a893e5e86542574aac60752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72077db43e32c9c454aeebd16bd58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4f3998abebc54c068abbe29f888a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db9b0fc0198d52ae52df9ed0930e0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6bf4025453b4ab31bb379f2e98af8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3347120039ea919eaf0dcf4d0b8d411757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30670ea2e8b7f46a3b6f94f56e708ca1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e943f37fe09ea8636cf2f802a866cd8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2654d5c898d814d6337ff62ee578f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7f58becfa424c41ebf58c2bed32c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027015f33c57f32ca6f25c56977be0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf444629d2154ebb54517024492eb1124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89e78ff646674fc8ff2e935bba43765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d3da143680e8241f7fc612bfed6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c0499529795666f5d7b6480e2e2e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cda9f4e872ebb8d915f39a235098948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa0e60044193ee4a9564990e4f7cce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539bdf3bcb00d2a3aef5b1c57d6a76510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f935253e0d823d3fecafba57fcc49911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018f52d8e10c2333541b6d467e0213c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd1e30ea80b1d9f9aea5967b37814013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c262f2b98b882874d467d014f66b37914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69f5a57901225a71a1640af3dd72b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b3ed4233ff95f2c9695230e794ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d4232ad78546bb62935144238d38e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4bad85a7da5b3ef9d778b8def182718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029a014ee4723ad3d837b0b34dfe21c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199b0db3eb6a32ee249230c0805fa9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fcb4862cfc42ca3b501f1a052e98c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f1875cdaa40e2b421b8bf4742087422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1c6c6b481b364f5e1e3a5d34aa54723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39e171385956612fa841dae89fb2f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179701d893c12586bdf6eb3a6c0f15625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7839c3b33da66de0c8d777c2284ffa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4eda0fbecda94d1bec6b16c9ff78827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30c8fb2e54331ca17c27b4ee215fb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9571d7b1b4b48da0b4ca24b250d111929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79aa28924d27a79da7ab366feec7d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2524d66e33fe2b26cf3fafbdaf3f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d5de2ac952dd26d3b20f94365d17832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e3bd6011c97b7f53ad234d3a4300633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236ae4bdb51e4f1f56b4fc4571f404e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dc5137f2d0fc61e00134a1d0aadb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79b952bd5664b90f4983240ecf2b3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24034b8d9f87cfed14c970f29799ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ded624068acce3eb30900514749d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db718fd1c92e08eee75e5682677354ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15379ba92f957b7d3139df44555a0dbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb5c4f8c5be68800f4365073a3599041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d263f52dac12e6d39627c6a996c9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e97a7c77120bf572ad671d250bfe7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a628a547776c79a6305ace5d9e83def44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6e4930a2feb3db371301f240f626745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3f70bfed300c1f7b977ddc1e3e6df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4b4192c965751d0e225d1707d1ed647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2f94eb41a81897427602fcdc8e63c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7bf7ffdb91a7a21250ac89554392149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d432a26d512639dda0fea688bdcb4d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681486c5ea7f832d760ba0649bc0e4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f193de5a7df2b8e2b827644800c5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79b6fd1d781a6e06ff63c20243a40a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848c9595b963b314321559c2d0325b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400ecff94a8b439111833ea34b36c4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a83f55cbe592c9d380e4613d6ab5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31895fbd2db06669e312cc36dbee4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434287009d8afda428fb4226b8dd8a5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1cf14e7ae27aa6a2208461b7545c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea00984f8463f8b2ac0e3b0d94d7ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b702e4a033a86697633811a3f12c11261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a838ab6fda3ea327cf5febf20037c3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef41e3e6277ec43945a8ecfe96450363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076a35abfe8d4f8c38177e95755aa9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127933188142a7b85721ef2dce21c4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28380d1cade8329c87c53063c8538e9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752bd714b096c6970addb851b8f063367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc0ce64630f456e3fded82219f4fd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d67ebc6d0a4049169beddec3c18c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cdd08e3be89e5f98a11ed07e1272f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d7b26df4c115f6965b883deb2862671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468215c8d5ec4382f5d42af08b9684772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f448459c3657f0e31c5adee93aefe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413e5a6bbf3903b73b1fbabd09c9bfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4c1ef839a80fd02fbc20532b2050b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf49c3ac9f46242ce7c1a46137ae31476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39de765dec61ac720517b1b716a23077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99037539f7213d94adb966da9544fae678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af26c9f7915a13b1fcb6b1065c2c9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f099e04e8f86f973dee21f5bfda5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748a56853f0d6bd6e18fb374536542c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891b53ac8c50ee6a650ff50df5b7f2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc06d414c70fd9e3a33cd684a945d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b41e0b1d84e006396cb1b844c0a1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4216ddcc06600b868626afa0ec4d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fb27c8d318d898005bd536fc5945a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420acee7ced7812572d5d7efe7cce8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951041b0405c128f0e5e10cbf45d1bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bfc8473d8e10f875bce1959b3e91589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae61155c8480c6292d9aa6dc490d7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c8b693757a855573c02e01475677591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ffe21add0c3ec04cf09763b61c5c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a1ceb25c5ec4d85cd9342eb2ba70693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9f3c2193738a5a45ecf45e412208894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582c0eb11278ea30b4f2b30e139ede695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435301ce626f2b6f1b1824cdfd8879a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f2382c836eb5ce93b3554284493dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0984b0edce09dd8049aabda186d9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbca3775423de5ac592f58c11ff824299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138886cb4acdf8a7408e097d6be88f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33589be1f6f01aa459305c0befec6fbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f3e3242b1ebdbc1771cc1dd5f277d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cf2534a92851273a7d0d5a8c94841103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76301f555bb610030723190f3c1a758104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136cc4de71dc0de9c5fbdae1d5ec7b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd9a16d01d6eb114923d0c931ccbc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e914428b6ec2ed984eb0f0ccab75944107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49b61da73c596f26177056ea0437c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed792338b5c4391897845a31ea6b82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47122572b8f51f5a3bae9e4acb54cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c556bc772302393998d636e9c453f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b78f82bece08c015a7c21c90c8b2e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80a8c0856c8857ff23819f52b477ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e7b6a863e036aaf03d53bfe44f090114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b30709a1f14b6511222cbf7572653115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd724c4698d281848a6a6baafe35dab1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ad3e9c95eee7fb08c797e2b56e019117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18bc4049dc97bbb4ae214dd64c0953118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee536611117a6c9ad80b7d80c8ed328e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3eecf935a69d1c3b92af2319499be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303278a64c730478305d12d716a7e893121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32086ffe2b54c6d6a7940c5279e60d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c07a5a752e6754ed02a97c769f64e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f01a8929d83e425799bb73922ece8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61622ebb4883f99b120203f221777bb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c37ebbef0fa7d2ceaeb2bd15ede505126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e98f4a7e4c8059d0e1a504eae2f64c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ec62f953f5d07b2e6b2fa1cf20ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000bc909e77d9a6a398d81551fcfadb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5201767967b44befe1f918de3e34af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5988f648ce15d05712c48d9d6f7ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e4e7b9a6a9ef569540f0dac668900132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab39831189b9df52c09f249266c831a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321d7f5269dca6cb4ab704af56699a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee158848283d9557dde9be7bad6964135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d77163e6f51afe459e61bbd491c28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399773f90a9ad32cacf785a21f0cc903137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef95c10fa1fd0bedd227329109b457138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6b09c754f959beffe20c077fea151139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305806f601c4ecfe54576d4b5cb5291140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eda50f49c6004df3f19433144f0e04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045552652060c3a5e6c2470c0232087c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d49c47ef3dd21ed2b45905dcf939bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2f75ec02cf4859d763cc68b97f7d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b356956d6eb410b77e99e98317b622145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a890f56932aab083933c8989e718146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e43033d71998490df798e75063ed7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa490e6a264893d66a5401e88dc56ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a609912e7382472684b209d571ec63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dcaa01ee32b6f1520b03f54c0a485150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2c366d95c32a00c095a35b2fa5a91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab927b9085892e46fa2a4791d5f441152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebfd352af7c2f8664d040f63765eeb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2690c5dc074787af1e41838c84d503154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047810db0dcc579161a5989e0c3c6c3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cf38e2673d26c0274b7e3ad6ecc2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455af7ef0078547fbbc6ba5af225ec0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d29aacf0e36d005d9776ac8bc6040158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a713fc43bb695d5a32b95ee9b8ac59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31078404f504929ad5609fe0455790fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f54d1a8941294e783dcf507333440d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c519764c926e19a20505a0defd7dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc492c71061a0a7c5ad4b1f95db312d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41db1cca6fe8b172681522019646ce8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785133de0830a1b993d217590b64dc7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cc21b26dacf7b8b5d95ece71f24de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1238a9d061ec50924c4e3f34d91d9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21802b8d56e3cd790ec50f78f85e9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69999f8a6b3e8f59f75d5d27a1a2780169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2786e55e6a90ba0902753944c685ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d973b0631368a57c9b13ef9078574171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bada7a305d93a2d29f3b609721b718d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2d6e0896a647f5f60c83058d0917d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b0c7910bc699a3f2c668722762c1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daba618b6faf5d0f76b30d6128886ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679bbbb1fa7508a3057a9bf24092f00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c3838bf924f70d88442cce34cefeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1094832a721753faff93059bac5ca9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d660a5df77fca94b6a1b59e61592c98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e70a91ae560f42055fefe439976ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1245402bf44a0c031e63306132383181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c861ba0575fcc3a2178185f2de9c5ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cabc8afbed6e8476d979fe90c13ba6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8c6958f9c57f9c4693aa57de483e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c0ed757bdd9deac561e400154581f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac60c711c0d1b9ea34530103b379573186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d53cf2f52a1e0b10035b5b9f9d51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bd81539410b7ff3899cd5a5ae28a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8347a94b5b5366fd74d936c45b54477189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29358f776476c3a1e55f829ae506d588190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c4fae884399ee3d15d4718915777b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4506223cb373feb2f69668a26759d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213e5ea985e369165a33be5578b1322193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a48e140c971e5dbd10492b59ae9437194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2152496c95dc81a212a96c0b44741195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449faa1ad7635c37d9b2e368efa616e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22ce914a6b8158119e45515aaa4d13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95e945f4f95d11e87121eea5845300198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f20d517ed82ce5faa729f98599b92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb66ecad58e2e099375e5649602db7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4f4b8c76d556ef871424500d3ef43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0c90f9f98bc958dc199986dbf20e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f970ff0042c6e2afad8d46bb1044b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc004a6b67c1584f8d152f953d1cc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40251fa462d6b37ba0a35004fccc97e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28df85a94388b509215245ccc417c71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b94f4fc4021a2a5284ad632566d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b1c498182d1b27ba86c46947923a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef57887a3f9a77095484e3b71b2ec6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f298545e6790d0fc2292eabce5ca11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105da0658b09350742d1b7adc47be46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae1ff7ccb2325fb6520b3f7afbb055212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580f13d336376a80f4b739bfe153b00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d691da1e571e6046265ecfb076ae5d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f9b3b67c8b5afed0f380da0bbe887215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595eabf48d4f2fbc219c0e0833230d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fb4f6ec6f8d9f84f39d06d7f5e685217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb845bd176b811667f879d32bafe90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b41b4f91014549e98459dd32a7e39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60940ba2b279a986d8723fcf70cdd0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b611ac61686a4562d7fd3068fb8f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c0d7da06c8740d524afd71d740cdc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381af6bb249998254baeb98b58ab115223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f37f5c64039580e0c2637c87ae964224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0359abc7cad2f0ca773bc9ef0367aea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c66bf8af0a9017804f3c68a477598d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84735be052bbaa2677fa05a7521e429e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdd2ff04b646886e8136cba26413cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab451520b0f48b8116d4d40783e6a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d09d7c4e217518a7fb227f755abf3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca71aaf662ac5176b0a6cf8074f6cce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04c2eb4fb4593b27fb0639d0211707232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ddb8e0921b5b842733d63d6b32e90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75930b1a108dbb619fe8a0ce9d2d939234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1130af8043c2708a29bd30b960c4108235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301007fc098831711567f943f989d6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500b357a1c638b8421a03844fc9c31f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37c0363aeb2b213f010e42969fa813238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bcc7cf83cfd73d988972d3c18f9d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ec7caa7f628e79bb976419df06e25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abdf505ae78a8fc3866e8e859f1ad1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755eddffd8f5f5f868a765828bbc188242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6c56bd1c73f36121eea556c7dd9d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a784b0634c66801471fb15a0c7cdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05878a0ee5d24d641fce334b06e91f2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d20e170d9c88d464935098df050fc2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a247b79016348d88278527a2a8cf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0ddc08f4c98b5b17a8ea1336c78ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728f7105f6dd0560709ab6f979682ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb45805a6c8cb85f9faa9924529de83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731b00c18b2004f969f4c6267d31661251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c8af9accf692886aacc6f6d7ee5be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486e3c2c84a8e2bf0d73c2bc69c0a06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662020b0af8f9464b217b12db5c5c5ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9bdddb3074335b99f4021ef9e1781255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efb633c6bfaa5b281342ad47b4b5d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84283e1a2c6327b62490fe7fd2acbdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fd2a70f0a86e0a0dc99b576065a46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f98e62a89463948745f2e9898dc334259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee28f8e853ff1bff484ad08cb7136b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2fb2cefdcd1a6e941f23f0385d0ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2452f26152fef7a925b4e99355498262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36c33e6231d8897b968b5a127bf93d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6d1076acebe34f87873ca2b89ad58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946950092a21f242884b8f457066cee6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf69dd8807f16c9f07dbde92fd4e41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6a11657d0b7d528c9b2f76802cc05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebeb588835118e4d0784d15a02a0e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ee94bb99400b98a37dd7c7eab2ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9b6eef88b6648840cde81f89d5fcc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8e9415d72c0204753f45360aa73cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a1fa06f8ddf61e144b574bb5f22a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34f480c924513ae54a82b4199c27e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55888214baad0fda2eade806b712b846274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad00aaf746072910e37ef9f026f2b86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a858698c4d2c81c242cfab30b16b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8660f7f631146a3046598f42d6290277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da3093d45febc438f6f8d753615d9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff77107c3c01bb96e535e38aca508e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76f4a5eeb1c3ee29cca8b19395250c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0011d4fc7ebbba2b9b02b47eda9bd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592657e46d186d487b39cd54944398b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533372d3b7c8ac00ff1972899134e79f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadb9fa1ea25201099e4d1381b67de2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1420989d653de49164e64afb709bf74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9028c609be7d9baca42c158110829286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11de61174800dbe1d8e4961a74f3b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b3d58d30aed829b69bdd9eaf513fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c09f260162135955f13240670d0fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ec12d91c9b14952677f2e9c24f4e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f04c79bc1400a91001daee9aeab6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a48de6b6bd91af25c06e99566a8c6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8393ee4fd229467eddbbaf0b33d5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dfb628e1f3c64c511b49d424138e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518da1bf5ad47fd914f67044c76654b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6725ff59f3a3b4f8a2f4fd9675ab2aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4656010fdc9fb4b5fcb6d5f65b444b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd471932d30dedc2958585c50c1261298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7991adccf4ed8a2003419d940323b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edc4482435b6674de7ccaca65c0798300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f9b9a51bbddb3c820860055554ad2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca1235d4a8fb328d7fec59d43c2a17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e6e1933ee43ab23da61bd5ab7ca12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1665b43be55b9b354c919151823a12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8219d632abe597089a50ca8b833fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40257c7d84b3285cf10df2e0e407b4b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887e209a457be8e2ceea0e5e62ff7e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dc4bbfd2fd3d77a0d347504f04164308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172e0c080b475baf3d0a832ab195127309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec83eb1e1f4a2e1f282a81c4215de8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dd72cf283dd96dcfe9b8e08b2fca0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c6ac07d4cab9acc69ee7a9bdd505312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d295a1f958367eeb3fcd254248989313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a932980d7f9c697b3b85d72046032e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5834df4661a26e6cf3b70b78d0886c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e37c8fdecea6dc848f198d24c9d5c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34683707c1bbaf0b002e6f96006a7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb352259e884cc4c3c5051afe89cec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216070112eb977c8e40de1d22b616762319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8d1fcbe1a47d963db58063370992e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69007a5de56c4a02fa220ef35b994f4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed799fa3f7580fceb2d966cd01a71282322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b642777168136d5e77e498614af23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fb2d270e73dc412195b16595f323c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee246f8647953bf8efbfad68126233f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb7f02c56a327471e2129db6f29a3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f951209db442c365851b8d7d5bccad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aacaa6f43b57d4877baab6a8aba3e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9b2faf1a17eef799b4b318179aa18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93f6a362d1d474d6e81177800726b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f44e577e58271cdb11a024cbe89c31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7c986df5306a11a07427846daae24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154f1dbcd6f3dd4748b20f26de1b8c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552b2fffb044163de6593a05952ff90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec8e05064dca279bdbe14aea9582ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fca4b78311bb9058772609ba4d724336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e8c6cc52486c032ced51ba9441752337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b199c1d6ab8d9196063426afb34658c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df636ec3d8f29ad091e4e380ba031272339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ae4e7c673105337d6c7745c05a689340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f04f5b123450d3ef44143d70fd497e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f673444dc3dfcc4f4af8acf48b1ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b78240e42b913478ba91271654e13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b568928a4b7f7dd986d8901cf92a4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bf201c143b94d16f2c5e82b42b586345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cfd8df7975d9f754cfd1aca6806e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a326a1083c5590e00fada63b6a6b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76db4168f222579bbbf4a642078e3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45df53e3a9ccba6434a5faf5bd081e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab96ed7eb77cbd7a6b2ef320a0bda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb875452a1eefd482d22412c98315a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4257b05f53cf7208d78886c81ee8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466cdf8baf353d72ea24496e8ed358f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc9e795f42bf562c0959def0a1d67a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96f9451946e86cf2191219c814b1a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f133ba65a3724d311ed601308df85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75cfd48ce57608d588bce1de234536357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878da1b3eae7fb83640afc0cc97bc11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc791c8b1aca09c9ea1db0921d2fd50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16041ce2068fdaee71eab009aa6c7c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235edeae018261cd0e55e9ee9eed6e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e6a29cc153adeecf19f0d64880b9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef3bed95cc7773a045b964c4fe1d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23b7d10c6d89867b987f41e892ed8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da8fd10f776e565a95d2497a43c249365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3e89b9788b35a37d485f6bd6c676e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26237a8c915680f689a0f6cb2c7a5e83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ddc90abee0131d6a95658156c572b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f95dc0af4030ed28c80873ef2ef2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a13b4024d9de184a1b509820abb7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbac9af7090a0527eb57ca946399610371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9ebf612c9ba57c8010a05546ad9d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966b741a22de974a34d4f3006e6526373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65900ddcc99149520a37b9b06804b674374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f8cde2875a40199e22dc829cd830f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e6af6cd8c0759364b87fb397981e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858df75b1d17a5eabaa398d907aab6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee891fb8f2110daddb9e5a1bf641dde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c10c4663e71add62a37a9d33aca39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d78b554e8c8a27d9a62b69086c4920380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21711c30d5a3e2aba1fb88edfd2960b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58092ad353ee3e42c8496c6b3fd6ae28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7d8bd98a5771b919a7ae1656e51a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c48a387715e58efff52f7a325769d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8434975b4a4ee79164847ee38c90cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c5fcb1e5486b02efb9cc1bb8ccabb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07499a265f6a3dc4241bffc425d5014b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e41f4508b41cf1e2eb15f464105d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cba192d6dc504996a89203ee624aa5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f623ffdc960af8c9027085e72c30e6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4bb3dc981835c3ab2c252ecbb80fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25329dfd1de9dfd0100f325189f95f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6ead9f95c502fe86129098ac806b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df078f9a835f6d39d0a29996e1d75e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a82df579f47661b2882ccd26744df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba317d7c739e09bd32f5110f45722b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea179b82cb1d8dc47ea152c727dc35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a8704c23777d9b197fc39f7c63379398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97ce04dda421d28f63748a2538379a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02338f5c55e2441fe6b229193a83abc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b46d0929d792abfd2572f126a84c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c80dafd78e1de0aab0c2ba9eacf60d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc2dd40008687660c86d7fbeb84426403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbf546a7520f4588ae0cee6a182720404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707cc14d4a53cb50a9a81796e8c5c9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4708f6aa0c63c9b157bed30d31b27f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c37607ddff63cd3524c53a30897d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f831b5c1179a005845bdffa8db75a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fdd1c5aab6d4bceded1545e51f18e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56338a266aad6b7dee3dd2de8511d2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edc53187f9f5e5d9e65ebc44b0b577411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f8d6f8a80aa271b28caf1f7353acd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e565771932d591d6370323f08bbf3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9836bd586e80910a9fbd5486b11212414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ce6ef75f89fe1d3766ec294554f32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8a8bcdfa4324d09d24f777851b9fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ba6fb91fe8dbf7a456ad73da00af0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeaffa7f801a3298bc25a4bb0cc681418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480c2e9fccda9ab0337479794e65338419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43b4ee701e6f93ce381e1498ee89c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29ead44a3917f8d9bd75a259f6a783421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d9dfb0f6d78884abcbfeba6aab170422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e45c0b15b36992fdc1934d69987778423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250b0f79da418f15bb6981f9c1d9d97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21f6a815338e1138841baa7723c3d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf755241b78b05780b65a777112985d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c0a361eda6a21690f4f1ccdd2a3c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e926b5815801a40113400430a19d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead19008950a5f2f855293bbfd32185429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adff31412dd01d593f1e1071953e332430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84549452db14d37eaadc699cbda543b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7330a424b16d7ea1531d207d76e403432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c32a9709bceff5d1e45e58bd84767433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aae23a248c28b156e7489fe2aecebe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bbb03cbad3e29ea39458d20616243435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173a82424108fc5b65a9d8a3d1f123f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb92e3e7d8e1a39a3ea335521aa52ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5ea51416db96710a41556be8aa6d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d86a02bc6fc2e14a209d2719864e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1a84f6f0987333a6d2280179ec396440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4ea9f45b9a51d8a56d7f0fccabf12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435217b4db7257ff57f92d655ee23d6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829542729069934b6b2eaa03c495110443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629680ee2c54551cc2dfe3b63ec61ac9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182541966412f863856a21869881c0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda0a65b804d6739ce56ddc43635f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27568667d4e5184989ef111949caf2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11fdd3e0feb9efd155dea34eaa05d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3917e19701bd0baefed6a9324ea992d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fccfb290ceb4b2fd5acba66c1880f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a209b4a349e53f403faa5a6ac45ecb7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f7aad804a671f39a0769e89de16a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae50c9b44188e5de165f1ddfe22a89f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6447a3bdbf644e2620afe522ea4e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98c0e4db5a0f42a4a2a81d48508ea6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9742feae4761114cb721dddcbde202f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d83d93c93d3972de0cd4b723edb6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328a3fde78478b8640b15c7c8585ff3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a078deb79c97bf7446fbf91c6b9c78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a41bf199210f3ff9dd03f32a9f574460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e38401a3eb9b20cb23b49508ade495461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c6ef4f814d98958b71911556a2c34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e1127c34983edb21eda3537564967463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e5d05a461b5fbb26a22832672a59f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94ad3f28683e18be8252ca1a2b5a58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a7dca4b0fc131c17b7b0fdfed9e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aedbefdccb66d558f07f93cb649c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc39b8117a74a34ddbb7635152dbc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff584354dd0973075665e069aba2308469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008f77700ce7bbfe29b93595dc8680c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d65f5ffe12b496fc1127071451a3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e7773545502513020329a45ace706472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cf541854a8e492e5ab5187cd4db34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca97bba0c1dd4bd9228306a74732bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6b7d56e73e9fe63f42f490435e48a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9fefadf213f8b6b50fb0887dec474476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b22666d591534fe3c63fb16986b3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9ece981e1cf417c0c7197fa2120cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51fd5eb5925923ecc8306d177ed13e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bd027e072bad83378aacf96a37243480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a38e9da77da34c2842ea00ba273b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7352d30de5c10ead32e10addb12c05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33dd1b2663b8c6166ac7c72c64deec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efd4a00fa667b284f3df674d0c3470484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4426136f2ba5eb53c5a5d4e49db16ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8ba4b57dc6f6e66c7e544329a1638486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e802ec52fa2b7843b6724350934a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67191637edc856a7dc8a8ff6caf6b76c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4340765a96d0d41bc6b163cd58c937489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa213ca4bcb86f462ef0d3a197159c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53de91e8d89dbb7fb07c66712468a64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412747e33fdbf71c09bc42577a71bff8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb2f31ea22d2d481c9ee290138e701493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244618941401c6f9b243bc486896b78d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88dc89d96f2350b1150442e1951609495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e14c416e6aad43399321ab23a1ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d50e9a8d2a72582c99a11c5536d5ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146ac36325db4a0e824291effa76dcd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c55580b3bf8305ce12ea6b90a4798a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e01552f3da670ddd7effeda2a17693500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b64889fd1c10f6eecf5d246f15a50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32213a97cd7c6bbdea1ef8cee84cefc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09247089213727b8c9248024338929a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2ec87e695295a5d4e24d9cde78f76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999703d98de05f155adc14b7ff6394d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e384f4a775531410713eb8470c2f199506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991aae0747c7f2305f4ffdb98b93331507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e829334cd6f52549c2687bdb12bb35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8583ea9a61a2259e6d2d7e7d3b8e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec2108f8cea684f53c94b4d0168c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51e05a6b6f0f87c19b119ea8c87bac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e2b4d27b013dd2b8b11683b3e9595512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd057b066aa09a551941304c06c765513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab56cf3317aafe6c0d0ccddbae3bc7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce1b0cace9f573e1e6f821a046af98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f8c1c7ce6cbdaea2b702fa71cf943516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3e2c01d09197b130ff6dafd0efe9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296329c1958c06323c444f53b975f8f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158558ea1e384270c5547d885a5ae1aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c495d642f73c606e45ba95519b21e13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf85404f82edb31c2c1a04f771ff67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085b3918f3c461c33880a6c4d2acb63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda246806a37627551d8a54bac01bf0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f5b897e408d07d6883abc49c4c485524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555a0ea9cf63a6194238a9ea5e10ad1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e66441b1d4746223822103588f31ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58a9870e94436e4dfa95f4d97520e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddcdb88e6b29f74d1caad9e932e2b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a0bedf213a498d8204fc2119f0749529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffa327cc98cebfaefc932b1f62e646530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e329df1aeb9b4655d77009aff325d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1b091a51a040f77d682cd6e240b19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aefb6de4e6ec81f2ac123d501af6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95eed38c599ea37a1c461f8e4c2779534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47580d6a3906def477eaa5bf9ff6a4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dee5e4f0f05fd187b940640d29db3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aedbba6423e783b7fae864ed89a420537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749439238f8076ad91ea98b50285e7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb023a453d6ab74392430a4389417775539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcaec31f65acb77b0b762b80da50d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9241a2b2d0ce22a5601126483eab0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fcf76ef5e4dc4e3277df950657632542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39651892fc4902fc0dfdf7c6213bf987543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4890894eaa82ca96e4db7bd5e668d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491e310a1fc3f11adc99bbc8293e9e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228152385238a45db99994c44b6cb8d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5d8fae9567e8b028d77b1c171879b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824c303ba1ab0e23048fe555b676c81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a385ecd2a3c56992e7a30da6a313b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ac98974f9b65e0653ecdd3440299d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050baa4d06203b1dd4aa1bd0461f7060551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acad3f90d0b86551ec88a8f6bec5c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b94e22d1fc5e3d7dab02aab60f9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda3c8ca307dc75e6db4f1f6e998e02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096d733feab9aecc292a91f8d7f46fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ccfa00ad45ceef0e03974485642c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3a53bd36c15bf6005430a59505e37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530ead7fb315f4a938aa6b751e3e6ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98c4b6de772791269de12cac18511e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4497252285d5de9513e384b74a61da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037a6160fc2ca7a949c1dab91f7c65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd0c16873b47b6acead7979a824b80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a717c9143b5b9e3d9bbb7f7dd4d8ff2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6af5bac2243623509b790c9d42d408564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555e33c2755e7394684920dadc68457565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201a0fc3e7de46cd612146628d5947b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddf249cdd7e82fdfb815185bbb2dd4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f548d9ba06116b90698f0de77cb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5843732397be23622b60e9aafc22ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a250e9272fd2cf5d0090d1945e707570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fc46950b2989d301320962e5bb788571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666fc472416342404ae301c3f97b435572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e18a6aa00a3b77b75ba5ba01e573c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb30346c55da66094fea9668b0b931574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5334e5794326ec4d1478684369e4f7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712a440bd224a2e1299348b7a2521fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a8ededb55bd2015f1c4039e0c8911577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e35e24be1eee8faf57050b57f859f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d39f8992061b0bdc67421c04e6a03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c969c79dd0a1b03de3bd05f30b886e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71df2730f7d4a0188761572c1609d87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c4e9006de9a3668e583cc77534ef5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bc641e0fd377d9e0a1f63c829bdf0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd632d76650e481217ac8de5657fb47b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a8c9c758c60c58672a2a533b3cb16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dcfce9d22028b2050d8ef84c1bd70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446a54c77aa6df3c1566d844c1df54a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8efd6dcf64beb478f3c505c18a8ced588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233896a971fca5b62aa3900a88381a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850548e3a1b87d63cf4fbfad2acad5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16984a42ffe9934da553ee1f2f733144591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7780173c64f01fbac7e207baf6ebcb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ce4dd757525fd166a73af5615217b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a27d5598c6fe9963875d9a66b9448594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a66586b3b66f95716a66f049ede3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa097d3f900763c04bde937d9a2c036a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f52f72aff96e07fc683e7f5d860997597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66066da4f5ae3ebef3842010700745ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46523982a664355a7dba5643816a32ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7373add96033c0b1c0c79e58c95922600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542570f89e4df109141460308b66062601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404acf3205bb4cf13b9bd45e7ab5519602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb154f5001dd123c68d2b7fde7fef255603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2ec7a58d257581a0d464e2334016e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19d176e4315e62a5f0778b7b1abe1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ffb7d224e5282217e6971152eb771606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a959c623cedb3ff9156e6076616e6df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79d9b73b3c3cf4fbe3742f50908d76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4ea74161ba045a157712187cc5802609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8b5416e031e6eee207a0c993a481a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759f7d8b1e83c432d75dd8fd479371611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f222e1e3e6f46998ee0f98992ffffc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4da087ee7b32ed0104767f14487d93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190576d83655fca99c281c7ac34451614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a3d704904b31ac3de6e21e0973148615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba3301743684fb40f979ba6e3a5d4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d82a11241208d04b69505fc94b2c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaafc4f351edfbf4876342cd4874bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73090345d7e9a1f6071ddabc9f76fa4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15b78f8e705116b20091f9ea78aeff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e90d5fd4f120cbb878cb152f6351e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80d83ff1eb04005d9847ab48321c34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0651f9afb89effd9a0ab08350214a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c4cfebfcec084f03516f74a81729e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c47852cd481993dcad1c7f0354c040625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626eca112228bd46585d3d1975c70ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128a6004d770ccaa8b9430e63d840b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eaac6f29e3da5ffab313b8f61887a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000bf442d02c15388adf88d0622c21d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772788490051c5bf73e45c8ff2ffea47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab627f42e905e7aac0911e547350532631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb84a0e00c9fe067c38872d66d8a02b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5caa740626241b216a2bd12a7aa0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b2fecc650be4a2430e4ff3ea2f2cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c183b0be161e75b9bc39128573d5f74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb280f3e99031493f7505552169b8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d36493f524853a48cafb9f53401ccf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a3488c40c5d584c8fdf351b5ccd92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b908af67138a1ffb9e57241df387fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a7418b1873459b6094b06347adaaf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc646abbb118a31af7815e6d2e2c56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416506062387a33f5a414a5e5d722483642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7e709aa6de708bbdb441ac075718e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c690f63c5bb087d3495e5672bdc8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c882ae18e39d9a218ed914e5cc692d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9439539e1a63350e87b1dd1ad6f9b85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4367788ad5cbe17f87a4884659264647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431d18484d032cce33e9d81b1737aa7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50443f0ba90077bf2858a55adb79c9ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6841ed486d50bae60315c8ad45678650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d16fe6ed87888e89cc84cad26882b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a0a8933abc17928b4e25b89f29420652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96ca7d70fcacdfbd29df49a0e4aa8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebde102fb90d3674d2b1191beee7b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e867ce936b4f0015cbc4c893c7ed1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49f0d6db2fa47cff8c6a75f0651757656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac3d7b90d835b6066abc4e61d0958657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4d5aad5e0598d1eb2661db1805ca9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bf7908186de6ef7bbc4d3b9a1aafa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736e32249c8f8761c246fd41ff788a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e21833b15a2281bb35d783e1125c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5587c478f32c70a942995f16ee16f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4e1c02eb720a6aff87538e452ad72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c36859217fbf26f72e54eda20604f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2d114491520260e9296db30eccedf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cb936cc4664487992141806b93e62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b66cb9e8fb48b08c893112216772f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc653276b5e2771533a44df671ffe15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a9744d92ca40d7592cd02722aa2d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1c25e05bd1790e8cf65a3517b4a79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d1b0f69b1d233dd2b217d2695c228671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f4151a238b43e75d85b39dd4d61e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5c95f635d4e78a7b11fc9bb14390a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825ac60c030c4e7d2546a77a2055bb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfae94b08b08475096006da73bb321675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f7fd1d27c7ee674389964cbe381e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d18f45496fa7fde02577e4120d9f67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6033fd26587a293b956f1df49d372678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28e0cfaf04093252350d4533ba32ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74485a0b33ca77146bf7c081bc3b00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6b66083555fa9769adb09827644fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0305dd3de4c25bfe28aa2ef06ee49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a91dbe432b48d9ccfe25a15064d3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98547d490dfbe39d395788b2bf445e17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388f8978914c6d1b7b7eab318ea66c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c2a19462064157dfd15c1a47cf0c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015adb751549c7117ac2f345bc07e04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe307ac037b55e3dbfc7a87448c1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f40203b55179bb140b5a137d4c334689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edddbf2bd7ca4c111be6bddb38184d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e72bbf55241feb27210ff79fad29a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0daf19c7c5eed6d817262d888c96b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9b90677a8600386c0d8a29a673796693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe1a31e223c8f4f9ce527d4a770122694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7d632887ddb921e25d5ae21e7d249695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c79854429421ed9c7355d7d11cf109696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4ba1282a38cc40499653499855a8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6814b8b97d098fa9cd32679677ca83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e48172d765fd962dd5d241a10a61699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2c6d7a61cc429d18db6e8b381ffa8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517edeb9ee0a9c387cc47369b90004f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9b4318c8de9f22c348fdf691a5247702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a06c4e701819527db0e2a3a5ce39e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d22be58114b4c64eee9800820cea4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd8d05cf4cc2c64cc788e49e66b6d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4f411e5fc54eb1e79fb3251d579a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed796c794a1263c3c6f4c66f944fd661707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c69a33b9842a6f444db72f096ad011708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00db8f222808b609d5206ba8da1759709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12e152027853fef35e2f6d96f329a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b8956433793afe9774dc314664331711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9355b4c8eb10da1328ba0bdc57e2d5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e0dd15596b552c93418d6d24c0638713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bc9d3f811dc11127c86db884c4d6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2554029af187fcc2156edc8d50732d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaf8af7ee2302d0436b85ddfbd98c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5634609e6b7d217bdbd14c6be45df4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194c18ea7da10a43d175c53d6053c35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dbfe616781dc1278e2486e15c2162719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bc3ba71f703c8791dd16a92c49e71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfba20df0f5744fd477db9fa200c447721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8631afac4784f294f39ce300f57a50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d0c88d6ea7ceb62fcc895fa98c748723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0b3a93805e1e6c80fba98fc748c71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1db7b331a2a537e6a8ed6a12d1bfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4fcd844aa3cd630750d334a862500726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8100f858b1f74b4d7ea6cba0638b6b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a217c6874b5f501982465d5acb10a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5410f5340cb4cadf8638d3662015584729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4bdfe4b6e43fa3f3623b5e78d4b7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1f7a6b3ae5533ea73945170590085731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113371f93f82fb52e8e73bbbac0d066732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff3ea32a0adffa9dbe1cf16761bb6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce05c642f7854e7630b1c07afa07612734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027e82f024d2cfaff2f6c4ee9da0f8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a378bb78105a25b2423f1c90f372a5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c2f35a5f8d2ff3b04e7499e42d229737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412380b6934d2c1f9cb38f20e95eb12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d105baa7326ab33b282547d2a2b2fbc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be55cca12138886047c1cf857c59595740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c260acf8688620ea8d216efbdcc86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c66e24cbb81d483032c3b0154e999742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1aa6bcb565901bde70054ed9289a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b2e50f2110d970d138683557bb23a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918e50c0bb94300ebfb6f054ad30d19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b29e9b558f2e088493ec0044cd1b8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73309ae3b8acf941e0871cdfbbb7744f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758e0ca3b14b73bc6fe0c2f7564c8f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83d6af4bd3ca6dc1ea040b42d9d4fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cfda2902b274f1b636c5763728f5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeb4265d30f55aedb9679302c5abd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05a45b4694abd571d3db31afda1348752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117509a4e32b595739f749eb11708fa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b2484bb6c177fa3e6699c2b5f3351754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01ec17201935fb93925e9c5d8bd463755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af2eb1148e63fdba9296bfa70f4e42756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93618d522019bed24589354a72df0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f94fd1e9b512ecdf5304f382d9463758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc89021166beb26deb84ee31dab78759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>