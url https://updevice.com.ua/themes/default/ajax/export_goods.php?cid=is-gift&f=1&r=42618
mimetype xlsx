--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0145f714edcc542819dbeb13dfa48371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214a25c962140188d8d7e001c008a032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c852028ee343e5a6af02891c6a9b3393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84f696377f1497862d66818832bfe64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa200c02415161e1506a94dc2318c665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936364b5b30d8af04c58035f6e83cc526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1846562a02350ce95096ae777a6ad27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d6551bfdeb30c4b7cb01e5b01902c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3559bb750ebdf3e830db9ee3d56e939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74500199f0c4d9611eae4572b8fc2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804f81d244838e568e0ff66c9777ab011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4855a889f7b8b06be1a75e6675a8afa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c364ac4e8564006d5c8eefb89140f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1e96e69805aa5e0cd2197053cf7e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5914b0e70e379f3954360f6d3c26815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ee34b43e50ac04f9542ff34bc554816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a46671d0bf1db1ebf6e95ba321bdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96de447d18ef3fecda395673ff0b90218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac4dc39c67e206d3b3260f10f0fd6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94279418e079b1d8caca64fab3a419d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4722de0a3a318cc8982a9ac2ee590621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956051ce0f638aa95266f659841ba2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06821691aa829b66a5d85fdd458ec523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacb10be47745b1e6ebf0e6988caa1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3243797d5b5aec119940b054916e34125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecc7c81ee72d8b05f15dbea4be1fe826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e941b6e3c413afa9b3e99728348134627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dea046a38ec510343afa101e80b5ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed250a4a189535f6a5b945d292126d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757dc48f5212aea546d35d71b2bdc5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563840952f1c216c08482431f578512931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e321a28782c600ba54fca4d9ed53c7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fc0bbb94fe633815b7289ee97a1a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960aa6e55689928756836fce519391634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfca805fb4c8771ebc7c61873bc66d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd89fa43edeeea42086583f70cd357d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b111def03c6ad5e3a4200f74728a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33790f8c7c1920a0ea7b19fee66c855438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f614f65d313a715190bdda68e484d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80f00adf0620b5c700a37fcc2d630440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce6faa5ac2a61a8fcceeacbfe278bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f8dbed7856ce2348d552cb8e6984942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d110348db7a3d1459016bc4dd60af3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222371dd40cd0868d9bf1f9061c4718944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e827223939f3ec5e899ff1464103245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c8af922492485d784f35d8828fbbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e571235ee01d297085e426a248ebfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d778952f18ed6203dc1dc348af74148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacb0539d4eeb0b7f4a723a605c3c0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0edbefab321560cf964ee2f5d604fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c59161fb5bad85675318adb49b3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b761fe3a0fc1e5021e8df2b8c1b490c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a7edd46ef27bf9f61bac70eca285353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a3d254b721cec10241231c5c15dcb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf42e1bd6940a48425109f7bf41d5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6ec0b8da22f9ddcc143072320130456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73572ae1bc7fb3424444de1e8abfba4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45be7a0f86aa66829e010f45d9a8ab058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26934780143ae4ec8141b0f35ca51959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2a7b0ca99fbabd2a78082e86ee2a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74b961112057e98ced87d200e1e4a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb916f657f4feee77c36a48a1b7b0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc7d69a82e77496e0f011d77d9f7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac70b71f762592030b755b028a0b43d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b633cbdd90ca1e0bdfff47deb707565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f705b06593dcaeb0fe574f9761e7d2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2b20dd757ab7299a1334d2f3a246b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03735c2bbe75165f79748a7cf560d3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81ef69da0b78d7fa963a2bfe0786a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59693ff50790d0f8dd84940409d9b88e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b009c1698b2a698ceee382fcd0e3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a281cdfa459af127f87e8574521867f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53992412459bd421b81a67b648b95473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e5aa9e6ad5e439d3b54379f1c0f3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00f16b759faa1a33bcd94a1b2f8ad375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92801c061dded265620d8d9b28964476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba73ddb07a06550815ac80295692a5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b871eb9ad26a0bed5bd7ca0d57dabd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2372a22369e566cd6195516d01291a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838a394cf4c1b68541f390c62e666be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca7bacdb1924f87af4d86716841ef881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23902c3b282d16ff3fba73873b74c0b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a99896ddcb8a177c5a988680f967683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1995538bff1c9390d12968fe555fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806d9f7d30574a8147a23232da270a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f62b0d71d2a562a34292ac3110741086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e1b6c75be23d35768647b01d9867087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f6f5263d22678e5bef89c02b9c4ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6d6cb0bb0a2fe4b990c3b6f7b748e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539701454f19d0a64aff314fa5e66c4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b48d3593fe44ce1033adea580dc72591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eaa8f1504b337204636c310f4d3d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6659e2d35c5773801b82123eaf65e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae69b5068f720f04e73ff30ccf6035d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae18a11b9dcae25cf357df198b6eb4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0868ed9b6a4ea99c8b09a6db2d460196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88f77d15529731f0f9cb937721312997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3a84a8f942bcfbe6e93b9f062240798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bd17f7a71b581126892ca3bfefe4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93da5fd898abcc7d8e09d4e294272f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876ba45a22380ffae5758fc1daf6aea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6706f647d4c7ec74b5dcf919ea59eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013b55c5dc75ba6486628bb642fe26f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e58031f08c91f91f5e3217ff8920be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610ea5d648943d2799ed1a66e3bb3d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a510becc8c7fc4aa726397052f5af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adbd89e33ad633b059ebe0bbfbdd92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93845dde32208fc471e925e5e882f277108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbef1bbc26612b7bfd61b532a264c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa219d3863ff77a66376395722780110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf694303e34042ce93a037d64386d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27baaed0d890f6c5f65f68ba4d81189112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d34589efc7c39f355b7f626875af3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc4d5783b11097e03e0e3fda3a44e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38624cc67721465c2d1ce43778bf1be6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85db56fd3ec72c6cd02851943a01a74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509df43d099e87dc31ec03b9fb312fea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5397448c8129126dd106142703e089118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad065d2243a2632c0269ccd298ce51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd31644f003925e525d691cf46e6061120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf34b6d35524809cdb43ed1d3c4551121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b0b7fde2eab8e5327dbe835f62ab9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7beab287092fe8fd91f27710a1a84c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c998f863d9737ce7483d174a221ba2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9c039bde141dc334ef40b0f66fdd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d7108c08c6eaf3fb1ff4613e4adad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efd251f22ee698815eea109bbee90f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2283efa5527af85f12db792624cfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970805d8c055a58477b6a9b7d408c7ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d54a298639ca12616e0b49591b5a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92665305ea3aeaa4360ddf04c44e6407131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80632edcf219f94db3350e7b4e603f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1425417229185e80836d9ecb59c6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5ced49cb12f973fb0702ce01dd667134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3cf0975f5a37f9101975b8875b720135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3d78f9ecfa96bea0b3a023291d850136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbe45fb4182a37aaeceaa3c8394afc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f571056e8f66d2a78f3678db4350957138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83ae3f2567f781391035af6163b509139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a6b974fb24e84666bdb45e64f65f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e66ec506da72d038b24bebea0f42c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c77164e996f9e9e6b0eead90e7da9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed998a1c51472c2403d2434d2b2c67a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c963ff865a822174c77c17d1e0844bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d056b5f2aaccb0f13a0ddbb3181520145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e85ad3698c6241a6df5d6e280e5a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c3984c65ce5e5f68a3b8353647a66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b36346475f678eeada99892f30f27f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a753778e9c84b44aca8fda468be138e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8908a35317e24551d9542f16cee9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac5f440d17422377168677223dd5d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcc5a7a29e804bb49d6e527480ab28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e15fad07475ac8c77892b6003169c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d11f89fdf72def352a31b8642ef455154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22330398b58587e4f5e7e0138ddc0307155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285dccf0397707431bb63a88447944c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ead59bfaf2ea3437e6a8dd86b93208157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8565230a1602e055850db22413b4ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2fdfce657faae4512e6e706b5eead159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee5a9ecc8067af3e1d693a5a554fc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351685b0a04a4c68151a533f851d30fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be327aa1b9a5cde33a5df518bfe9a99c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94454bfb013601734f586d8323b8ca21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78d91b8542bf39ceeea665c0a5dd84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0805ffd1b2564c29f27842b8b6661e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a964ea1d1c22c1d73cf6ad2d4256c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b66fc2af2778abc5747a1136f8157167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04506c8a6d3f1a76bceb241b1ac57618168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729884a0fb4dcf665573c83b1336323169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe64768cb43326e3f90772964774190170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b282dbe0499ce854e2ed8fc831e22a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de134749a750c560370d824a40e949c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2786e271e001f318e2412e90bb3cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f168b0694629f9c7dd4f94bd32d52d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0684f211b584b39dd689589c89295dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f782fa576b3b67ccffdac1325cd72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa2e758ca6a163a1e9bed6c0b31214177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436581a3401a7567f2444e21356f0028178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6293192d69bc974c8469b026e1f619179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdb562271029e1c21a832583110d0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aec37814281be18050c6a83529c4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbd150629017c5e505e0f173a54a67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37b90cbf6696b92faa65e759e0804b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7dd77da38b98ca8838669c7a71b91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72a09bd3a48924292a70d2d1242a8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53660a706161f188065325e305e98036186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e58f4c5fea36f878e96193f062be86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2515f97f6832b3225d807734ff069188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66985b75bcccd5bfa349efdcdf78f5ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e045279b1d3f0bd91c9ff49b3924c72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391ced7257b6c4307d81f858b2168a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd006fc7301de22030c2d9472fa360192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dae20c9b09d429c84c983aec68cac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ca4f384c0f2182af43a1848edc53d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858a254dd5c6829cd89ccd0d4684638195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55640f6fa8100f092d53b007bb3e96e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def508ff781d5d6431211a140d49c791197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19077fd03f9da539214c9851bf8018198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3808c3be4b14c31fdb28bdb38f37d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94325e5fd2365c314408d13a40214036200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e075fa970c5e4e0358a0767137f71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81ddd8f575908b1f5a2f267a776287202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354e898e3ab56cc08083a88eded628b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5777984c5b2060081c2d55bfcf2cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb732518c45e5dda948979c488ed4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77bd219752b274a3b7bbaf1ced0c99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a30de1c7286780cd1c98a6c877407207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f4b3b243f1486d1678f421fc99c29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6d55f04d9fc7dac624fc97d9d206a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15911c5764f7621c1ed580c29c218df0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ad7581da9ee0fb2a42774a5abeed7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042bef3cef329deaf66a7f0d04e2982212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4514c36cc850e695f42f5d1db85a39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e00f74e4b939a6c94f15439d4ed87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6543ed8a91eaa475e8caa0050454d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba79aae40ffea7afef77002b8287d44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad578d7091396eb8bfd88f4792ae2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c79e76b4af72718784bdcda9a74dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bff04d3edf7a587eeb9f08f97cc30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d654598fcb3a64bc9226f0324cf42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9634348602231e4b89992b6d70b7cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bed3851562d40ab7a94e4ac5d4045222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b9eb736d689dfce2fb9628f34896b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd0d38ea6eff58f8c572e13c5b86d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dcdd82a2100534a03f2ec4ce8c934225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce30e06774195cfe8ed2df621f01ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd3ae9ba56546801f9775c6a6e12d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bf7e6e8f82da5a27d1384ddd912d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72597892e3b1c2e084b5cd446bc82b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282ee4e3ba16cea06b5b20e7b2233f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a750bc127bcb595c24c80bc49fc1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9833ed576359787e73445f073a8a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b98576e7bcb30cd1a50e6a72b38c37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2883c9db5df0d38eeb9528e8d44f9e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261ecded3515543f51a6e9af146646d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0cbfc827e3b024b12d083685cb137236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937479aeb0a48cece8d4a886625c0400237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a8934b599bf38d5b8ad0c38a7f45e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42b8a47f5512cb42f6b81f2548669a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466177bfa1c867dd60d883f884029f6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03858f4c47a82c24fa4acd1184357075241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6398803ecafd424788e6a8cd4f9ccf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8a6046e8e43494410df51949c1855243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2998833d88e571c87deab22fec5dac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbc959f2db25dff0e91f2851ecc6d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d475f92fe0760d1f359939b6903be4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51287c02063bba53e2bae3eb17d5684247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf02d163533edeb7ab54ac39079d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2454d09fbc22606902cd02fb0f23cfa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3e5404fbad781006c2ec4d1310490250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8632f115fa2a97ba6b9afe2256875b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca78124e14dea2446133cf8ee6b693252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430f800d768d0e19eb4e28210bdd5a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b579e7afcb0f4d5177753049509cde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58c2352ba3a5427a06b14b7626ff44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f2408d388f310d18cd1c703a8124d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433630015c8ae47886544bce66848e20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef7c067e0626d50964f32d05b5f44c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde80e58f89a450553cf17afd8473a15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f4b07c11567251dd34b63918fcee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3a7fc8025d396aaccbe060e98877c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e786d80f175ed0bd16946e976a6f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3448e68ac4f3d5f6a7826d8a9d4b1a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb0e12e6a3bb5833f36d72b13926cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7b8593656310756523af62019fcb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef98e0267b4cb2c285cef9323ea19f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947aaf6216afd39eba612a1084ad089267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e330116a7883007c1fc59798dd96fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d57f34abb7f001d8bd9733e77310b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500b37ab127af6eb164ccf3cc7d46a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2506849b1c09b82d40396df7d120271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e06cb11507c9f0c0e5f59587294814272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888dfeba7ba8ada285890423dc93d38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed728efed9bbed2405587317595e0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f580374c40407c5a5f0bd48a582ed95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe6c6aa6b0449389584fa6193f02ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53773227d29d46d86876662796535b24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8409ced6ef6ac025de328c28c23b7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35295941111a702259e6bad5702416d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aca417ed6b9a3672347e5189b3bd2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cf911f1e9dfef8e590591736eec2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04de90ecab7533c9e851abe221299c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ef763c5331a9f975c176c69a0c5eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e934dad598df267e66e18b998b68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975deb121b1bc08f800cc8c96de2fd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa4c85140820711ac726d1e3e7a1ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b59b6d5c93dfa3a1112d9bf1bc19b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e9bc5d5964c515e8a7f0a274fb61c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f782977eeab592195c949000692376289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b4b892aad2e284e5ca8aed165daaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ac44225d9b2ae8913ee61ffd1b6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d3631c60a025fd68bc79b3f3504d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c54cf02cd04349a20db96802b81c70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855416563ccb18679c61d46c1aedac9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da4d41dacab26cacc8d66c55bb5ccc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e76efe8512ef35a6888bb49080e6b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877950f1626a51d6bfb90e4568581cef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a179f994257b65c1146564175314f50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136b4a0f287856bf61b8171281d8ce8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0cda6020ec6a4ffad6e9d0da589e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517b16a33fddca4b9c6e195490ee8a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33422d6325bfc25e138f6e39aac1c89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793024e46fb202005c403d39c9da211303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12bb12d99a620ec31c8661aaf15a87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1be856a1793c853864409f9124bef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde04d5ad7d21a02abea8f76df59b166306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ecec61680f0ef61ffd183c950cafe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343be2809949ade888d2fec99267dc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284af9a2c6762b8a0a2b108fa6f0b344309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08456fcd662e0811e6e37cd9577d58e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee0c32242cb51f3aed4d9fdb134d7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473176bd3350f5ce21e200a3d07b599312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3820beba7a559936f2c2676b35583ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ac58e1e96e2e6b6fbc249aa450dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02029fbe3d8495e43eed1538efb6b15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef1f923511531ea7f73c2bede580d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90fda2277149ccdb6e7c183b8642b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d2c65a9c9dcd7a0925e50d7fd5929318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ddabef6483933c691c6465b1da5d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289a8806b45cba18863257085a9d723320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316694c19869c4751ed6c148db71e66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a37220cb107d4906976c396ae8f98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cae06f6167bec7d70f065aa7faa3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86580d90b8af2217b33bedc5a878805f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7829d7b599581ead05852ab1e4694325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744381b5bcb2240478350e5e92a11a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d97edec342e1f7e322dc2ce985fa45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48944043326484a95602748b503cf56e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0d4d777d9c8efd9a171b4a69dec9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885833dfba8dd61448b045481e567e33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45f1a7f694c3bdf6dc3814a61ec3ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb3bea4af630b008efabd818ef6668332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f705c5f51d1a8603210af129e4a81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e4d655cdc79d2e57cb06af6d45657334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752e3af4894e43a8e8d868b595abc4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda218aabbd80cf5d3a0be68b8213d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9defe54617df6adb3d635453db53cf0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbbae850cb7b8ca958748e65caf434338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88a186d2518309d00ebe7548d56a5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba47b65c5c074d0b591dc0deff3ef56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5c40e90f5fb90b3f6b7af83074b13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49072b44c5d70a58d2c6f1ce5258da9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23aafb971a90a1788be488083b4f24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b0b5ad49b1a3bd885d482e5aa2b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644afa1d563894da2edc91b55ab42c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e0b54a7e3f8e1f68810a850842bb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc1e888d3543bfa736974dd32591a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc644de9146f3c1012176ba2d4c0118348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084ee3f221337b0a522bcbd425157b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed372d9813252a0e56087f6e4c51d24b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b3ac87e7340194255c3ddf0438d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf269a1779d8691ccf91ab02adcd8fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b11c1319f442893fab844745bdf62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c0410bad3549f401bfb80d854d367354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42eb515f0b1ec847c00e57774b08a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d23acacad53c66159e8bfdc93ad2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d9631d452a8213fab753fbe15c29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756cc921e04d435b6fc94ba8a1a1b1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8e2aa57ff0d545f90809de9909ec8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d3812bb92963f470dadbeaf85ad79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665da3ee9bbd0d678bf3eab65a597ccd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c9901ba8c2d251a49901f775fa575362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5705a47d247d71658b8ac01d1f52fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010bf36263787a6e10da8bd2da7b36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b007fb3ed61151ab6e5f2d738f0fb9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bc170f9c810240c8b5d0fa2602715366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea70201f2cd8ac3b79bad67e2c1bf92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3bf2f530f6355621423aadd0c62e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca9a0970f9bb8eccac37e555c42f4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04fd6da859592299a411296e94a64c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b2a392dc2a461258f2e9332b514ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceaaf70ffd599de0b58c61e655bfa3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05da6de95673c18284a0d8b83a7d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce3ab5cb6f80b3c2e117eae02eab02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab07dcc966149d14a7ccbac03151686375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c862b6cd104d5b707c381f8809fc96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f3dbd76b88e8c58ec924c2792a021377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827097f6dfb9377220b76e088d1ceedd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac49bf238de9d99ffb7ac628ec0622a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd55d38b2a01f8d15567cb501bc90e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ba7f7c5e3464489a201af27641111381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831b50ae1f78eda14a2278126258d0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5b35050f1ceb7a2f096e37905d3b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dc1f31417c25385877f4daeb9012a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbd617d789361346ecff41635e234e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e82b274b16d5e85fd6e2b3447accc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1494aa552ea542fcdeab3101e11c14e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fc2320542cf2f8a029d330c0d6958388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01998bca23b3425b80ffa0fb68649f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bfbc67f3c8636766a94a22562f527390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7685f6b5ba2fc8509ccf43821c186391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e54e3b3a575ceafed05cb0921be4ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd737d3d931242dc10a16624c292072393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca291a844c2a636e2a0aee3f68308d1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c10e39a3cbff017a2b98bd8abd31c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59868bfd8c6a43940ae477fda5f97ac1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3857440aa5cb430abdf902a235ae5ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014ab561a82d6f5b3763f3c2f4dc538398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3307c94454e5fe01d4a4a949cd49e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddad167d1658dc85f2f533dbb5a74f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf3c102812add913e8f0f58770467c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394a9dd78e8b660adf8bddda28b4f34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bef7704696ee0cfe73d6d0cb325ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03f718c6aeef3c9addb1524f4b0e4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73bd23a908a37060a343b315b82586405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c4e565affbe9e7c5ae577a0f2f548406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd173998f12de49b37af198ecdd87d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c7baa107c3fafcd5509f12d10494d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cd8f55574414405c402dc513dbcd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c308aaa134d009de00b9398a6c91fba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727293dc48e6589ce8babb9bbfb7c8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f26725adea6e38220f57009ae5afc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4c544ad67fd49432164c3512390c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302584ddb28495619a41463e5e025ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a897087ff7dac2c837bdb17312bea10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e37e6039566ad977a6e7d46364d7a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1130c35d2b47748ef2c50211586e86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f0fe921c91a90dd3d586f7dda4e4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225906baa889e82b74b75a077c3331a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294090498a26b20f705e71444fb3502420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5594ae7ecfd8d1d8f5ef8f3c79440421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983309232ea013d06de9d9936d67997422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6451fd5b0757815067276f5268964423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaeac92ecd4568c242966a21cd7242424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe669581421f5bbf701003725109d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8117088f0e32392638507f36f96ea1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5f8f634fb5e310e630a681696c309427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305a002761c16d4ff26eef8a84149fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2a43eeac13bf57440291d1d63987e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bdcde291160a6ef05db64f014a0d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19865bfd9965c664b36d975dd8103bc0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ee7c0efcc4566d1a3688c87b54e0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a8c9380de479e57c26f448b35ec5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86efc73a5810799cd05f6f24ecadec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b989bd31c3754b60b02987c531d10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51b76138361ca3c43ccf3f5c38858f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32394e15de614f0d21dae1e80455706437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc473769fdc6b595fb428da22754a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3876e4cc7d9f6682c43ae11f102090c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c3a65372ea53955f040e27a6446f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbedf8bc2d119b745151f6a7eac74b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bb5c4f0dc2d801c4ad502d90576c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635983d54aaa100e972d61da076e1648443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea443701a63d708cc992571be7cc6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb4a9797060dd0dd3698fa8bb626f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b7935a6ecd2a69b8d3fefb67c13ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bef1e5a520688c92b364e16451033447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011d34acee88fd8bc03bd47e3c9b9eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e901d1317db6f4e010cd81678bb45a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d786ef7ce22b04d90347706253897450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c8491feb0a1d01d2dd3662e9f5835451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0f888de066684285b9d113a315350452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540eb60bb42065483bb09ef0f3e6856453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd53eb2c6c256c0baba0920d8b523c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e9dcb8c5a8c6501f7dac5bc69ea35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095bfe8b638e56d89f3f5979575632c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341beb935f49dce91eb990f7a8e6203457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7199d0eb6e06a1c0479226d66503754458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c218310ede89224d7c0b96ca543d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a16811c3e30f5f10b0d6da48a83705460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04b834f427a49bf69b41083cdb7e7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775660f041a0d6e784b24710762d073462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7972ae64f2c51a27f6e94a065a3a4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e46aff2c66b3ce60d0f27cdb56f67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ad1d7de65b971c3bb421028f91a01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15569c1c75731586548d06652a679064466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a7a908d4e72d493def72f22bf8cbc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760a4761253b1c776077659cbcc6552468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe819cf2d788c78434fbf45641504d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d985e88ece8e22527e39ca70e8392470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87741fdf8d090b5ec80deecade09798471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09221cf7e1412280b543eb82430233d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7e07b885b95aed13101e0739272f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a32cddb944fd664554a811cdaf6400474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f35743147b5f05a3e3776fc5e893e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626f90e2e077d17c87d2e82c82da16e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fc2ea8ba62733e9e4f10888fea49e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9adb212618dd19a9fda6b499a0c7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc17f9efe804915ad4682855b1363d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a372a0415e01f2138b3c799ab00a21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb88166edce4682b4335ffe91d63bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975c9105efd47014b6cfb5cc498035482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9315e6e5cfc0a97dbe841512e279ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ac64476e1d0c5479951392a7f198a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de37708afe666ca990e948b704863d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd77afff6c431e819158f88b4479744486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2366a58468d6ca8286e3dedcddacc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92816f5ae9202c7182a24a14ef00765488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e470c579481642471dab4bf08331d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dfa67ad3cc1ac6e31a115f378cd6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16718be23d301b2ce1ffbf8488e0ba1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab37aa4a5d85215f4179c5c370f3dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca8083958d2a6f7e4eec92dea3a5b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ada1ae370c982fc47d02674c8f387c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854d9c047839964fe1161038452e031495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374cd659e2769767da1c426c61ca54f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086479d7aec4fee1fdede14781a99a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0d808fe7914215b0d231a0f4c25a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8de3c9f67060ccc6bf533a0e18ecaf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786733cebc32876dc23740bf9f1d12a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb793e44ddc89521f0d8aea6e5d38f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460af75ef8600918238cd98fe64e7333502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0db551ca29278e1cab2b9d1148398503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac982f8c05a034085a1abb8caed0ddb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5271ce8a3ec296fb9ea390af68637d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95958a1787282ee83d9e6fa449b839f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b7ec623727287b2941629e4f5abe8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e152a6c9d38aa7a2a8a9c7dd4dd6ece508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e393ff7f1a31f05c1e4ab2266d40c1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6f71b4ec02b5865461d27b2a4fa1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59334f86d5951fd48dd97f80fcd155a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645189ed216339ec1a6a2dc809e603b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b955554c98c609b37c8610c5595e79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16939b41173e26020e78cd3656e4932514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caa8a1f098bb8943e558c293a03258515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb103c0c36494fe93cf6f855ba4bf7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4c9ca33602460971dca1a77436986517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0880a373ec1c774eaf55131f61e76e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76607a51eaf42101b00030985d7baad1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf6a1da4e04c32c3302c485fe305b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdf6be091b721f00e4fcecb35f861c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ec088cf96f9921b85c7ac21815dfb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa784f0eb779986be97b6b3e7dc4ff8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e75a21d5033349f3b4cfc70f3b3995524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa6b19cffa6a97c27d6bc1e676c7be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1423c7d903b38f0087b9f715ed7a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06605d2864caa725be8c7ca741b958dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3be128e2c0ca72711b3fb23ef5fa3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde961086c5fc564880b014e004765a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d2e4a09fccf52709c410eb7a17300530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805401b7cdca25a9ca8bea8b9663de00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907608efd908fdacfd3f5d68495a10f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da31a8c72ca9fe47f5c5ff630178748533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6c9b26a2bf64320e8df502d8bea09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40332205dfcb23ffb4eed36c5dd32f2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb72c1a487de262c5ff008891852da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e639124c9746de08043d10405c3911a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b017f3632245cde6282955ab1d9323a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c79d91b935e7b26d9c527e8808975539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81415d9d982cdc3cc9e07a5041e94777540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564112f711a661d1357aceb776abe88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f154e9c0d220551200cbb4f2ef94cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781942d9b5a87688e96e718d855bca5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6bc7f098c41c3ebcc5453b6d62123544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66b9f22a8121afcb395f9ed673f9a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817586f395e5bd52e6e093808c2b226b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8023fdf461a204466f8c6aff862023c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5943e43151bfc0dd5dec9659a34597e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d6f65c75a3930c41e5c7d7fde556f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec80c005c7c60efe7ad7cf6c5f5cb3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929b0ef95120239dde7163410f211b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9172d0265d9050e17bc7088c5a4b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78247feea3fc22a7342b4f12d3d4e29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceaef9a747c59735853472ca86746e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b0ffb9db8825579ca7040bcf9b795555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb506b13a930be1585fcf863cacc14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836b51eac9aaadd2b7a58ed0cbfc3d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1332bfaf9cd5afee9a1f91fe026c59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49d55098fffaa26db9cc07ec001b27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf955775eef9334129c9d4b1b91aff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1169008bc926cd54a348c3a124850561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ede0a7f4a3b6f7fa960385bb297c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639bbb32cd1042825e207ca1a495409563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0608867c46dfef57c5bac735088ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc8eb8a49f3b7b967914ab67e146bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca9f7315716c1f56e6ad84638e1433566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167e22978aa55e62b90d67fda8c4682567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe253eb30496ab9c5bb6cdb4317910c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39116fee1c35895fa8f9540387058bff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52213722950a6331e30c3432ee3061570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c59188d590981bbbbf8b5f43bc7c82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c24e6f17b13967f4ac5c2899731f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c8b221fbeb6b3b1c4d751bd671ef5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd0760c5bd6f908a4fe2e55db149cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe3e81f7c8447dcd760d5e839efdf0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd69e62f3f7334fdf2f328facb72a9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fda06d435e21650f92fe5ce119cc1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80011f5887e3a2e9ee32070eed3f8ac1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea71ec07becb6b280925ea17791c3a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714810a14f6fc5d6affa2d40c0db880580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47f9f31657bcce019aa545c250aa18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae72175a9e1d16de461c9b96e29300582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13e8a844f2330a12541d4ae6ab0eaf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abee69a430253a4e28b9407438d0a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a1cd5f30a8297e08f9139673adcc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576c9677d598372a374aac809688aa6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220d26eb147fa8a93e505e540250ddc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd27abe2c91d101c312684a98dbae6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f64d1809448dc91e7213452676f85d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d611fd8331cf3e910d2cbac2265b66a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86992a078cd88616035eee35a24f15d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f9f2de4b47944915bb649fc480a13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd85db91167e11fb5332ddba69fc6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9d83f80b7acc54c4f4a399aeee5f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587cd37aab8ec93c3b2d7115d59ada7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0b3f20e66fac95e9f11240a03ecd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3831726fe3c7285a9be89d439db304c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fcfb7bae05a61e0ed4a1632c540b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fad1db250a2d8d4327548f26a2963599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c55f0fed12ac7a06116ad7a4313e77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27499e5d5969435d363a36fb36b037ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90786456a8ab45ee0877981bcfbf024e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b96dc9c4f3b3b00a9dd4385c80470c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fff096409d7f319d8e0df91ae39c92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9db7136c9848ce3b5a8730b57037bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eaab26a527360c05e34f9f205f59a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08c7bf6a5a40c92ba7ce87a01e04bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84af8dac95a2c817130f9c0514b381608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdbd488a84683536a2e820c49b519f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725caa7a8cd55ff025221888473eca99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206d90138ba0631caf07385037aec88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d23ddd75ee2b372017ff1742b1b4e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8cecb3b32c4de7366833afc72a4da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9df169b5a75996610eced4bb412941614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a6595fca9dab21c868d350881d2ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4ab9a306a2285e3465ad198b639fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbbf6a5b01858537b2a89b4ce4ac7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95f422f15318ab6bc975abdcc1dcda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58547433479d73c9e4428380dbdf026619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0a8974188ae1c2396bfb4415402af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f279e4ee7da8cfb27e5b4bdf3904b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79d427592cf106ca4e0f221e045744622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28a16bab85dec45bf971ae6157cda2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a82daa21ba59646cb506fd3033cd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a796a187a18cd1ede96b9675b3dbf4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c15efbd7e21f00fa6f5239a22c2125626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440e96ee4641162ef88c61bbdb69ee2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac7a34bf0553cb69bd4488464a1e91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bd5193f9736a2e3dc21a64130fe30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b37ffc3aa431deace2bbe226c3da57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd208bfca992bd5395dbd95a7259149f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571024c0f1f1aa9ad0575c0029d9c39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a858631b88db07cb1a695edf2ab2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8819a098f3f8de0e1e21954e8a4a71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b30fb562efb2c9f50b3cd12a1fd165635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85a79aff3748df6abe413a5f0de52d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31934d858741d7d05197395cde7a53ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad871bae7cc4f7e94c80195db75e392b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba7bb6fa2c916ee8ae8a5df034a392639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3642d40dd996051e36236b0fadf7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed19d60f29608b91628afeeee784e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c2d8cd73e8d8164b60180f281d76d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14a86c026190c8b63293f6fc29964643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed380839f2856b4fd708417d99316cf2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab80bc57b9a8bde333895ff56c61da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84156aa18eb20337da94dd106e846a9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74a4d8041ad73de4a3b15b6bce66e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af5b9d8c72f02c7b5f1ca0727980cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfc2c7a9757ee7f34d216ee53c8c9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dff333fb1ef6fd939c8d7dc91f200650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829e3742c6e06c31609b297b22af29b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e681003fc5fb51a49af15568b4304a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53421651e72cc3eb2dc5dddc78af6892653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2710c36f508d23315346855faffbc9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70e9c9497bb43ac00bb69bbb9524bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5d09a1fb1ed276233e32a60519adf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55661497b283a81f1b4cdd08e5a734e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814f812f168167c2a0c115409fac9b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed688d22a0d5480c450cd69c8eae0c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfe1abdac26b188c490d9bd00846f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe1494da33fb98c65b204fe6b5c62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb1a9f89967e26672707b9cd048e58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d1e71032070f4c256289e32524f43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab6b7e98d97b770fac89a7aedd683f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbcbcda5cf59f443e2c3cc40650b33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b98e1f051a7312b34dbf49d7b9daa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476a6bee0cf3adc0b00724e3e46677a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd52058e3d441e150a39e9cb8e199d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572925f41c67fa3c8de0bda66390dfed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285878cd0e2db48e5e68da85b6ea988e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b2b77d1cea3773aa8084280ee6062671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93799bacf449e20a3b23196b8db675f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5309366124edd2d70b95dca7f429afd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f551303ef277943d89a59b1e9c9d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c167988eeaa72fedc3620ca45d41122675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778f7edb269de4fa92b3b339621d8f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d000c4764ef2b5a4cabc01a7ac4e04b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ea590991439cd25990dda85029ff5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a5ecbed6ed5caa046c036459a3d93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f2c9b2cb83cf9bc5c19128bf6a24a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc0457b6b2eba9916ff2aaf3fd48bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0367e1f1321dd2242b3b585151a2ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbc0dfbb5e8028f7e1ce2d37fd0eac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f480b44e46b91ac2c29ddcb77d90f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ba2b29182b72cc519d2bc12e42bec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89755552e40eba2e93c6a19578e43452686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb9c8801ae8dd34cf3ef04bca22948687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ca95fd76bcb631925b1844464ffe9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcef85d07efc6868b108f3065f725aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76474c688d89235b863b84253c2233690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68141c5663ef97e620966125458bd4d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf0d1e5f0dcf4c763a65226270127692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006187866cf6086d1885f866a9019f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a1b26fa2f160ede77fd320a6d8675694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac562c0c74b6c6d3b3e1a159379fbde695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f14030b90a698cd5a8740a1b2bb2e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05e512befbbd46f2a338dd3a040c31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734dd0bfbc54e92f6010ec26cc1c8c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f0acc21519ae5144c1bfc2ff9f30a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3ce1a17e8cffd3bb1f144e17705b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3d23210d0fa793981d323634524db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4497ea9f05507b6ed38c162198bd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1c787647e40e3b804f872042a1846703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f11cbb13023db0dfe25ae9d443079704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d18a5c3622e3dd56d6c95b7d8462705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382323bbe6650a5e7d14003b149cdd6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b6999c4f03e98bcee143aad5e7f19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d100a6f172944d666a54b034cb786b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d24cb9fc31a69f30d75e08f396819709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7a9b2f0d3f83ede51cab623bd5072710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05807dd6df2dfd3bf216be11a7df910711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f767cca27322131aa7c3aa74cb45e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eab45feaf57b924eb6e9abc4a02dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40178fe6427f831ede3d9a5a26ee886714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21812d68c8d928760426c04f0eb612b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661caf8815709a42f3daac6cbdd3f672716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e50061730ae2fb09537b018101ed0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2a076e10acb0cc28b21e83ea01180718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f36a970e4c0422f1f68518541bb952719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497a8c6c7673b4be5a3749cf4680945720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9770f3ee43053849e6ded0a016a696d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebc5ddb22df68e24939212d8d10f01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3855b5e9d268ef375d581bfa6262bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934b5258ef604ee9ee9b6472661e36c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbaa827a788b073668c48aa71bf465725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1462babb8bf174eb2dffbda9c088345726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bd39bf4b34d22ce60683e2d5f2a37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7dd36be3f60aef21dfa6056685664728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78307ee60341b65daace09ab1c14014e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84272fe6cd7d686d044af957ca89b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824bdeef961757796e6eafc525bd14c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253f34d5650b1c783cecbc15f3417f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7693ffc76988b4cae0bb71be167b47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da94b7615deaabfd59833c9b727e03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf150c51bcc28172073645697daa3afa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632cb836e4052a1b11314f5435846d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92421d3ecab2f5fc051c670d844cf5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d623278c57ae5b630ed2859ea866c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dc1066e4ba18c1af74fd0e31a5eac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375574cf968fb49249579c252dd39f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1f0284e08b9afb5327d2686cd1908741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d03ae6e89536ebd7d6d0a930acfc62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a532f2d28da0b7689e6d513060e0e08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3638a62be161b8b881eba38c6f16b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f4feca126619b7db9ef65a8df1602745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc52ab4065a99299e8a39a6c087ae4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67bdd5dc10f6d2c93b0963512e3773747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be4a1ac3e0f028cc42734b930c6496748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaa14404390f6f6b861a403ff64888749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843eefaa333f9297fbf56ac4df585aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d508ede442f6fdda1dd8b26c98c0b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839240d2668e49c44e3e032a20b147f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99accacf0f56d86e1d7d579b7d5d237e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12730ac06313ee3f445ff8be2a7949c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7540ad4e73f29d9dc0901d2258fff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a094db57d733a32702e0bd8f21069d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b904a96cf2f43d593076eb322970e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec005fbd944db5d9c0447258cc6de7a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64e7fa4d8c333ca38427aa2908e201759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4401076bb9b5716a9b8d22507bc601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cc34d9459a084ed585805bf2145ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bdfdeead9e633d1c9036e1ad6b2083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ceeac6af4dfa3706d22e0255a4b4ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d9de8280ee47c17a2a1659293f1115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19fb1ecace46754a4be9df79f66ee16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7639605c6a6f11cfe41ce33e4767db17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb517f2ba67bed4a952e2ce186dff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab7679d953150e9ff053740fc576559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d22917a59de8e6ed543743f791e11810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e3aff27eeb28032307e20ef90b03811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d38a66d7b48bb612545f2d89e4736312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b883a4db0e16ab85bb985a8ecda1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b6b0d360d4ca6f021f4355ad9dbe914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e322efcb0527f4aa0f0b1218fddf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924b78d811531cc25c3d5165d18fa8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f829ade757f0b8aa9d733eb0d5e1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ae474ab22db8ab1bd0648549cda4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cad09af7c7a896670d4b0ef3601c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82d926c412822221281d9b954d40c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621954f6900d66fd0a403cd1827815721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a12dfcf77a2284717876fe7fe3a3ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86663da4f635597d4513634b4a608523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497c59f52a7636256b65cfdc6b8183524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e966d75d57569e64a552ca641db05a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453727b9c46cb1cf7f081584e1e181ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4755b5ade1e96575b61e9315e5fc40c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b8505dce2b378af84c9ff0aa5309328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040239d384334794fd18d2b65617cb3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50745ad8f2962fc6775b262f684204d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e238ab8ac60473fca62156090b1a4a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfec378d78c48558e7775ffad30bb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf7d315761cb226e3480909a2763a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87cf695742fd304b73c40347125b0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c119d456b12be888022da2ffb797b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c84de9d0f23a98744dcdcb9ed0d4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a634664e027388124d44f99c5e140137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21f09b423c536a155a555c0fc54e8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82c4c61299ee7b1285162f30554ab439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24f0bf0194326502d2e60623d9a51d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e7d257c017886339be9fed58384bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973e364f6c886062f39709e5578c16d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e730de8cfe87f66c45bcfbfe146b1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade2f2df5db61e8727bce8dd313542244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5d0eb18f10df501ebee67f6bd5e7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e1060d7d6f9fa7080c38e0fd21c8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b21914f7aea7ae26ec0c3bcc2060847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef48beb63d541c4cfc006e21850672048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9640d657afb6f16033edbc2dcfd599c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd5340d61f3ceb733e6dfcd7393ce150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1657228f702a6bca0e7cd511134e34751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310c298e71aa7d7956bf6b52181c9f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcad39a8650711d85531dcf5ba5f68353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442d6659c608dc3993e786feb68025f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfab232b0240b3e5e341f2b79e659f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcbc344e239381b85f26b21b98774056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878089ddf4decc6c64d9b3d7368ab2c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43504cd76e3dd6e2350a326dd95400d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d4d1c77f3977ac34ee5792361471059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c2f62bfa1634c51135eaf1d71bb0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba5456a846033441eee9d2160acf2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933af139c5f8920ef5568dfdb7ab13d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4606ec8b6a4d3eca3311e7958b23b5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9677ad821a265754716be3dd2666464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab855185ab6378b2794a39a61e5f32d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37f2f060af966247333aa97a393b6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99723c0716e0ca9aed80265a7631a51267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb575b47abea848c8035e6689871b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861103e218a4c8071b3a1050fa54f50b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c99c159521a7d3d89a7c9d87b092b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18207ba6d37af16b23ea73ddda8230371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538031e8cabe920831a8ebd2a3c8e85172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f24531e3926070e33eed4fce71d62b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2358950a33ca18d8c5813ba9dcf7b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106de10a85343d5e7842e8751a5e9fd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8923d582f9e048e20010702cac8b84676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f206523a0da6c005778b61f3d1d1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e971a96644dee520f59e1cec4e74978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9cfc5c95d4d80b3b416dbe73d058479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026f422017bf8c0eb27728fb768da980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df410c395007816a3a4d0ebfe5948281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a0b8bad91dae2cb6a64ab73f2ea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a3120e0fb1e798851c555ccc289a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb073056be3330428defa7aa61aaf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f155d7717512f877f4c12a59bcaf4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883260aaaa14048288e82e6634551e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492bfe5c4c1d9bcf80faa3deaf4d5d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d101305ceb9c54bb98c5fb6c57822a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9181cb9797ddfa3ab9f10153d58c8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c515582904225ebebd963125f2f2e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b83db6ab00a70983e011aeb79ea3e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb89b3bdd58f897da01be4fb2ed4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3d5cf43e90496265dd19cddd9903d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5b27a3e3055c9d218112734efbd1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3320ba02addd38cd02761aa00e3a66c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a145c845849b35f31a26d90ba3a1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20ee8fc18008beb6f63e26b1eafad497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365df65a36b6e2a7ee4f231a538635a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253101130f78d09dbf43587ecb7922e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1665d93c7d6f31e04121f8bb4e7d168100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d023903c69be5e73c0039e5b410b738101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8725c6304b8178f70e385b82b5674b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bad4aae8502067ba7f67e24f77fd1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5eeca165154e25811441051653666104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591cbd54c9d8310898c1a4772546e3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aff73e8381c458299a8c5e3eb3fc4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdf000b2abbbfcf4f6c565bf892a7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c92a3e03a9613acb14add43ba18ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e62a650ff5b5d8cf7d4c11246e5b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb51a14ce5b4351670495ebe78e6110110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b74adcfa97a1cda2d93cbaeb7db81d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7b0670fb38ac88f9eb4955d626405112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab7a13bd9405ebaedd374e13165d89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b3d7689c7968830684cd2c2add5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd542087f8898a6b444b3c69b460bb00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5390c80ac49e52ab81b73e3a30f3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0662dc3af6e25e3ae9fa1ece0dbb85d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15980080027d31a02cd9739f5e5d428118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8172b53079153f9482e316738bfc1a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bf0d8c677cc8bce07d308df3e4f56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393202e75eac83f822a521b4f81284e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278685384b439c80d5520b071081f1f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c69074e2b53fa8854dc3b642f151123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fa415038134b8a3ab6689b3c7ec49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51594574468db0165ef62440161ae04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1737a5c23f9bad0b876266b0aee9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ab3ec300cc2cda993dfe0703a55e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410911a2ef2bf5ff698fae108c1a588128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e95e01259520fc8656f0bd193d7dff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a19153964366da13cdc433662214b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3136ea9f4b20918807820f9350b80b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f74b89ab70e9d84c5ee252ef48066132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c501f50466df186b556b849151174db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17474bc58d8cf228e83f30f8c07dd952134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd074842f6cc144c7084749fe6f9d14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9032c43e51aca1a07797759357e8fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4fc2da34ab2561809689b590e4312137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db768f4d33fdf5792f89af310ed18df2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2b65c116f0cf4b77a12856c46149d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e1796dc1ba615717be51f25d13cd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96513c4c9490096ea58776ad64c9c9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97b0f4685dc7b6b8b6d41b526c0270142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd9bcdca0d5dc4762bea3f625d335c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916b4db8575919ca80c02c713317339144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dc98fc0aa059cb4cb283cc343939c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637a634fd2a8b6bb3c9fa83ea5b451a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de86784b0ed231ef8f3cfdab2452e07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f38ddfb123a95a7bef81fc9c51992148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6a654b5100bb4d1e71b827d8070da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92f8e13a7a127c6573452162ecc1d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9141b8c504193c57bde4d01187ad212151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1fbabd7be3212fdfb673491a8c4b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e15e19e2c94c66ccb24dfa003a55f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f95145c56cde64cb8e4011b46fab9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137b03bedfd91def5c702d45f0e9e7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b56c33c663a941baa2624aeedc2948156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633637e9543ada101500584743b68a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e057e754214d6f4bf0a73189388f0d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357d0eb622de33411b4b76a250eb62b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f54b30dda194a990d118716281d46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf8700906485576eabe2167cd92a7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451d0531a698239f4919597449b9fa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562fd58163d0e7354ce21ed0fae6e0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca580af2ef60db4dca564a7dcd61b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622b890d308d06d0ad12ecf3b5b2944165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0660e426939f818e66895e02ab0bf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2d9969920830b9461bc44450491dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cb99d4e77947b7273b44bc1832bcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ffb0c59d13317f2cd85d10ed70fed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21958e4bb5a51227601353d464b6a54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dc2abf8e793ea3ebc49954d3d3915171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e09b8206c163db090f0e604aa54682172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5d10f328ea087323fd314b4c2d4b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ec3fc88df4cb699c86ef905fb2739174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafcde80b968b05fa79728ad76eb73a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b9a1e8ac7e1fb40eb707fbd1fd11a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e6a29593b5e72b386e2a11926fd56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9848dd4dbb223929f879664f96d3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73d6d4f5dc648be614bda7fce7a1c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a665e17128e9394f87266ea5843cc99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9b0524dd995f4b5cbcf7ec13cb279181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f73480a535cd3b8622b0c91417e204182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16748fbbbb322fefdee8431a31a19bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b21213575facb14e7c4e8b315680184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201d2f7f9a97ab403c004767ac3e7de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d044aa2add69de119abbec32a8fba11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25bd9f7205160749d2c9f26209ba24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420bede56dd381934bb2946185c5a61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3804ddea105a43c62f1f097baeca6d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254d35c38b1c1ef05285058002824cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a2a84d322844fb02b5a21ebc87257191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b145029db1a3185177cf4f45146f70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f8960c637662e7233eab90f86682d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85bca9012a30124fc0e2707882039c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad97fa696f011ad63e07d16f3e7f2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9da86b6022dd15584bc3132651c0cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320bfa63d4cfb45138039dbcb936bee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ba9871f4e1a79e40dd94f9dfcae34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e290148c52af630a1bf0a475aae7381199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db58a822078a4973320d98da29f1bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4021abe97fa16dab24751c7daa398e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12008db52b8b78487d9191f873b5e360202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218fb32d0087b433e9b6c94ae645b16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93876e2c9044f1bd5d1b101ca19a1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e041578d03267bb143ff61a5c9b13e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62287cb650184a3b724e9cd55b2beff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5420347220ab0a912c7cfbe16095c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4813c1086fc543ab8c6fc8c9e7938ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ae751a07f6bf8e6010dda10eccf05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c44d030411ae9460a159744b916dd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab6d9a7f7dd57a7790353416011d54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b3a31826233f242cb71416b9dc564212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f983920aab093685c9aff98373fe8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710d35669049e0de394647a04ff79db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51063c0819b68b2299d9357f9a22d08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00b5a7ec620a198aa4f0fa74f2be33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf446531c43ec76db4f9ce117e9dd9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362404e28478f15c9f96e9a81746924218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca04800b97e3cf7b72235d3223ea7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1814fc94e7f34edf225b1513160dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f70bee2e0518cf9d8f27dd35869141221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2313c1798623e7219f30cbefa82d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b583dc5f0004f15eab642e0a84138df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b2faa990ddc88686fe81cbe8353a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981aed08f8d5fa9aaa887caf11003af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c43b16ea3095add99b3a0f8163a765226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ae97983a969cb9524a7e24b5bf6b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182810c91ac43472c785e5fe6baa2315228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dec56dd725c335cae11ed23cc055e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11f4378c5eb8b9e834820d9e98ee32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b078bf36ec934f7d0fa398c5c18d5dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae701b66def290afc47a4715ab9db56e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c78386472aa173be8be0a19540eb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999a4861630eca39c283f7f8d7c4a60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7592c8356e74e7ec3e8481d58fc09d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b16e0ad06d7ba6853edf64d1b92b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596906af848195b1a4f6283887af11bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880ae5b8d5c6f9e8fdf9652b6ab8d32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8435f682de4f86fdb766d9a3c7a72c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b5586c255c392e4668e7897a177ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f43b2b7231657dbc283217422882ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063869aa4a50ddc49b9d6830a5f62b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b986dadccd144c291ef1645dba53efd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232daba2d4628f95f6cdcb4b1152d88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58f585d9779a43509815e741a25066245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4044a03ea3fa2611c77a454eba94e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29047d2e28f5442b3ede5b47bf3d87be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084440cc7a5361abd5a1952536d882bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbff58b12df2aa025814a5718a9068249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcc49aab5360ab938e69bd89ac0b7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec65bba1201b090e75c9138b2e8e0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6396408741443f5729e53794819da01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1985bf566bf8611ca50c31d1e7064cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aca025e5950c0f39d046594181129a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890aaaa81c4153c8c5ee042974587ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd20f48848e32818ce5b5a90b89d379256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28e9393111c3f199bb95399146e403257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca0047ae1d8ef3231e8e12fe58fb07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f681dc8fd14f1fc2ac5d81073aa934259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279d5500b0a94277cbe377858a60d4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f70ae49c0f5d3b6464c42ee28d3df3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76efebe04d30e983c1d6aa338c5a57d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d12e062ad55c5ff2e5f9dbb9dac1c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d658e2e0f3f4451743aa8743c2d592264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96ed4d3aa5e58a5172c40bebd20dcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0716b6f807a10850f8e6f7baf1066266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff07a7567f7fb415bb39c6fa33ef99d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51719a13e3a3d8a599519871092f8660268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bef608c2a3a320bde656523e018b44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa633c0269c9c695be480c5d5d01dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ea0c386e1a6a91eda14e78a656191271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51331302c5b70209010a757480051c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5590c29184c63c70de2b0a3f32cd2c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e28cba6e4e656ff40d4e98a5937a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2dfee73771d176240d38d889af7fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903a8ac0ba0faf2c37b38b44c751f98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa34ddc7871b698a2ea54defc5b42a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868746be809ca090ecaa6c247fb1855278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054a1e50f046ff16ea770bea8d2a65d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cd5e1f1d149461c57c64eac531783280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aff30dc65b9f019b1c0ef647b1a9a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f26fbcd34dc6ac8ec72c7ba6779e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d37f4efc16be9e06f46f999a99c8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc46a70f59292ed1883be87a7aa6df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de38f6bcb746e82e5b10ca1dcc2604c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79f8bb8ccac0f28ed49a78ac514114286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc901e2a90b57f7fb906e73a3fed71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9a4db3ef3b229aa6bf29667d52d80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5628333f3acf4d75f9c299328eb691289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810542896cfd7550c300c0bca01e7c52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49daa094c8518602c4dbfa0f0ca414291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2c198b1282e06f5d7346e6b6d04b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463270732a7fc332f867690c0f655e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13503c5d0da5291c0a8a5897b1cd2af9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c798d1ad67343f64d54db9c681e7a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e321ceff82f5874e514a97060813a90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b96af33033ec936dc74b23b25bf647297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410ed6387b9cf1d7cf639d290e86165298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a8d987f96e0a8e580ab8b65c0155c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3093f73498d50ce8f0beb2f8a7fb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf115d0161bdc4a0db4897bbccf03fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458d80934a313b79d7aa3f2aa55bb58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af62ba2dc83bf84dc7a7a0b56aa0805303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a6c5ad6fdd3f1c62d9d19f6aeaca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a35cdce40b7e941ce06982ac089d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe79ce29f5cee13dff515a2af99f948306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6e9129016cfd1ab2c4460556e2d2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08d219eb0e8e39837139c75d35a172308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437bda35ac5efbff3af083692eda8be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfd08a5140f3e5d6c3424bb3f619a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6475e884364ca49cdf3f5dc529fb0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd35523a6047f74bd58fc3a19b88d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27421c3fc8643fd6605a684956e9b43a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8e4724afe7ecd7350949dd46311e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5098e923dccfacf5d8517a23cf7bfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf68e663963986bfb69ecd3c1056ecb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85b428d1c65dd57519aa1f7aa48b65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a413c02d4a469986b01a554d2d75a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cf47f05a0f1386dd3defd5b03c9f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b31bc1eaefd6554be47455eca12aee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e770b1429e4d9b674385abe425d5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df9d0a8ed44c6d00d5f4558a60847e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bce4aef8576b2d5849ff28f5a242f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3c6009dc31faa91ba4b3f2ec4cb1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799ac950d12ef8ac3331ccba5b22890325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9580143ef73bad4c97f2b21d14151e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee60b9a54291bd9cb768f7a5635094327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cdc808efed1ce2d3c88889f0a834d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d604248b6335ceda15d12cc87c1d0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aba99180904b9fa15725350264828330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a825ee4d8f4739bb5c1408cc0bcc20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b574e841f1babfb42e9215bbed3cef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dfb3805a304dd6e1724f4ef310cf9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cda269c8e2580e12383d5c403dc973334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f15a9d312534ce1b68b6d4884d310335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c0d598520299127b4db2a745d30bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00fb170068935a0f9e4ac1e45dabff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052da031a8396401369e6df4d6d2944338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59134dff7618ee163c7f124922bc7495339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bf68a98b79e5004d75621ca5163d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df345425561f03499425317c2f1c08c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8913d21f1ca4e251dca5f98833c68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8867e67675c1ecadaf154322f67fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e532a8b941931aca12c02a06bc46b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a811e3c0eaefdb92e67299920456482345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a7b36924767f0caf2cf7e1c275ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02e38197866d71206055d51cf754bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2afa453526098a82ea576267afae0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fc9672fd5f849e1a6cf566daae9b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28667edafa28ecb195cdab08929ad3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545ae039f84780174a640df5fea0755351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1398fe9dad8be277c2c66aeb444311352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d829629fdaf00acf85059981ef8307353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e0ecb19294308b86a4630e3bbdb8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fe051f65bf61a967640279bdc0b1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9dc1ffbc598a38b8584102d7b3edb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046b9e9beee517e4e6e6e46ccfb51a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3e56fefe48414600e7ca5793bd8e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb0eb12a92510f7395988ef4343955359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d36408052a6b26633d99d088232d4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cc3c2507db0125b3588155caa3138361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf539c244f6f309e2fe392644994aa3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef8a69e7b04ea0cf8df029eae02d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005887c4e9b6c474bbedb1239bc0b2f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed103e861f3c27df2a345fce29dbed0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c754fb8cbf94834225854312259895366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8099608ab3083133519c12d7a2226367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525039ccb22c20756b5ee462dfc7d09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde9b66ab7970d5782e1a3240fd6e74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf30af9e419c386ae2e59e718907c16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7263c298855b1240c3aecce84449d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e054fe809db3f2538bed2e4a3ff35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09f27cbda93dc1426484a7d75aaf43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5773206b9ad9ff938f7e18113f08b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439f07ede840c17a8c71f501882acf1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e28a4abca4fd9f821b40c8396e5003376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cab4cecc42b0bdcee02c9b8cd65871377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb6b5a17856e5dc8fdcffe7dd99d69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1f80146c484b73f97ffa637f37b1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3841e2b0bd6a751dec2b924e333fd01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2108ddfbfdae6946454d399fc01a584381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badffd8d460d60f41d9e82620a866f4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd203dc59fcd7996c8df58cbe6b4bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27938720fb511447190361b713a130e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794521f37ba4c81946156473ebbf6c24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef976de47fb6066bf8c6a668f31332386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0b043677ac8be64d0bb043e73f0ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8559d49a40873c8bd40b5349fa6bf7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b5f201e54871f87546a206070cadd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b07f99cbef9fdd667f4c532e01b0f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9680c0367aaf498a5bce78de3dc91c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12eacc3490db29027a101339f18661392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf4934828cf72eb2b6ed6aeb0c3b9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb780b66db1f2e5e1445003f3b5f04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da3b8ca14f47b9bdabcb1421b93648395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554ab0c7899e26f20d2106ff504dbe0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728879157433f936b06a2fac20f8a35f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24bff1250ad497eaf998ba075a1ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55bcf6498b5ca1d5ffab8adc6aaa5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058159c60de2073dda6ec25841113479400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806eef8836c6b15fc9610ff4ccbfd2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3de56b40cbf298532915e61e05e44b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680ade25a8b9c540c337b7d64bf383e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c22ac98bba0e7b317fc5f19fe6b6bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7796277ba6ffa92047441ad511fe4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373a0417baa2ae10e763ee8d265c35b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b9b9b68574ba2abb664530bde974c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9b37e31d8676319cfaf22dcb99feb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd7783b5231a5c094cd1a0c64b20ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e976b447283c24fff7f32ee2cf7de4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2921c0dd9826a69d17093db5a7c3f8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f5eb2e7ab52901e8650107135f7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb82e38eed0de1a9725425ee576ec25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d17a5d05e4edf5d58928cf08791ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b3eba9da1c242eb798f97a5741388415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67fda2df812b9cf21d812dc03ea6b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bce7af2f5e475cb6c6594c3f9d7342417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16881ac2d363dd9de9f09d9f1a43aea4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c485793cf98cf9137753b1f589c028a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdc71b23beb1632afbb5e54afd5aaa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288325e6c0c7a3dfbc9624f3c34faa97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c728fcc4e93e0c6c9481146fbcbafc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f9d07f316a72b77bcb30989552881423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3927e52d65c1712c339e7f5e769f20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0e757311bd629e83fed0ee2de137e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8729ecb59a193a7bb591ddabfa5cdb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f73e3ed6c6db630128785d017398e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9d7aa4deaa6734e437f2961ba85f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b9b57a7e93518e40682a2b57f141a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10e8b5baec82e0b7ef03287f5092dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a11ebf1ba7d704598e5afb5bc924b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882e3c80b4e269a58e277911a78baea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adac0fda360513d3190249d1b16ed5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1fdc5899f01fce752218e73505d5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89ebc37c7b61b22a7fa2ef0406d9f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a652c7c1052fce01f7034c4acd8321e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3aa304e870e04fe8aa889cf836327437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd35eccf54e49bc41f8534b16b50e5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be022224bec3f8c8c2745e0ad0ed221439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d40c26bf6bbc22c160ca003fc1ce40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5532940797d01ff30b81a40834dc79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97e17a504e8057bf19ad16115abc0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c96b9e006a01a01b95dc7592db6a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52579b19fc98357430a0aea579ff13b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6da46ca05e36995d0b6ab81c98e30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a43937fdb2fc3cb9d16438cbd5422446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c35e4e855400efc5b16a00e8b83c1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af20d7ab2f295ab621b2f47156c9fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a05408c918aa027ebee92560024096449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6984ffccdc81adf9e77d96d44e1134450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2567c01de5c085fff26f8f7d3e92bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b289896e86346b4954aba9adfd4c7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c5e9abf859cfa60b809e0e2c1ce7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b73a5b973cc8a912d5602dc43aef0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b7a56688940fda9497e31668bc6af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c040995fb22524ca0561df0e39c6c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47651b51b2679ed57d94c397d49e9a86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91c65881d46cf2e712bd473652f799458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5e569bafa3977219423cbb08ccfbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa32fcaf178b98a7573abce99c85e2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6db3af97c998af771ac01c765fa6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8808c206561bc5c9e3da6752d7d3dff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83acff100e986614b3d5a9a40dda3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ad8a044a8b18d3d23d784f9ad90c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ca4f0ab32f6ffb9ceb33e0a3ba66f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ff52d7f80107894359a4c0c6ba373466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2c507b8e1fccafb12280f1d61977f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a231fbddf23b1bb528e514162198e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea112176a4645c1c10bb88850bc269469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1713ccad1c19ad85d5a81300df7b36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4dc46e6b9efb1ef185adca4cd64c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b66fe3fbcb766f5177afd4b1783b07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1d6861cef28d0f4ecbb54838b4450473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6399ee7bf45a1eb3f9454d71ec408474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab78ccf8db0f49202514dbc99cf1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816a3c3642d59686b5c14caf178d5d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3da89e9234b57cfa4a04f407a14d37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d5c654c66f8e375f8e37e646d102a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be638eb6856cd9a902f66ae58dbd49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c5286f9328fc226377e809b365206480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6f219428522359fb04fe7f3057c3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464a2bdc0b22aa71ec306bbeba5b737482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f31afcadfa4f1c1fcff8354023361483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cb6012d390dc80276b60aba88c1b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7dd5a766b2a0668c63ecc2ba1b183485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059d1fa8d2164c2c810d38efd3017c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055813a1c0547dcf1c49bbd564a3cdcc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf17ea1866f678e038d38363004c669488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2e44e8ec13422498cd449da54209c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f0662b09d598c4530c81e7dfaab08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182ec7e7142e6d55b38acace6318795491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0deb252d4c03e6e748d70e06bdf697492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26705ffe198df922aa642e16d585ec2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d394890e42a838d4bcfe8687f63a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c5a8c0f8f3f7b1b15a8420d50b0e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cac2fc56d8c3d97add2b5dc6b0dd14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc1b137b62ba646c8697ec68340ee6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc13ebb9d0c5e630898bf6f663b57b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525380ea896cb7d7e1b4b54cecdc766499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33709ef4fd8a619ceb18133105c3bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db714d3882c28d115f08d323f5400fbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d459e07f4ddb5bbce9b4ecaefe890502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f732ad0bef8cb1c42c6394ea560027503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27576b52e83b9ff0040312fa16656cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d0c69ea1730afbb6d2a0d04747530505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19c7e29c9b80c0ace0e4a0967962d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c22dd88752e91aa8dae87f359521d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2932ff98b7bf8db9fd65338bee5b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d2461ce4b024b0956d0a5916183d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db43b61c12dee725d3ee50bee929f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa69414e235f5c5aa80e0f1c36751a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735c0a5317714e4d63d426fc3429eaa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60babfb8c68af511f61e4945fa48d9d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5bd468959dade8dacdf2273c410a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef36de2731dc65dff9e81a2e5fd75b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd8b1607fcf45f436eff428b874b05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b61d4364cb6b1a05b8a084bb43fba5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f373a6bb926136f1045f8040433f87d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe355eafcd6457dcaf1bd0ab4ec729519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99d43a71527e08e3c1867adcbc0bdb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cf6fd5d4c3a15520bba914ca12718521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac505ad6438f95f9379e10e85cb093522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278ce2543eb692cc3b3f4ca6f18ced9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588da9fdb85e195be64629f29378c283524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd76475c121b63d0d403502afc6956525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb009f0d3707add65373558cf863980526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563114293e6e97b0770261d268166c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a96f4d9d5fcc3e84d6cbb2add69c56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c9217d75c37ff9738490112a12e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727163bef82b3143e43dcd54cac803ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fc76805d2e804ce575c1dfc8c674c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bbae0de024188a1022df6e6fc28bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0466a2ba9f54e717bbf75b5f0b290533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e666385b0848d664bc98de14d96236d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7677b4db6800db8e426524d9bf54b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adafb2da5f5e1cfc4bddfd6934d733536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f4d304e1abcaf0578a61036a2406537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c25fa8ae17914940a8154f89ff728538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bfebbe4b7a1e697771b0f190ad464539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a52801181115c7837257621c0e1aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf6115fe2fe8a038397ca68f1ef0e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be99531632e5d9cca54dfc402c38f2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb6660c5aa6370b24f86ca94d49d0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311356df3b8a43f7ea497ea71ddcdc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ac9d36025bf08dfd22de126aad146545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb74006ba816be42dd8214d81118fc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd9e3cf1c856332cd27ad74cdaa184547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccf5a85dd6eaa3302f0d762b3434c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94209046ffe30018040d114bb3d73c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b15af608836a086c1d8fecd6dd5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d68301086b0e40baa9caf6c614088551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c38e07cbe0515419bfdff06d3d7511552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8a71e82e92f86bb082132a9b64721553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f7eff1f4431245fb5ffa2571ded7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89ef80dd6491ce909223a39495143a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4444e9cf13cdc24e8e3709e801bd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e21036ad9249d9a0124c643f67590e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629de808b8f0424912f46e0bd050ffd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43631d2160a914fdb2466780fb3c6d09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3f6bf71b2209e7eb1c40f12c71a09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df90185353c9b1fcf76f8103d56cb63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199822a371acfce0785f50619c6cb57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bde14cc0f7e44b2aa0b5002eebcca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec5f225405347f5a3739d46bf1741b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22718248a80ba3bcc116929fd26d3879565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac2c96ef6086bebec993e195346ecb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973df282939597789ba31bdf6d3d57de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a509d76fb357bdad6c3043cf357d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c3400163be0d2d6a7a1dec338bcfd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e955010ad9deeed5fac4378566adfc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c9941ccdcf8e3c2b899fe9adb1679571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296256600ec1f4515d5340c662139cd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc55771662200d44dd4ba303999e305573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bb4800e538cc017f06f437a6be9bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43280f7dd17dc4284257515afddc7219575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdf955778385f3961ad5e0b25ed4b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab668ac7500fd08370811f7e71fe1be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eaa2ae9ada2786200df816e79ad5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70ee4071f436c0f4a850e1ea6472dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bf03d6b3f9e245cdb3f1457a9d7ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10475bf57dfa21ed21d38b210f1f5511581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d273675419d7549a5b4194072aa507582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b574a3084378ff4a6cb483fbe6fc4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c123a47f43a3a1b6eac03db1ca584e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fad3e827aea148d995012f1f0d30f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee71bbe1ab26bdf0697acda4602ede586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7fb024dddf87e6455710cc4aa1eb7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f258519cd020ba3bbe3666c930635588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252f2f1097df9a8ab67403d48cc912e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638c356c0519a89151c1278f88d3ffe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60903af37680f8492d6246607103ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261ee06fa50ec86c981698922bf271f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4230fd711cf299a1a70d7a07f669d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6660485f012c4013983513f627cf28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26d041468d45095dbf3f3f19d4cead595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1226526dd9671436255bddc73c2ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ff4f7937206fcf8b277f352f5fd7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c9e0fcc43c4f1c4cd94a5b23ef1c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b0b38f51cd2f39f57fbe269109432599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deb21cc86b63dc78f7c9b43fde0b7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d1d38737721ac84969bfa4004e65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073bb06bba224fcc548df7eb77cfe22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13471a090ef7130754602aada2350699603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa927648556ab078cec2d70c638052604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05a938d2a14af1f176c109f50db33f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205517257c05108839c902f8b9010b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f129da2bb14f884a0609c35704a76e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef52f023bdf5c88694a2c65b897059608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692ecbc1728dbcd7b2d6e01e16e60da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab3a0ffb984fbaaf6d58292f0ec25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2e76ffe8e0962ea96b169e2055b77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d83aa91fbf128d49bba0a25951145612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43661455dc1cacb38a638fbe23a76c24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81133ca75ccf233904136f6a409851614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636cd7cc76881e76463b20800cff946615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04e63333cb6be8409d2a59b1a0833b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f3d237280fcc897e0fca759d19f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e955f1432f6182da4de0603ca76dce9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a31f08b3b7108bb0f7c99eda3da6a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec5e8abb3257581e2c05cbaaab00a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e9d654fc1026b84b8f6f7eec6a45e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa52858e66409a4e95b79ce0794406a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870df46275c63886b5bbd586b79afce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938ff6e8817c299b202dde0e8490ec5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762e6774854d86864cf83e369d213d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcd98ba8988153d2a6c1865f114804626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f641f27ffc08dbadd2afa8c4defe3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313e0c78d8d83c52763b1aa17a44047628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b706143d798e5bdf412cdf8928b02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617cbedea143ccd0bd9f2ed1cde255a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beed55cf7621df8bc1f55daf758b9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24971958146292ba4043c0bfe754e4bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45636204d3824b6a0758df2dc50f2f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb08982c0e6fd95da80cf4607ccc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987785d660df83f770e87dfb4a840b56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de379856d53df550682b783df302442636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b29f4bb6b7992281d1f7ab65cfd1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac09c425c12ca3616bc4424443d24e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43125d70f97371d6c938d1312b2fadaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008418d5f837dec51d0c5dc89096114640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706e65bd3fc638a66f9aeb75c52d1b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4a2b73f94a0cbeecee1e1e9b367ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0e1fe75af3f9c9b4f4ce0a5dc42cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5138f3572acfd34a6ca4f61801ad3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891dece22f3aa82f7db06e9d654a607645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b68a5f6e3d727ce942a028d8037bbf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d11f2f039f4ec60b76ccfc98c9ef8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b81b240d8847589ab8d7de617e9ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e69044e20fedd49848d43559c5d5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ca48fb2d1e694c86583985aa418b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cdbcda4f5e26718c02236f9f32589651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e30f1e30ad3b8c036fe0b93825105a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74bcd266b9d63f71c547444222b579653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eaa4e0980d3fbd0cd173922abbaf7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348779944eb7cf2c235bd6de2b712f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c416bb60e9e520b1e8281c813bdc97656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1cf17295c90e647208263ba7e4652657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e555a800b0f7e96d9757d3e9c66f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3351fd4c1fc0172e80084b3396b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426b191fc20fd15ac794bc432568452660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d13ceca073952e0b9824085351905661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b4820ce8cdf73a9797c5e3bb304e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac2e813f1cde9dae56e999dfc4a065663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81176057000af4cd1bf603312e7eb60d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d3e11e3fc387e22196aa05100a2a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fdc360ac207c9173e865720e96af8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f2ae8683433418d56b0a283856b81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217a264d8a9424722946de37b5dee5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff6cc1c49e144d945cc06e63f04f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503e6196b6fd3ce5ba24207cd8dcd5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f870fe5bc53b226985ca78a490b1e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21372c79a4f928075a1bf686acd439b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3947520bf5f16a0205d295c8de3edb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9d91dc74b394d3f8b37d0b1fc2cf1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f19d977424ec75356b0251948b19b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886b084a4f68e1fa5155cb45c510af5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e30c68532546b99945183e511416b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b6e7f01294120c96c6f4a1e8475e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376da98953180b11d0f71b01c4e6b881679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa99efb0a84653fdd4db1d15e0406c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da8cb3b71f795acae608c15c709057681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d18ba035981af415fac677a8a91b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f61a434c923f2b2512d7271901a055683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fc4ed3fd40c550fff29ce1a1a765f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef1db3dd090076357ab49f21781076685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a2a4415f0c04e1a94d6532279aa18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898843c912839aeff4819408c9d5d92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745d4c2deb26f557496fa1b5a3da8ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d8a6c610dcb34ede0d5c2b26953e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028980ba523206d99d2ceae1d9e6f99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255011a662af4acac31336657b7a43f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdb623060443800cfbd350d23ff355692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7416317794b3d919ebab2047767fa0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380133b6b146f76dd25be36ced7eb3a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b82b6e0b28893e1149d6817a805675695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b38afd61a5c810b3f04113fdf8312696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770385b9372ec4ca2416e2c5ab560387697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632f6eccf20401d838c426e3c9958c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9954461d9ddb62e5eb377f393a0904c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d862edc49d8ecb92dc0c0ff4506d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c322006c57951121bf68b98fe6695701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f2476917a514b69aaa5799a358d17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7d14e302438c8d264fa307d80ff00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdb664eb88db49a59165d7a77cff41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371087ef08254ffe5741e7a55b93447705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a245e6af703742b4871eb377c19f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcfdbba8fffc440f567b9f4e7f4633707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedcb24f84d31a452f32d500b5ce7c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f294b3cf607d38527faf5e8ad3caf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950af7bb02124ff3275a9bce23e2e4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe56baa8118e72b17131fda24627b82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf546b1e50e42f84ed02c0facb4ec437712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873858e670137fe0b09e635bfc97b5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e949a4750289dbd6047b59733c257b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45458aa366c759937c63bba0607457715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584a2374bd598e1aa2973cafca85719716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2e58af417a048b93274e72f270b79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb6b54d30219708862ff8c1ff9de7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c2d996c54d42ea77c680654f2e1b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534b54ff869789ab1f4a3ee117b53b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faf617be65f9bf1f1b7cd9c3086125721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee91ead5478420709847636c17dc102722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225caa1108e5da5000f1607aa83cbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb10cde1401dfe3c5ea111eb72fae81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168284a1645a5860daebcb80daf02fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892023538b91191d8d9fbd58be0f1644726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f6a7023784634da1d95a7740d0d50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680c392273c512103aac9cc14ef4194728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ed6bbd292ccfa855a22b2d7a5cbf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564b11e1d32d10213a2c9fd91f362ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4bdbc0fc4089f74bee3048fd417a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b59c1f826413b45f80bb391ff6060732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439901fd445eca580e0d5e02c1c3d4cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b42240eb43d36eb9c448fc06e646a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc70403e8ec9648f3145eef3f0c0a96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cccdaf3ab8acf1d8171e88506e9498736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b90e2b3756764c3543e31340bfbff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e551dd1656e7f0bcd37c51e86deb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b2e2b20203c5b455abaa97a665bf4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d2af1e8df46e84f9c1c9cff477d08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06940f8d0e174136dea2c720be88b4e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d979b2b266f3ea2990e365540cb6c5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae40eb6fa64526a653d75e7a583724743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd899d9180aaadedcdc73551fb3341a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ec2a4e4288920442a11f449d8d7bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba7582f19ea0671448c6c78110a728746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbd9637ed7a8e4e8f1bd86c6f7f14b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1c0babef56098fd40c7388ba63654748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e47bfa77026f08499f545d29fce2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e71c750d6b1624a8b8d2c91c7955dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca6beefb30c54a6b4ceb11cddf177a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55318535cd10b5600770910bceab74b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1652efba9fbaa47e71d56236328ff1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda43e59732fc84b49bb1f183716ef4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189e2cc22fa87fd753eb84fd79c3efa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09706da4ea16595e0be762373c990db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de30988810ba9b43063ffc59ad1d3757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
         <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>