--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33119dadf87df3476ebee29d8bdd29291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31377cd2473cc1df3ec1d81d0d50402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c3f325e2205c633fcd37d75f1e80b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9ea9f70a7e5d8d2ab6a91361f282f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90a747cb1b4f7b87a2169369a662b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52732471b1eed4d409714581e6d33a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb4ce508d52ea182728def1c3ea6467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098af3101b2dfbde0f69771a05dc63d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee50ceece3aa31a2ca544e9f7e0dbf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7665d99fd5dc76a2a4d88a5f5401010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a343fde0fc05e3ab6c2fb7175ec4f1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b86b17e2d918f31353bf8f3d31a0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afaea8ae7c390491fe5e6ba253cb9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e7884c705273cc899abcfef2889d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e62234a5fa610cdd7d21179c7b239d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83035c44bdf8190407e05ee14a3b65e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b0f189a5e50cc62a45aa54323912617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba536d40267ab260b4aba6c3664d4fe518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244c2d8cf11c1975d5ee3c7d6dc3ccb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8a4d93bc8707603d564ad27fb2b4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866312f78f739e080ef30d953505dc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa1b7e068228387f909e975af2d4dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa70e938560ae2815a291abc35df0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60decd2c9c8a3b69af308b0de76ca35824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2a8902747c11005b06d99e7d6b8a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618366bc5991d8564d25aa2b8421447e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0e3786653c13d26f48f5be087a9e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f39a8c984ab36596811e182fb3affb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f172ea80947ddc58ce3fade83daca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec21eb6b13d19bdde7a9faae48d96430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb053bde7603916cf99ec6707e44ef3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd1f144c602735890c507ed259d4d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338b398bb3edb0193e01b4c6c2e91e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fb77aa9806b88da897f810620497034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9103b3654bf58e3b9feb84099e4154235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbb8b537fd9ba4c927aa06a506b86836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193db7dbd869a1a94eabb6822cec6c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc5f27c1a6d11db58ca21ec334ac0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2feb5e37fa49fcff88680da176c3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ac3f389dfc2974fcb97c4c47fbc1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f9e34209edcdd45e8760c4652676a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9268c964c55c8611842b54ba961417c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce50d041958b06b75ac0799903e76843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45d3a0b253bc3ecde268bd7ed7325744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eb645dd501946bc119f30c96a809a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8993de0c0428fc87f20b0361fafcd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a5603b6229c3df77a91c22c041a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0fcb9d32aebb60533ad0d0baf956e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865c2c4e32c5cbde5d233ca5ab4b01049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3386767b19c9fb30548625042935b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2ca805f494b6bd8d5dc4cb52e27f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579af8e30f26deb7f5144527ceb6bac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6655fd78fc17e168a6e83454bb6b2e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a516606bd441253c7330ac848760a9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fd34d544b784f6baa0e245ba00ccf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22baf679e8511fd1edf883ad0635c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de15df34a2a03cc0149b3ec6934409857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df1ab15b74f87c738051c5a68169a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fa183dab394e8c40464d5ce3afd0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db7c70629d2c4cdd02da1a440d79ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49e7288c652b0279c8f38431aea20c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cc9d7802f8419d90d0ce2a22c263662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7a0c45b422b68a9e75a3222110c0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36f0a0466ca696198cb69e3ebd125364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1528837a93d7bbaaaf4d8b2288a27ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac6f32788ca3eb66f0af241e3fed3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be392623e2c5bfaf61e293a1649ffec267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5fa98717a99815a3a5b09fa9349ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa1e0f4af72d0337515059cd305aa169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e14b7bdcbd105b2083a2fc208e0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a862a9d0f99a49961d5cc2da5ec559b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec5eeb71d5ead5262bc1f598692a4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1bed1cead808f5000cd633e1f4d1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202c7d655926535f33db8c1e6c9839774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9657fa60ee8de6e679acbf52a2ed775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b03fd1d60160537cdd3df5e9418a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70531337afa258df89d532f3fe9a80c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed3a911d9e2e11891aadd82921acc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75150c4d8a88b58a471bc71bba75ed979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de68720e08cd0356914e6f7b0ae63480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bdaf54967e3cb999256f40dffaf9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650100123e999ef90d3dbc50113e1f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3f41d53d246dc7c4e5e8b253eb24883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49a49f70cc016e251e648cf70340d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3a4d6dae1a9229f6615648ef0ac5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff8022210ed2064028593ec164d96386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f0394d74350189f8159efa45888b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42a58e26adf115d57cdf0183325f9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540700d23d3783064ce1768649d047989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32027445c00b16420e7506215d38ef4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beea8cb933ad56dc66958f6ba2dc5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1217359c96b3bfb68c6934d302d42792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29acd3d7ec3a467d57918ef17e13f5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d175e04c1844bfd6179283d9e1cd45094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6580a3b05df1054004279b266ffd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a585c5667141b76525da80d50d47ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcba863dcabbeaa01a2aee0cca2adb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a935d1cc5b5df142b6001d0e3d5957998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c9ab936a8cf3d145835188352f72c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a693246b4368aa18933c3d38c764b6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff7be9d84bd7b2432ecd187c154ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c3fd91811b66d765b3eb5e5732b83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e29916d9329045b4f4d5b77c4e055103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2844b83d29d0f854fc3e0963457a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf78c5492156286cd813e6b1a39547f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9a5ade8be3f839cde9b1fd5558397106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078bca5edc4424cc019f03c8095e5cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284bce6d5aa2e4d2ac787b3b03ca6e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769c5dc4d6a16e658c7eb25548ab576109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccf8efb6063adcf88e15531a851ce6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924097653c9fe2be5d4ce6fdefa54d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b357a319b9efd617f17ff9eaad2f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1fc6a372ef7f8946a4cf56cfb5dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06c2f604d927f96724524bdb647dc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbc90e7a64bc308d44c02fe88a2196115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f2f08a5b27d4f5732f9326751d55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe46d57000d505b2a0f7f3699e31d61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d4bfaabdb28031371c65dc0b1edf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe91aa16e42ba78d1fa234dbc51761b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530fdd7e4d67459c1b424f2f8da9059120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075af654d28ee791e3908dd475548fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b037f3256dbee939df52cbf9ab2c32e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b51e09f5e02685655192a92b07d17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc59679808137944f29ab6c3a3f6da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3c0ea30ab353767b7ef8fd4a358f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a0079920ec818ac6705dac8164404126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95860ff2a0734ede4c1edaf1ced4b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758cb2cca0bb8703ccf0a7e48255815128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83278ef459f34e261116ebf54914c468129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87c85ac7a4c1b0683dd8693e8a18b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145855b6f189067101575f5ae2f28153131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408f6f1db2a6069fd0e96ad7cb1c627132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd800e73093591e2d5e10f5e1be430ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbaddc8a838d5f001afb2cff4e5bc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79251c5c47b498cbf6efa8326a8a948135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60944f1d83a441d76e6e003722edfb45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc053c3d298ad0e31e46355c7003ad44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce27c0865b825bbe123ba502e2d614f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ddfc274cd0565f0ac5c7b7b6d3d5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da20b393d967d05c3224add39d1a68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7205c8b8aa77e8921c32aea3de9af5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad226d13dd6731453a210184d88946142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fdc734b7ffb3a2e2bf1a4b3d19344143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dd554039ec19ba9eb630d98338eca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd27fd264477884f3481869ba7cdf8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042705d98eb379341c60c00959f17b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e78bd033cc7a7f9568755ffc6d0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a342897835c77328a72e9dfd076da2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624727c5f85511ae27137717ef52657149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11da9980792e0192f76fc7438a0548150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0b3eca6345d99443ababc9cacd7d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0f4f9edff9219721d631b5ee25f50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851219d44f0998162c308c1ce329384153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd9557856cd9d8c0ec223617baba4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d694d97802a5a9ddf17bc07e632cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcd42dcb34630e3597d50650d78b2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29f7cdf255c1b88da84f8e1a787a16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6225c849b02acb22645382fb75406158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975affdcbc08eecbdfc6dcf6bec9655159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705613fe55d2781f963a2fa9e38c04b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f96d669c69f0261e7dc5ebd148b71a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c416db45058e6fdb3cfd8f9dae2442162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc877a7b56e90da71fb23385078df8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901850bb387f5e27f739e05501e0c03e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8269532e928814a6eda9ba3b06c2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1cb4cea48f08ab75d45c7e421b842166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b653a8aa461ceafb0223df321f43fd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c85ee351c79bfef434695d73c9aea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7db5411c2ad5b836d734fbda90f9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6644e96dcc49f95999d59b94b196a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885ecba5fcaf714f937df8412d9d430171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12aff3fd3e15121630b27ad8c32ef1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6bfb43052e4760f3def39623de5ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc8f363eda2f786a59917079b4e2f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9993a7b30a73f311a928fc0c8c0df54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b4d7f6f35435e82d464b8b4b384f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7869c17dead17fea3948f3f6b7aeaf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81238ddbbb5c1d34d5cb1b0480a38f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599990a1f9017786c83324bb83bc7d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc075bdb955ed34bc388833894baa756180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71365fefd084418effd27f618c56e911181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fde0bf0f408f02c4a0451445124bee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09963a769414806f2c70b580f9c10dda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7f86c7ef7d73f0858fde5ad4abe2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2735ca891b4a9247a9ae2727ecd5c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a468441ee4520da2c50ff93429360186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b789e11485f06235d2cfa7703f27b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eb1041f525d5545cc98caf2489e3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d4f0e8e0fccaf605e2a4c1a1949b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c7d0a334f6412321c56a036118eef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699ca6d2842d8d30761c5b78d97f0d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4478ff9cdb72752481d22338855f737192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bef30fcec06f0c7e9646411ab973cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4243d22c83d611f4bbb62971d8b688c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69623c79d9e83aad81fc94f53a1a58e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9796d58ae32ec80ece8b8921e861b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6effbebb8f945659ece47ce47ee2a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef0e5e044e88ae08bbb0f4e9edf600198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc022ce9309e25cd53ee5e055e67b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6494b5fb5dc59aa667855a32bfc26c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099a86a6cf50e5971c29306caa50d02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d6d01286d0717375f8bd0e18d9651202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c46da27ddca4927bfb59f5c76b4e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94ac0333cae84e7135d302f22ed51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d540e8831997a183ec901d045ddb84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63ea829dd9007f240a7730b1c3d816206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539457f0486d5e2576adec769e17401207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15214fe823cf1a2f46abc1506016b8cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19672b7b2ed8ffc480f83a8d033dcdd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c8a19aefb52410fa7544ab6e6ad68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d1b9ba647764fddc4c8ccd5aaea8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5391ef2a2c9acc09411df2a9549a36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa118549c79f042c0bc5d9109b50671213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838417f72b87a31fcc8ec4a4892bef2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2c320d558cc7cd1487cc3fbe276d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b1bbd6c6e956e67192eb39d1cced4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b64efef0a69cc07de54cf727627c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851cd231b44ad73e197243055fab993218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60180b3033d451f452f8cbf50c7475219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0709c2c4030ef59b8243bcfaf4ec09a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a1a5d1574aa7346fa2dc2c1314ce8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf442179aed999b2c932405fd9e39f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac55290b507404d69baa463a48b0047223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3cd66a2c93f6c51c25a2a197ed07c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67577289a89a2ee3b17bed85a736f3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ac5290c2ad066b041d073c18bbc06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b6297bb8a21e4297afada61465e32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146b026003beb5831f5767d262cc7e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5afb0a2ef11b364baa86286603902229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85972d85f95aecb9b3b6ebe08b4776e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453b2f732aa513d60652ed2975cb662231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0f2b841d30c04fd6894e7b2dc0bcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f37657713dbbf018d7e6ffd5eb00de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee66b7a85fe6cb4821db461c72c1c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2815146c4646e716f4755a914863245235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa870de86bd12c4cabd3f86b6c5e1195236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6bdbe5d36c38e7161abcd8e225a4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a551661b7527d53987ac8fde03372238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd18b721577fd033818b0ecc0ae9ce8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1173aa8ab5df1b102ad42ea9d2d6919240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73a897111f739639ddc78f1641b2e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c96d1647abfbd738f0ba0fc3f3df4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d371e3fc65e1dd4a0b9e023bae760243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8dae2dad058b65567b341917b474c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819d5c7849f71513e64518840455352245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67286f539379d5f5576d7a0434d358246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88dce457eda23fb8bca3aa251e8d7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176e04dc6a0c46f09412319d6129487248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1af610a83de05a06f48701d9b46b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a809a70cb2710bb7e7a3485edad10f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f17fe525e223e141a162d606e996d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa77a39a52cabf9f3f664c90b59f8ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d4c67def5ed09dd63ae42e43b136e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9e5623e1b51f60c1f27e30e6a683c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e748344802edb89804d8760319d2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf692d0f9ad696811f9aef900a456d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8c2f5e4d7578401869bc73d1e9e51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9997bc9d6195a17693427aba7f1584258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c70d7356c1f7d2af351d48b4169d56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253bde1ae524acb4699e70f13d4c98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317abfa90890386e6fbe06f0252b0db9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b783fd45444255afb5afb7fdc719f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392e4182de3faf941c5eec4efe7943f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5c4c5db213fe4ac2371b403c093fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60cc0bd572baa623dca0e1935186e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d08dbd528d4482152f5755d005965266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813df5a04d5c9b372a5fd3b209cc38b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e864168c154689d4946ff68cc5beef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a823162850287f8c391757891359a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cabd21143e0b7892deeb22eb591df5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a6cdc939d33e867aa14896aedc8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b342ed2eebbe371fef2c784160c7e55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f70fb6580e53659f931365f76aaa54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714d9e2a314ff0da4116bb349bda468274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d101d7baee3c3623fc636343ebfd245275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127872905a7c6cf4a90d3ea6ed534dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592446c25a0b561385f8563cba6c366277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ee1947d010ceb4ff9bc5cb726d011278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3a21275cb7b05af020d301849ed80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e9265705acfc82fd6dd2bb750c541280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3f55eeb4ee4e40421c894dedd6c88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457adf7db43cb8829871d2b7b5bd4c58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c5bab6fad4cca75e3eb7a96995c11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49612010f90f3c2fa48e696ddca6c829284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490b0b714c818dc0fa6920fafa29c41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e59c343e447630cef74f16f58e99f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e534f19dc3811f7acf6a94b74f3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f805783bee37cfbf469777813bc6ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cabe58c44ba82bb5b75f9e54d4356289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748f0aeb3481865eac96fbafaaabc3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00162335c353a1023908001521528090291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f942e9755b97ae55e44cb8e170fb685292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f1ebc3030aebe7d0cd8452be9d843293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf8d673d73d45e23a093fd1a8559ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173273a0576bef3257d53d8a2cc3fadd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adafae29c7743b9a35ff4da93d38c51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c21f23e2c5be6e7b731aa7f2d11dae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73690a78ecc9d047c6dbf7465f54227298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd21ac1a8033c14448a5e98215ac7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50a6ce92d98496215f7f28eb839fdb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935bfb032fbd1fdf59c70041b52c953301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7d1ffa83790b1aaa17b6b69c0ad46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70717afd402c0f14c3aa74576678aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392f62d880e4e9f0da9528368eb0fc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d125a97377cbaa86e76e60808c7de6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5e2e5e44300726b3a2b325b28815c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96927229907e8336847788585478f41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c8a30bf276695b3287afbbbff3b17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec43c1917a3fd75907942aa55ba1f17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70124f107aca4ca1a7f2be1f701ee3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aec41b585338f596032cdb4505c2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b14d203fd10d3ec64bd5b09c1159f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5a487f64ecea9384f63cb2642e419313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94dadb1621c24a2e1c2961a50e4b1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a5a03d3fcd05f5cd24287e41fbb5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2417e41bdcdcf239b4720a1773e41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692ddeb0ac0874bd7d75bff5188c240317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08f9ce6448006ceb52322e6cfe896d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275be261500afc7c708b536aeab7cc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9611be7fdb39252ac89f77cf55d67be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beded9fd7e75c9dab8dcf232bbaddd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e6c04a05ec1c694641ce00e04d26b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bc193c3ab7ef52663b89ec150c30e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc2cab0242eed44170e858ea8de374324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392d664bcad901924b4a298fbe37d61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de3d2ef9c9f8c3ffd4c20f9601d12e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83561e302391cfe60984a5cff9731b91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf767a2811df49946eda25158bc7eca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf082156cbf786eda6a30cc367e182329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e181f66c431bc0746c5854361ae326330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b824d54fcaa1d45e65deb53341d934c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ebd8e2e1ab83141f5d07241c9cfff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd1cf494e09641bf551de4c88c631a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc509084bd7d4d02303ef43012466fee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0ae54879e2860b41ad3b22ca972ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fdab52d47605f5e71bee6f68dd889336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beb6db16f8f8dbd00e5a404e8e0c51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eca0e5ebf6afe814cdec8b227b8fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda98a3859bb012997d17a4b6592bc2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18fe64ad7aeae259026d4f41e9a37c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675f3d97526cdca7225a93026729fd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d93482aee4f884d438ac3eaf8712f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7b6fb86a19c9cd85c785754f2b1bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba063f26a9459974ce5fe42dac05c842344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71130ff0d5c45ab24435d85b65d3c735345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c495ae6155fd43cfb3e38272ffce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa441151557fc2f8da1c1f5a2bcef3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14952aa879441a264b27878a2d8157348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916300f7a7b6ef37d1a43544058814349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fca9cd6d28f7c7aac7daeec724c75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254e7b866000511783e8915d79ff9ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef044bce399e045dbdbbc1f7779cbdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a1191549f39c66c69c4ce67c8f5d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe060ab7b69112f61339df2880febd40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b4913b3ad700ff84851d4311c455355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b754448800cac3caa63f1d88df55923356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7e392b4de0aa479ff00d8470f8489357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0464fe48f2c5d14a571c21e9d3716358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ead84a4ed5f208370459090b28947359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c85832e267ef913c2370bc66500df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b0d776b7ec903601d0dee957ac92c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277853461250bf1e9d0c95ec1a407e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c789d7810b8a52a5bb65538f59d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a1245bb39d33c6decd43e7d4a35be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba8b6ff5c403107379ac6f155d6bc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35225684eb97592fdd58c082d921f1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a2aceb65c576f3e2c53e09afb99f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b927c10f46f68c90dc9552295a7089368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c44098ecaae50cb6e9eb54818712c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f89050560ae3ab5fba9be52dcefad6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52d66891c92be0fe0ff7b3a212d20a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d05016989c01395d9e107955ffa47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b63b6f9e3f277e25a3dd26243afb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1373ffc34de260bd5bc405f4d86bba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f83a27f74aad23ab49577f37e401d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f16c6d8b3094f7a26bceea4e2af4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defa68069f2a4dfa80719e1f80af707377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d8bf8dec58838be69af550b2d4c12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d93edd2c522a7af65bba20752e543379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e494bc45f87e1e60fb931c7db034a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b42325c8aa2001e8b39c38777b466381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b913256a2afd6a8b1184507a0fd98ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a005a9a2de5bd1666201788e33e4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724a3ceeb2aff52d7f18ddd888d6fd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffdeded28cc7d77f0b5d5df257a5ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd9cd3c6c322bbd2495d5e7260792386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71752b0632cf29fc8483a2c34816ede7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c83fb57135254116895125be3d567388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea939b30f69b787a601abbd656b0bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d6eb4822eaf0ba85cffbdc6cdc2bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5b3e99b773d907cc6b6793750ec9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb32353d0eab0422744e7ad08a9c86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3704ccdc27690f1bb6d3869841e55ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32199b7d9f06b1100d72af92f83431c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51763e64f959363763392f5018d9860395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178e05de8580fe63c67012dbddf1047396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad36d95220beab0fdc642b6fd39bb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb06d8cd6ec6b907c408a2e0fae7bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46847562b291dedc770771c37aaa470399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93555dbc5c6e0583f752d1b7334b08c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cef42d125baf4e3193b0477826cfa3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f85c619c329ad6e920fa845520e6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c04123936b5bf709e40ef7f291fede403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6557cf6f640ec0f6bd0cb43880901404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33292ff1350ae03cdf1f48e1d023b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bbefb87622f5ba813ddd73dc19a76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4236dc72e14d9708b1d9c09314ed5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa3f6c067fdf11ce685469abd4e24d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cd3cf64eceffe5f25cbf010a4130f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d37d5befd5843ea133c1006a55e03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ccc246d41438461d78d200b10b159411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbff31a87e561cc85706bbd93ad2f4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e6ae0a5c122051c69ae26c734e44b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f6a5a467f0a3b6711af349a9123b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c32184e911144c4c88a0f2bbd405415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146a8c2fd0d9e4da10d50dbf7dbaea5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa095066f9b2c2c1c21954bb5fbe627a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd592730a8ad36d90a0c5461d8223136418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a4548c87ebbd63b644fa75ab14d3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f333f82844896033e20b41d91d4c71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2406dd9d75d4662a47c93fe5de4e117421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac3e63869e58930d2e183e848ae21c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb9688dfa1b92c91d8b038d83acc34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83806153c23e23f044e6f7505f4186424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c322714d329180ebf3e8a6775421b00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67ecbeda6eea3d829b6f77767519e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497300afa1d634d4bd274b73445d6290427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e32d8926e9f4889434294b1078789b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df163dd76082f2f1b37f22b93e49e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e312977d4c3fc283b2bced073e80aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8256aafa982c1a5651c8f1e52db36ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcdfb37d99b9362884af7aeb50c48f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e3c7a97536160e74ee3eae53db3c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864ed774a6d8cdc679824ed07a0222d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff967a72e8e1206c3c18273b345df83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fafddaafda32a92a0ced7cf995a27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146440affbde545e5b9dee23437b51ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8cb10fb9441acff04cff15820e74b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6976ab0333399d93df35c6f7af66f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5817da678ab2ceab6ad7ab6a19074f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e838202aad46542eb98dd56920e4ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd133d01cba795d1e7062159e6d5f3eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba478fed0be806f7e31e11ad9792681f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977da40a5ada943cf7f6ce72c3a8305444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccab5927c274e996eb5c072ecbbb84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0c4b2f94e1e20cc39ff6808035d21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882e634223eaa214d45c1fd182c5ac7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c1f61899271bd7570ded6a28d8d2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aab8979d59cd6d197c4ff71c8e9e8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcc9cf2777c68847489e8dd7c5c928450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633512a869fb468c9d1367f3b0067a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa67b8e7494b00b1c4d8bc26e3946b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebef15ecba17c50be7db2943546a9ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4cebe5975640ee264d7250bf4715b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c421be0739d24fd6398518cd70a9e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ff06321134b0e5167a97eec7f4f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8e24bac538d3627e4f6a9fadbc003457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b14933e7f2bb35f189de826d3665c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ec3b32985feb3d7ba240c878857eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631307eef53275e531e3695cf398b8fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d56e0ab5983e3aff59ba92e7362db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c4d037595e4310d71a3d82d465efd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5796e2835a93350c7bab00f0324ba57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce63a007b246d071be177ced124e20b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d723f6e83038fc483ed3525840fb782465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e3d033eb923944e2bca0f8f5c727c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a0e3a238c222350edb402ea905cfd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cc508508a09a3c26ca0c97c746200468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de7fe3bf1317900a1b7b3711fa8ed9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d7c4da6d0a928ea4cc1e24f40d285470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4f3a6615f3436ecc6cbf4bd28fb52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05851d06a40f903f5b8a1620d7e9c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17604b885c8c45c59b93fb269ace9df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75c1f3eb5addce62b1bf2443a34820474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3963a90f539885f3af07ad5e2e3f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1868f6c04107f1b242f1e69daac17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe00793f065c88d06d2e32e0f3fadfb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8125ab4989fe983a673da432fdb9b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c62bd70e10bba99f9254e999c23ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705cea204ed5ba8b41e0e3c789455fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ab3bd285c9d5051dc879ae67013b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59cb7932c8c57098932a957019edd5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27b1063bf36d2df3ba5db4698a014b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fba474914c6b1e94bf15a20c77a6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08477ae7af3e8957c60b2f54fb32fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77509274b65fdb17417f8937cc6fc47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641b631673642bdb00886078d3bc6f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b76c8f3eb6df691252b3592a4a08a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26806b322119277497c7dab9944cb1fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250086aa94314debf9cd394bad6ab2ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be97dbcbccde725a3fb001ba661b21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7aa1e11a9b1dc98f61e28f79d9019492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d0ec899ad3f66f6551a9ca35e10a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721906f898058022bfe4f6781e0d9b68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e952a25a6791b0c1e77a99b8b6e1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787e76ba47a7799794ab6a3b42d3ce0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da33abe9f8d01b8b24d47da38dc3b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84923e4ea2c4c097e9bf9c1a0503bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f2dd76eb87ab25344a6adb014b424499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a37c610b1f1348170fef6b9a8f4ac7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1b681e750b6e0dbc47c9514d90799501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120180f87c5bc6a17e4f9012f8f9fcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03691dd4658d613abd623037d4e3c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755763105330d01e391c16cb25ce87dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8517087032616bb576fc681180f4c1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8a013bdf31ab253e16ad6998e12f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392edc9a65cffdebd54bd07ba14e312507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a75de302363991f59c351c8e14ce18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e4e206e6f9b3169d88636e81488a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9039399eedb2bbb621e81596ae057510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f22cfbf546409055eecff4fc5e15dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c765c9ee927de8990d96426b4fe9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392522d50683045909aae71132d7ac33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de4af57be6bba34e76f8222159a13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a96f828c7718686316b7f6538daa8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee37a3d2935d2fc83f0757f0154beee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72daaef222428844e0f94ca2967d4d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8b873cedf654eb1185868c86a98c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde7e188532a262430c64337aadbfe0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbf67857d45cd8bc78b3ec796eedea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bde3a1dc13555b039f0dbab91992b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e797cbf9f6b7232b4577fd39ca8fbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8cf78d8aae01c41b6e91b0cc3cfb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfab1c3c8383673ab7f3108bb0a22b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143f60788ce2ba05aa64296a05e3163525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ffa3458933b252e1a3de7dd114a64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4974ee9eeaba3bb66e8dc69f755c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d89ff3cfa8b39399ba38cae67a899f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c8ec55b9740441872f53e603059bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af4f3b2e52ff05a1d676ed29e841be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4bf7551b80427607e31c94e553acf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad7ba1fa829abe8cc3e2f3ab804948532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc19935c2524ef06388cdc887de7440533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20880992c0c44744e4c8faf275e0fb93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5ffd3b4c0de28fd8d689b7439d42f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5243c7f7a77eff9cbef647e0ed1a08c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0a9a0d0f3f96c2ef9304873d58e2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430021049a0c0136f5c3af9ed55c153b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502defd6e765b68c53d6373e3f57edb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e89d49fb02991f47868eac6a8a6e09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db976e613948f721f39cd3a6ff6ec0b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba14290d93761379396f849e9516820542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822f9352dbb6d7e6cd98998f4947984543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ae7710ba21d3fdff2cb3786de222c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fff7d14326d76f1b1f7b95bd41484b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29763e0d8211d95fafc4c175601b0a3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0c6656b113d4e9c12b9b9c5de2ce5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac353e9e83e0f8d46b2dd2eb63f61583548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb06ae1fe1f20131eb090effe7b4c64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a32d68e150a01ba2fd4c43609254d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c1272203c6e5955975be93367898c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be012525bfdac822d3ac974499ba32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512e86572d8b6f7a1ffa4c6be41087c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b47bacc49ed2e278062acb2d33fe4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad2004af469276fbffcdedec70c1a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb775693e277132d7c5e16c89c8187a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7217a47cceb43741f3a582bb3a1e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31b037df6cd77a45d3b950ed3f717d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e2767ff660b69f089051ffadb15f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fd1e7980c424293fdbe2656afa919560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851f6c6eead6d66c64b7d9477d90acb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145c6481d5664840c0962a08f2218eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b20c9961b6fb2a12238dcf34bb652563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5431c07b3838b0e523e41de8260506564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e8645b82465d06d5d72face21900f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb5d413d0a8009f122768beedf639566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b3b29245c63fefbd15d6c1426b09f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b33ec70dcf19f8da3fd53aaf06fc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bad0aa124ca74288fefa945ad83b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd28c6e6c352e62896f4043a06bdf0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd9865d65d45b69066557ed45efb28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad89ca20f05f51a366a7cbf768c1f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1a20101df7f6400cb0897743ca517573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61085b800f11533ed302127cb02879574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedc935bc9ab77c6cac8885bced97ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4a9d1732911adb40a58d081f725ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d523704ab7293c0c91e9256cd8daa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e13801fa4782eb0a286bf63ace394578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7aa52efd95233f4c2fc2caa2360c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320eb3d5a664cf07e99a835e06a2e1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833151344727097612a006b7318239cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b35eaced262c0aaf80f06aa395a383582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9af02a1ac8bdce7fe194650893e60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bf755d207b0260772b201e830d67b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d4a49eee579659ee03ee0bfecdfdd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52345027e22df53b4210bc35d403d21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64b280f572341c26ed88640d126486587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad2df727ea3683b94f5f611f9af354588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d62be551c97473e2783e852fdaf5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cef6ebf1b2ba4acee8eed4abb959d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4d7ef7f462b87ad6b028621aa7d0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908147096cf1195a409729911e97b58e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa975237d3af135e16c7868e7bfd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df84e903b38be68b31002a98366d14b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cf48d099840f6d9676fc5f60a0c0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e027cdbd2a683135d8f2f1e9b9511596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d90f8f5e409dea4f047d6ebf24801597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db1c833ed88e0833e2dbe25844c139598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab0d878b13fe217f4ca186e53416e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142636267f7710e657c87d040e34eff7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e30d23a1c29392408db9369e7de17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f931dafeab1a63beeca02be56912602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c997fdbd104fc41680f2c340f7016d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60659c813e6237949a72e4ff0e46a57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0497f75a6c9335380db29fe4ef201605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1cc0d46b221744e6b7a91a41dd50f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130853db2c5ccea4c791407d1a31b66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c81c82df6a8c4cb30160df7f7bd014608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16ba51e3739bff47a047f52b5614e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c752f0d11ca062180613de39ca1d16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5607e5c39a3b5853e14dbd6139f67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c15d3622a35af83ba992a0972bb64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0263d2b26f9acd50c9aae7d6228aa1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae6dac722634a6980033976a8b6fa9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f0028be218e15691a499a551cc6dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cbb59ac546830095bf8190cf09386616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726d34972e4c0b2c17b804749b5b047617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8456863a9c7b46b83f0990909f057cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2186e429caae7fcf2362109d6da88d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eb4c71a8915aca36438535ab37a02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596e1cdcaac3ff07274c8a682fc55ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c900a3039bcd7819ee1932159321dd0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf853d9efd2feda75dd1b431110534623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a0b100be66c20724a2929222527ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f0e451fdbab1a6bd885c82e48057f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d493293b317eb5699dad030e6dd1527626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca513ae61ddcfa9feb57afc8bcd2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040945ae9886d10bace92e99677b04c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafb58df5e8dc950fcda5e86919106d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e4cd4892046dc206ca3db83793399630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f815e58e0f87cd22a50b5425652c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57881c522fd75d2b2b8fc74789ad4f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d32de43e38b07740f04b94fc0edf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fc5fa711b8b3506d361b810b15379634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd850864d44c65cba3bf74ee57580340635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6bd80bc2f9eedce8f0ebbc5cac292636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526f2a91e0d34aafefda157fde527fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c49dbae9933fb13d9d2c4e5788b734638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40d73ef4e63adfd9fabd8c30940862639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869caf803b01c028f0bc2121050420e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e4f6ca3f3050b52ccf1f3d5311ae2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18e63c7317064165184a5eb4d068b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48fd220943ade13320ec0ed5cdd47d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e86ff5dcb736e01fa2b436a7edc501644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0c9e14e4e52d03902c9c23768660d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e345865ddbdfd43deabe1bc1ebf690646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a549db38bc3678cdbcb4fd2d4010da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecca56b6f7718a3385569e2a455de86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6ca7364938cd2ae2adb2f033b9cb1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b2b1c6c97e6a931f92b934eef12db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca79aee115c74c17560a9251fe24fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60f681d176334155503f1a1d1fc148652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009436ba3ce1553e602ce103eb8f0b45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1c425ed78a443d726ada87f1bec19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f66d59f3ef15f9b3770c621ef2082655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a0d58bb694b228d18414216f03e53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a110988c29e3d4bf9826a4fa4e3b5c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69c0bc9adf4ba14bd540d68b1cfce4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240d016ef2aa43188e33fa7b65edacb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900ab69a4d318281af6478ebd83afb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19424f7c36bb9ac25503d84657c43c64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1b097b08e72c8397e6b596e6a92c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc8d422b9fc1ad47468fde380ba65e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ff402a84498b30a6dc607d9929fcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f5ca45a90f2c5b098bf7888910285665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0b568bf534d63b54eb5f2fcd4e9a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b68c216d37fe6fb1d7b55d774bd69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c750c56a2218e57e183b278d6955e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a7c05504bcc0b4a0664912cfb7f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e172ef16d924e97eb5fe5ae74cb3ca0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80383a33cdb03e2627321061ae543697671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cdefbea00bb2596140178ebb0e9e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73e1beea24b3777605b8bbcde3babb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825dc7fc6524ba9142bbbef1a8f2863674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da62cce50a7a65f3e86fe5c2d478d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f8c545107ff2959404a53ba69976676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582c23671cb7b479d23d336af95104b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dac086326203e3602c21f754973c44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1ab04db69a412a93546c0d8c38c08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986e0203565cef807a5eee36fbba123680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f76ed74bf7dcf3da83310b388cf79b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77b8b532bf00883ebfe5b1d4b797e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9f0ab935406f85d195f4e7ea2851f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1421623d3fc07587cd26cf33c6e8686684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7a5f11cf2165b3141747fc45e4e6d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bb924b2516c58c1b6eecadd2e400f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dd078c377f7dcc097729178b006bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ae681adb8b9d9e89209f61037586c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e61e7a7a8b45979d84e03b88c40863689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febccd638891648de5e88a72f05621c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0016b14b6254598282a5ee000f520ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b037d497fd9ab84cf17e98b2df4afc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d7d348ebe804d38d01175dcd89321693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132e05a1da9a6e7400c57aaef5a1b39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb5cff3138c636b3c8fb45bb59ba75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455f162649c8af0330044414f2d47c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab56d62b726b639c4d3efce2c48dda697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c7d643469f8d53c8185568f696190698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035f3d18eddd9ae9f4aa75a63890e75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1e88b861734b450977e6940fdb15a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aaf8c37291c7bf68f9c5cc84c1416701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cc2a5502953dfc72e3377b2a247cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca743bff019a3fb05b4881a4b0d4f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f46b03c4fee2c10b70bf6d8957a204704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eec1290face84e07f9fdd81e0a0e12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf791567d8387642c496d11624d166706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa8461f4ccf68d94dd3fa521d7c0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf1cbb6e51ccf86af5e287a6e14bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04a1c154abc84064fa156e54e61505709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623a32c028668c640d267924c92f332710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dcf7a8786735b1e33bd35f8bfe485711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b16279635d0840cc81e7b21775d693712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad53b3a41b2813d11f2ce6bc08db32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2ac331689edb55007c91c9e07792d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64018883f1c78d0608ffc901de424434715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9757a1ed87c53c139737a0efe13092716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56235320ec655d36ae82c8b5d736d22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768bff89a058c16cdfab8f1f0dc8328718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5b237bceb5aae0a750121f4fde036719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b46f5775319e7fa15d8e5e834a3df5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c255d61314c1361ab28a7598ec46c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4f90fd7b3642990fb62a4323c3bd9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013a46b3a198be5151255270257cdfa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e3d18f03f6d8ea7795e0b8f694696724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e568e64591dc08c79060a4f178270c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f7404f171e8929a5cfed485cf6d68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ef986c7ba58dd6e82cf3dc25cf4c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c905e91b4e17fd29f5ebacb5aa1e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86069a6f797d54a95c233602faa602c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860afe8dfa75c0c3a513014beed19bba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbecbe3fe9567edd5fa1d1dd2f908b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da099d2de8065a1655af011cc99a8b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479767c9f5f353a547b2cbc5bba4765f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcffac8f99380bf6ca1236ac79b210734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e831f411c848ff1f41b4b6f7f880a0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb531bfd067eee8ef070fd36007c21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8ec60b9eb5a8f1b4a5e9251282687737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58ef86f7c2e7a9768f300f058d287738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaf4803210954ac2f6c57008408777739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce90247b771254819f0c934ac3b4bab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dc7dc277861c4e5d6a0c3c06dcfc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c04d46d0857afe47bb3277c893a1b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6e578a8756904683f8abea5ca0a6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fabf4028748aa7511bb7aca99ae556744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a3ba5fca133552701535b37ff6ea7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15637b7dc6f846028002b16f432d4faf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd96b8a914f78a6a79804f35c03948747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17169ff2ad27e80d48b3b566c9a788cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7e1575540fe71083a9190c48354fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecad4cf865146e127af09f9316af07750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185f6bbec5a0082385c31edbbca8496751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7235372d936654eec37f316c35db0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271a23ed1c3bea992d53629efe482f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15215f6861b6211a1250070981298cd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d98fb03c2d807169612b61780f1d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c92beed109146ad11959cc1af5cd2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12476a6437e45d0a01faaee053527b7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72763842dc442f354f8e5451489c7637758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30afd93a42be818d45022dad303d39759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef997f8920e0a3836256e17730f9611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43af12998bfa230a34cdba3dd66e552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9fe56726186d85b88bb70a903a8f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c851b4bde6d2149c8db26731a13d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646c7551f1d032e05d705a5504cd14f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ae74861287bd929aed93ea950bcb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9ec1e08887e210291649847e737a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0735020f682601638c961293a97350a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eabaaa41bd335aba18dd63c4d650959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa66797f24a4e1b09ce3aa8511f56d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046da57ef883d3d1f8cdaf02ac71548711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999ebc89890447b8582b057d1a6d0d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf09db5859bf09b96d3395526dc7a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cc16d0144eee35500fb5870b47dd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcd65d888374d51a9040692f442ef415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae37e62fad1f9227ed709eda5ac499e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3af481c3ac9f1534166d8e3265b0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe27a71632fdb508ea1df54e9300ac818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36236dc976d2e9338ecb1bc1915b5e8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2be2418cbf470aec2421fcb63fa47520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353d528ee75fa43a9470188b5ce8e1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253783ce0e879ab070c3078ea701ca922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a819555eb27f04755a17a52ea35da1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a1b40b502888695f192ff72d27b8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2c9e08b58d7bc67abbc8f0145933425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28577a651ffaf760157629aff9e0b9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1330efc411322f975b27fb8a0c8e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fc1559d3e5b2c40cfa20bec4ddb0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa019662f67b6e0bdaca77bdd0a13429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5464c23d0af60ed25bae9414519914f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6caa1872b7af34afb02c913039387c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aae9eb90f581a2bf075279e02a49e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40a007d42f417f586a85488efcca3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede20510f0b6255d38ae66a42b8fb7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835c0107ea367915ee035c5760c88ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271266e4dd696e2900d7bb9a66e307536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf094b4c16fbc077c9801d77daf35f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91554b06a980d117cae9479afce4b49338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db75634de813b1877478343bf1accf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be437cf9511c0f5e1f40882905413cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0099d2694347360953e058d1ac5ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe61a04d30ed08fa59894e5c0ec39ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2e8c801c4b38cf6fec2ce2976e42943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458728c7961ee6935c0ef716e2d97b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b59aa01a8bf07983e99818be1fbb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aa4c395a5da53e7c7aae29855e2e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916bb0ceae679798bed1e92227ae05947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4867e7b7b76af098f040285c3dcac748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5ee1841cad56c7a852ea143449ba349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82685026ba3413878e9766e0b5294550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5f20a7e2f2e2eb8812ef2c53b785d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23d0591dcc2487269ba7cfdad57d8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d1e81756bc92ae68bcc2c0a9ece2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25236d076c45084d8b5ac6c704934f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952f99ff68429df3cec4a28b0fd2efd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a45dbd0c8d5b6fc6377fc8ef0fd0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696f2b05deae77dd2d1af1c9227066657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453591327565f4c3f1d7f2753b71382458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe4c0a99e9e16553a826653a19210459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312cb1e5f4ec23b384be81b2b4993c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250e6983c98034b1337a81e4ba45e7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a961f9cc92edf0e97977ea0cdbdd9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14124d5341e4bec983bfedad697d32b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f5943f74e263678876b6d0f05fa2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e66bf3a5fb39a6fbc9270b8f78cbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b09be6bae341f0c05d38d8e1328b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a6c4640ec3603c0481f59d76b2e4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1885a9b35fa3be511ddf5b282db7ae768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd6347bd2efc4cea3bceeef121934769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bfc71223ef2cae657b50b90d1d4e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbcb560a024dc0a10e27d9626bc56271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ecbc6b3ea53625118b27d3616083472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761660554c41f1caa350b7b0356f4a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aa33f6229c887399055ca32b290e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abde3bc991ad9c1c32d66f8287bbe775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885827045642aa047794a4a7e444c10a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4f9c159bd9a015326707e225a8ca577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdddb9e063c164ebb0678cb8dffa14b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192d122f51c6e9f521c181091b4444579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eee59dd639d1d609b0b3555d393adf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df4b82fc219fd9e9d1c3693f28a2dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e199478cce8363a1f687abcb4da34082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbcaba7359861bc01fb95aed90e0a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833edbe99318dab8f1a3bc828438ac9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80760713c5e56ac751a0b86de075a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542b924e88e5a05043bb69deef5a6f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32db5bf308b02e1a5ae2a23948794987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc48c22354ae07b09a9715adc66e6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65976b6d5c7ba4d505e75a178456dcc489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac840efffa7d511712a5b439ee6ad590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5256f825315d2925eb4958113241191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b136a50d3d9fc8e1ad605cfc53975292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eaf330c095d1fd871216d5ee7a5db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7042a9696f3ca2ca7e057d053341894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a7507f7d31f283cd13531019e3b6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5615c3a78b8c58c2e0bb83288021aa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def7a973caa62e98653e2a0e8c2aff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcba45a273ccd3ca584cf7b0d7cab098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b37807dfb77f9d4520d3b79ec1f4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e582805ef23db7285cf44566bf79d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dae04c32826e98f1a1a4adb4b3eda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d47f8979cf4e0edbd137845e9d35f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dd2869457d3670b9a18fa75be9668103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a948ab08de68ebe5d6ecdf8a87a30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef1e6cd6fb68808cbcc0e98b7753ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7722edc463132ca9fe05ebd59f935d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4caf05fc23b7217c940dbcbe8f3e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862241ea80f30994a7156695a9088154108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d1af1f5ca7baf286ac9b8d6df1d36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179276e66bb49fba1e15a152893c1e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deb85b627a591435ace69116d771a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889eebbcaca8bd0003d8874c6ba78f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445f9d8a89d48843eb892fb1cfbbb11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad3763173f66779999aeb8b24025b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e578262f0a2b3f137c6e15a89a7ce0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3f55b86048bc2d18fbdc50849b4d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bc6999e06aec499b9c82c50d111b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b774f546146ff02b632dde6fcc8fb6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d5dcbfec28f8668fa1d38be3189e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23f1ff2a112acd91df0ca6d61f7907120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82daee26a5c74dd002d1f404e789a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098e8cb821eda1f744b02108ec0e155122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dcdce070cea89d37f1dacd8ca9dc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3b60106e0f2dfda72a313e5740bb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f06391dea65f843f0228fa36e1e998125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd42d20c6394ac02790a7d5d2dbdaa8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557e03b445fe9a93b41dfabb9f02523127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83d41d222cb3fe9e576492c35e3c21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f436d47df4fa0394d5a47665ee38b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9345d18cd6b61875c96ef9ff93ce0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992d621d568d6c4dc93009c386511db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786679907e18e01448b327de3c52225132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a91a584d11e88532c7faf3147f4749133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a28fc83218a2e78332ee088f34c9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4e6912f1d4cac1719c02404597d08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f79f2cfe308a413388c77f59dd2fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c821ffc94b39c33ffde2b87c3eca78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf5949233d2919cc2eb45a09f791c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cab98a1a0b3cba7f4dceb057090952139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c8597ed06c323e41d590a83cc5854140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721e015c2b27cfa70cc5011d7bfb76c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dfd0606bce614e41e3c488dc3cd8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f0b79d3e2fd53f506ad6df06c42f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53a9092db6fb48d0c5dcedc2366c8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96703cbe1578010a8f651170c4f2f99e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f05c3ed91153654b8cba708c04f772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdc72788499057a4caaa1fd0ded1ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317d95a880ae260c93466820b0df99b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adeb2d3a8f4ce6b9b5db68e549dee3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01816b269e3a00d181d3bde025e19f10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa653c5674fd8bb58f6a4a2c0570bce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d36f0a6f17b594492cdaa9e993a87d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af36d5e5026f81bee7070ec49c56ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa9027065afa2c22f54308075197ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205883a102d8fd69e5648a2246f1b93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a122c9c8f4f90f4a718c3098385576156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabff99055ad1aba5192593ec504d360157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6620f42d9c3c917b84324f22f2f4444158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c393c0887e6506de53f98dcd3e6c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ae94e0c84d1ae73b378c3c2fdd86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3043082568a67eaa47f8fd1425d7e92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943b3d52a50c40f8c3a075f0fc9a618162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981dda0062e0c86c1846e73446279ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5bb5dc8c57bf16fa5f9fa5d223175164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078f0024bbb8fb0af9ce16d1df5820b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa7ff75112a0d3323dfe09fa408875166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be65dd3d0eb4cc62aa59935fd6655e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a98978d958ffd21a42a444bd31e79f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcf04415c14b1cc5f721bb63abd919169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df192dd382153149f81c481f448972170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1197e39d9a12dc637021d83bfc36e1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9da19e829d8ba129ed6f9dbf6a7ed1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544909c5e4b5b93faa1a12a3968f6656173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55ff8e208d8bc18e9ca0472cb3b5fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63296b2ecfa3cb62d52cfbf7755951175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a73781c1752c1113d0d37c0f22dc3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dcc3e986073e9aae657e8709371f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159900192b9296172c9f972cc6ae2be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e410e76e15948382162cf5e2cf7dcae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62293be8281633418e26195fef8f3d2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0277668d9abe1cdce6031a80d1fd75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b994f564dcff250a577ee92f00e67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88552eee472836128b941d262f45a268183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bef833d7057414042ac663beb58eaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fb6307884a269d7a4c05e3ba0a56a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f4505e03f51c0e644c461b6c58ab6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984c0948d24601cfe8a83ecda96cdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ef567e49c31cc60ef1bed3738ea6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f4336e89e23446d88b386113f9b51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66522f08e056e7dd23dfe13ae09aa8b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f36cb6b9343ef1942b86a358a45745191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cea914d96b98bc0088d65c507196d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea211f67a04fc58c1176e50bd9cb2d14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade725468609747cbc792e2c312dab8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad423fb2672fe3f399ea41b7c5c8889b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f173bf6905543ab44e14c4a267dc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa172d0d6af2883ac031c3ce975185197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3d973455daf169c050376225c6ef5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40529caf667597fb84fdfba4d5b8c987199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e34a64a926febbc03e740d3bd67ced200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9271beaebaa5e356b5b9d7c57c99045201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589666b5e7492272fc7961a3f878cde6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe976ce13fe4318ebbea264998689e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a49df46960bad3426c8d9ce7b3915a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cee401168fb6a2a66f482144f1bff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ee56849a363e6c34f023d06fed825206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c0f699ba887b2b16249ac3988f4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d41ee40bf526dabb563b9af0569dcd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f15ae3848675b79aa8782d0c1462b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbbd4328192b4d11ceb5b84f84ea97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba153a5d900415a4d27a6549562f869211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869a5e373e950d5b3092e2184be7be4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d61090ab551217ab70adbf19f4e4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1414b390936ea9b1891ea5324676c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6005aa5bd2786fa477b56d691084a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72510fae1cbc89f9bd1bda8e5e39ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712369d735deb006c728916a295f64e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e16ce27ac5445e0dc4422450cbc23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc3d7a0b0bd997b35b2e4a3a81d325219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7cf16458baf02c47815b6d1225a75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1796ab37a9c1a6bec33518cf63956221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1c7db208bd206d83dcde82e7f7a63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55984ac02550362987febc8ce3c7a1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13354c58fd0e8846b9529d914844945224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca4e8e1c62bfdfeb2ca3698fe4aa0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb71dfbde2d7c3b73d9a70ba91915e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba893e82f5d8b1ef37a94f1014bc9e13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783323ca485ea673a3d5299a353e88a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773cf562a0c0c315e72b0ac6e169b29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799bf5af876b4028b28c527937676f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd040341d8b2f0ff0ac67bbb3762c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6727b47d05b414351c00fe366a0f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e093507a86e4223f7bc47007eb352d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e1c554c83b0e3e6a54fdec898a1e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bc063c8dd2e3ce6ba51d60c3af8a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea27c70824c0d5250eca112f193a072236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ee440c6ff73925c5d26fbeb8ea5c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2c74830a78fc1d4f7efa460467423238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699db90fbea47fdaa740840a26923ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf77bde02527c360affc4d0ed141fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db852c11387596b0d9460104fc1a3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b575e0af650620884bfc497f04325242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c788e2d07aae674f65751be9b398243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052eaacbb55b2a4eb5a6dd0d662b28a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cb45a9c1a2a64fd0f38af4883a169245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248e0ad10b7424885ca2b213b2da5f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4812c18d1ac34a97b599014c37578d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9946b517f0f166394b663eb12f8c4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21f72cb49fe815a595c786ac7ca0ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4d87bf6306ee85870abdaf3251fc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e6c230e2db69faebdcdd6bf3e34cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4773567bee3a1893257cfb384737d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218023347df3b5d978c84e4a0e429fb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0199056ffca470a1675632ae76b50a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8a017773d8d3844a114c60f9dbe09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359495f22b78451a76206bd2d0fb9a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332751a0e70b7e54b7caaf6814988dbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aefcb817bf3736bfd7ee1b88dfff08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e5703917a2a36d7af46f2f6eda25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8edadef92cd617c70406d650f00e96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a2d92e46ccfff248c26560f73bff0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9ed7f873363b0520b61ba67c2c0ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20033237e6f831f1d40bb0694b91c60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d010d50e6642d87567d6c472e94b32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c877bb23277821a0e87eb4055153a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470898319896a285081441256969e9de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bc3e975232cab4daaba01ba7b4a81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9a986591a0f64880809cf86ee5678268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870629d870453f00a38c94f69d3c96f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67886a8ae7ae3e38f7a15dc78ecd18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f6a9ae995463f9a9dca56a4786009271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79658cf8c255858195a6c67fd8399b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea0bdd5a22ba545d4f68b578f22684273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddc8c196fbbfc1446615f9e4515b87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c12dfafdbcf197d0042525d82f00d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad8a532ec1c9f0f1093ec95b89917c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e2a05f93a63ebf5f6eaff7f956287277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695fd86f6d9896695cb3ac067b84294278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6844eb71d5a35b9b20818dcacfa5e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21059bda5c5fd1eef1b8b11753cbf70a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a6dd6603b83158663370716b0bc23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d4423fb74cd2e6b2b5846905d4dc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d579095da064ccb50d03d4ba299a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfae616e0804d61be808c46e3f58181284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabafb6e2761ca3eb1ecd9ea4b3ac9d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9b6f3ebf3f75ee65359d3c7f2a2a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e781e86d310e407d8792ea2822101287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700019df2c8468130f0587109f044291288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf004809151f39ac04b9a9c519cc752289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38aefeb4f63d3955a235d3889645b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b167b9baa1254e7d323ccac22225a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20e53bcd20370525293d542a3d3676292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff99e8e358e3d4e44b2697df46f591293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7bf1d1be844906af864ed4de7c324294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cda46be5598358feac5e7c053d99a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ba5906310bdf6f47768533d552829296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89513c866294e97a3a980c635a2141297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a632fa51e58017c5970684113fbe7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eb69b598a01e59095eb742adcfed8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018421061800cec110f8037e46ca00d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea3dfe7edf14876b141407f4731231301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb415053396973c51ca03fe783464302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdaafdcc4f2caeed19be05c5651db4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18158401ea2ba7b8006e6cfbade053304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946d4b3ff7055fcfc42e1c6231e6ab7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9881e36b075ed6d8c247092a70bfb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097c1b5b6311d05e1ef6db6536d83b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2e21a7113dea37daa34b6208ec44b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf7c2cbbb42bccf4b6f7be263a12a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc00bc3761262bb5c78127721ecc2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c628a8709c997feed56a9b5368f633311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b72b46f0d02a459fee01ac31c92d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ebd6c7999ff8a77f0153e4783c87d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a1fe93de6ea741f3ae18892fbcd53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae82efa30fec92eeca483555374cdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543f3d0e49df38213eb4be0bfbb0ea4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6040a304d3387a5857feaf07ea272317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36986d726b17f871e35f9b17cfcc235318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946f88374377bfb7fd46c169b32ab32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e670dbf9d7e77a47703c886746d9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e461bb67cfe20762adb4c5f99633242321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934985f01290f37b4f0ff328a055732c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d909716c81c239999589e87a2f90d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f945f21698fad379f728b1e254040f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d08485eaaba3487feca95265aec07d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bc2ab595ddd30f9695326a3377265326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5753496749c2d7c3aeb392d7aebe46f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36381a9a91e63cccc81d27e38672f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ed1efd91f92a80bf88f72c9cef9b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad862e68ce6ac49975347a364496911a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c47e6af216328103dec4bef79fa97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3482d84d899165e1639595dfafbedd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfa135d462ebc836fd1fa8ab5f74dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43ed171f928f2978da29a089fcde97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b93069c2facef50f81de33e88ce06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4487095911b38ef4384d3d9545d398336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b512c2fbc0b2f588bb85fc5e9b96077337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94635d64cb3c3300f35df30cf073cd97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a55881b52d5a29754c66b7a9dd3933339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49c510ace5df46c7115a5eb2d29dc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f384dc8a4484424d9de51efc6acace341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ea796511b2be684c243c47a9f2d73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1715b874a8bc786791fbc52914e74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e64e542cfc60e44ed3522e33276561344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80969edfd4a5b1c4c40b6117eab166345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708b3752987c08a71e4f750d8945d35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73a4d4a31a3953a04f2b0c051d5731347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e977e303a31f879bd42c219cc297ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9fa48d6190d786ba3c6be2c5b524f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683c8fe6e1eabc919f0d401588172c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb48227604063b3c2cee45d1ae504e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d4e36308221508644972bba63f229352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1a90e55e5fffd8cb2f17dd997baca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051e712fae0f8107517284a634bdf9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3ef8f91b5ca3b51ea852108e5add9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44606295b55a0315a97d94cdb636b3ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a5f69ee7a6e4720fd7dfca85049d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98717043d28f86156459fda638f654358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2cd91a69b72adb690016945e85198359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4db2b1562ea416873b20fda6eee75c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faadcd5b61d120244fc74b22ba2752361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a1e8ae214e64f97de22896cfaf55b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd073a6896155d0a70b2947d53b5e275363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31a1b33cdcea8008f927e6962e2e63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6132362795bad8aa50242acefde90c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3a2cea833f2faeba137603c54b953366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdad18a0e2eae32dee148b102254cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732990863020d5d763b941662d08fe4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795bcdcdadf8128067b5b97bf8e7d3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505d02b76ffeccb96fcdb80623d40e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c8a1d06855336d04110e53e9f6eaf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bf2ee63a940652f07bb0b9a1559fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf031c4c4dd75c89ee97d6e6916f615373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96343aaa9848b1ac92830c54b7b42f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264a9fc352488a03a5e31cc2996ca93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a05c52967559af4f01ac1d935c4747376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d851d8cf4f02363a6fd27ebd52afd7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dabcfd121c73701dc49d3ec30dfe8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa7d57523700e91082fb63ed50abae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb612da9b0a52c020d475cae5aaf4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bb88b6930a1fe4353697660859503381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6694f07c5811779647e650cd84fd7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eec39edf4aaea2bf2aac72069d1d79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a51fae8271c37bd4b0bcac0f9ecf39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb77833a1a6d38ea59da4d36165390385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3698e0e7c2b9fa5f3d2ed63d43ac3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727d225832b4e9828c4d3fa70bcc470387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09359c5dff27d99a4c8f05780ddddad0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ccab1fd7581dc7c2f06bcbf69ab25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2564b2fc402e11e7120cd8a3976b967390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db972820ca3365176cf9652f200114e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8fe62d54a320fbe4fa441922a8da5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94a5760d8de76b5578b963e456dcc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1495e6acd60671df23be880a55a18fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a27d59a8a232882dd2d7cdcc9b1eae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fdcc3064ca4a5b0ddbdcce673dea1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2314e8c7e530027adcba06a8b9f4c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5808f1ec5824f72fc9c474c6b9752b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67be764590ace291fe1cb92c6b83fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815eaf722396f8ca9c97e4e242d744a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d3572a913244c225747662741eaef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19baa2602644f90ea35dcd3531247c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b33280f66c4ea954b0a71ec25916ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2f2bef51d8c324a06a8784b34214b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c12d66ae45939e331731624eda0ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dca2c81977601f38c1cb66c52a6d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684f65f3d39ce08908da43d09838a0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7acb15855e895479acdcdcbdca50a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15fce43644c3e49baa4bce0ca0d8d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e4d49abad631ccbc97db00cce83a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802508d92fe386c36c24c2638043dcb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1f29c99c71038f47c122778c915b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfa68c521a12242fa551114e1908c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02a88a65dfa19884b5cb2f4820465b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb1776b0c55cde992298d3c4ad9e6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55540879c6e273d1166421c3e3631b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7d9160653b3e2e7cc6d2305b332d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6a158709eea7337f840ad46d0117418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a1c0027cbd334299f76e3e84d3e7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b90e1b096fdbbf4d94c0c90d9d8e08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030e454b3c741d8cc346e72f2a28954421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13240286f3393dc1129b0d5f986198422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0663283bb4c96266b365a7b4c588d48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebef4e28bc6725e786f36fdf97e20a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21c93bc10e8b4546e4b75266e9981f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd753d8a4a5a46b474385cda8360e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cec6016f95addf603098bdd3a6744427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b3bd5afd2011f0f34777ffbf93ff9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ba896ebf4082e95eb0b7444e71a1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2387e03487c582db1e0a7f27688dc70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c2435f7222a24d6265b7f189299ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3faec62050220c3f1f5b6f24e0b33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fca40ebcda79fabce2c46e11528b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d19c597323a239782e2cb1b950f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5c0097d57b43a909fff9482cc0daf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d1b8331b1b3ef455cf4d6ddaa4391436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02348a1dc02ec0e41df7c411ea2a1dee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f71dd4398d1dbfa662718523967a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb55911965607f8d9c5835bbbafa8e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c22c10714f90f9eb216200db202e90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de3b92ba48efc1dee73185ccc57100441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae552e9bd0a82e51a45bac02a11749ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3a376b3745cb760fc31ddf4e3eac3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92c56c74782f210a44142241873570444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d414b2497336a13d20cdbe3bdc72a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a178bdc20098f9c8f5a059ef380c49c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0823452f71de0718c78f5917ec4483447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e4bed7a5fb4f35784ad24db0862eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982622eb9c8be368fbd04d29888338d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63482b8160950423bab3c80c7423fad5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e1fe67d28692a79b17a55ed29deb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310afc06fdb3bacc39b195bbc9dd515452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e7ae55e3c537b169c1a5d0f5b11d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14d642c8b47d3d5996ce7b72bf72fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b06e3f6a5ac2adb9f9fb8909ae1e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478b96849dfd239757b22a5859fb6c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b65c1ba6fd0a6c7c3cbb67c658ac60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b05a6561ba83bb3c4ab2579f60ed0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141f0db40cd88303bb75580ad5f09de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86c7ec29082c9dfe15679727f2e0da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab0f322c3015d1aaa52c880c1ff620461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f99a6edbfc090090e971e50d247e93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d2aca658fc99e3202d5ba8a1f7fdb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f110ca5a1985496ee1a35e4ef7edbd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324fbb410e35addb207c2af02df1c9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6e06eb540108bfabd8eadbadce79f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263c3f3234d55b83efac9d433fde859467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494050705bdaf8a6d6dc3409e10c390468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd5f7602a9b56ddfe9124ce25d2c0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314b150ca2d1d4d52788c717bcb09a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f1025047fb0369b49f90a4254db8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dca6ec09c50f1eb7d568bdd28e9f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936c19d03ea76353f816acd7ae75933473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db602791fde1d8280bfbabae0a9def91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9e965593c7c605783209111120818475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add76000103494c66e02238b82b3832476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8c6b078473a4390d99bc155fe0701477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60706b0372096bc487d1a106011905bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd07fde56bf6b72263b60d093069667479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14700a17b211499186b7a04dafca2de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a196752e3cbea64090097a27a714449481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1049fd6dd0df44988550785f23c1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b456e8449f59cc9ec0d93676d8b7f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579c6ba3519a09771ddc326d99eba15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e5892dc78a2dedbabb93ece658450485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f68eaf37433c775e979b043442bfa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7002f6450ac5411c0f3cd3726021cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf6e91b9e952a9c5c8fe097121d28b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca08d2987eca65e85f020c27ad6614489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888893b33d1cead2f17ff6404211742490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b25da759928f140420d7dc320e277d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5474996f9293b9b013ff819e79c49c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad7081f7977290cc9b23d781294cc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda473f79f7986a95804cd649cb6e9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c34ae4283229417a6037206589f179495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edccf5cf0fddf2b4fa0c311c83b1f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b148fd37e0161ced50ebedaaac9863497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d087bf6f81670f32aa97af3b5357b77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d8a4b0254694412bb647d9844aeda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404887c45c7ed98a8eeb2ed8d6800515500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cb55c938e7222846d29b8e2a3c2f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417022c5821fefbf7e829f82878ee717502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e342f87ab5c2d2b23ddf7191931898b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b237b1e66d0d85c4e01f0980ce9b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65d38b389cf4f32228c80b51f64316505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e21369936199c5dc40ad66c3dea728506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af4db218ca8f9b01c9bf0c1c65831507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ea03d61cbf98c5510ed673149ca16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a905cc5653b45a2f895af52fe08d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebd38de8ee56dd8cfc96e7c0a77631510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ced1a35fcd0b330853e1f570e5ef2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b631f7b460cc368ba677541f435113c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fed0b278ff5bfa275cc224706494c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702668dd3909af9bfba1e376aff35680514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ff5329d6a6932ae1a0aa01a8d7b46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29929d5e69f9a24be5cb7144fe84837516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7593dd97d8da5432edb08877ebbbe5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c727e866e80b4888dc279b1e3f3c26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26d04e69765ad2ca92fa57cc4c4de6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecab0f9a37d47b87ca578c34af5cdc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab736e3e21e996839ec778dcab64f83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7535c5fbd42a3f8837983928e7f8e4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4474e91841f5050f40193983c400a4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dd96ba773a1ed9c2fc97319a92c95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0f01c1f3ee8f6c90c0a45c3143577525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edf2578298b44dbb0521a6bb26092f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfea7985c7d42871f76fba8db663a75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0101b789ee0c37a803b1e41a26779528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d60ca9bcb67a3eba7510bef9dad692529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71bc7a6ace67fbae31e0b33668fa67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2295737693db9c16044f966f1ef0d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4882d2d5d9ac8e3598c1f79b020d28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cae605d69ca1b0cfecf4dd47d9980533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f119f58a82ff4b7bac875d33b59e2f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21535000b8aa4eaaca4aa83301d9d661535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cba59599713e529d762829bb80c3ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236fb0f5db1b033a623a85a7bcbca9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1083fbc6911d0ac522e1cd98110630538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa622aa662e402d72280ae6e19c7d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be69a9c2ea2b9071b9a60e5025e7baa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e65b701b534f9db2114e5eca5975c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5887a49c1a6912a79c31c1a0021373542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b0a882480787b372826664f95ffe6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f23a638070c3c5b534674b67b2ced3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc6430d5ced81a91d0495b71ceac74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca40fefe2941cfbabc95bcc514ff34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5c65c1accf6081378b8abb29d8c7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fefd5acb1beb2596f7989ee27bff9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f710151fc6bd4557e88b9a7537623549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ac9ae141d5e86ab7c91a0c44209bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38fe8522ad676e602fc7761331ce28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f68b76eaa03f260ba05b87bfb7f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cd1bf33b47e94406b255ebf4d640f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31798580d4e7d089bf59b2ab179b97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f368793e418bd01866b1d3dcfeb9de6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98044c7530fd6fbfcd4883351163fc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fd6e764af8fc79081f1b7feb0113c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cad5bfbf0daf2873018825b9861ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304881bf165e5875f86817b40d157e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fc57cb44fdce8de9cf22a0cf6b21c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab6846e382490982e55dba9bee3ab9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958c4d3b11bb9f9779c7698ab052604562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f44670abe4facfb2ddd9f95812d67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5b44f91c0b1cadf32e2bddfba4245564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c65083c7a441c9ef17512e53f6b00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cf8f7eda30e4f0a86aec4ca9fd6d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa456ca54fdeaba431910fd37ba9324e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c023b9c2235e8b73ccf4f4ec3be373568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef759024bc65c9bbee8179bcc4406347569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247445a0416503b669b9c0d595ddbee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c7a8011e3c66d1bc82067d0ad93f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150fd1c23360668199f63723757a482572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873debdd4d941767b06b830c958fe18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9f0bf047a3d1acc573ded68548d50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49f01b286ac788056853ec5c86f4b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73c6887fc5c82664576cb3120ac303576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec96e079e9c529f51882aba2cf6a6af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dc219075e9a5552fb9f45de2a3bdb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4809d1f37c59f80b83560ad00af0937579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f345a6199aa72928c2c5e194c17c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671ce65ca31c27624220a21a76629d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2b14f6974851bc33f977d31a56dd9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44707d9b065f795e1e04c264a8558b72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d5c49892ca734fd263b4749c288c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b56ded8c79a2a23db9099874bd778f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ddc221afcf3ee7e5913150bdc088c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0135bd73f8fcd185b34667fd15738f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dd0947f0d702a54dadf54537ce050588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60551a6f734c82efaba35d8d36d4b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e703c9544794094a58dff43b2c420590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ab9f6747b016f89a68fbb285da5bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963a9a3aaf50fe968993a29c58d6e8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8de242f77d5a59e5afce07cfdfe56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760c318d3a1137b06e3aeac6e5fbfcc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17977d2db23837981c4c1a84a9941b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bcde38e8ca974738442a5433a4cfc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a7c44c1f4cf34c606da124e3867d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af901d6a82b74eed3b6495b6f37bd3b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4b4bdc433bb7cedc5e1f44edba3fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e4bf0a411aea0ae49bc9f383f2380600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcd8b693a1b70012a3f1506d84d0a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8044bb415fc0474f46a344161abbb44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d3b1489c38889ff2cc397087f458603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2efa4a9e1c4f19557e0e23201f59f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9b1c4f58a3704466ad4bf011d63ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6db8a998dacb0cf05b4f152b31a86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af922870d3acfba2a3f3796eb6bb04b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae1fa83f03a86a8df7eaa64873bfe7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cd3a143503add7bd5f1526587dc68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1d5d13f8ff9055d0b920a702c28d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5be7ac45a6e4ffa7c1c3f0fb235415611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e9f44a3667fd6b53987eade2d805e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9d70a513a3ce89120c0a5d617c95b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba8ab7abeabc8bb42127df0a8901b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841f24002494bb830307c58ed2d79cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a4527e3db8fcba21249066bd3ff14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069543a2eb9882baa74a21f41d4490f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea6f9b4c4f712e1e30f63469bc4673618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c0b90dbdda33055a3248f99882c4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3ac75e7caa127dd17d4acc81c0bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89e4b56e2d214b0152d98b95a1d652621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb85eb0980b46a5eabcbf65ba98915622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2a3d0fc180e4cd3666cda93dc3cee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddec98257bb943748502971640ef55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb83d7622fb495cbd5defaa4fb80ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16753ebf16b4ae49742d49e3b795155e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f768f7728a4e53eb5508f36e302de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fae133c4ae2f72bfd8f90dbbf36264628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2c8516a405d9344d8e08dda828fbc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae7df36888bad4aa50bacd20793005630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5469b803f2947280ca32044e5289a80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7651509a7e038b73ad47c78be9fa3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a964a500c09b38536beaaf6a83458633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172cca5c7d644b920464d73e4f7d541634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89322f35fb2635b96d3d10f3c77010635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc6b2848f2068ba3881b8c50da9c6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0bfb0c0410ad822196a43ec5c3a9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e87b7d2cf2c7e03e465851ab831d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce3cee7c50ca65480d004bf331361e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984ff1f1e006b2629e713b5bd060884640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62294b33727611829e086cc6fbea9a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4efcbfe748753e23dbab04e20a377642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeeba13a3a32aaa93f7483fb25ea80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf6b9ee750937cef8098d8d188f77a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a1644274cad4506196da95e21f237645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b38de904f13fd0d31aae14f79f0db6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffa16df18ad2cac81337008b2068af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a26d46f15056484d0a44aae97ddfed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d72630f76dc6b48aba820fc191528649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a411099758e3d1972f75f7efd3051a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cf7e0850b206fd1b4a85959eb6ded651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232e9ba344cafc6b4fe69e9dcd38ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3dbdc4293faa2e75f934b83917007653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3809f2c65d39ffa798eac77dc09f9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d74c44dc37e9df404082649be4ce87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cab8ad82d4608b221e54e0236474c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38238bd8cc4e5c4079fcfc258c4e623b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961a03ee2fc17a3cd9f5f003de676e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b71efe8fd509a1c7fd1584fc4696c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c434bd488220367696af2afe1655e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a37ba16d532fbb616b80ea451679a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99366de71629a69d1040ec7118fea4b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb0821587c5fac71da9ebaf512f061663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adcc879c4750481944d6857053b8be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575ec09f266ee6f5d69e9a78efc0e27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a241dddf2e34531d5af44b57152b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f040f303ccdd4a98c7278ce95dfc0ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c060bbf64f0b47843c01340a39eb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2c7c83799d588fdb6036815adcbd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a47db2b4f9b5af50ecf942e6bb7fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363cdab13d512977e55893d423dcb23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fe403d1d4564a8621241c5e461f71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599dfbfb819fcac8b40fd1fc00187a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d7a9a243f7edac93ff1b0cb7bf52f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e648933afd87e902e4727280ef60d78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001aaebbe8a1272330ebe217a2b974e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7cb308a4e3c97aeb9bb32c1c2dc0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ebfe3a0c145713a39f34a67a69b25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e056d11c0fa59bf6f41b08ad9a81d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110add16909ad08e438e2a8b3637d69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86adf93646192f5874e5c0153284a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f59174399c8cafde59bb089ed4e8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbc3e088b12730e75a3dac1f0a2561683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52635c78443caacd11ec10665cdf565684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf51718701c7daf6716e1a44627fdd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea997c48261864d32c5125b2f4f709686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080d6c64a0af472c9b9111ec53c58b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e5d6416114ea23bb0ece3968dce5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a4327bba6c4c3c48f4b23e66e8dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ae199b23805787ae81ed587050552690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bff87b72fe09894ba13a214e1f8e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba3f26ac5ef5cb87fdc36e80811c43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0738b99b8b72fd67b629a69d94d70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f3f70c0754aa5b9e7873367b51ffa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33f8687710dcbaf3315d1f88745bdc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9fe7dac3e2c1e238a59492d6dd230696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ea3309afec0c9cd6c3c35451a31ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545eeb07dbfae9b455dfe0fc1954f82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c63d39f512ea8bffa2e0956fe491f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8444faf661389d9f3a5c207f1f9cff0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd8ac95463a2e430a84bd1a435529b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301103a201bd1e925e55ae73a910f01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85356742a3435fd2a5db026cd5301f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6856bb9291f956a5f020180d1f262704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ff3272bc5ca2ad9c8b2dd1d004941705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdfe5369804c54cc9e49a75892ad07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d2cde17e4275e13a37bf473413a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a5420afe7431e48245db4aa661d6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadebc28dc67e7af93d3fffa855c8e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79791d8d4fc2ed0c929b5873c9adb1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ab0f9116f7fd9c0f9b30cbb8a2f23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28669147fca5bcfeafcdf7ccb54ecd0a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75934dcdfcaf8c2c2bf55f06bc828c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902acac284655e6a00646a1c6543e78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b69ff6a5c31bad5d0e9b5a074e35f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26bdc89ed06ce5816bf36900be4c7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57c9b66cf64bfcf13e76db70b29336717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93a1ca6da15dbce813b113bb05f0fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300033802c72d8f332295b63e93d95f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f325bfe4e3729c7ed5bf52af7a0ebb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae0a1c8e60f0c3201b471020f47048721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e64a0bdb768e5dd83acc4ef44d7e01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de326067aecf540e15aaa8b099a8201723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce231aef81ddda22a52f8059d84c739724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc81d83bda3fa7afb986871a9fc2587725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17df80fb5ff0c23b368e65c7aecf74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3524e2e4284d7ef663c62c59f1135727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5c2b4885302a9dd284761efa20ed1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c7e216539f0ec230230b5c6a0cecf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdb42bea4e367a559c425b5e90965e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25648a11b0e01f908fbeb9227e3841b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7db674cc354d82f15120038866881732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5d55a29b8599649a9e86d61cf3d02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0cd8986fa6009c78fc8a6ead25cfd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a88e80efc165b6d5a97f5d437def21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7427382d5e102bc1b55093873ff49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958895547526813505422e74a834409737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06cc8ba636e8c81d44095466828d56738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee87332e07a643d35cde5f6c01bd18d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab54d23342e6915e83cdb18ce37f4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0deb465154ec4b31eba5065fb97d5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51643f4ab6dd6dcb30bfd84c9606f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8778faaf025c3ff5f246c6f9943cb6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038255f51fc9c39b45616087d7dd13e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c0609f677a50634887b41c3bbdc49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b73f4637978f4ebbe2d91a5e74e48746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930bd15862a82ddbcfc01511c93cbde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38d537d64160a3942c21b36e0abc4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ca8fd6fa6a172e749ae4dbfd17f73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccdc13ed6d035082812b8f22ca64ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa4da96a8a87a0aeb184d6bea2bd55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e8d25ba5baebfcc68455c110b5a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b5d9afe1b5152f0e272a13aac06d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9462767ee80e1161ad12e215886b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18c99e8b4a8cc9572594faef09ff19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ef64c18bcac17cd1d9acf59032498756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4e206b7e618091a8950840536d2a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c54781ae6247c1dcf4710107e61292758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e80fbd0241945da0cdfa6c57025a2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>