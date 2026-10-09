--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f7570f24c7c4947c5fb3ac8b023941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f678f6f89aabca9ee702f08de657f5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bb31535eead637be9f3e9342c0d803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af432fb0a07f2955afd278c7b5a394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44123ba9068230d64d1e67c835457875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d96c5af2e150b68f7f6e4473cfb9866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844924d46643bf68fcd28c2149eeb947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5638063b2e0bcc49a72b1d67d78938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52003e7dec2f8627b7e05b4b03c5fbd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff202284c4996ca7cbf41f4068761710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a81ed03cd43cef116d2697cddce3be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfc93f5a0d1fc0e295274c0e1b87b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86248035e2da27a9b5561a18f4ae23313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd132418f9fa6a1cafcc9df04fd6b88f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7762d8cc394e2eb3292a2419a14b91215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ef18c79c8b990603f376d64042ba116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b182da0ab6cee68b29634154cd8c9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d8665d28236d64fc811b82d7b924918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148955bc13c13b6ae4675c40074c0d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ed09619fb52df54afffc790058c7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5834f923cb4246aa583cb45b339f3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977737c86f1b10a67b2aac883e154fae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf235e16dba4f980c95e12cc0d70c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb12b4d7bbfdfbb0513ad378cbfb6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242941a83a71077fef3030f552f28b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46a9a8b300d0ceff4a74d1a6b8df2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d06f6b669ba816a13e86335e6e4f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce7bfcb960a1b19cdeeba8b12b18fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fd5826e156bd4fa6279194c2c53b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5f399e3ba49d6603bec789fe6fe8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cc9a79a3e51fc7f7e70a2f79520e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670714995f836fd67e8dcdb248f7dae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628383206c251d8b2ad0983c8a05ba333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e60ab3ee0e2c3cdce082ef18e3fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b2f916e54921e84d8baaabbeb40e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eaaf54dc18f47d9f63a5c8b2c21a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ab8c6b86764edf2bd61d3080e7f8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1e12066641ecbaefd2f3e82887c0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74dcff1001196f3466e05664ebf61a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d10d3e4a54306f24ed65ee5bfde740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df3a9d6fec32b93f4c74848f03e73f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965e7541fe11ce0805ff238f483c4ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994e91c9aa07dbab53b4a8190725a9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4146185890339b3fe5e09001c3f01bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9f5a4f0f8cacbaf5f03980670d5fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54632a2c25f4598fd9361d4544d157e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fa9ca41736e3784e5a77bd1aba40847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744343b86c1f04ef7566a73916e6c5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789800144d5c87e404c1d404f0730b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be35ffb6a714ec0068d16129ee966250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ac9e772afcb36abb1971168e51e9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f7f85c4a35ce3c17d8a0d698293c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07b2998fbf1161266e24b120668c9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2e9ab1df9bfafba5dd94ebca4178d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55b150dbfee7067753247ce7e5527e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f21991c44dc09738d045b3886f2e3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d14762b3f2431a4495c733bb3b32257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133033a0685a31cc50e2b94be48634758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9a901d81766b9ea9671c662ead4ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a1df3e6fab0888ef6ce93d8b11ec560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc0d6d176d55d79f66458170f11ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b88f35c61999dd79e75c27902f0f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3ff84cfb53f28988ddda3afd5b0f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153abeacbff35b106cf0adc4ae4b6a6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eae3f27ee71ac2258a14c8252650dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d488cc49f2ffe62ba428cac5677fc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d50ca7108ae4b49a98ea752e8bfdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068bf0d2946e32c9ec15b33bcff2baa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59614159e93a67da90b1331ad003e1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b67b7852277715ca73c64104eef97a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaab10f9a4623987a3a454cdde682271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8332a9bcec07b653fca9a5fc733cc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf366cd0465cd26dc0f0edd5752adc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f7cf0e6bb99c898a16299b0bad19e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21cb73525c1fa917774d20b9c1486f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7738cd344a22d1f768e57e532a776476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd05c8e7761bf9f2b240e28deffb7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99326d3e598e2e79204a7c51cedd1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008bc962659489f049f62bf9ab3af479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba0e2ef4a12eac2b6f0a265598310580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f3d8f736c314a71eb90890567899181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f963dbaf2426e5770b7c9b5ebccc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8fb973a013bc2c32270855a2a508083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd685a730871e0cfb568412ecc25053684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9f42608e5240c0b9f9f8d247d448a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf16f0a40b1c3a215e62a5070f0ce7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c569f65e836e0e0d0e37dc657680887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18993b99777cd874f24c533e38a84f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b51f35e007c4c7b7fe50a7f687eb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba528644c49ab5e6f1f2f957c2eb5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c1ccfcfc0252209f28952f546c56591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71d975426eb7fb363773e100f6c92992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9da8a917dc3c9e042d35a90d37c4ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c5b0f129d54459e2e3f8ea6de93be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db39181969896982904da8fba48e55095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806984a395bb08df5d2841a32fb49bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c966ec04273c9e3f96626d1cd9b3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bd8bdf6d4af2340e2d29f271b3da698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3fc4af074af53ca3fa77f496d173999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee70d6d752fe820ebd81007aede2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a17ad1c2f7a4309d1d25e29c7d579101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88785110979cde9b592305dfaf9e28d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae031fa9e69cf15cbdaa28707bd30a22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7758ae17508a22770347c1950d6d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783495b5869b882e20d855a5e4c91ab1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0151fc29ab3abd88acac873235d2ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887ddc9fb54397787eaf0cfad6fcea5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa98c17373a6ca2b64bcb92015b230d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac92a4886f29597c3abd6542075dcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdbbd9a1c6ce4959f42c9ae152bff4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913680d1bb509c603bb40a47526bd89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c954afd63fea114b4834b857599788c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d22a8237e38fd2a30fe6fc8efb703e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae2a0b29d965803ea97a4c6a93740d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f95f8a8a474d7253995ed17dedadd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c5d23ad44854583b990a4d864cc4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e4a4b736f44b4bdb5ce57e73b3727117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91a2157504946c43fdd7be68fe1ec3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879d2dfe5c8be94ca9678f2e77f3218119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac7b07068db73957dfc9f2209d1571120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839f62efb741ca742f15260654252ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0fab1c709189968a27231715084ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479487daff0a4a6d16d493ab83b710b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193062673b5c6290f534322544694f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55591554ae65f37de002c0fdc905ce60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336ad69d4d3304282adfd514081a419126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae7b1737265006d1633a70e70d040127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3408a2c4750d11db85e6b26ff90a7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553a92f9b99afbf48b636882208b47d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cd45cd70d35b969c4cd996d54e30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d225433467624aebde5423aafb2be7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9241aff970adff943ef91db011ac46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae06f8b64cfa65e6cb7f26cd4c705e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765dd1c3448cd630b798fac740c0944134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a6ab64737a55a7ab477dc9d2f0fed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480225ce9b6b8a53edabdc9f4481672d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3994bff44e6ef3d4a6f30c5f17695137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62a5c3c9a42acbcbc4d2d30fe77e3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2715b2691386d22644628fc230e68c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4921021bcfe7a4d5051aef22ceae7d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5a1a3a04f374d2251a17b566a60f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd1f97ca62430449aefdaea97ec92e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc3dd5c6d530dc2262b95dc1aaaec2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b7b7775dd2138d66ea0e8fbc64fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e50c080485a78b0bee17cae3b1f2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734254fc3e866be18185037b860d9f4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da859e7b33e6df32657484d6c378ffd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56490c48b96cef566d498ea45afd741e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98c42171680e3589818d589385122b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41898424901f28a0db3bc01d44866ba3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fe7bc75e4109c1715e15f5ccefbf8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8deb05bcdb055b86ae2729b2224d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaf9e1ab84dcc6cc70b8816473d39b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9f5f342069527f44a041a8c879896154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9b1060be06a5faed5b55140b81f63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf184e5c1e31f5a8f4f66778b4334ba6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d370269f9c7e72adc197971a523036a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f1e995fc2385611b85d7e83a67d8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c2af5032f88b7b89857ad38e1e621159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce7ddebcdf3fb19c303269200092ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf02dc90f1541bbc94151a1296990da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c39a513a6b4100cf24be26e2f83a35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6965a56466b6efe939131d1e050cd69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb936944020fa0ea318671e5e2df7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4b23aa854cf12715c85a231af84d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d68d7689721bcb04ccdc31d8bef54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c571deda862caefbd122cd0d092f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21480dac34c19740e2c24f9b74188b0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23336cc559d42c6c166aaeb86a28a422169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa41e31343104b98b9f51616413f662170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920cafdbf43b91df286e64bf7691c33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898df184632bc205a2e0226115f2387172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3291ee07af4433f7a0979466a20643b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4908eb2174d427952520df6dff838174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02b25cc18bfd98b6435758f8c9c31f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4affca1d00c539ad1c4977cf0c3e985176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5cb6df38720dd67108b5f7e3abb17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbd6ed122279f203f1467a5496987e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46804ff4338d1ef0982f0b662f178e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfae9d68b61bd8fef021c9c7c52aed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63792bd14de849a89d218c564d3e73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a2ca222b576cac84437c42c9bacbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87468f3529742c09d8363895de53a2aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cebe27d3f5c9f1adb83241c7ae9afc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1362a0aa3416c7f4f53d69a7682895c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79171caec5b3fb9e86e96cce52e233e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802925c5e56233fce8f9733c085a662187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2dbe8dbf786739a16f2988ade3b21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec380f2443f70740e24bf2ebbdff36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c47181fe178b4c74daa5dcddbd29e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783d240e74ec30ba8aff6db3119c4e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389dd5a4d1392a3b67c5994bad63772192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3efe022e813d0162c290cd149a1356193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c8ea82c2665bdbdc82d8a08368130194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf736242f9ff8700bc9bd3c7c578da9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b101171c109240fa3722d3304f54b70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914b5dfa05840da02e24ed87843fd15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ace869a730a4e63798ab3e30a6202198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015db41e775b52c3e826b17c2a77f7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e75bc56b30586df0c220e2a82cb0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f553593d9a8cb1eb82aa3e9958607c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc31ad993a16ceda120a2918534d7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c50aa93ffe58a4730d9e608712dac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfff164452714e8ef8f3b086e57f12f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e521ac595587e16fb8d05aadaec69a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59582efc2ae1460119a1f063f764bcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc68a280ab9d9168a651f6ae06d11c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e59b1032abf03146a055fabef05925208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940263fe60d1d0cc9e861f4aa2e68ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77108e1aee783eb011a9f55019d570210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c43639d4a6beb7b0c083ec9042276211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c897cfa982de828bc5aeece41a1cfe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f69e0c3df0c9bb518cf60a1db43a6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4bc7b3adc7caff3195b245dbe1e7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff508691e0e71c68168c2d681d55ec0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc1ba2fef2c0cef1d140bb6c8e4be3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56bdeeba488b013bb12a490f7fb23a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e686eb779c82a07235dde262c38c635218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd12c9cd327ac0e666413a2f0258d74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bab2a2ff7898c6bfaccd4577657777220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbd73f3b09c28f369ceafb866848dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86857931b723f6e67b7ac638f4813b7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979852ba096504f64e5e6c812eec8595223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863a05b6c6371650bcfe56c31220bb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3327794adf5b2e929befdbfccd5b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d79300bf5b2c20990e65c74fb4419226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ba917c70699981538a817a61de657227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799bad0612ee6c23eb056bcfe008f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f978ceed1a79c2f0fcf2313abe7c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b96ead155980ebd5b9754898a9d14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a1eedd3eafbd531b8d83bec5b1426231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2bcb2a53474f0c9f3b15363f35e77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76a59a6ff2143251307069e834d1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe8f8e4e7db68de3e70592ede2ce3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7989caccaae3e93d0be25ad179189235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04400616bc0394663ce049c0c2491dd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372ca0f28e67ece88957bf838fd925e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e405e9ac29f6ac751bd543062162a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d56b0ab6f8b1427794a7771741b0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c44ee3a01ec4d1a46b3bce6b3802a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74615cb1042c69a42a3ef9ab2ed5bed1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e391633a530e08c91a2ca5d15bae08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f2e2764c8156b124bce2cb392bec7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9d8fbe38c3a09704d0c1ec6e61b00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01891d9535949e2cdee75b11062bad06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25805c3c6e181d1faf803c017edf01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b72f816f38ee6fb5c2d0d7559c4cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4191161fb7983232f0df3240a70e26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ffd20fdea648a6352dab4bf6cfb53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70929ac01315ba389a0b0c4a13fe9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96962d7d686b21fb536502d2fffdcc81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34287d73e39227f72ddcfb1ffb000bd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf85ca3115ccf8b0d8d19c64bc18a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9be0d045a1311bc898c27e3e9cef8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05c2cd26188ac55c2d439910aa58e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81efd9daf1ffaa775aeff05d8ec423256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96871b4cec74140f50a59adf7b82fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dbb78ad890e2f0b7c781fbbca34cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea81b56b45eec937c7d355f2e3dac0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9062ae5480fb54fa0b3bf99a6407a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b41609ba9bc8ac38132341e374a8d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9e2ab0354fe08fbb028be8ec1b65f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870454c1ce55d99cc6326189291b891263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5c81f490677e68f76b6ff6ab472a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f862cef1366f44efc807b7523f059265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf0581b73ed8c5029afc428f1b6fb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cb1eea01dca5d6c9794c687300b25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b4f17da40167eeaed4fdcecc1cc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33713e13e25d82ec7cfb40abda23a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19b4bb2e825f2849e043a6a0663f19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6f217d8317556622a0dc6c34a1d86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8d6757b222390ae056e31f36f7b49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa59e1f4beab8e6224bf2985f812cd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae031b28b8e190211b3a6b884173a3fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9de06ace94b2de37661f5f4abb9ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5331d8c5d7fceb63bb6642c2e77382276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b55c0af66ffc6e5c703abb6eb39f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee59a44b094f8a532b1f0eef704792a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc16eea4fd6006cd62e21424f79ed5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f59e379bba4f6fbe998f0018a916b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a9cd02182a355769c6c4390701cfa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de62d8c59f055a026d5b9ec15b012d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff61ac9e3593b82e1502dbefe1980f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8317626def78ecefb42683cbc921853284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03969abd6d45f7386684811b7a6dc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503f23b24f9ac596984a2c6e2ddfddc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150173468d3ea9443e795499cd311f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc46525d7d78927eebf433dbf1b4936288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ece132df0008e088b55c6cd154637289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a0642dac50a2a6b46ce9029665f0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdba1c4c29b479849964d9dda0f069291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7547c3ac732f8149db1d06bd1fac87b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f46dd0a68a2cc3bda751df47265bc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399e6bff2ef1366e25453eb03308147294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf9af433eaa21bbbcb4262db3b6776295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fb5611653d07d1d353fbd189cb688296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93f1b73de5c222eb3873988f3629e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a948bbe0d1b7d42de91a887a4f4809298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13043acce25df28ef0ffcbc8b8c48525299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a55790820261822c9b1ccb1367cb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9d2abae69da7cf94d7ed27b0166aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48111c9855b41ca6e121dc048bbfc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e236f503f6fcd402c4f785eca6ab4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd29dc8192254fb3354b200c20a51da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c567e7fa9af26fed82839bcb923568305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741d9d06870d6a216f153d9971f576d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa33de8a5fe0a26e38d44ecbb764124307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5988c8a4612742aaf48212621ccc089308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a11fcf56aee9e8694bddc70265f69d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9999efd779ba8d6a2dcc8b2d97fda8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a50682490134f2bd16edb43b234270311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b77298179a6290a9e613d490bcc8cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e235c42b7c2108f56cdf9fe44c45e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0920b22a49b4f738ce5f0354e13efa5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fe0fb6209418a6bc2fa4b524bdba5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271b8dded619a197a06a4f97dedefc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150b34932e28db3cc1a982a59ec9955317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbe21f3d769167feaeacbdd300cca3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8b0c48ce34309d30c890dece5406b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160a94bbe03875d047c6d12031c79f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5af7df9540ab45aaac79862234fb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfd258cfdf0df677aaad9e3513d176322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b25277dab85f0e2c745720cfbec14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10452e5ebc64b27d982c97435a4b92a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9b8aacf0c384c9320d5304e61b780325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e0709d3d620de50dff610dd07554a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94639a124b62bac926348d4e62c0decd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd097497d17856bc8867125c185affe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be27464fb4af7e6290f8f90b8d1001329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69303543d4a57a142469e4a4b26ac40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97229e2efa7c16db1234a5bf639d86c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28365792c84b924ec112867773d5d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac166b00492fdef03bebbc74fd8d0917333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549601bd7fdf26ddaa7ea9a913e812ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51321a4221f9f73a2a3f720463a753cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241699dd5acd931e24f59c6dc88566da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04384ac366fd95f6e61a2ba07080644337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb51c8e2dc62f8c8771ef4f6c16ab0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea6c20b2acbf69040e9c01c3772913339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e75c714f4bad0384b2a292778b07f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825bf45293a42ad1c19cb9127e8abb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537b47a8b3c3298e9639a4fafa87520342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1c917305084b023ebaf11d0938a72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142f5286fccc67698b0d8920b7c88a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ca26237b67d2cdae674fcc9a77dec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9646bb0e67884e5ec27cc396acd81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02ebc9007bbefe9c946c0758d51282347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a540981263093df1fd403f958dca8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da439ef4c1fee1c2d1b796597e05127349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e921bbbcdd9ce34f581a5f80c0a42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744975aafa8445f4b70cbe03c702dd99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10214301756f7162ed2e640062c43401352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816d9c6b38f4d74da363ed2c617479353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14a07b4d7166193592da2d765de312354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2cd8608852f98b17f427d5ab003be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f79095b97b8e0e8bea5544a8926e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417ab521dfb2b3dca66f0fdd98713c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea874aaafa5ec96234fbe87cb5a2bca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15d9a86a0c3f2a461c8dbdb1761205359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21f50396aed499e835abf11164af8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac462199f549def43e152f95c93dfaad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b723c6fabe767ea751c1657c1c91b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5d0c4fd2d6537aed274f579806602363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b6ce58f34aa44f44c49477e28f157364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d1ac45e90fbf38156199477bef7e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13096a1321a8eed66448024058980aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4ab851d824a21cabc6a2b364cd705367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2685dcbb6544725e9cfa9ee93e29f21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326fd3e75cc344c87f6c91503c8f03d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44404d49b91b8bda168576ae53c94a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b9a87a95c480d6fbf0842bbbc324e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cade597551b2425d28128dd62e2c8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf131c54add052b3bc1f207b1817a7ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7e466a6a2c14468daa504341c3265374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af40515259ee9cee840c4400c204a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5cd667853f62413cc4e0ae6003f4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17c6d0c5e5965f7b500b2762bafd29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4ec7bd8c43e1e2257cc37c19a1f59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5106694a9c80ae09054d16ea2d80b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d794c02308693c4b6b65ffeb328bd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84406ebee6d968ede02e50909c1dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c444928e453890aba9dfb999db2aa4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca1859ebe285a2bb19a6e7bec73134383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd366e7e634edabdcb50750c4ad79b25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171b8351794842bd07589c37fa4f503385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e85f8bf6d87c97ef728c5c2ab6032386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399f1a27f0bdcb7709ff60a1eed27f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfadc3cf4d5b682ec51bc877e26f15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7a61f05c82bffe17f6a63e46b8c76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873215cffa027af7240b6e667edbe332390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34426baece1373b274c56cf25ac16c6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610b4d6c6ac64a33b2fc05cad5ceec7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaa85fb1b3a7da599542a4d587f353393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35be98ff9b4b70714f1f15aa204d92b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23105ca30a455516a1077a06d1bba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e5bd7140b6a229eee22d15e4cdfad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13d1d9058840c2079572de60d0c701397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c10511bfc3e6f393b9a3883514f18398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8beb3f90709f59122673b583f1360399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bdda2b94854344fa2887e04fda7e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4532ba9da2824b9925d6d6ec9e64a3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb518e2770423718bff198f63ce26eaf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e01ebc89f0ce1b2ffefcc0a407796403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44bbf819f9bef8368884b225007d0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8719e7eb7ea3ffc411ab6fdbbdce6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63429d1629f5e8c9b5d0eb7fdd52c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e207a94445ad370ba428b74f22ab6c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4246439bc732cab10d5247ed136bc8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297888bb51ba4cffcad67ec731e5a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016c0f277837736319727b5f9abb8a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5d5775055df75b6bb6032d299a256411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b84cf3a99506e0451ab41631efa5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351a59abae1d15690d159e05dd2793c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cd282534270993f4ab0b7617b2061414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5231353c3173321fea64999c57942eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef62ef0b7894843970090c40f512ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0a4859127e75e001263afb8cc0892417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51353042b42bc956f74432c2ce16a37c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c066f7812fd234045c4a3fb55a137b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a288dd28b4059aad1624dcd9867209420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d183af2b501ba5d9aaccbede4e342421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c527c7d19493c525fa69878d0caa1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6290b81872711d115f8ab2131f9b9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da1c992b0ba144ce4f59ac02218672424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003da741b8694d1f3365e0244fe8c1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd9f40e2f2dfb5bb233dbf156a5485426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e3c4d86dafaba40f1689cb87a3b02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75f3c41fbc58fae37dde79d17d57a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af4f33cd903bdec869b2aaf6d033ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9ef29ef7d2f820ecff9e5be2d382430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fd558ff73d4db19036c420ee4dc85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e17404ea63a53b1f5d9d08be4062a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e802cbf3bc65e1ef2d0d9c38b6be53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e79e07f7ead8079af81ee171b9af6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c153a0c521d942844b6e2f9cc71828435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe19bb70779ee05de1553bbf1b686a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5a4d383802dbc26ec21e580c39947437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01c623d5b0ab07b730d6831ff0de39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fe4700761aa79823eac412b66125a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f3a6b750fdf5bb1b6b7fdf07b01e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01bfe41878a19500adfe9214968121441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67c647f6b1104f4b4495b327601712442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf167f297afc292a158f7b9fdb68913d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd93525d23206f4036c3e812652ad8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a0f04c82df3ff37000ee18d635ca4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618f6910452dfbaeb275b95dcf19be3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efed0bea7a10f025e60cba228f7d86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d7b4901e1d3f25f580f55d71ccd50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd6a2d950116434c3d6e64e5aa63ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba66e6a3d3d59dd2d5fc1bf53b41171450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c5be093edc860c9484adf02c13179451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6947877e764c5435f7db5c8f757454452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e78091d0007b12b822cfd3f17a0382453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5bb7e67bced11f7528be3f3d4d9aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cd8575ce931454e5c0d94b1e16a45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a0030529797f335faa92349177699456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010d66a0fa1a2dff850aa9ee282cebf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e8cf795c7a70ac17b51ed96cc083c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc698137db80b320a27f2c1f2d2beae4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b00a31e8308fbae9d7e3587e5d3f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca9514924145784d79dbdfe226e906461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110d1157b73ca4e56d68ff8a366c257462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbe24baa1b2c866f869fff4a59febe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee467d5efff6c8ea030e8409bb3ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d101a01f75bbdc26299a1f222a8642e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215c534e8f4ec0d3f210866129f7d1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbfe8821ee3cb551e39edf9a08b7b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09555b2591cbf95a625355749c021daa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae7001b85a0fa64153ea2617b485bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae9fd487e5bef01c93a58c114f9242470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5083df1178efafe65e6d67d5b6a074471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810b880e67ec031788fbd6384d44722472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807745f105b2cc97e0621dd9c006577473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3a7a98388b454612a864b4df852d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62afe8dcf05929f6cac07e6e90a9c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae131ec8d7a39c01c3b0709f7fbc985476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13355157973cf90279e7db84673fa028477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf9b9ef95c45a87f9b40e9559b7477478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df671b34c5ff6463d84ba35ef8dc7464479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea992aa913c0ec15c4edaaa79fee82f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e358c5556409e6eca9bf2262cfdc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d01269400ced77375ad2667c7583d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9efa6f7125c1dcc0524b780f01c8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b0564488d7a9bb2682368c86bbf91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78da2c0074f99d863f5b252b07a100485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fb3bbf291c85f56a3cdddccd16e53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee058b9cc79499c7d48011505a661683487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dff4c9037eb4db14294e8497fd20f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0674137da91818a9e9afe259980e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda266ff7b60c32e120bde595893a1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e037140c09ea4985c72b339becae03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e95ed1b7b1237a1854fa785a48fe7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef6509f39d7951c9ac6f7480245636493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaca197650fdf50de9675952218a99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800d18ff9f89522f37f710a00af3630495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d251291b773da5c87f1c3a57c937b77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c4e9c265d23a6b7070dc42fcc2a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59aeaae8ebaf77e1133ca85a8243a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f72d4b4384aadf066dde3f30d4ddd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de249723f330575bef6315bc17132f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3d5d027929bad7d013d5fa9623530501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e0be18b2ade5d9b770463d72127c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e50ca493612209115b58d6eea941d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c39626c15606ccb526979dc0fff801504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097326027dd37fba0570805b0653b4c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1629d98da9e3f34caf6327c3fd8a68f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5d48ec29b093abe3ceb3d161205b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fca749f46ec9f973cde87a1ca29bd0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5e9ecee48579f72d623cc5fa04493509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dad66a80043adb034c897cc7a4b47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7b1ef671e8f6cc2b3ef9925d7e138511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bc55f6dd402604b34fd513c046787512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde13f4c4299c7cc876318cf7d458f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63e0100172480b3ba5ade16fcbd2db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200acc17e959df248d7cfff2f440e20a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440feec20c6dd59c5cd2f81f727a140516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8317f1dc1af526170a21a10558326517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b308b4c881deadd380f6b85fad708b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f64457a18afcb217135f9cf8df2dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0b4c46862977e8eac07b29f9e94a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910140bebf2fc7fd180651d66649152a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706618339dd840effa793bb9865135f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdfc98e237a17f763cee6529951480523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856afcc2a8bab5be6b167128408e3ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f93c9d8db205c2bb27d94dc16cace7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7ef776e1a88ddb239bcbb58d95b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af9aae0c596a610224e9d7f5e3c8d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6996638f95fbc6f92426b82f5754fc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd76f498b2c45d3a9bd45faed8e4a24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9fd5faa05b2a732ec27d9501c92b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a9d97fbbb6d5d1ea9dccfc658974c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362f7dcde08e7146748570532d91ffb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456ab2752afe9cacb0d72626a96e334533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f89ae6b8727da94f4acab6ec919ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9611d504252c02ddc3fd6b72c426d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81b815e1ee2c7c0a0075178cf268b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5206762bb46ea285172eea35f48c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408263a9d3b1dcea0818dcd8cee836ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f2ff49409a2ef3ff62e1620457edb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628f3cc1150d8f129c74ebc32c9cda4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602376f34287b2de3fd624568e58c108541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f55cf716c392a001a8a195c4fd808f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661f40cd4a6b0ed5bc69477758ba9ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2e466ad792936f82e89f0c696673d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dda3bfdfb9b90925fee395b1faadb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac129cc6cf217a15418d622d0be8fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34924354184f74bae1834433b50fc36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c2b50fba717053e4fb02e3fd3b05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b274ff3c372f9dafe20b74bd78b1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82523c31b4f3bcaf81da6c9b83d1d69f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b8dc75c919eb569226f66d3251184551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9e180f72763b575626438903ce651552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dce18dffca2d7c9a9bb3ee706fa6b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc1e5eee88bb8ff718cac6b7dede39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ffb5c5a550b30dba226a8508359d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de73d0030dbb82445ff201b8078b0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296cd3507d4e4f65063b6dbaef15f4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aed462cb19c9b56932d9de4eda813f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ad1788c0c5f1d00a2a791dbb6ee22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde2585ca556056a5ad53d0f1f48991560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24022c24040a93b7d750933a4e24e54b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3a46510e6de6f20a8ef28f39ac74f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b95248dc075645442c4b6ebf5f4c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676ae7291afb00daac185810efb99cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025c065942a6c8ad3366b146f0b1754565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158867d65afe49aee81257a186ba2351566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696311d345629d06f851414eecb161b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1586197e581902763cfc9fd332109b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846035ffe83b7d8a846a3484826c89ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfe080af374dc684fb792ecc0ecbf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831d7c2a1b4b59709e106d2231a73e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359cf6bd33b0c86a2e89f5995bb3574572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909303fc16457f11965ffdbf6676dc55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97104754824602692c0f5db976c03ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf41f49a4b190ccb3b4a093f9c62db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a50765861ae40b0d18eaf62c9d6e42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b69630cf55d9dabc2ce4603ed3a7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1352bbf07c1d3976acd74ac03e11382578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873275b55718dc21225ead69973a706579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d49da43cc87111cb08bfe18c23c0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525ba55ad0c1619ca2c6c2fd34fff47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9c894d6f82fa9a7e03252d17f2603582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb83a0a2eec63a4b69201b53ddbb22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e2641723dd9b65c5e6f4530e9001c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17ef38545ab50a4c601efa84cf9bd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd14b80656ac739145a0eccac293e68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c3ac02bd92497e0490124cec0c2e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ae75c1cc39e481fcbc088a53c621a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4292e13d09a5aa04aec3ab2609909589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174411d7e5067db8fe594c7424c4984590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65d65a48a72de8b875174c0a393026591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff835025f9a834f1662dfa19676faf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9ba9f5cb0bdbecd831280fe2be079593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670d2f65e8716d9450e1252f5e0bb44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d277cb13d82b6a54f7fd7698d89bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd0a500dbfd5802249167cb5ecd3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d51f78ab5aa2be7a6fbb79b379e2e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada2b910a4a6a40c511ed6c8a7108dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52773cc936cb2c9750c48755b6daad00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e29165635f641015818a712780eb1b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20ca5bb4e2542a305452dcefa35cc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c8b71d6a9c6cc7e3d41af402dbf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9293b56a7c91a8ce90fd1ee75d0da7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f48352b95bcf8de2d4188c6b4fba1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4e9b78b314048b80e1e6c1a6c4f0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e5f729215094a1bef2f477621760a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1161e6524e57221768f277fb943fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370549be2ebc8a6c3aba93fbfa45228608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19f4477ffd9e2129491d663bf0d55a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c843341ff0baedeea2feb848d0e3d1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3951ee854ca9ecbeb12b83bbb63a3c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afdda54874d78b5cca08106528b364612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfb8aa18ac454882aafe507f1a2abc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5ae9ab18e71303cbe5493f763246b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf0a3150128f18d53e391567bac4c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edb20cf819056fc092daa93a655680616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fc9d9ecc914d20aeb0d080836ffe5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1ebd1530272216505402035b70648618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebe1ec288807c4329518eed00867b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de9dccbe44749f1125a96274a612f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeae1db00adedb2776784cca8180032621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000663fac5fb36baa6fba05fd3f0e6dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430a8089a514a07c363b0a2945c16db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a17a26b39c459518a5297523d64d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1562106169917da76f7741cb5682c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a8aea4fd02bd01be24a40fb4fe3a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adeb5f501788405c84e61f4227efd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ce57bb1a9318483ee7ee6eb967fa6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b542eca4199d1100a576a405040123629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc946c32a331fb7febb24358e4fa42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05919956b996591d6490c1e0ca32bcdb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e156f5195e8589b5c7adee29ad08d44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c603b146832de687bca1292689391633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cddfe7390444c17fcf5a6e06fd3819634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773720c06653fba0a21a129ec6fea08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b71fd746fd8fe477d89d1071dac74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38d7bb5468ebd91d31ef088a8980e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2a6ff7bc376f745c48affb438a1df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadec5491147fb58467b1ca32805566639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962fc2c8ad064dcf6f459523979146f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae138f4c2405466db58f0f37af39b7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612707b4cb9c28efc3e698db1f1daeb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9483a5f6ed410d175c7a946cac56b5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12108d8980bb66f3e0c52fd2234aa6a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4d4d66df06f9d9fb6db42c459577b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee439b9374b1e6cab35495dd8ca1fbab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88c77e0323cb449fe179a769bdcff9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b31851331130e7b39acd57602f2ff2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c94f5686fe922fcf04b6f1967a7e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8921efc319e04a421348d7ad27701b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff478b7bbd75fd1df7df316ed9ac5b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc666ad0ab898d9bf2735b36622fde652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a674d2df3e7d538eb1e98fd460dda8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41332386ad4e4f8bf3452cf52f7045654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b99f6078e3f0d23ee4b428085915a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9400787bd3a06c21e456a6f577717656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc2b916a55b59b75e0954d8e75298d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f612be7223dab5c753b703ca42d3172658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e14d3c685a988958d780ec6f0ed48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f65e3ad58199f7191002bb74796f06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de52e98f3b2f6fa5a28d94c3c0bc82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec3dee1961d661610c1282a3a811b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cfadf65e221807393be943ce113af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f564573584424bd9fc41479732a431664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e12686aa8eb044e2b39e926208aa2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d977052f5beef806321180a46fd03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e0f5e29662836647eccfd016c52f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770ed7e38aea7faa4ea62e6cc728265668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad86edd73803eb0a1120ccdf95f413669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7824f36012fa0ae8a0a67517544bd99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76eaaa7e2b2d5df070c770aaa50d7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cb15bec18998d59a1480f203d24e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d53a2397f9a34f93106ca339e4e119673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca715dc1a999b1fbb22461eda9b9b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a881380f00b839fb161a36bffe0b175675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb260a9837dbf3628ef052eb2f6746676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389519947ad8d4ae01f9d9a3d9a77879677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858fcd16c5534be344bb7968fd46c37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50f3bcac0122ddd5c2cd0c88b64146679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22774eb74d4948fb5bdd2378a282c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa266c9d9ce0379109fd1b9de04a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdc63c90d4839018ffb869662cb1da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d13c219a278354d9b3242e9d36fc26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f006b61a0aef5c1be3411155379f3b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0208c3b887e7cc49b50922b4b241da1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0625b8b27c7298ba7e23bf715a427e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccee1a8ba8ccd02db6f7914fc136e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b142da4ff08e693c14b3f456fd329688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a139aba7a86e5a9fe02a9d9a1ad372689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0435ea8067ff4bf0bee12b740fac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e0bdfd7717a9371fd6c9ed50b6687691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36fbff461be40066e7183d5f38e041692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2e3e72c59d2c3ceff0319ffe87668693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ee3c1180311cb490c08690c38d10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a217ad000e5c0b60082461c2bed7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e24bcee4fd348c518b3e62f520adda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6ef89901b1ec41b7dfb6948ab7a04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b9c1c0d979760816499957e786d89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a01aceb4397f5d6e0a0ee94941559699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2a331e880aa15e1a46430b76b74ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f975007da4c8556a358ba8b5fcd12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8145ed5b2011fd6bbdde1bd66fcde8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ab7fb8aeeaea64b07749e1cc9195b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851fda3ada5141391a42160b24bfa6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d0ab454fef7e2f4b5a7009d0eacf3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66716ef43f2cdefd75ace830ad1c7213706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c866238370f060ab2b343a2890d698707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae5d67b570e4b160abfd679203c281708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a48cae748f07fb2c7e4e4ee7ba90a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d62d98f6647905cc8f61cd9fe6435710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908aea2f9e6765f096e6de76a513c800711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf18babb6ac86e9396cee85ebfb97b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb35aca00163515d4accae669cc508a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274b825be18b23ea528dbd8e6c1adbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e00c1462cbc5ef604703f5df25220715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5615549006d91b82feeeac7b2baa67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d622f89609056a95506cfbcf41d19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f21dc171a9d938a527cc35225dddf3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fab46006e59a91467a208c1477be5b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec6d94984232c370716970154a457f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092b8900ce2cebfcdd9310009f8ffef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966455fc680fc3687c5226dfde12756722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8828fb6e3c1455c08b0307c9bcae6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82836278391f6d6fadd14f5ff85c1e6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaef6644e0bf70406a5fe1706ed91ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca7056dbae3a73ca8d9366f3a72bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fcb33eab3da7cfe0800da70a2901c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfc0f88e7f3785db9573f7725ea19d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c819d5f26fa341df0450bc08a6baf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f73d62efe4c38615c50610af0f819730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619105eaa7ac73dad3414e327932b42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bf8c8c0fe12018285d2669a8edc1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5d35d84b147274b9ca6d0d4055daf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a313ec7c7b4bd96ad084205aef6fc3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3f4eb0356e4e1a500b05c8f6814de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46b2605a0341cc9bb974756c42a626736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598e6e3865d05bec04b237cdc8c17e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c7da2129ca50f0683e8fca371152e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd43f593653f618560578cb02488640739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab247c2845e3475f6f2f6844082393a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091b4a0c56ce5ef5a21a322b3df5de4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110ed6cee80a88c4ee6bd66f5d77760742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b53c1d28d7efa90a6a1bad8b4cbd14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7e7a187eb49fbe9704eccd41770af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc0bfef48d920532f7c7fb5a95d7be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0847a2eca623bec8dd0f446d83a5e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955411cf2d3432e8de5e92f0a27926d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90113c2668bec26c3f0a5580b65d04a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6e9f9fde18124b8eb1f6a65ebb1ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6261dc5cd44841172d140875e2b5a2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de197f9b8eaa2a1b934f7b0b5fa5575751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716fdee64a3beb14ffb3a57618fb5ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c8cd7a3a64dd2711f8bca82a1412e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b1a2c44335e17837185f6d009ffcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92ee07c70463453908ad47f9fcaf7d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb340378ade4219c4b4b61bbcb2c8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56c3f9e5714e95c706b722869a42c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4076573cbb81452ce7cd0d11db1dd50758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d88ab6cc899314947f47ba80d34fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577179f73a9cefbe9288b5e8b871acc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184e089644fd0253f13b3cf8b509d722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad426994db1c0269f7148562b0b98693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c271ef2ee7b9ea0e73fe0a41c824db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290300c0781c67b0ece0f3e629bd2d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19197fb924b5baba0868fa9f48083316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60128f4eb9461cfadb84762c4de4b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290916f66c6153d4ed1bb8f79e1192e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e7fd72d2e64ff1f0555efcb3ce7199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065339d36e3c04260cf0b687f4d25e2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b0757686a32e5c8a3ca347b4d9ef011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851a8fff83eb45a0ecd614a43e4c7d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46857c95706a26806c8e1898930b738e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bf4766cf7ec336fe08c6edb52a37f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca651e52103801e90029a2e45d2fa6f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04e073930fd294ed1688f44f08e62316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecdaef595562ca357db38ab4d2dfc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bdabe9bfda4d47a53ef4256ee832118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09efa4b2ee48aac336eefcdf5015f7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816022b6a94c1b2ca2cfe6b19e8d544620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aee0d6fd63645a418732ff91726a0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66521128f5d14bdb3a064045ba5ac51f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76103d38feee155d33a3e5b18f1f3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e91a9311331bb05e60869091fc0f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184102aa0ca8e1ebbf0cd15edfa6772525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005f4a9f16e961b82f4682cf5017c8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf2ba89bd25fd6856f121b90889c1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a5b59c5caa810783f49a5f9fdfcd128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e957f23e223eb5747dd100d51839629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181b52318c89204935b7782e00f380730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880cdb1534989729d80232d8313715331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df6f5890d1297e181e4fd72086edb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cc837b001b418e3ed9da8d32b538233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907015ccde140c74badf5130e22501e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c546d5ad16d9fcda4fae82af0f9c6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1f998e5eb07b41b4a1807534cba6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e7f33fb3851924cd6df6d77c734f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061fbbe5b1d95a7995a0add185dcf0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0694c123db6fb00d96724ce333888339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1282cd74724a95774a92cddeb4940140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235830900913a0f59501e640c5810f7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f639a62e92205d496f7795bb1695042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563093025b17dc4fa3860e3ec0c7fde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ce1115ffdf555c16bccc53141698844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e24713fbb58a6f03169e28c6df0bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f36d7a00b953f9bb3b66305493a9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f48528c2c884c2d4d8a3e21767f2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a814497b794e577585fb100a9b0e1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c223a0a0c33e9c26cf2b5fb5ff5c5e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700e01139fd0b4d692df0524f7a107d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7648bc0a0107387ac1e2e7299298f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aa4d9185f17a00284991afb155b2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddbb9d6eb9ebfbc70d0a48a19850d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dae4783b7d9382d25da0fe76a1000a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0242dcd5d9eb7dde1816026038b1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0119c8738a22c45dd7114e027e50e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510c4c1b2bfb8ea5865542d9683459857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aec3e0852b5e54ecd39ea13e1fe5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7c30b119af47097cafb30a5ea869559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87972e6908bf8d9498e534265b30d7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39bac6fc80704a007409c7a082253361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a23e9193cddcee485ee98afdd6df262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7f1880c5f5bb62822f273d0c1fc9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3510d10e0a25947de63233efd8fdb0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c688d95e1f94657e18eb8f497eef4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a1088f39e7bc0b645d862d30fcbb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9c22d4bf351a0b39558177a505e8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060080eb30e29d62ef1b1b57b81dd3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098170c92ce792275c2323fb30595f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f020a7b5d141bd8fe519a46638994e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920291291aadc515d14f5271c56334ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d65712bd95fbbd461eb98debf638872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2e7ad04394686cc63e8aa99f25a9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58d661963c0774c4c2c5c57f0b9a3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0f6071630db10836be18991e5f1d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f92c02542bcf7cfdef4b382e51046176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b12d046eabce26b31c2591c7f6782677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57faf27c408eb9bf9866e6a87082b1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a61d884581c09146e4c86c12db5aba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce62b7bced0b81dc5b9301b565c46a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ee83fcd4de9aeff031544af726f2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37174fbed5cfb292ab236ca99e9ef282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c97ee518d41b87c258b40896d06a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e98792b634b3622b4b64ab31b7a5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981fb9dbd0a74ad411e75ff5babd6ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac652c8f80802f83615352398b3d23286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090f21dd2ec0dd9548177cc0e839b5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bb391e88b6487d1b324a615c23cb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7f85aadeafd567a659d2db6e51fab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da6a2532e14cfa25f33fe2d8c504c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29550aa09544d9bf8695e216cf8bc6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdcb95788d03ee1533f042907c76e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97b0ba3db3565a08614ad27078e41f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db651d00aa1ddb272d4968e9b0d6051d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab5a2fbb448fd203014521b1ce145695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ecef7f0c54fe2009cb21970cfa67596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9789ed37861cb83ae56b22b8c3f1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa03b785588f9705d56745012faba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e191b04b20121525910580c5f7b81e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f42c6f32568dd25a24838b0fdc7af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b5df0cd86a56f6a834f87450fabe2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e5a9a41d993e868234923e522006102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10f562ddb094efd6b991a88f0b587a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e8f278286573ead0a8b423e323b61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a803e917390ac2b13d2abd1eb8d93b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa5de93a5fb5a85af6354860835785106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2739ef5f3f4ae31a17bbb3259495bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683ec7f98fc80e9178150daffc60105108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f6b5cf37aa3fa7903754b6b1f3433109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c35e2af88e77dbe8bdbb97d523b78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb06b804c9363f45dcbf1e3410f18bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b3672e1c129e1225c238a7f9b5e9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f46ad4d5e7a36c2d2aa8b7125b7df1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9d3202e28a2125ffddd93130317e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde381718982a4377d33b5238d8979c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67f930b085f5f45ab7405f9e4298ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1a14cc748769b148eac2171bf7bf5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22e5a6b7cb25936b5e510f6ec00bb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b2adfa70b1821ed7ec739fd5535b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6af31adfcecb735c9a9bc19bd4f12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f32a7da9da0f6dc405975395797e19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4f077556f222afeafaa168c4eabe3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f80aa1e6d4bfb3e9424f8719b73e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c000102081e78757870ec885318c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afdf8d1b1f3cc9fdd53594c1417263125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67471fb61405d41e686b61531ff41384126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e506d70a1e01ff6fe42da2fcf8265fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e84cc9784c7217b8e35cfb900b2256128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d05b0356c24dd0755c35bc902344e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c3daa3d7285dcd990ebd1800641b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da5d535677c8488b4d3689f08afdfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b01d1ce7756ed92128c555194867a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5dcdb5856d1dfc398cb6a74ee54b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed979f44dc558caab2064b358a91d112134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cc1899ccc5e7652a0478835813984135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bdd853fcf18b7e92b14b9cfc2590a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f79157c0866abb8594b6884538c949137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef142d046646462678ed3b8e62315136138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e34c1dbfc4427899797b08c8d1f96c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87164116b6c43cd3630585efe1d8bca5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccf9134a99dbe482bf227b56fab940141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409e60adce282792674c56cc3f32151142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cdf7d194ba6e2d6bf3c162b89a2bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8c94a70d8d922c6c246a1fc462068144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17bfdffd588224a1620bc5abfa7ddf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce9023d0081826da2f1bf39ee759f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28472be9a2a55b0e4f586309862ad270147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e767c1016a7502e11e64a8360e870148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed5767b659067b3111284c6761883b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c73eb24f9d219a6336bd123c97c65d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d8d4aa58ac4aa5744ae8a9192039c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0e2590f7a901501dfaeffa227680e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2140563a5e1812314f16746c9e292153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6545bca514c8b978297199f79abd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c357fe9e2c54f797428e17e159ca3eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c6501339208d29bfc5d368fd8b49d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98959c5327742f1cfa16aa6ba3f7a92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb2863ab7867cb48b902ca9102695e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d935a9c73ecf70ee9438bea4a76e30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee28611bdb5627a03fa42dd4360c67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821f5f971ea46034e6ef3a0635c5d70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632a0b55fc0f18030245b19be0a964b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50dc8655bbc4b1381bfb567aeb8df4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a09e03736de14e1b684bf5306fd53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904607178e9cbc0027ec531f5607c78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0dc8d04df0c073b84b4d573593750166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6e2e872ead3d0c57edb49909cad21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b4643166b1a05c72e41d9d0404be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbdf2c7bf9189c14aae676f2a00f08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8445fb8fc2e21470ff3d8c9f5eb0249170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfa932f0e89a6fb32316a86679644c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545bcd8c795cba4fa3ec6b0d7328232172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a06f831118e4b303fb5a9a78d040eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5591bc3adc87727271250c0feee17c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73505401d5711ff9554cb8b1a175bfa2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab12f6e92e333210d7db86bf70224a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441f7184b293876354269fd4a911f52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d3270b89457fb21e6ca18e0f959b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14c16f84c085d49ff76ecbc710894a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41682c207e99753a7eb76afc1fede114180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c94edead0bf43a6429fca947944e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44131ef9e880031d83cff9ace22378182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8305246a55d99ad3127cff6f5ae7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250da4407f47f15c11e4d046a7c0ce5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07acadbc56b07929e82527b665375a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bb85fe4319cede3f72a1d0213844c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a16900782efaed5bff318841aa199187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b74d4bb96aa3cec30629663ec244c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445422791316aba96cdec241a4132f2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b72d664f3ad0ec7e11a4d539dd85f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d49d3ab4545cc0dadcf1076ae71b82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2e36b5e25d8186b94ffc7c3fdfb82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa576113e4ea35921b4c5f3a1572c7e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c0ada0105c6f0a3d1664b97c0ccf0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21281b10e3be1376aa53798c4c607d26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217d3c8c4aa1f53eb5137dba547a7be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c49589eca13e623dbd67136f8ab0c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e45caa0bff16ceb08f3a1a3f096bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7693aa1d655df321c96820fe27b72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab381880d410781b7a8c2c85296ad6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bda6166261dbc30610b77ddf033b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfe54ab973ab87f125577eddb88e70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4273b1ba58ee553c8a139b13f66d47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9d6010f6ef963b2b4a070ece25c53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4531c5f70a5fa1fbbf9f7ee558e35b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca58c66ad13dbc8172236e2d3d26591206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093ca0c0379f7fa148aa03ffe04d541207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d3aab6025460843b7eccebb220e0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1e495bb17d676a128df838b923bb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d83fa5600fef0d032637a26fc18e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a86fec8a54f4e15c78b71440d1a6c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187f34e9280e9c9c072b39c77766811212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d2e0d71dcef81159efb42fc49447c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88522f2d58c6113502b2198794680249214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9607c432aa65ced39d88ea34b4f887215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e1d0e1563acdbb8757e9321f4a4b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af36cad337335df960312a08fb09f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba212987a007d5be1fb8c7bc4966ed1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b60d70c8e11a4409c728b5fc96c2bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc8d2f2725e27a68f5326d5882b1f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a144dd2a1d6c7ec88958c61b943febf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d642845d6b814f3819ad9f9df27d7e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ab46fe91150c9dae94d69dcb15f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cffad787bb0b6e8af674ce1f99b8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74c44161fb3f506cf40ed70cbd1368225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd53e61a704695badceacb3f2fe9cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1523d318298a74e3937bbd78f3cc50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5269969fae5b5629433361ea553e4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaeda60240a3f42c6f01a1cabdd5d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f344850c18e63374a558e8ae11ad9a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2949e6d300f5d33581e0f3af930fd0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117390a77cc276b8914552119bb2b9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3330f21152c96df022ef8abec7ecc4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03124df64f6ef3629eb2571194269bd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc593982509ccd597316bef8992bdff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eeb83a07223bb4cb489dd1ea73be6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263197f7b65c5197880ca9039a2af050237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258aca15570758d55bc37c7dae13822238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6564fb913a243efea66dd3baa5e5b2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d7fe277cd5c363e5c0314fac35745240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478f02ecd1ec158deb74fe44b9e029241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756a72559f0abb57860ea9c9f555ace242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbc4a24c174203a24d02722e220e11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1165c22f3a72a1d568321f65f58d9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241598ebdb766ab750965ce973cba43e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd07cc3e83892af0635387a55b1411246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56bd83dc0e16839cf927c45fe2c109247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae9d726d42f72866b359993cb8feb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb284e251b984cc14a90391797ed31f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a11af0f92e731272c697fe10b42bdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b83676bb5abbaca782cdd799b98c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4db2c521d5d4ef2f986b11184a36f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf72d31c08159f6f409e523fa8b6f4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d808d000a866fdf7b6d70f86190cea8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92596c1278f514b6f818520ccba5d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdc1b1759eb963ef5b3702f9d1fdbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fc597caa38edbd0b9ae852be263af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412f73f9711de8700647df53e3db5c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5de290d104468c33caeb3ab913dc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748d094cd29bd7ceccafce2d8d557dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaa790c48f7538b3eaf41b753b7005261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105167f39df785025e539c7dbc8f25b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819235d99fc1b96f9df75ec5be0ead7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d15495e402a8cc6b15d913251865a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca89ff3a31c8eb5cc7b9e390f52f60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dca858f72404ce52eaa3bb9a3777f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ca50262b8a2bc766d561327d8715b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a35b473513d1f7f5b8a730c6b0ede8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b57b11a54a6e62d91195fc8192e6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f08ba90f86bb5da053c8596851dc3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bd88e3c695a2df8176259695fea0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d02b51ffb2e116642d85bc7f91532272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013db5aef8535ecc98bc73383ee08bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bfbc98aa93284bb3792ed3578e9a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259a9fa1e87d161a5c944fd8f68f3f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca89cb44656afa07c5b70c8d224b53f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2482f019006f6a425bf438011f536277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e84e8e0275ae8e98c2d04fb09fe8c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634226bf9fbd62ac2da974b862aa81a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ccef89d8a0656ee255664cc5a8c7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7587562ae430055ce88d01a8e39bb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7952b1ffddeac1542263b29841790282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800df9d89f034a3aab82b69d3541ab9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0f5df846b06e8d2c967d9d871008f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d0f33c6ce04bc3e59a1dc873d3fd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb97af1306f77366164c5a3bce31691286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d63d82caf6b56ce7e8e07515b515b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c04080473d2707f53d2677442c61c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a191f6519fff39aba9cbc50c974ebbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d63f29f93bd288371cc624f297975290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b387471182cb2e44473caf73da4c38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b4cb814211846bcb992e715dbea85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86027ff29cb6b7fd65395ea447e1e8a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34456fbec9a16dc45df67c7b57a596f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8835444a273a044b3379ec1755a74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd183e95ebd95c41adea65d19037cdb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6692770a966a57e18d554efd14a1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90b75efbc1c48efa9f42057f8e6288298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b12a9d0227b71921176ce74ef38df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b9fbb404feee8d11f45897dc4f8fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f706b961a52f6dc6ba66ac830965a9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700789ea006e37c49d4d040d93deb60f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424706c76c97ebc96b3723241a21d15f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e117df3d07098c25d3eece0b9970799304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c601d55ad3ed17089943b9ebd19491305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258827fc867dd0d66c5b43ec7903d67a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d3b1a3cf86b9a2c7a57abddbb6ccc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d70c596dc534bffd663c99eac907e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2d1b78f04d0bb1d16f20e30306d0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e87ce37884b423bb01dcd122d6cbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41031e49f773d94e673d5f3715f746b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df4f3ef29c3bd8c71a607446d81690312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7007acbc7b061df61e34ffb0afbe94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6d155a170d740d27a915672dbadc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60cce183606310b4d565786c7934d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26355a8b373eaafde89ca15f579c80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18a74cb507aef3c643ad7809cf8e84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1314a04d8b6abfb65d4b9a2bbb6234318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a36266a004209dff0992650b101983319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deef06beb8cdba9589c46e6e2ec022320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7440503758f19556c3a6f24590193321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad4d0bf0d26484c429733200318730322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59772f6f27aad933db428f172db2f69a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee14fb41195a11153a91fc898b829f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb43dcb1048e1c372601391eb685a6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e3310bfc0401ad64268b8d2eb8c82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8570ef2852cf08eb0aa1488b5edc32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc4f15afcbc33f75cfe7941feb3373328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940ff553b1054315f7022db0d4b3931329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7c60e5a64e776ce26205b523a131e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80978dce936983cfef065efe48ce8a10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53412fec46e7b09a58d62ff9488e7cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c37108751c46d5a9292152b2f8445333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f4af5974ed93c3d463c482c0fa6e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563125afc16cc6c42e35bcea523043a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abeb6d248df4fc5c6e9937862fe9fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aa777952ce6b8190d94d1f94ef88d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a3e66826e860d099bb974d4155c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427875fa909431536224eb8d3045673339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228edf01970e205ad66d5f9466dc395340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2959b861d57eb635d4a4021548bdc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea5ec2978523cb8ce010ab1f18106e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695414fb5b558c36357f67d1e1a15293343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6059200d7ff8ac24e56c6d458d59df4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d58361e295e06f805546886d890c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41661838f3fa9180e633bddbcfdce11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68db5cf66507f586e372774e4969c5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc910d830310088182327e709be0e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d2cc8dd1cd5724fae18ccb6d01848349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109eb989d2cf04d9e394b1879cd05d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a2ecbeee27e52a2814a15b27df204351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0589db607b1cf5e5c8919e9227f27c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590b950cc23f4ccd8b8d0ec97c999dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371926e6e9113635599bfe6b834a2328354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53793ce7b94f84afb30107c0b4d92529355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99e34d81f169bca63a7df8d62ef0a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfd5ea53d3e82ebf9d6e2b4718bed2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19be7f5efae23f22b7d20e2a34e4c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fa26a118cd0d3a93ca4f4d95d8728359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122f538ea64ddc89f22831bc494ff84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650698ad8fc5c034f1d8c2f6e828d410361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531861a73fed5ac33b4d4559b77eb179362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0082013a932c7d9b30a505e200543363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d2788b9827a836bef589ac1855651364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007c2845fede7070a56293b6f297ae7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b99f65bfea836c458e4f4495b8132366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1465ddabe5c174d6f9b87794512056a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55196717527404aaa581655475e189368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd932649fa663e96af4b4079fcb3be0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e268a66ca850e1932382d3ba67f59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada489f95af7531a47306c922321042371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebebe44812260d0dffc2a85db4a75b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2754b076b69ec7229ce3191f2452652373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689994916c193ac87fd46e2ee599bf2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d530d2471e69ab533965fd45f2cdc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889d31f1bd12bd8676e984f898c6f48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcc5c451a7cabe726e20fd8b6bc2e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bdb098ceb24999badc8995b8dbc83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd80a6c244cbe1caba2354a29b609b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97329e86f5adee45918b03c6a1c1752380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad67d8d51098ac4b40ac233cea6d97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4dac0cfd3c12f6e1a08ebce14364d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68716a3b80f76e680a5fccd8d8dc19b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a061a72b8a1cb0801a92932bf17a694384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b8575bc3a3e43c84b0d4a64121e81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d1562f22a1ca5466ff331133dd057386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f7a85d5a59b8b0ea37d06f3e84f22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46bf91facc6d2f99b39a8e3fef34b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d859ed20de3c9137edc3a179c1af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040bd70560a773d2b7a09b58ab82f95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb04a81decdd4d647f834d837e8161f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6c1a68933410d657ca7b360149bf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d492b0bdd171a2c72d6badf8b328a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a266d46bcdfa74ed2b118a043066c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defec5cc020cdb7834319e5fe3fd00f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88f78f819d6da938b2561ab08e0f19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fd4c00ba0556996bf24537aa71414397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e08610aae66d2d853124f25400af57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8959aed3bf9d7a48b04acd1e175ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982e1671e51b99774feb346c659902d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c371056d60b825de8117a2debce0710401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5b132633963cb8feee9022d980255402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68246ad97459e459bd51242f0e9810403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8489c021ec6449ca14dbd5c62b21d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453428e17391662ecefed67c2b3d909c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ba65528ce194145bad8c3a88fb166406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb21bb3f5222c72b57a7ecf7d6abcd0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcde2e72d56bbb9523cc4b26038e427408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff638f265650878fc381717f90e2d6b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107cd9f2a752a51d8f9ee6ab6619fb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d1a6f8641e23f3be65829c0fc8042411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4272f1c6f2f3f7eda1242eb69760ba8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed03f4762df85106d6322554fc035a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438073d14ed4ae568ec1334e568c1a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0577bf74a453d94193961c802011699415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5bfbc697044f8e72dd4876b082b30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78096e8d7a19ac84d7eec0d78456def3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6762a037665ca655621e4c699be8b87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f20376b83f13d68f1d17b1870124a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1b16d9afd77e6bdcab855410c3bc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04971da170cfc55cdbb839fd55f1f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff9ec10f14dd1ef78b71b1f0feeea2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6a88cfb2296e0c38b824d6f4c11b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549759af7c94ebd8342f6a49fdef8f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a94844837ce27f9587cc1322b5d0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9267adaa301443cf73bc966ded799426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a46def7adac02857a1f6704d6415c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f692f25e49cd40b796cb10db8dbc3ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13a3df50f784366cd3efcecf5e2684429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351204dd8eff5d47ac8c89f8184eca2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc662581d6d41d2912929640955df8d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a90c87c5a83498c301d1672f34cc99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12add1ba3c8890f841c890366aaeca30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257083ffc7cf5300631c58e35c98cd7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748021927281630cb184758e9bee7b02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203927012c17037c675aef410d0d5a26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa422bb3b1ec9e5bb86a7f38166a6489437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ba9aedad8f47a872c0c5eb143b5cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df2d08fd93be82deb4f792689059d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022ef0199b17396001f78f9b5e604a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0112cdc3dc9a72a4fdb838f4966832441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a4cb27886849f82b31b29109a2650442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb0aa5006ba6276230b4974e94510e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5d2d80478c3e7bd81eba7aef76473444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5c60dcf48b90fea222b12628704e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de866f83ca5f66a8b1a318ec0bc812446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfc8466193d0df89ac1974fd7bc861447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc2e9b468300f95fe969aea41a5935448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc083182582ffde49683a56809cae45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9dfe16cf5322ebbb666ab196e3fc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f326db04af8a125a9bc671cbea6290451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381cd56232bae55e70000aa1c6281d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e598417c96a678199fee341a148b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fd7314c3c48a2f981f1b2cc688c96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7e8648d04314bcbc8260679a8bbd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f0b0e3872a90e28dba36bf26a05ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf8c75d4de8707744d0479740406b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7399c7c3dcc7f82f45c52d85f88ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9dc310a4b1a21623956f61223b1fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a5c5654854c06c763c30294731225460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe828628b13f7df944e03bc298f7f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bf7595a34c8a47308ea97777be6c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f64ff095dda2884023001a074b87f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b845bc6e4de20d796cdef8df94e22a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab0561b59e5648837520ede85c7c26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027d4ba76911ad8c9497cf1ed36e709466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60af3783000dfdc304b323e6da1ca4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ec4e7b8f1f61a08d1a89b906470f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc34f60a53d5a2b111a4c825c7f7e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb415a9e2303b85cf2d45720e0b740cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce77d5c1a47f4f4f5ad571ddce81bc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3204e7a2ec3cbd724278fdf264e9246472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8a0659788be4d9878ef1376150274473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054665d3511c8ba2f47535bdb74c0029474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef26c81d20d1fff280a363af4e0ba1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90717defa982e7273df819c5f805ddfa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d856c23e1da13864908637b855013f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92534fcdd636590808d09c7bb650a1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe03b22c81eac3fa684821c8011c5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4e767fdcf0bd03bf3a4811a82c2c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e805c04664ea2a6434a7a2565a77bd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d74cb0e807dde53a9fe60a3443ad2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a442f34b54ece230a63e92a77a601f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2d817f8f9be3f64330c07cbf903a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976848f0264ca14c6d9305a80145f70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43039b1acb5278f433c37472ba769be1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdbde16b645ed447049cf5700592a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8053cdad1cfae0d968c7db01735437488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da273658a8c5ac5e7e8241a622049650489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ef657dbbbec2b43b32bce5baa709d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd97fa104a6f34512305122daa9cac1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70994ba8d7374555f05c08814b747922492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821ede4f16667850dd3a698804a32bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b512c86688f5085a2e314166aa92f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883100a7db821fea8e50a344b6d3c29b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea955494796e4dd8b2f57ae88f6cd04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf88414e1d3012557301f218270742497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e53f9685c1ba6722d42c3a4d605daf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b28d71e10df3f482ad647a644b43b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191e4050bbd853be5a8201d1569cda2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e661f55ee7b6cb0956421f3c557905501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44e6b23db2390c72ed3d5ceaedfe88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bc0ea230451b7220975c726909690503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9dd10e4f2d29b22e4de9dfd1d6869504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f295e2a5c089b456850b83fb19ce3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136bb8e2f33879f4e9d6263cf195638506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a427ecf6abdb8079c5c807b52ee098d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02580bfe13d66cc0020c18af49f65843508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8d5958c1d01fa668d9b3cd22f33c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ba6a88203393d0e0af355402795a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e2b1abb7695cb8ae3a26817a8c191511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df7ebdc3c6316a4a6ee94cbd979991512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0a8d7daf8042b28912d1eb07bb2a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6746cb62c47d43cf3b05aee2577e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aea34e95f09faed986a6c1fb30cf33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42cb00bffb5594f951113e74ee2235516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbf1c81c7ff0be2bf9332d5901247b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73931d0338899c62b9602b4c7a26e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912e6965bdbab897bb3a165189662ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890470fc1b7a339c9c48db4b74c37d24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efd1e7f6cae888f6f3b2cfabe41e7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb859e86dfa88a2f549c24e60be47c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46e9e063dc89b979ad6268d1cd6d10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95727730efbdf2454a4d9da7fca413524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977156e065d32ccde46381a801ac55f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dcd2185d5be816d4b688b51f29072526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55a5331a4b210ac3439ff47d8cc8f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daccb24b164261269964c45f38f7fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8321b001d87e81e25d00defc61c861e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5c6c5c5d6798fd4a3dffcd49f4008530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4769e3ac27ccb4c29c9d93626c7bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2928fc0651051293ae24692325f5aa4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26a8a6c0a0e3ff0892084515751423533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f0ff00ce65ab0958bf501dda60a27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2155578ce113a3b6b16f0225bd376ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23915fb9790ae3e2206be20c318077536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f851e8335fa88b56381492a18391a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0608ff2853db11c92fff05355cb06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a573f4e87993917e334502804de007539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626a6bda30211db4993fb209e67b227540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d79760078ceca22f8bccc53daa3914541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745ea5c933d897446502ecbc556f3fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a45eb776d26b9fa82130fe7510461543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b76114196fa41915ca05a821fad76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efaaef3bf94995abad76e9f9584a4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc7d5e6d15ccb1e073e6ea262077bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbaf188cc4676953fbb525f7e10b36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7424337cb84d9bf6717f1b20c9abe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43cf3846cf2100680b63984c204c13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fc61aca41b8554b3c5d41af804fba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d182513508b3e2d19f3206d546c720551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea970c26b2b4a33a85247189993dad95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e69cda7bcd7cb17d22ccc4284393d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaaffabf6c963200efdb5289ca8924554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca242580d50e4f90834eebfc25738a62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ffc110be0f5845820c867077e94b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119b432f0f0a5e24cf5ea0aa48642ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1e9ce37b1747c739ae2155d05206a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63797988a9a08cc4642fbb928a605b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f312832410d24b9839b291e1b2c2ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2203ac7f2d07097f6b342a1362a88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c561db925ba4364d4192b31526c123a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7adfa882287a50b3713f1084c9867563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18060d2229c18d115b7bdf96b4d20b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd50162ee6d07d234c1d3d51cabe81565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25594f8e02d979dae599685d2b79fda4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b13d9839aa530e821b19adcf7fc07d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ef39d1b091c5a7b59ed9bddd205c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9a9c255afcb128da144b1b52bbc93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ec12e90fcb8d624c2695efec00380570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51045b2e0381c2a864c76d691a40d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4612138d8e7485b13ec2859f24e2f46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1982094f1b01be9dfb34e40885f18af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901ddccc0cbb25faf42f118186223c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a80bfda887abc9ef40c2706a92fc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e5a1a443e250e3a4e0406025cd18b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8fafef940a8f922c1bb4ac867dd9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84aaceccdac8ce3b750e9db12933f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443338443fa9501299d00a216585109579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef1bc48a5e5df9accbda1f63a4561f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36034954647ecc069343aacc10ebe76e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b394bd1b2ace5503877f80082153c00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75ebf75cf1bc879f0a2008c26d746a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593922411ae8fe4fc9f6a7c8ea265986584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0287b6f0fa53e6026a03903698280585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4a56077d869b1b1c4b293e9b64337586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301676a07bbb3b1a1e57328204e6157587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5e552b0f8e6b3333a039c654df2fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c06b6a8d8b7859a0b2510ea2d89827589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774097691074695bb1a68ef852c063f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d448609e681bfc0615032901d1081591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53abf6bc37729299d6953515dbc8cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c9b14359fa94c5166b2a648ee3161593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb7dbf96b54b0c0b3ce0ecbe912cbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d078034134951629203f4cc0818de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930dd8425f374a8f3b15d98f3b2fcad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ffe2cf8f6ff33b5b5d5539626ed0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503dfafdaf6c74e4af42a443f8772b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68466d6190ea19919ca22b1a39f55f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae5c2f48606a5d02ae02d6944e07b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d58b5ecaa2172f865821f5a28c62af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dd3bf47c7fb2900855181c2b857b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f067e01b9f63df9ad2183656f0bd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a0195cb299fe5ac798a3e3465ae37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aae78309e55711e24865bc02b5e157605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7ed6337592293b40fa50629ec59cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6991a6e4f7541a8538366dc1188c73c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584d7433c95f3dd9444d95384be1b5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61a0934ed44abc0ea701f0ba4d43fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bab31cd26bb5deab758e11eb3c9ee5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c707aa320135340f3980edbad5da0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb045732cde05c8beb4ad7e6e455836612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571f778709ffb4eef9fb003b2c292d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68f52451baaa907e90d13ef06a7c91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee372dd5976874b62f5b160dee58903615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026383b58dfd285507fc668634dff510616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bc88b013c05845b03fabb9b018e90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8bf944331800ab22079f505b6eb9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823bd748b5f49ad85eeed4f4d9a6703619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f9d9859789982e38486d596db174d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d59558131a030bef612eed7188f95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547dc8a11e93f95c4d9276c23184436622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ff6f998459bf96554186a1ad3df8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00c47776dac6840181bf1070becbe2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a506fd305e6037df554079a1e33f921625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d35f4227f1c3dc11630c3e519f9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5046ab729f87810769214b1633353d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612bb44287f6dd41bc8c4d89a0c34df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28277267b28c0f0eb4bfcc6ad651bb48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79942b2ca95084fb609ed06356d9ca18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f707398044078247838259eadc478cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885dee4c289d40710483766f51394e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ea259e4a1d265dda6f41cf225e72f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7401acf2bbe99292361d3192f2256634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d061fe28278fda6b52716496499c1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6645fbb032fff7d7ffe24de5d2cba0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f160f5042f5fd17cfa57640b59d5bcd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e156413b6bca9a5e74685181d0c01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d239d7daac2da6cda6da4f7a19d0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372c0ef61b2298e966bb2345d3f5758640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9e14f8c4d12e2221e40d891f33621641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490d3d17565ad6854e898bbf2e43302642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba28c864f147e4f359dc4e885f9750643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bbf254003fd6955fce5ee926070c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832034a48c1c29415a9edad9956230d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3ebabffae33c21aba9b3007a0fbba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855df55ad12d3c1c5a88402359f9562647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bec3160fd6f9b1b36ecee9e055f57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b592a2384c398a2958e22d64fca1ae4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12102eb92543cbcae26e22f67af93d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22770cda14ac0d904933725eb2d4244d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f322fbf4687d03f1c495c3052fc36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b51f042d3355446d7ce6c675b3916653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffeefb92a8325573201dee618ca56c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd855b9a7c07177e4951fb82812ef9ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b54d5afe3a6ec151a2ee44deea1c56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764129ab0c6ccce0036a278113ed4614657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6951639147c3234db9a278bca8cc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be658c659e0ce8680ff9de596192e3ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a4b5daf40260f428d7da4e7abce18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867744cd20f08d38724ab33a9778320661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f7cbe4362b5c7154ad7ebfd2025d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b385e450618ffe83175bda81ebfb8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caa706ea1f4c9617b034d2bcd428e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee67d8c7a3644b00dbf744622eb10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64c3a8639ea14ef990aff7ec1e13c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a64e115ff035d9115420669ac64d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f7639b70fdcaaa561dcfa6b8cfba1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d4d539647ff7dc69ac1b35811cdeb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59317e0147544c1ee948e2c79ed23893670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c9d295ea22fc3362a69bd8c790d2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00ef55a91d81c27d43040a13c3b352672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5aea1e76f06708de855b938b6f4c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4033eedcd591a1c4d88a199ae104f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e00712f68bc4ef6ceb608017ec462675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11293cd74b29c1659f8ba1931bd764e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23052dbace1e0b14ddfe7904205b5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b6c88b9727ee84f9117bd41e152e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497582136d991bb8beba67b4cd38126f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d46742e1fb83f1579a74932414596680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e421a24d7472dd6367ca6108b77fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f3b4b13365e9a26f89c842bc6799b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a794c16de611d2ece673fe6a24d3b67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c28fc90ed6dff94d3dea76f2c4dba7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165463706569a01829f46c77a46cf24685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed5759927c8ac8ad2a8e92066a4add686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92fe9fbd957a0f45028a0411e0f881687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95c42774f9ee0d71562f4245955a7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf06c46a28a2169af5f9542194e275689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf96efd0dba0c3b45336f0fac3e91da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e8efc94cd4af99224374324912c18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a5e05889af48386d8d26cade4b0ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77572ab6265dfc0251555ce639f73219693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e81817ff0d36624c27f202999c31d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6964562a107d2d9f1578b36488197695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0175ebdd50bd5f584480ac038b6bac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beb5ab57a632c248d9ec61fb22fa7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5bdcbb7267ad1d685278ef0ca05f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28351303e8034be020591634db6e059d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d610d02e19a6b519a150203df4f52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccab486f9016fb2f37c30023486810701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be61e312b64ea2bfedcc4cd0e094f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2340e97d0193b5fc173ea4830d765703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ef4da018a85f8881f6e5dce6d2ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ed210fb0664eb0aff346b48c23afa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d722acab37dc39c73ece71285f6f352706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57f156575335b63eca4c97bc2aabb6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427d02deb345b405c35a3f0697d2dd5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404eb0d7bddde94af456acdbc5cb685709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0c9a94ab881f1c78f5a778f895d15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2181f348c83e0fc04c2b90a4bb6e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dae44fa496159673d212629c8bef2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb4a4227df126668274099afed9477713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c62737adecc512e112adc7a46ba035714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae33c04a9811eb99b1c4dfae3222e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdf5c44990d542f635015aea78c86a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff8ec84480398f0f226ca53bb37054717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31908e5fcb24b6cd19a1aa8649e6a970718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e5ca16d83d7e78f487dbbb35a5117719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052037bea22cf4e7f8734620ddbd869f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403a107f52eb01ee5fb5cb99317f323721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609f2908dcd8701f6536d8d394b020c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5883b1f4f470b0999783a08265e8c36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ec9645d893b2db1b65272205ce8ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000caf4ca00621e64be607aa6cd5e4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc7c0f300168f1b1c1f10a656d385f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1274478fdfe93bfb5040329e3dc85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95312972c5c4a9268ea570577a4f165728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0aa7c77a1a2642a6f4b05b43cbd653729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f9243c33e0d7134c6188b85bc57fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb024f1bacc0a460669dba2b81c1577731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706c583d54935ce6c00364cd3db9eb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00de6d4322191e63db4c462bf3fcb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f89cbcc7b99f55398d466376f3ddb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001d3fdc0829cfa52d91b7f69a2c034735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181175d949ab6376704c651c9b453dd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82477ec442ac24c615aa074a11d1d57b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8875a69655a23c9c219f012c0950fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379733c70e02a22ff7d3f89a73242991739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315747fc474bcfbf483e07684af58d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075760adcae7109637b94bacdb7afcc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dbbf2875111196fb24b9d9bb602c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e3af8183f7022a60dec4399d37ac8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a57044ea73ade96d53820b34f1c0e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddf7b61efadcafb6b880688fc718b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca514670469957d4447f78e23bcd164746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc03dd6db6ed3c2e2c42884d255d50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c53789dcae18b227b817bec1d4b2d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ee8683ed8575cb915ecbde2f9128749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a2d9510a01dc948e8f38b982895e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f15c7a75d5939f84ba7dc6d07fb933751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6a6b06b59b4cf7deedb012c6ed227752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0c394557438c73d791e1fd5b692c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a8b3e8350f93842402c6534201a5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95337bb220676fae053f4a5d2841d106755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d69a4432c9f83ba562538d7c748dff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33966ba570cf0e081e03cd6b4da1cb35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2641a4cfc1510733cd79f256a3ec3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f4c56c4d6d27b7e801cf18f68435759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>