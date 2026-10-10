--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f78a1bf9a32209b70425a42e406721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825707c01ef326a8b40b3c2af87233c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684f4e02ea0b9403c4798df9f565b2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8f6d4c73452219afd53d104939fe34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820209231a1dc75aa27da48cdec8234c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2919e3325ebd88378bc629b71ae1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a714b00d73bd2855a950be3345dd107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf2e60f382872012f4babc643154008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc124be1274702dfe5a4da70c303e0a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2850252dc916f65399cb5540f49db710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47908aaa2eaeb4f62ce05a8ebeec3bcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ebff427529fe14f5dec4a98cf45d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b633deae4a3c5138ecb1ee6b329d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c004236ce3233faef824d5b7814c6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63443d5bcaf046a976d63b14e57bac7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395884d68cadf8e2237901acbdf1f0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91370ef03eb3d718c10f236abd478ef717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46b3005738155101e87a81fd5ec18018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179edac168c33c2ce9c38b2febd97b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce4ddf5b18f482aa836f9ed0135be820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b29969289ae09a1fc49d24717628921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f353c99566e251c9d238d11f5505f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea3e69a01b7dcba20a7807898cc37023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65362a05794883f13cf98d6be628b2e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1b94ba2fc582ecebd72874ca16fff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc1d11016b8e9ae5531a0e8165faa426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3470ae7997efe91a18b21c8b55ae127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800680686345baf42c8f2d7c74cce6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b991314572350f35a1eefee93bfc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd8d2f3ce15efdb32ba3c05bf557a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859d89665581dc333ce3ac8911b2dbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad156af6e49b193bb6ef508a0eab7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd383a05f2f73702c82e292ab53bb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a99945ee6f365929b612f1ed22df234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cae055fe3acee5a39181868cb221f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d354d72045f350de080cd70d5f5ad036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b704a663eac0f5f0de96b12854a121537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b63c36fda3b97ef264e9d4553e80938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16419709a9821708a51d6430a4de2e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aa58fd72453edea1000faefa6a0c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d59a0963054d7482b705f4ba4f5a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ff7dd57b7229101e1b4a0099c2e5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fe96d88b35c47cdaf41793d2c4bfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ca0f50901eb0bd8b9521464411ad344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81799e97355711bc996b1df34303701345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447528c832a8b9d52dc583aa6a2272e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a91ca22942e0da7fec23def98b77a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bd141f9e13e31f4cd3704d5745bb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd535af6dc67d347eaf707acdc9beda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ba4795b6bbf12c5d7e0225a95017c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d93ca7051396206047178b37ec397d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e47dc834d38fa837e8c6c78ee4433f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbc3df1a5089028f8470cdf1f9e4cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4eb60e5fe825d0ce0defc613ba7da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7ab513d57a1d3d8aed31aa5672ac555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d05b6d287002a907c3968b6a534fa456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e52d118f299d1cd498af2c66996c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce95b04d8ff73c85afacd0710d4a46158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972ffa035f4a5ad2aefdc38069e0bf259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8119016ea90d9cc1b4b4156d7f324a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e94ab9b6a276b54b530d301c44ff1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aad8bda3568e2ac9a58cd895cd54a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e73fe35d525f85374aff5eff8fb07463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794129b2baca63beb0f4caf0ca63f3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc6e91fba03d823a7c5552f5451dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb9a4e131ba7b826dd69dd4b576f1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedbbfeb244e5dfba4586c1158bdbaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0fb7b229be321241331c270ccbcb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde0b58a0ba1d2101e8db57e0cc83d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8e8f93bbe041f661e64d580ddb90f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da807789b8d851294d8e7b0e07b1e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd318b0db555b962b7f6e4758076672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456a9414d06b5db0b14e1f01459210473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05229c0cd8cb9e8fe827ec523c662f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072e2d028516a2c6b669d954547007e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39e6c3ad95217e379fb567831de60076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcbb6b9f05e1a67f9b433f3967e86477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c195592667fe3bb0c73811f3f360478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb765c86df4803ec2ff60beb8e591bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d511d7ab534a5d73528a16fc330280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0bc8564cc06fa25fd81e410c7f26581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c741a3c3b85e59fb8773e6d8a1472e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81bed4803d5d71f0a48594d25f986983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276c890194649fe4c4381980a7342a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1355dc5936f7bcbcc5640839675b32a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2d013f8bd36c0cdc8ced01d8a0ce486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3769ff70395286ccbfdfbb5027d0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7507d251b3c56856c3dcf11fc2af5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab39c0489d78ccf828d16b99756eb4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffa8ccb4ca3b42a93deeed5e9d1fb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d336e257ed0ea338db949a1d31766591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c3a6136ab133ab7139569834dda6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0df94e06311cb867d0c7e07f1ea34893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5250d8c3eb963b3de53e518c638ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc32e731463c8717d95d1058bb75895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e81a20c8485aa8fcc82c4c0c800c6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fec3fd10c36df0fe81b11779e129dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9346b364ac20a4b30a43340172a9fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3476d8ad5ed4b13139c25ad59d9c9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c63b892662ae4900256fde3d25a15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5048a9ea27baba0d11190d50100b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa903abb01555bb8debc3c404709c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1eec277db437f6c29141ec6cd3590103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82b9957489798b16e2b5cdfbc868a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce067e41414192bd960dc0e3ff226b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026955eecfce1c35b248efa12c30eb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d60ae88dbdeec5aad5ea621e7a5065107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d6a4de7ba5c1defe0f7407b496a59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ecb97dc96c4464d731899d6f353e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117719bc73731173fecdf01a06f80ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f0749a3f8fe7b94dfd4cc3a122911111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22505b3fcf786317070d2a2d6baa8ffc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f246af152a0debff4f2eebb201e7be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1d4a557f24aca958cdd10aa469ff4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417eda7ab0c47d1670c3f723e24eea2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237da4fac9e08244596f88b96b8e4a7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c74774f91676a82c8c4ea54e7c66ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ffc1fdc1ff49fd14d2efe296ffd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855b6548551cd4adf1d1df86a7e802e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2b12b00b866b297b5ba1f70cf3507120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989864c941e63f2bcc97c086d402ffd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15f39e90e6ffa247c9e8ac2a906acc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb12ebb1c520b1d5e27ad17b4db1de3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcb4e76969d60ae4716e9a505ddecb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7974f0a19a7c751683c44b04ad7a89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfb2d6a00a948eae10068b2c062343126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e416818dd726cae7e5a803feb4fe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82475a579ab3eb458d4fb15bf6f90998128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe72c2ac4619570c7d1b5db2cd82146129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875eabd3a42f761592127203e26fe07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ca1aeaf0f5413059a26d2acb930e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d408878a78994648ce2787bfb52615132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d859d395cc00fc15072695a11080a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09bc20b52b93780a13062f06d5ce4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15eaf16721d6ea6107ace3ba836f85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a7ad9f2e8a645231bbb9ff44e7b9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d029ae8c7bd09b2eb8418f96fa3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4e7d100c6f5ad2430889a2ad1f005138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2591d12455b3296c58a75b59c845a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cfcfb9e2510d02a8702bd913b7e2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92f11c284aa01e73eb49b364ece101141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc9233fd4d4556910d827250cfed39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2517629dbb04f24aff049a58906f897143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277d2bcc9f0083d165c8c25c461aec0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aaf2eca3539db01f8cfb5f3f5f5a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f19dcf3ffad393d0cb201150b77b98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add3d099b2cf49a98b0c3b428f36ddb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4697df21f1c65bbe84ea893b91fe28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942819bacb619ce4a0f9f0cff488606149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf24e4f2af28a65d3e66fa33e60e459150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a09769d06bbe831f0bb36181714ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fefb2044f68bf1203dffea73e676a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df48d7d0747d0c25a4fc5fe8f690b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96e6de8ad85cb30d15d5bfb22b8d39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2286b7ea0652d7a9428d06609a61c6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02d681935f97ff9db15b20b13fa074156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc76e50b5505adecc179c186c1404157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db329871ac7f02363133bf26072198d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a8b30bf6a0a1ed8e3b1659f5e355d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffa1c84c5a6ab7c32aa37991e5762e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59fe208bc8fe5f3c3310bf8ced49d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff153934d194c889cd2af2914e4dd33e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4318904ca6da9495e7d3b66467b5470163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd951ca8ef3bfc2945eb6df1e0667c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d834cf4df2dcfb1ad7ec869aceb644d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df78d779e03b887d45776da38d761c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239af6df81eca1ce1b8f742e7410f902167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e00269350fa9a64d2af64acbb12ea0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4846e6798efaa67bc034effbef3b16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e52beae80fa68fd52a9fb52085cf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e492e3aed7de310eb60b0e114d6f58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc81cedffed01a4095a700238ca3552172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3733e50b50f7ff760665b15c90dff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a7ff4f5a3432e7f0d8792f8c872c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77772650a3fd0edbe791975b02cb37c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23178c6d54620abade86ac32690bb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db421e77221aa6d0b7270b4b63269be0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41871fb40845063b596fd4291a80fcfa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05346bfca72c25b2c77d456c1e752bf7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc999b9cba9b4d53164e2bb702685dbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37378be06ad9f3802f3f23461d1e8940181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96973ff04834ce2c5b7d7cc40a9dabd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c479a1b757e4e65f4c7e9d442f30c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19906b5bd49aef4af0bf28fc5b9460fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58985d63fa3c1c1da710c59a90c10fe8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94400207b0c11e1030133ae93ff6403c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daa87be815ffe9a0f8c9290b348144187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff65f672e967695ada327695e7f8885188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3c1099d59919ebddc662d2924a659189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b16a3b4963088c3613c61aace8ae01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c1be6193d696a78acf3cedef4cacf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8ee953021047e0d9bc34c66e1fca0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dc3717091445cbff36272f0107b26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a6b8c30411040d87973dee5b3b9bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f25b5b8b88a044c57baba888d09d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd43ab8c2d3eb93fdbc4d7362a1b32f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15be0643a107efd6368cdc747f07c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee44952fe333f85fa942be3d44fad6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852386e667b588bc4a7072630183f7a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd6a40323fa3f1ecc992b91503a29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213585636ab48fc86a57a7fdd69ae9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85c4b3a2e4c16e13f8977964aed6b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308c4ac0dff8fd8d86d4dcbdb84c884203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0ec4f0f97ce8bdb4def1d37ee586a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10984bf0a4725c9b9596549572bebd0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bd21cc1384bdb2c5718e1174b25c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788bd42e95c88bf1be6a3a79f6864bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bfb6dca1c6b518f65db0f1b3aba82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ed659251b765afb4eab8816a2397e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706222892fd53bdc9896b711b23ddffc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaf24bffda644735b6f21df0dc63cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c259af65ffc2b7539619c64dfad42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417196d4a36522d764fc7adddf081120213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6b217e7390b2be5326abbaa4250d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7b77123c1820385f349c48f49214b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d94f5d86fc9f84f03443cd0a9ea83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25e16a8045b8a3b1b51ac03e90abb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665ba997317229a3ab8b25c595badfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf27e10c6c695b83c3f0270d285ddec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6116c712db2fe7a9b59f5df890ac2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41987cd34f0da178121888ba8bad2bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b75cb52bb9bcdae32a84b379d3bb42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d01354a63f59756609c30898e4d8ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eb29e67ac2133444764ede7bb69f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761f62fe8478f951bb5f67a4ab5c94e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc8e00a06f1272e1205d127a12c5d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c884fe218dc1b63a31a13dd5500801227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c92619707a1cf9545bb738fc0e8620228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043cd35fc4620a7f4a8081b08b08c9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b578e6bc92b21d10c1ae8b6d82da0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62f71c64c3a95b0e2d09a8c04c53ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232145f59a5b27e7eda7652b54e0c7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5dc3cb3166582576a66fd4bf25cdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383c2b45667e9edbeafa12c57c84125234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9abfc9f060c496d0ce229ea5d9a6c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c04f40ae4b3f655736081dab3e959236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee326b7d4981fd016b175a01f993a01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37debc0e986d7a8e9b49962ff4cc99f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cf5a0dab22a1d039a04a1a44c266d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097421d34cdeeb3fb5e53b103a1b33c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43e36a36164b525a3eb4cd42472b4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d1d99139f0fb451604d447a6dc5e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc769b7b7c5942c5fd202c2a91f9b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d9df511698a1e967ea51b6ea0409b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb85b8e6f243c27f65d1ae3ae282f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db34990a4de1530760f74068047ff0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09d0b2dbbafd0917da7c1e8bb6c23f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af4bed9f641a029943c28061a3cf3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11852d352e57cac8bea18866c7d93540249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d107a5a8fbcc016d09ce3c0c50873e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a02ae4890fd46bbd1c2b5e4d69b8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d15f454ea3dd7c1b6c41cc615ebb97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496c9163f627d38e61329c0bd29cc7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc66af48aa107157a5f23278b12d49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c819879ba4c0bcc11377d89e7fa5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cd70b0f61a2d2c2722426bfc8ddea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1468ede1b95a2a293ed086c0c7f45d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc912d25ab08cd383caccfc487693f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba2d1e5f261f20baa2e7750fe94c98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b84bdea04107c1e08027fdd9309581260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05870bc8dfcb1eba907771c0a91cc07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd73ff7bec27ecf070305cbc14b47c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434624e07a511bdfbef9d799ec7278cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f667d6d5cb51ff4a4195407278f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843d9ccd3a331a85a0a2bcbcf05bf70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67777aed1139292dde102efe52662562266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bd0eb7561aeab2b63beff753df098267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80de13609a33de7d4e824543c428889268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6153d04b5485159eebbcfbcb57fac3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4e5f053513cd3d8bbbc1c59b89ea2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e26881bdf67b68171482b090e89793271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eb39a6a5a3a39a48a98e7f2bcd26e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621f1d34cb26ab82a4e3f0a6ab197c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c839d779c4d5734941ead29444fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d71b27836dc843d1e92525dd6b2037275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb47260a2ef4705950785ddfdc933b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4812f53189fe2657f216ee03df762277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a09ae23e5cfd0d0bf1c586d5f825b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d7abc4bbe3b032ae25a13fe1fffeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2a4d740f1e3d97ce8082106cf0678280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1a82695b1e21c16615cd705be131a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b90d91ada75ece980f11bc64c3f75c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b15bfe93993c5030c60e9daec699a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aea1c2a38748762cb32edce7284e45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4619b2cf4f04ba5dbcb1b9fe252b098285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba4b3aa31b0df7582ce836d05044c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc418fc837feaaaec3467c7c3f90bd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23009cd5a46ca22e57de2e41251fe28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f401ea249588cbbd1145a14ddabdab3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe194ee35a1cff40e34fb66097cde9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8cb9b776745d15bf28bd2636de43c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00fa2b28858ffbe0d06750a6b5bd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b605b23c7dc7f3afea589e129e9979293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451374d2a43692a5477fd8737888819294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe296076d296fb4ace0bcc6128a8f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c489cbf6f053fb44691cab24ced852a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecf7cbcb80a87c5a2c0ba5dcdb1fc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e019f9e5d2ab8e6570c3c22fc60e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7f2cbe5db68917a49b76500347078299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156fee6e8d77750d237dca356795ab3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaf9ba7a4ace1a3ca8a46a91566c8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16b34d011716186ede64304a1e0225302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1878cd578d017a27dd27d70818cf23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d13ce7f900041117e1ee802404fae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08ccc2f7de8ac4e78c6d6ca4016080305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444b19f9e706b5b7e6a3a60b9ff9046306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0be969656598ea47626ad9323706df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bafa9bd5abc64eadcd2a3aaf4a115308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9208657ff95d34d25d56ee14e7abe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a81797d429e35b1e4b2b3be3325bce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b5b6fa76c5252415df52ea8d7ad24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deab1d8b90424e9a74d05170c2aa6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa838066163646947005d876191c60b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe76159ef6da098ce837f9e4614bbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf6a1ee50c3fd4f2a6c4601f2eab5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87329f8cb4a16a7dff59edb9ff1da8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab123183b935f802c819dffb803dd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292575e63d464fada95789a6a278b6e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdec674c06e01ae6cf7ab6f119c50ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406038883220bf625165c57f8209feae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6de418d32e0717102261ea1cb8070f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46092c36d0594cef1328d64d611793322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900f5d4237e87207d272f34625c2ba2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c9315289ec69197480ac7bff93f5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349bf61f5eb2bf7d9cff1081c44dc63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae0bcbaefeb95744eacd6c7716523b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc764eca893fe9b0560d77625236055d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328abde449851db34f99b70152992da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68376d530fe62ad10bf785f5d789b0bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc1faba2789aaab3e9552508da40bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16427becc0bb5e78b9db3ac2b1f21a98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a4c700ef591937e4ef97ee7625cd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dfe3aeec8696f6aa1cdaaf47e9606333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982919994a65ec37bb30b7f7a20e1f76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac318d0fbbe6ea6aaa1a2ca137db6d6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4ff750fde7451d5b936c6466e0a87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649e15b23cd0722878f605afcdc4551337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1f1c7e0c70639e269423be06f921d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc80bddce65b755fba4d830e6ccda1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8c3b3c2dfaee6a66828579e161a30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f625a0a44c4e690719f9d8a0f3cfa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddef5d0584c452cab03eea73b71af3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e17d592921ecf4be0ea8674cb2904343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f902641d4d5494bd74b22a776085f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36aa1ce8b2f5385a70198a6dddfe29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5437b563ce614b5665f3484e563486346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a99135c4b328b88bc662c0b130b041347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61710b403110fd19e00278e529541b97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a358d7be4dbc53e5b79a6f0f20475a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c859cae92d0212aba153baa4dd8134350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c21d313a44f6f177ad6ce1b002a99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044b0cbc5415100478e35edb5e9bc4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ab64e1c18c13fcb2a858a497b75a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351bb6b57972dbb527e60c5c40b61d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2642858fa3b6f604e6fa206348143355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b43240bde487f51e99e76ca0e881b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b45974a5746cb290b160bcb193deec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd57085433ba52735c68eb9d3daf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9c0bdc1dc4b78772cc91246b24f5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67418eb47f10c45a1066befdfb6f38d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65208e73b79dce358c23a6bd092581a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a65121e11eb87fda0a85572dcfe4cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa651d2726e23899b00ffec7f92aa50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502327df3880c0a80d987fcb689a4c51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f376d48d909ab8323ea65f06cae1a4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed402279d67e9b9291e7d86775ec56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326705bdd5cc0146a203a8d8cc98b234367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83efcaa12f4cb5b7197ca94b8123cbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fedcf60758d8b6766c72225b3ecfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba3268027cc805205ac125be23dbca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706776fbd6b3b77bd6fa4a037ee3891371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fab88b4b44c022f1403e127ebeaa3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d84145505bc7fb7ac55aa89d35ded8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4685dc8a43f9dde9f0226a3aa5785374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd68ec8b1663033a51b949f345bc3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea525d4b2793dc33c92b32199cce8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d3c107342dd874ca7dcf9d829a68f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafcd16ee7efcae5a9e4879bf3d4201378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdafc5efcb4649b34a48f0708aa0ada379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3fed4d0c2e3bb968b4e1a289d4136380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232f90e61f458cf95d29c939e81239a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc5349bf9519d80b7a0c3db97d708a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d708e5ba748566f1b1cdd0d0fa490ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e78ac88707e2ead67d00a9f451493384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7f1cf0772d765ab29f3a330327561385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b36c2ee9b8b2fddb4e00e3751198d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add155cb59950fbedd73bfa4f818fa4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f7c9cf1dffece5ea98d0f51b58fed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cadbcae6d1f5937819d5116399054b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47cc91a9cb79f2a4cf72fd4c69ea26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab62dc55790d3f811d8e7c6276c8e73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a058cfccde4455c45ac756dc82f1e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37840f675546261a53521bea505d7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afee2006f01ee3069530d356233ac47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef0385bbed0918c0a8af798048e8d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e09d1f18c421c0eced7517f1f3d1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbf2e1980a246893eb37a21017256b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab087dd51d21e61778820eb23db214e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077969e140d9559fcf4e1e52d285d05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a58bbafe15a0405e71fa3dbd4de65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c8c46a685db105c6d5bf41858e6b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2ae074069bae596e61591dd038953402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df37d895da5bea13fa19fb1326b8958403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b76a379c61f8b4629cb66c528a82a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd78b350a1dd835730692cf1857fa8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870402857cf77b221f41e841366d211406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad44de089be0e3cb7414196ef18c926407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23020f6060768af5295e52e517563ef5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403ab43172b1c2c88fda6f0c90af60b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33738b1a6238749e60e35571e451bba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70abe07e7db471faac14ad432fe753a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc2731e1ad486ab7a55d047d3e3df4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd0d36d56fcb0ec1008b5ef83687ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48239d27e502bc25883ba6e7e02a3a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8927d5d00a3088492a27a08e34012415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85873b06beb397d6e12abc4da502b99b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fba3bb6f3dd0a1fde54cf8cae90ad9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5578f1bc8c4836d67fc538c3dd02d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8db5452845aa16603436efa8bf91a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79596b920a3c3296968c229537d0254b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6fe453d6b53daf76c8a0f4c5e268e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f891b15f8a710186907f30bcdaafb2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47a00d891534b1916694d3382580d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbe2f0b874e72e2672465109e07046424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6ca5ddaecada1eec5ca306d872468425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc287caca795dcfca4aa5cacb07f4b9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361e3009122a8c38e8958627e6012d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd657bc4a41b8a6bb7678d9872596222428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548ad4f16cc4f54ab3aa822af9140af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d46db74db4fb0c65a2e3d8b9c3861430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d54504676e40be84daec4f08f1fba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f9d952b29142676171f20bab15f0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745d4651a8148a1d0ee107201108f4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b57c5523db0bd5e245426b72c1417c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e974c737e77ee4aee398465151e9495435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ab8613b91bc314bf5f34cd7152042436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fe88afc321e338ef5cfb78e637de6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1c68210cb551e6cd8c1ecc46029df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa9a706d376edb1ea26667202ae24c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfc7d867e22d83174ef0f09acf9806440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6573052bd06f9d048fdbb6204c8612441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eb71e8f32a630e1531932fe1aecbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303651f269fa6c336c137ff1043dda1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72a4798e74ba89f9cdd7a4924a64a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cfc0beb34d5dee6b3138a76ffc453445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba263f9383fc7c62409d6cc7d8840fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe32a695b14cf05d6f5ca1e3a8eb8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c1b47737cfd25f25eb22d5119fc51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0ebebe3dedb58de908af86b1c3412449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a163b87c07c341341b661b0c20b84e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639290d61b463fb29120900b2997f535451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a4ce3ca45173d811a4f53f9196a87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb81c6e853b35f6249991efff5ad8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20d99d66d2be0a74193deb3303dddf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d4833f20d6697ac11e4ea8f331d3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46d9d8f700b79fbb42211473dd05b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed74986aa4b13d7b370ab2bd07d4873457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2d84cd20ae3651e78b6f23e9b4f9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb339f2cf8a0a82c0c03787e946ef70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e217248899224e6f1b7e9f8f98b68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7228eab633c40cd6afff774c439ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5b5d644b22c7b5c9b62e697916486462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada4bd62e56f83f1d4482490d2a67d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d229e97d8d5d067aefb3a27a4e71bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c652a7a50a7eb1b60adc1d43c5f47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb478a098f7a761fc7e039c042180dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f31c46641ae6b180ad7ff59ed20056467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c9407be1f72bf0b464c1f2682bca7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98cdf927e5262ac910e313f66da480469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb88306af6fab384bf0652904995fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f706cf22d0c85a0b73921576afec535471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c45ff9cd2e43d413ee0bae54541de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55d1655ab84836bfefb3ec0fe30cac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3358eca3c940f87252f7bda54bd67bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29bdac210e7c370cd2a1d1fe986753475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b9b0167962edc779c40b6b626db86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939661e8a3632b2b2041708a64b9cf7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de65fa123246485ba0c0821719d088478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a3cb157e3e198e6b2d054666eac54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053bb0493869701659305d79f34c7d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892a7c2d62751804ad6e6537f950ce9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb012142287601c1714ab0499cc863482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a7e0d477af11f328aa406af0372b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187576ede73f17b81e469a4b02b110d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5e0ec59c2ff70e5d7bcbd7d6ae607485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba956f9b40ba613e042038563ba4c4de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9927e77f28dd8d20566e7fe92c0b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad96e0a3eaae64bee35d7db932c3de7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fedfec070f06c25963ed30f348695489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92114a211b2199b9e56b5e51455dea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a7554c0900b9a4d3d86542b0c990d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd936d5e3e945536aea684b728519f79492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47bc9b6ea8e9079b9d7dc5f5e0365d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e46865b5067761131c56d470a8f44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ab3a6cd4c515d6f4c647a0b1796a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bf5081ec2e61b8ad59b5b4b476a77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a77bf60882d827377f6138c469818a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6c43eada5eefa6b7f43cd94958a0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d616816053a2af7214a6e980c6f88a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b653cdd4a6caf43bb88ea334621a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45646be77e76f5428bb1242cff1a54b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811001938b14c50bca7e16c87e3cdf00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73953a30e306197a5a2dd000a7c8fc8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afdce9450d78d03d50e1088995c230504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8ced8fc48eda69338754edeb6e843505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dea578c095e33a44aa803b8b1edd7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88808e7c3f19d0585c7ab781b7519f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d6fdbcf060169a6a3967c281cfe6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66846483c8b11dc4837fd6eb6426a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c40b24540d1e74cba16fafb081761a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6806efed74c2379ad079f58bb06bf2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4982c406c3055bdb415e2a284eb484512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f12a455182b747e50792a205930124513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456ef7259dc8acd6815c5063092d1f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8ac3f3109864e70dcfe335b5a842f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2b72fc39e01974186fc19f3e54491516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e6e3d0d2c49edd9952da195e59f47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac247a097417da11c8148cdd79411fa2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f479cc140469aa51800a2f2aaeda3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f73e5322234bdc9f907c11cf26b958520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a151e682572ae175bdb50b633a26f33521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459a3e882915ada63f7c7976d5a9b49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b081b8f3bd404c702c6bf9a34cfd610523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80291ee96f42aa92d6632785018556dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f26b5cceb0fc67e1e4d90f06d7fde0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30d78fc2b91ce1f1b6c2ee773e45a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2374fc2926673c599d54ba16bab9301527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cde0b1373490d13a5adcf0f02c3f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc2ac9e0b58527bbcc6b2058bef8f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61281b125e8c79136938b19d8daf3d3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97d3015f652adaba00f75f37c1a88d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291ac8bcb5c919fad634645f7ebd04d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0633e460c3ec10a315226fe42a092ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d742c0de9107189290ccb895e0d7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2175113ac6240a1a0197337d93e430535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc52fabbb1e255d646a5a0a716ba9da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6158cdc6528809d0ef16da768db060537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a02b40501fca36e78a8180c35e2198538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4011e87d1f39f8cd65dd928e210413539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3f2c2d206d96e07de65a5fe5122f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f855ddc3c207c5aeb5c590dd2e9a014541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8940a9651716dfbe117a0fc65510620542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2fa978bfccdeb5bbd206fc8897d76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06b892ffb43b4b68f20e457b14097a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf4f6824f11e3ad4f785f010b92f94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f173f31edcf392c36aef7983add6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a67ce62cfb2ba46a7f7f44ce648a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049378533669d4a14dbd63c6dbb5199d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334eaceb0bf7f0624a7c0eaadaa8585549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a714125adde34b1d8c679b981ff311d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aec74e6fdaf97ba7c5409db66339e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b8305d1fab3febf0523843d4c1606552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a210c206baed729d14e71205a1f734553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f608844d9fff9937d2da8c504715a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba55ac0610439d5c837a2ed6361d69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8208571af9d5d15f3bf3ec5543813556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ab3193c80f5323246f58973755127557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52ce10ddcac031bc6d829df1fc5c83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0109b6112582870b57cf2fe364427ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe36076c8277a6eb7f0c2883bcf6990560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f42935399d6f3b5477a08f8863cce8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1150c9082f29bd4d985f5753f7def0d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9f2760c9ce9fa0a03cbd5648af254563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3048aef77dde1d95bbee673fef28a42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3f52fcd45a313020da74bc8e39009565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a338837b81d4f8a2d5d3b61698acb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3abe3316a3e83ee0a9b09d88526c39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076987b2b4c3837ebcfcdf8b7d976b38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fe3bfe4e0041c852913690e616eeb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7d819b9aab4248a78c7b090015069570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65335327eefffbeeed6e9c9e1db11cb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deb2d30a81ccaf5c9d5ae6b122c565572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bdb2199909d2635bd8e000f3890a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f620f719373c9de0ffa5e3a7a3a2ec4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f097f82b37bbea54026f7e23ec0dea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d888c4f1372006735e94879b235b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745278f0698dd5d11250b792fc1f5fad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656c3565035f0daa06860f742865923578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e208aa61f18a2569d27b327c1563d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c3d3128fcfc34a1ce0934ad6949ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b893e7461e75f5e5fe3b1a71e554754581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489fb8716ed2f0249edfef425a0ba4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231329f91c95782b40d06884de4358b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d685dcda71d251cc994f69d8ec38ce8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc0f17db5bcfdfe47216ef96feeab5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6500e8979c67b313d601d944c6afe9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6145f95d779efad6a9368ebdb18e746587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bb0911b522399d94c3c415ef1a8a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7167c93068eccd1ae4b7945261791c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5af1e6b1bf01d8b6106934cd46a827590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feec06e18745f94b5fb4c1b7a7b04a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e4042f5716f2a620f154be84c1c11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfcedbdf25d1848f98035910ec40f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a67977f97e325a60f28cd836b83bcf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4f66ffb259fbb6b737a22cfd6ae73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f96ae1f44ef1de2e102eb1bcf37c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618fe0f90e37b3d0c7e311cb73344ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe407f6cb6677477063285766c32945598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfb32de898a60c33dff6d93c8af153599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70754272cdec00e8b05a7b19a906cb5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0487e5ac3ebf8b4bec474124d109331601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f53d2c8061a6f0278378e7c2639bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffd266a4e030c8550b5d84ae71ab6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e958722124d253b679b46665831a9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6d774fb2f034180ca5a5ae67e74ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c5b2831542185bc250f86f306a277606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fcd9cdf6722795ec11b7cbb0ee712607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec703b945513d5ebafd2c6ed17adb7cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcf156f13ae2d8349535857824c04e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c9c93786beaeded60a622922a9e9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529091db7f172d01d8dd85c25e5fbd2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcacb93328db2061a38618eebad335f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0ae023524b98eed7d203e373da179613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9883add0cd98a94980faf621cec6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20632e5371321a532d564c728da90e76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e846a728169b931f6c3cf7e02793429616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef56b31352f1a4d7d122fae975d972617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54371a553af69a21442b07f5bf3d7570618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd22b34f0b6eebdc5e5c0b1aa8b6c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29806bd4633c5714247d35dad04a08f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba97f36a9b41c8bdd550971c803809621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbbb75ca91f4451034cd5659888820622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a8253eb91e0d0b8f591055a704bbf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9910cd1b481268e813c9418b7ae5bb3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdba6c533fed19fb993bdc6763991a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb1534ba6e37262dad87485c059636626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59bfa6cf9af3be88f32f785942e5b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc71bfabfe51416b5d7bed1ee69160d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc5e03ca5b938b90baa177b4816375629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75f59f1de19c2033df3c4f2e2d4c71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecb3bfbbf0509c0ab32ace75793197631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08aac90de9a638d5e21abcb810bffd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fcf81075dd4454337bd969409d4f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7ddd47d289ad107e6e39fc2aec18c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb894b71a29edc55bf209b33f1f912635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8d2756ca4c4268f7ad93dcad6db45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317db53c3ee63f03fc7599950e38130637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed9eb009fd8b47afcb01f0450048dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032e4ac7d321f0cbbc026e41fe6c89a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5f32f55d0eea4540d868dbfc66839640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e0e614c5294ce648125c643652ce7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404532f6c175dcb6616707f1dbb01be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc6631477dcfe991bf44641f47825a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976353db45ce37822c8af4ada7f07cb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1cb08ba61bc6a135baa44a98fc7a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408555c0406fa023b87c62291b5d585c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade38da5a31a20f9628d0589f4412ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a8039d4d172e62d52af8790d2d9ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66ca24c681340cbc512b8a2a33cb50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa7934b200d50fd4f960ff1c7846a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337a6621dd5480d4c5d7cacc16c85ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc1990bf6730e1f6c911816c743a1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233133b106752c19b49ad7c66ed12817653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca1419e699d943cc0afff0a3e3b620654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdb9f26e4756bede29edfb24a852e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeb79870958f080fa9e0cf294df7fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e6e775a8b577d5a3e25e4018e38da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57535847ef9dbf2865cf4a6eb83fe9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06624846b4ec2a74bfb3f53ed3089f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d412592650ba3c4b55836f7e76bd7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e5bd0a4040a801e174a9f5b957f74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdbb0df397e3c825cddc42659632ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436a9e6a85403f361e79fd40ddefe29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02212e6f4c8b1414ecbcccaec76f445664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e4502a58f3f35dee6ff6e1ebad6e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f72f9a01fdc4c135d033728ce09281666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b63d8bf081f040de00ec9e5583f65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcf38f9a625d01cbb1ec291ebe90d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d1299634fa50939d943d9baadeadb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2dea7d30079c49682dc50603bc17d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fddc1f804fea78c83839c028f7db0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d727a75f8ee9449caee00db9590df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3c7c71ad3a3893d934d4500ea6154673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe999e9bcf001576d4fafab7f847a83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0dc9adc73c085ef4469e97c0b43db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd518f67a915840ea0f7d4b48392a2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74993aa5a2ccb107c2fefc927c91f40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbef778ea7c6267114972c7b63c05a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8f8708261eaaf05c6b1f8f48d8dc5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28674c05df4a2565e1d1c097a0d07f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42e675ac1019adb37289dba3c0f9c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434394f8bd14b01c1748ede133cd063e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1d01bd869d7e382740b0ea65ad373683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0c73fc6f9f5e1dfb3dc934bb7a40d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e6c3ba934fb2677e2264b55792c10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515a5144597d7c2e4f01f9153794425686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4da366ea5f73fbe553b9c7f2e08d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a3947233d8a168fad17bd7d881a74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b56b5f2ec049f2ccbaf4df0cbc6a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec960930b91d68cc812d29216cc02b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73ac632c59b6b53bd4a6b8af3649c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2bf86646ad3dae41e1737490d4679692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78a30a128301d5879d2d255b522cdc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25c43bf46b88b7ef152ac1150ecb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e274bf85b48798a4252355050c499695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbef3c0f75b3bb01708c827e566f18b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61cce956d10b650d0215924da63711697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3646429bdda69e03c24a0207ec93828698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b718a20e90f83f26c7e9b6c102d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61071fe381f29e2c82aad2661ed30cd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0b9572452ed20492939a97554b933701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9d16d64c1efa2cd807292d7e222ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5b28363e8620073092c8706a57ad0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8eac6f7fa29df75205cc69c31b384704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0992f07637da451fa79bb3cef1f31705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43e598dda646cbe3dde383875e823d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46404677aa5118043a0a7ac07c642e5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ea2ac640204efff85f2bbf4340c99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5f6e99fc171091966d44a3334689f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12ea4f70ba774e6977781e99d02e01710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dc978a5f810b5e1fe0972b9c2b056711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da03a2273180113855f49b1b2f3ddf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2763224b28186182a7ca6fcb37deeff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e663162b5d1d9d15515e955d8ae2e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841a93b2526ee92967af4f96e96191c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c902a3dd926197cfaa034c6dedd69e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bfdce3048d084f919f7040d0edcdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a05856410057036c353337f8d553cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84eff81fc3a0e47aa15e19df591dfa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73116586ee428bfd2d849b78e23838c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5fef3364e3c70267ed7339baa55bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa721406dcfec10941c49c3df3ce3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e5e99756b0d6074bf79f85e78ea56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29387c33334041abd6e4d42665cba7fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47893695fafaaccef1891986a7c8db57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c0df72b77e117a9ab2e5fc992a528726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2862f29bac4b119921adc54abb41749727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45b25802e66dc012e42ac67809a5c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032b1e10fb6716c844d422b995b3e54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178e7a68efa90f1a0c56c8871eef148730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250caf0ec90cc6dfdf633509e25a6836731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048386d2edd2e970671cd1b45c6f7c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c7da55b63e585b7407e7ce41881d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dac83d0a57a7e278d4c399edbc4d1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b102c30e6c196d490b3fe067044db3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb40f4c991e77755fd9ae71863234b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539fe019ebda42f98773807b0584f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020e0dd802642503cf0f8267ac730b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487da07279e737b70c8702799412780739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22581e0feb5e7fe6fca8a51abd51f730740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef0e9f9fb3482f2141105aa929aec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857ec25245734e61a101eb121b3ea8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d6ebf910c7a0fce2c5e00e1e9d6ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0c50c44b1ab4a8af0eb2783a88f9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65bab37a8f33ee9ad491e1e3039880745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d48bfc677970f215b6f466d5736aa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe445056390f0fa6f85bbb8c5ef0786747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83f542ec9ec67e7de83e1d28e3ec99748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6ceef860e03bd035bdbfeb5511f80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e1618f4972ed5ed5c245970524cd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e840d8197cacfcc6471b62d32647cab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881c1920f22387bf65f2ee3d434cca6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33bee706d7520552c2b2aeff92db4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a832e558774a3f1a80c684804dd845f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d3a9a0ccccff54c8701ebb44835ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27e27aad98cdc7481594c5a88e4f3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e88dafe2d59e48f6d25e50f216087f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b07ae7e5eb12ab6118f618d6251d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd61a2ba00a45088a13416c2687d365759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100f4eaf6dbdd4dc0a1dd7ea7a36e6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1a1626f2d225002a6440dd685f9542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9566e4001d01bd5a053748a7ff09413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a289e62623441cb109d4cb643762d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a58fa8235b91f1e7b42e375fdbe505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73153b8bdadd4d78468fd12be4c6506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb323e3238ca79167049216784c76257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc92262e373d353081fe9f514fc48cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4c33615432d6a7c45747e0e0263b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3028918d71dc5aaaf5c4cef4caa1fcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65a4f619bedf2b9aa32da3f65264e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454d1821eb7d6e145a4ce4be078a4b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7cac751d1bcaa9a47cbc7cdd1584d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a70f706e09eb2247c05bb557633b3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad2ffb24ef9a65c654c4626094773c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d870a41d1a3d07da5d762c45ed9ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc6bfa1e77fa9c67c0339428c63e9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46876afc196e3fada25f5507d36d96018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f843d96904409197555c8fe6c508b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694c73cd5b77e944938e8af4eec601d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c9716d776c03552eeba32106b894721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe791735e76cb3a1ee4eb3cd1cfe9c0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3028ccb16300ba2b2f142f2c90f3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf101bff6c0888ddfd8af2afd45c1ea824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46e4191d1024324468358ea02387bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2240d75a01d094a4f0730dbf57bdca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d6b5c92ce9eaeac2d0788346bc8e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b28955b125dae6997519e93e5dfe4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813788155168e74fa31cad1a6b4b3ecc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7162ccbacfafa55087437dd15fef88930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48342184cbdad37c5bf299ab5e10d2a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d89f5f77f4c6c1937cc2a797e26d1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0614e3811b5977dfd5f0ec327d07633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1398f92402198c60670a163fcfc5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4ebc9f0044eeee12d3c27274a5ee935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ee0835278e75ad4cc0ac03e201bd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b7e63c652209681047d7f84eef86737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b963abec3620f41d697c563a837a0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361772f95703f1a255b0cfaa738328b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cc5b87f2e863d9277fc6130d9392c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb70a39559b642d382c1053ab80c4d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903323e07aeeb584b5fa143345b657c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8b8e865691fd090368ca8d4aefc2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca864cfafa5caeb5eb15d32f216ba2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5ae7e8bfbf7d3be1093030640acdb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56392e819e5a5383844c05d0fada1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec9111e444a8932bf8a9b39fe379347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f6c2710fe92dab419875ffcbb48bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2acb2edc92114fd8e6a91ebf918d4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1149aa55f2f4ba006df1b579faf7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf5f2baf7956a6837c86aff86b265d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058feeaa5147128cf7f66b8f569607352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd114fc5a9969e0a84bbbd8aa36b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7552fed50483df8185a97b3014d03654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998de25d1f19bb1f5719aa4164d3f1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3469b77322f4636075c251497802956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43fcf75f763c5dcbdd9d33ad67bc4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51d6029be410d97a89f3d8e981e1d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dc29bfffab88365c159d468476f1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e50db05ca51c4cf5f6321926aad9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ae6934926223fb5c4f1b109903da261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583a8ac153d6459d87c3f16f9c37b8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137841bf3eb1d7d445feeb09fa6151663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a702dd61440ac39b39534962b55d8e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea448a235f985d3468cbc43166bc1fc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d2694a51087545cd8f7e7d351629e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763667982414c0f78eb67b58826e6fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f62fcc6b664a8557a7a308655d73068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5246561d96058aaf8e0bc7960f681169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59b1a0d655f818079ba0910968348770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981e6d3226a9c7bd7bc0b5d28efdec471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da4e6f9a42f79f4de16548e6daeba072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2e87037a6726be3906c8a9126efb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02276160c2b149308a5418416be2ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbab51b92ea2c30edbc49f5e3d0226175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a21ed4b3f202141dfc767fc922f6e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22bacab9a47f41e7a1ea88502b78b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602c907575c8a2000fd77faebe7b58b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21914f46fe76cb1a2d3937d04e741f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366151f1e6c1c48c1aa6bf09a760879d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dba5e6b7686f1a4d3e6c5229d140f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d331ba14c766600cd596739c48879b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58021e20c1e0845bb2bbd0d1f307489883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24273ccfe0aad58bceb3d3fc1f1b3e9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a486e94b47d7f28e0397be1b26ca7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fcf351c72bfe80ba77de28e06ec3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26e731263b34488681dad6e190b90187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e034a2427399f8872083d818fb996d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedef3fa1db67d602dccfda5989ed55a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46283c0edc01f8e836305d8a288d5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d4a770caa84270cf962a6d136f1a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d4e342fa3c3ff9b8e4a39426ef63892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11671059bb0d59c6654196c2beb32ca993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbf314aba23b2f2f77cdb8b649f69794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7a92162a5781883c62eea032f07bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7847a9dc67ffbdc12574db7972cfb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19bdbe027e27c3fd5b11501edd520197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7563fa65daa2d8f6981b9a84d606f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1eef935d4c513741269bdecfa517299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3fafcbe7067c849475727e60fd6e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee421024decbd7fa1395d56b79c4b05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe7778db45970178d4eb3d9ba55150102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d080a869d202d9f1c3e3b13e67206103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ebf29e623f97c2cf1cd6756eaf10d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d54e31050aaa970804788260af6c35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dca9091661e5a8506745dec57f25df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277923ec21de6e007321ddf794ddcf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f826161553f7f0507529dd257313af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f922cbe0688b8742d560fad157bbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aef3e2bde35fb9059a19cc6498bc6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee572764cbc1c32d1ccd350fc1912ccd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb3151d4b7f497d842c79fb8fa480112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ad46047dcbb5a2bfd4d54929edfdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab5fc36e1c02bde9d81d7fd3ff40c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566712892cf442c5b50894151ddfb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89841fead8e3d6c801fe989fd244e14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e09f0c25dd97a70fe28d92acfda969117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68780310577a9fa95881fcc2257613118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44651ec602f9ca19f98063a70752b12e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fa1e25dc92a90dd495f42efd6dea3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fa21dabc9786b3d238c92b7349721121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570b0938e7b62ed1744daf52638203b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cc9d26fe30964db72c25891395374123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7911f637288cf2ca87d7519b554cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140a1aa15848c818b38a85b6ed10b45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dffc24333f21db4f714fcb4cb0b792126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79b2aa66af68451e27fb097ae845c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806d9d6c9cae7a7ec8ee9193b749c64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87e7a5e539cbba0aa888d5b1664bb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca21a269f4dd97fc2c9bf8969e19f9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61476d7831ddd0dcfb9a1de34837ea0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b22e05d23278be0f45ef466b1c5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c66d3a382258a2c3d1f42ac03abdd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5c30e8299a9defd935c90bd12a8c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846ae1c210eb27b3025405191f7b5a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929c9e3a53ba4571c9609659bfbbb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511338dcf86da84ae226213f4d6ae60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc4e0973e83ae076c50d97a12a8993138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3ad5d6065704809efb44ef10c1781139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03e636696d820ec7db15b5af3e52b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e3d7e06a78d7fff059812989cdd52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926d87ac873829a4c4c5abfd31ade2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a199df9ea9eba40c4e0f423979b2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d4c5ca174a996c561eec7e066c4ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa78b16c4a9b8fc4e8ce49699e2efb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66f31053674be78b1758009088c440146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e90d569d1b0456871c88454ede94cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e34e0080a6cea7290d7e41fe699ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa021f6232c6e96c381bc4bdc58586e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb019f4a1ffae9fa5548c2a2ef83de0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1056c2b68b7991122c86b15907716f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92617009dd399a0ab80c100c2988e31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54799534def75b318ddcb866a12c878153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cea10efbe020f6bb83a820345c68f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9aaa66874299fa3ab5f6d3efaebf4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c5a75e14edc9eebff9cb7e4f13d09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e51418e84d172c86fb8bcfafde6489157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826511d0a6bcab7d12de5953da57556158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e01c3d679c84324c3cb4d37f7a0b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb554ef1ca635549816a35c226c99cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a38945b2877815e7e7dda3ff65d72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6136728af73554a4a60f3f6f78e2fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819d27fb76cadd73d7cc92fee953b2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed7fc05060027d31e4f162f37cb427164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789663892a0d22d7c24dab1648909dd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f3458fca32986ddbd2ccde74a9707166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a32216cbb9f29a20bb3b93c5a393a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a22fec261d8986a5b4a9b5b1ef34f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f05417e50b321bba70b8e02e642e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07057bdaf5a1853cef72f502aa97b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea05651ea1e8b1c79529c352100ff7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946c56bee654f65b478c3d1dc153aae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d224fb5bf8be6da97d9927443945a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f1a5c003e5456ee641286eb44a1cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f92d1da3edafda2ca35219c48d4f44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65016e98c47f6590e82146caa0a8e3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b14c26d944a482d6bf08ec32a489177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dafa882f92cef2883b8dfd581098c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d097ebf8aebdb6ebaeb4d572657f5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4971e0704ee721bf1c145399bea92d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b466fedb1c8085f29fdca1de82acdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69afe67e53d00f80734fa1fab3c8849182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd37fbab76cdbfc20d4f0e6a5a5e0e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581b3a52c7e61c62bb884077728938184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be88c1d4b06760ee04517c20d71335185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a210be30a515e3af7dc561a93e65625186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a805675f862710e570cff8f2e221f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea402e0a6bd87b7d9fc24a38c6be8e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399dac99558500e1a1814bacb2d082f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cad833f1a95adcf64ce2844d02688190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0995deb8a19e65d452e3540b946541191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10387f745b04ab78127fc002cc1ea689192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154051941ab573282a721c93c51ea903193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5eba38f5e9a2a2ca7b0e2f0f32801194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1be6cbbe08807fcd813738c8dd30e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ee82c7b487d943fe5e764183f950f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de7a434d325e36931b6d018b8f1a9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585d4e92011d17ff458530d680d59df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d0cf2a74055c0aebaa6f03478d30f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3a490c076738ceef920b0c552c5f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f7d9a312293d62e757cb54484bc76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca300643a8b2a09120058958439eb1ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8226585e1f252752c36624eed3af2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc406c70653cd8132f39a97a0c0024204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6f513e621d6a974fe5ffc9a5efb24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3386ea125cd6bc17603e763ea3421d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35997e0517815453d672c23a0af17f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8274d1afb0ae20ba23fcdfe0b085fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594975bb83e9b0dabb1c66e2ee513fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27798cda6c41480a4ec2656f2529df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461080cd6ad69e035e95680982d7792e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401bfdfdf719309aeca31129b4908f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb544bdf4537faaa53a474c76d70f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f364ef50984244b4080318cf6f20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841347c5ea583081f570e2e91e7b5f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0855de8a4b0876af01bc6faec4cecc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553f6753b8cbf05e7db91d473dbf069217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e17bdef6f10cbc9361352e4b5c52f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eae211263909f4b1bb19e24cdf243219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407f85a8a51b20e9292da6ca48c7c37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fd3bf68d3c4261855c15294dd7397221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedad586840269d80c2dd4c755a5dbe2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1fcecd4c894ce7bf959d5aaadb2fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d64f998e673e0c3cc7e2c97ed6e442224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858be62ef0d7553640a9c4eaba08e07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbbad68d3f6fa37b16645f6287b0d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1cc701a7e93a649d33752ce59533d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11835d17a367a2644f3c982c8a45d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c3b043d215c4ae09bcc22970e77a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f5667183d49a41d876ccdcacf926230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae209c030868b6e9b95aab7ad6f5d64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f3bf7fcb5e0aab585623927290dfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0332051cad98bf2790e3ee78098a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daac1ea7a99f3ddcc92afd05807d5cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8992ac5eaea7f165dbfa736cab9c78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e239de3c36f0524fe1715351a33efd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8d1626b7379f4deed8ba7756c1b2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a206ca1bdf66c34b78185754db876238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fba5d8a9f375fa3d9070e3127d619c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3012c0a622219365458d28942942c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86710fed631215e4ef384856f9be85c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf3b2c7a41d07802e837582241061c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d742ad4ed9019a46db9495192d4e0c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40131decc9a1835e7334490b5b207b5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96511a4c14e49c07cedbdc2ae3f21270245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad91086e4bc90bdfcefdefc9bc6d44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f961807118f0a4f375ed358822767d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bf3add3c2ae513f8189eda49bc053248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcef5dcbaefd6a0ff84bb293edf2dda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbe3a02b56bb91453bb8e09c0e7603250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307259a73c79e250a8d308a3e41cf09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627f27cc9f1e672e8dafb8a482cba6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa2fda168cf2cf6b1959636ad0bf84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b501f24c76a7fd75591594363d63015254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d4593f9e4b2a627e65cc3fab77661255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86e730deb09b05fc8882f4401074fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a99c9842b8c376164a5ae38fc0ba3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92d650801cfc1977824af3dc4fede4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e69dd9e4bd8ca539f1a55ec34b58c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f558831d83d8822b1ccf9a0cb82d4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce718cfa240885cd41beb96a6f096e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc8b972737afc3f17e7384e7dcfaa9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae303af58f8dc2519f1c364a690c89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5eaf5afc3c7b8ed07b97e0575f939264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9229f8dff72184e79c279adebe4622265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50b0ef934ab9f6a4f863ce5bd6ae40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326c1e8afb08c635cd6e89306655b7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4390c8eb2dc0ffe95085f4c9fc13e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65661c8999cffef2674d6499d96a5c0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec615b294fd2744cd804d60c1f5d58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08725f02be365470b0180fe6e4941120271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706f4e5ae40249f94a1506bb20bae8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45531468b66157644173d40549d4c037273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494582d43f0002d063930edd084f643274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fb31b5d4f72c53347be0583ae87e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddce8413817e9ca655852625dbf4ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77117a2137a14974424ccc29a476aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a515cb491f38401cfce150a9be81e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b7b3e4424609e75b481412b4a91b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba586f639f002d64e74fb408a792562c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73ccabde238b3039d316b2e0d60fb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decc6668f1c93bf0a311475f6d6eb06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7713532a7c05e05b75a1c5b71942deb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e936f9fcc4e14f06a5bdae0806cd04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db029b202e130d1c3f236b0675b0d73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c197781a75cd74e7631b6f0de069b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8bf08c18544caa9fdca3f25a612bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845ba9953d8c85f56e90e97c9472800288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f953e50eb21d4ae37592f15a97a1c87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586d2aa42f4534b82b04fffd21a8066290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea991a212eecc2b81fce8eec0db000b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164200fba4febae1fb5f2dc9099dffe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5d8c314caa851295a1eff4c5ffea2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10184bf65dbfa95f32ce6b0694d8af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683877bd9311742a44b17839cb258a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c36f673aa8669f7f5bc3fc6c66ce5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4df6182ce6f44327c1d8e3e3acbdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed80481c7a5fd187d6c8d8d7c180d47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0416c3f3d1df341196f6df87cbae9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61775209f1c5385cc28b76c00d5f54c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b27fa6285eacfb79f48f0d7ef6e44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882ff1875fb00e22a476d4de31907b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2d5f442ff6c54dcc5794757874dbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea5fbd611dac3d4bd005a115ee7023304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43c4114064a7167bd482ad55de5840305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ff3b994bbcf24fa71d3da6cc5fb19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22dfa1fa5ee90c4ea9f33ccc03b30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa44209fc33f3d00a03d0ffee59a4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963910917dd455d411a7c65dc856097e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b59c130de6258a13b0cbde8b104c8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de2257f2a42b0ccc44f5bd6e281107311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714357b8e769b720749cf88d7b3bd455312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d309fb75bda214535dfd3705e8ff567313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248472d9ffe14cd7b819a6a6a585462314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1888d7c27ee3cf6fb13f0293b1d923315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb15613fd670ae2f3d51de2ed3dea6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0432b0db23d5ca38735c08505a006b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b299b7c958ee77a3d7b90110e3b78fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bccc0fb0575592d94c02cdab443cfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f55720063bd8473ac5a00b713d1502320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7483fd4b1a3794f716e06764a08755f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973cf0e6447c3521a46e27534d9f0cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871a5a0a0ffd5eae2ddb05cb612c243323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b61f24809b14c1ef38ec924e5244f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e173eb7bb89e08cfeba62355b38708325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffbbe2e8e12dbe54a8582baee9f87f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df73d2a4314a6b53524f790b8f95bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300481dffc20c003fb9149f8cba6ab7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129ff3814aadd66a84394092bdb3a1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd12c528747fa6978a2693ecb6147f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57595f93c938da01ad5846cbd8ad6f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270cc932e570e43ae2ae089241ba50d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5bd7b0e8cf71d940ad531d080cd99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0b632fa3cf241a4f5a994516e695d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb447d57c0a67037ebe64bfd234fbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee5858f5a46cba180fd4841f049cfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdf060213159bf3d72747d5987f305337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa350981b0ea3fdf61564b012ababcfd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde45e0bcdbb62a6d46c5385c2b4fcc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82997512b06f52ad16077b871b07aa48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e2a48df83e0e195672633b5c2838341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf5c5db46aff179557a1c7a1335083342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b3692537f67857d4ec0b6a11e2816343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5faa70eb86ce175e27e5a2b19f4b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41e907d6e9d45f42697167e39787bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4123faa01c50e3300dc2c77e10a1538346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e6c219116e8bd83704b647a484ea1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dfb6932a3130cf89a14f514a582b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642f700335af42016667065b7b737c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076c55a72e0ca4af8e2b1a5bb00700e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13d76cc603d5e8f3bec916174450c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f6191295e5349b3fd88b6cad1fa33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa885e0acd80820e7a2f9fe13f5e1c93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dbcb3c7ce416feae680c71316e19f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b17b407c90bf73fc4c6bf45c269b10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceabf1f2c8515bd866a508d426da0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fc7e9065d60a763716a0e7fe28cbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94be08849e31aafc3f78b22ea62858358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad85bc695d1bcd2db590a42217cc33f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d2e58e1918497f33ab8721755ec38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef67e79b1b24a533b65c95e2f9a0c86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9655df3c1903cacd3ef59037a10888362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f528f4cabb5acf649048431cebf94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b81452b8662a3a1deef42aa038dfa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a6962456b04608bc3ba8e3dc95734365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b161c31d52a9bd9af5c5c235d946a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a9693f27654f56efb96b9a3f6e401367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca9aee49c5f3128888d5b37a22ddcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc701d0d12b4c1973c2d95babe53e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf7eece26d990a32264a407ec716d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab266d668d78bd812a4558b0c05e2be9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f966b88abf8e8107a60f290c343d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d090c562b6d189f1811ea7edd4cc358373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a33aebc703de9c5f6e10c0ebf0d62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d164341beb320f0dc3b98994d2f4f0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5a048109d07597b49ccd5ff7c1e5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d809000f66bea634c89e602b16a36d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665031c000db1b07c14e38d1af2fb5ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33a4529df6e86d7ee45d92132f71dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af16d7aaedd7150561e571ea6d9987380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3bf19bcaba9c5c10f36385446d746381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316b1976d51136834a53abe5e47cd98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97629d67af8d46ae90e81b5441a970e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325b8678a75b8124943656d138aa00e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e518040619ec900d2f39cffebbd05b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2830203275f1566f66f03f691f234386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94752e92bc13ccbea8a946eef3108c03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f57eead01ee7dfe68b0188a1984d93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6868c02c25a268861ad48c318c459c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447934b9678e277b4df2b7b004a2e7ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d555647f8fc309dbe9da5d700a78a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cf890f08ad39c4f6ae74fbf77f8cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f319f434af2f3498c558d98db35d0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44a0407a1b3cac2a70c941cac25977394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cff00736a4fb294a560bd29666c34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de36789236eabf028009a137a2c4e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37033ff248f2ec85d7e82ec0be481610397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982a888725147ff9bd54a91eb5c91c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2afe73168f339588e4eef82fa52d44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c84c37fb1bb6ceacb604346b7fb84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78098ef3aeae2819250e18dd471fa0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496f7bfb3b6239baa9277312dc8cbe7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a3e1be1fb754345ccd5426a467490403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a11ac5eaa8cb09913376fb14aa5a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f2c9f07ad63bdbf8e5d84864d60b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902340481a29e14e12dcc441533b78e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34ec5483dfe2cbbe682ffcfc41b50a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decae8055894d0e82bce28cd1c146ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0a5d31079e6c7718367f5a1aa378b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41f49d8aadfcdc40f608106dce27c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52490c6705e9262cd9d61aec04272338411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971029769a0ecfa65ac3990ea607aa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584ff890adda2f6823a308a89a0de7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f951127b1448f223a8ca779fba173414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd8faf903f0b33fc1708aca5e6d6fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674d93ab1a53f47e38c959cf285d0bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868d06cfcfa2b616f6abb06a7615283417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085e76d275db6e86015ad4336ab8bc4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8733c03d05d0d1038feeb4428dca6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f858ad8297150e1b010ad954bc511420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b201bcac1eca9057e61500fbc017c28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1432b2174e8ceccf2367948f5d7a76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac37070ddd39c240f8d757d7ef3e91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66a23ee6af509ed952fe274c585b5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68d86e56d5f333da468b3615163d52425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ce8c417700f32f63e0432557bab78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b28f26447a74e4bb8defa2a32a64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d262ff1ff3ca785891546ac9614328428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe64e9b284343c930410efa45099d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deffb64a497499d5f3e1a1a8ea87e50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbe67cd531bdc34e215fef85f8a107431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5505c872bb3ae1bfefb6ec88e6f02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78a7824fcbf86f934db800027d1e4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd007351688304a4e7d5ebeea961dacd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b79996d4a3a9ea046127dced61e353435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b090ea1d358117eb6b454764001891436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592679d97b8fa0afc738b1dd49333c4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10fc53a0cf9b9c7507595e461dfb9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a513797a72fa109598ae6284b4728439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ed07bb96ea6382c3b2e6ccc1a69fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a2e57bfc6e31c5efa2117e0987bed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b00d539db6754849925228e819ccc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbe1844e4db0fe6a49f1a009b1612a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9bfa0571cb3321dc1670ff1253e74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b886ceb6c78dd8e6a32f7ce1cf7a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221810423c2c65de6b9b20ba3fa5071446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a940f14bce27957c990af0459e6030447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c9f87f2f5faf02cd0faa930ca1779448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197977f6913724f799334d976a775b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd150fea06ed15f33b8476df5d282f30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be9f45032392010c2c4da8549552af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a25f769518453fec68b3135e087d14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a788bf7eea188f524243c25ca8a70c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0063d9f3325c96c58f7fb440f7c51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d13f9d79ba10d5e16094e5b63594e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79400f432942344b62546797c0472013456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ac4f81bbfde743e62d68d08019da6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5a32756efc41623fa56fdcdffe40f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac725b887c26e717ebadd06caf4a25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ef3e6031f821c85f823c3f82ea469460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861c1dae8019a1f7fa6c6b8d4a97d44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d16e89bcbef0e8f10909e25fdf39f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7092224d90709cad6dab6549ac1a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8e3fb8a67981b49e16c71876b966b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904da35003ed5dd7fe8a93a73fc51c5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7340078bc5f4cedd34b9ed8dd73afa9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cccdb555ebf44d6ed6d96126bd8cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e8509e0978ebdb4dc33c62462a404468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2549b65d6a0dd3200d55e0a9d0c17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51bcbe8c022e5e6b3fef7ca4e2969c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a7bff5e67eef03dc3e90816f39281471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a122d28fa5275253eef1f6221f3dc8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e674bd44a0588e9f65f3b5fd4da507a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0713a708b0e5658850893a541ca0573474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b27f7d27b97b3d23cfa389745f11d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71c32a0c9f23aaa83ca797c27e5128476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5097cc8fcb1575d24cecd8678cf4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee7590bb5ad60a7542e207d6cdb907478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb3ddc6ef29fb65424c2a4e2f265c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625f96bb5889a072388c37c72937638480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9fc7a65409fa60f6ab9ba3e8fd489481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899030a30ad2c2b8efd55fa9c706b99b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835b5960637d34915e2e1e0f13b40ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb48c30e9b810c4718e880500a648f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b692b460e2283209681c1d2df8806485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bdfa1f42f9d4615f2e98ec2f2eff5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9a673de6ab921e43c92e248d7bff9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac2f0e039965eae71e7b5a1de46648488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a244161057b87b6192effe2a2642b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab336c105aaa767b6b25a4bd009ec50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b1d2af28b15c75fcab1bf1794e0ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c9993b7ec939dcd0edf576e09acb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20399ddb972db2f23f58e8cc4070e726493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9182f8ab4e5a719d0f0e7857dbf061494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63447ad34ff376596050811c8f47795b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4ce91c72ed35bd29be3678a07fd53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18919480ded597c8758e69f142ddbc39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8fdf5e378945f345f122b640291a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbd8fd587508c2d1050f69d967fc3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec04a957e78f5dba64c998a08e1f6a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b1c416a3aef3e04c3c794ab80e75e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691cd68840ff009d646d21345f7674c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e231b9a947805749b64fd497560f3e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a555b892887da48c00e25552accccf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9834efe7a0357f082987c443eaa37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec4a35c600f377f0272bd768014018506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55844b649e3e6e9d335f5b6ba6a424e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2897c30c662303e6c4f8394518b335508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa325ea90ea27ea224cf8b5758a29d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567247e6f027f0d73460e49c4510146510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7998687d76e20950234c4befe001734511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ec9303f5759141f1ac8f3e3827ead512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c4c6a4d10d3411e684d7859ea7338513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669119cbf28cead9c19e31ba2b12aea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f641f73ed320ad10200e57ff2fe49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd377ea745d643638f9f98fc5f1cc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fb33f7313d988caf9b98735656bd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e1c635108dfa17d8e8f71dfff93ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9254d08bbd23033257f70f7015aede8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb4e5c56508f26f79951480eb6b585520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ae1ca5bf5a2fdab9753a885c48c07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fc62944cf9e5acb734c52f96f886d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b5d136dec50292d730b10e8ac8677523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf46a28b0bf2d934389a76b14883de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c494f1c9c65f33e917fae3e1428ce53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e9ef77be071992acf09b4595116a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a27d5f319a37d81ff3f9aafe5b8cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522d132dd88b0187005bf983ef792e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d32bceefd7fe4de59299ad4752fbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5276b8652d7760817846ac409eaf71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2674bf724c02aa21c353b0a22f6be43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849ca9b2139614a12fd4f8ebbce72fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf271464fbdb227cf206b3bbb079a64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beaab8fbe88a8296054ecd3cc57617534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe810257706313b105ae84253471d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f0d37e02a12e995721caeb59a63fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43886d7c2e72657cc6f1064276040cad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebef1a97898fb5f101c084ddcc1fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b37107913be5e32ef409ad89b516b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c35f014e48fa4f628fce12866998540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a007e35e3e23a982777081332c5f3e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d25328d1ad5903d175c8861dc4a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198d3f5fce6b36958988186db99be4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e9cb137fb4af70d6a32326b0a6f5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880a428c401205be41e6025c261c25c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c74f009d426ec59ebfec8d32707cf8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243a108efe647200cdc4e73c6cd1c7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd812951547a65ea0ef072ba68bb45e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb18a9c375cc9027c4675380f2c2cee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8171611f95d875172adc7192333cbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992c01f42fc351bba7214e9cd36154e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd23348862c255efae7545dbdf191e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01cc091382b4a1d68874f94517c9fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604678eaf06df01836f93cc3265b9ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb85c137329f3b239bd95a862c47fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70f646b4bd2fb4d1b934b8d71a1e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9572da98fa68dc9bc86044a371015557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26433eb5e2fb06a93e41b583b9eb68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2f83b00b58b51930259a1f06e986d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b891ee365d255769cf0532be4f41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf741e32c4b6d654e477fdaf61238c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4d58ea444937079073e69816c2b47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc513d8fddd128de474d28fa0723b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2749862ec76d2acf225186023271fe3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0bdcb05e4ea7edd54d9aa5b2a573a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bebccf4104bf4c647854bda072655f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e585e481b20f61d619312dccd7c7b26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c4c195b46fd15077679d5b403aded568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6121fc815c9ee22e5418ac4cf15dbac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa4e14486cccdb4167b4a5e7642da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ff67dc5c8ced9aa13a0819cd00fd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d156df7bd5e77aa7d6aa2d749a25b36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b76be80d99837d588b4e0c7e0e3a83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c08c6fa1310259077dccbcf56712d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc8a59e796225bf0c0a8113fffe73e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9796c0167ba505db46189c390a844576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d19159e4640c6efcc7d0efaab3078a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3bb40c26ad8ec75557481383d2dac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30035343a7829d796138f691c1e9cc9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2b5c05b9fe827137a33e926996f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7f0673d6763e519e73eb7349e0435581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b6b4ca6853b00a00c867933fcb9f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8eef1f75378328b8756fddcc3fea8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d5410ef77117a86e0d1937b1e64e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781f4ee5658e562a696448c471b40de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19fbaebb100db86854623e0fbea6e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227c09133f400a7751c519dda1bd41a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf448383abda50e704fc99537d3dc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69b0f5e0d1835e6f188756fc939e2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9655c630eccead8839d3e6e0014330590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69a2c205fc33c894b8a23d8a02adf0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043192e2428ae07e6d7a1e36bb17b46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486377deb4c1a06e997b4f625e76657593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01008ea9bd026ccff7dbd67f219edf5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686b76e895f48a26c50b049d6023764595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503643e47e2d61d4d4d5812afff171ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2601a58f2f7a049761dca055cd0e8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ff96829e8b6d0fb34bed8acd9b724598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad59bebe8765dc720a503d9f7792830599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c87a1c7a14c3e19e3fd8afe279b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b5eda98fc21028ca489061fe29116601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074449235649a88d499a0194d3bb2845602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab5e8066832ed433aa31425f22b1d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eb9a53e26a20d4fafc2dab83faaf7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71774cbd15c837da4334bdf3de61116d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14673aadc1aebef396dd5724e08591cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d4e8d17a8c8f71e8d883c4c79ded4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee57c427b97048e66dc876f71a807b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9c08dd2bf6e3f1a17a568fe0dbdcd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c2c7d36be5fdd8658511fb0c73c36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc50f072b75d8c30de3ff9858381dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2010adbf355463bf70a13d79c8bfc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f38e0d634608bfdb27a70fd50399d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933955372ec64679727f894efaee01c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080cfed0e6f651d22f07575bdfb5875615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679e696ef5daa630f77287734747cc4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7392a1bfa0f78982f225086d520b8e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dd8a51d736b29ca25910c715005d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e047f4df3443bf00834bc220fc584c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22f2e7d8c9d60293e754fba6f90b86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6284a95529c112768b0ff6a96135eaa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ecef7237c0dd1942fccbf2247d2c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e30e2baf1e8deaa86550c792c0ec1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee074a210e783f63be9aae061acab8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce592e41cd3ff3a68cbba2ca744d1aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8633c59bbc91843a69177ee31b2299e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53379dc0109e1cd84249097685c4a80b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1354f6a2ce699b737ee14222bd874628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218c8efb1c2338110c2e8b9180cc79e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f98c3ac8b37779300ec0b879424c20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42347419b57eb058f18943dbeb686c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c3e818f983c218b1b89e8bdff0c27632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635a5cc3925afb499b189c194c0c6c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b5f3b90ec967f1039f2b1ce36fe3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0df094040008a32139f7ead3ca97ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903961ba31572f244fac8ff19ea4ded636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394475a08131383ff684735b52372c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8369ecd45925106902ce62ffa871272638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4305f754a0c9cb6113baf14eefda5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702641d783ee58eb3e12866f7cd9f6bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba65dcf4db9a3acdef48ad5d91f7fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a64e32fa0e2fb3aceaae1a43eb07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dd2a439dfa0ccc5802e5ad1872f5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600193d475f539301100b5945ee3231644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a88ca09fab8c351b9c1b92f03dd449645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7776eaba8ed8a313d0571ae50f0ba96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999150795ddac23f1bc8e7177afddad2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219d093c26d41643a6f1b69aea9fc2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534f155da6dc42a7b49a7d3041bc51c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d084a2505680ee6b4c49bd97cad7145650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe950d21dfbaead4bce828b9e51038651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f6ec1bae7022414b08acad6ed5976652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03649be9f8b8a2b786d5ee7cd68f0d57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39fc051ace0e71380959f2da443aa3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29597321110ee018c34ab9f707c61d9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8060630c89ca89940bed03d186e1e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824e282f725296e1afa77bcb9d61820657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e2cc7ceec6a38f74ffb332b6d2984658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bd120713dd339982a9f52ecfb3765659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6376e12509ac4f8eaec235ed16dc7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa796e2f12482c8f380b32612375a4b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35c45594459d04c07d6124ff716ac8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530f99e5917a72311c4b2bb426d6769663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e4e4646a6ed2e1fe32fb73269d5b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea1a33c37209e34649865b915f38b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c2ccdab31d30ea0e61b0aa9d9ba60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc911f48a602b6fb9568b21eb759a18667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2b96dabe00aa9907a1a42a74b00e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868a53f624259ee0bd616f6c2ebdcb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563f1bf991cf75666732b2d31f28da5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3094c9f2dbc34ccea20bdacd61122d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7b8e99a8bcd4ef0135cd1a827a258672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802470a69f9abbaccbc53b301ab75f1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aadc0840aae23b880a078bf591d12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fe69e1ef5ba117441e916d1553a5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d07bbe7cb5dccc5ed6bd4779b5c2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b4f601f03d88567bfb798d2ec718b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6152dafa2d324290d03cd93760a9df9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06096097dda0b93826a1b67f0793efd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae965ec43bfbab0c4029edd9f49aea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eaa85b44fe655d8cd8fcc76f880e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf47dc2f7eb14292cc75a90905d4c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036137198f00b4277cc14433ff8fa03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3805dd4f381b9c8cf4595a0e2733788684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8fcd1aeb2df6fbfd0b11fe205fc27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d684fa02560572aac9549d61c579e00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765a28901e982a53a24ff44bdefa142687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950be8121128b00aad92a01645dc47a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b64dd6e8a3d490e3517c7c1efef6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f29bcbd3f0f999b36822c0b5c8c7cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f27151ee6d79b68bc54f369ef65552691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531267a87c1e2f859352497f9574173e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9693aeacf8c10ad267ce60548cf2851693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a3550d9dcb9f146629a0952e0ac38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cb51ea6e20491a3f66b0d6b112e9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de065170d1811e05c1cfb2daf17e95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7da37882d2864db81ab529273b985f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47baa54b2f949572c92830155c6e5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca3b0a384bbe764f30c6140b481305699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ebccc2c1bd956b4a678c5778d9aef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e9ee02dd82227525028d8e08220ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22500c54593440e10fd6c3edf56d27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fb5c946406021bd18a339b1a1bfe9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b7a63742f15edb7be8d60ec0964e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad35886061890694f7ed367e8ede75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93e1e25dc413e6d6a2cef576c6ee7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef3f6b74587f4166a6b44554950679707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8dfe0380a67dc2e3184eb9a7920b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e748d2fa7c80cfd42e0d22b2647af86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1871dfaa8d8854607c9aa8c2cf9775710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22427a7da19cee18c5a3f806699a60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a25c20f90a9dc505d7cb1541895e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f677a8d254cdc689739cc0c009d776713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe70d4a11c8046c6a50e5c6bb078af7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90e3ef48a674f32ffc6f666a0ea937715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a122f21c13e91c88ec48b80de21eb91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81e8afb21af2cf80dc487f366aa2bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba42d8a210823d4b3bf832990db34e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9aef5002ac878f74c57b46dacc5ffd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4588503417d7a198fca44a5d8d7f14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50c9fb92dd440a681f8b4f0aa34a95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bdb92435fa91c68b862d0e036d115722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fbfae08373db7a746930a9e3f887a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68cafa275abe58551cc0366b3bcee3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d44d6bd9127fd0d8707d73e2f8b14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b879fe8caf5f869c5758543fa43a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98571199819a58de22c0a2acad0f8cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b81867ce3ea1ea506f5a19e5f709e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e13c06f5673f4a49b03cc329ebd0c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba73820fd792b7a63f04ba31fc66fcc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf44cc94c6ac84d5f55b5bd54fb67d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3a3173deb53e74279dbd842d944f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ec692cec3d2f50be206a70a921a7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e7337d500cb1d23b6e31a7339a99a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f62953992650c4289bbcbe40ef4a88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a61103fad3900017f41b981f374cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1759680506a3fab973df2538786a56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7765eb30a10c2831ceaa77fe6bed0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c89acebed88140150a887555c39b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584befb766d9fd9c0df20debfbcb6c4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975923aae06e7fcff11eec35ee1f80d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b06610353d08f94a86bbd6ae785d9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43d38af7aaca337af40c07f81937d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef694d050560b8ac1fc46eded47bb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb25e8c6ebc6c2cec61769a580d7d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f17cbe5f0e9e144a4a6b0dcd49ee0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd1a1446289f3414c822c2031ccc1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e5b4baa711180af33c74b14d6afc1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc0b74adcf533773aa2f346236a9b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892ab0e5159b737fcc36001958d2f0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d25933b2f2cb7c31b5edb2db6abb40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb80922e2cdfd81e5926fbc33c894c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cbbe424024ae84236eb7acaddfd70753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>