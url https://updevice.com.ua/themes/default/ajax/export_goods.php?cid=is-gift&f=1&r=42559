--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a247dd0603ba6c0471fe991d955501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c334322d94ee7075b233e350c02d0f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9695e0fbca9ff5cc2ba7d6b00e7fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99157e674bbd0f43f67f188939ab1d9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08161e9ea034dc78a852beba4658015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6fff4de92cd2b8feb139ca42794c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffae2e5cbc9f3bc1fff53833fae45f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4345f78ed304639c3f75044cf451858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598ff2015546bcddda56307725053929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14167ae54e3a636bb1c4230e241c79cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b1ae54e01803b7398a577c41998b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa71625d0c024946c9707715858658c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710982fc87771b2bb2b0b32f4f83bd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b25e0fc8959b618cccd2d7b26368e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5a3592d0d005fb20bcdd929972ca615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03275849ee909f1789cef79b2db00bd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da76902004ce77696d0fda370b436417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aa8d5612821e07f35a8e95217f5d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031e3873ba2c4a86a4cd75a7279d52319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49c837aae10d85a799d46503fca0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c410fc056bc8dc364ccabe20378c7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae434ef404073edb2eb0eb00a152004f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9779a2d6e2a9d5d9789e96f459fd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642839f2842bcd3a6b51d1262ea3d9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179731d37eefa7c02cc1148e0590306925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed3a2b321d677006602f5d86f2878e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd4b2403b6c3a0932a37347c62afb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7df8794643495e549a7ad3f2f017c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28de3db8c2eeea3675945dc2499cf129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a964c52f9e2a48e855a633fc25d2a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8199fb235249e8d3052f8bb08b96e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaed469205cfcfc79beb0cfc57f39232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ded747d8b60c2d6ec353ddface496a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147bba7cfcfd5cd6289bea5905ff63934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5964fb244a3951d09ba4258f4252de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca09fb59fb50750c95d8e6ad16e5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a74f02d1e6ae428639507205e6bfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2d6370af060b8b5ea419087bf0bcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81adafd10d23489156efd7e519a0fa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f48ce18d8305563f7594b6151e2fbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de48cbce0ed21ae65fc63445b3fd41141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb771fcfe49e060dc47d23c8260d70c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea2d72c41a696a12fdc93c27eabf843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4879086be2c7d322718c4cba7d1f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d59e5065392036ea9b10835765c8bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852f5ba416517ce4848a21342bfd58f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a344e8abf78a5f0c7ad56d8fe764c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecec79ce1d1063dde52d1c004057e0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e76988061247559d00f71c8a5de4cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19595c39499a6bfc6c1384b3509096d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31633b6eb0bfc3a08abff8a148a635b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e799482a9e2c17e296fe61d9a80b0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1902baba6f5fe2849d8a514bda2cf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3493195d4a93f763a460cba2d0a4dba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea48605f347684a26573aa7279fb5a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c41ff6e7a0fa84fd6521178bbe61f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32566755dc4657af2618673fc083abec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e383f8cd0e498572d06f8d9884d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b39611b36da0ddf63b87c46bc44f7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b760e7421a514dfc8813f0ac2e96a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16317b7f56cd0c1785455fd7143cac0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf236622b3f33533c12c1a533ae1817d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68660ccf937187b471df51e7bdad85ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416f666b3a0c7fdf5037e9b8f67dd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3699344ebdd9c62ab8fdbe7f570cd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5baf432befde49cf3d4ff65aeb48966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cc0196bbdcd583bdac2f51ce6381c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0046efcad67063747fe7d847af4c9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77a1171b14b10fee4cbf8a565196d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871570c9d6a893095e1dcdf10902d1a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fa927630e0818815c6e6a9a0e722f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c69bf8b3faa67a7cff70d4bd11984372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc451e742e6ef0878f3a013f26567273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010a315d80b2aa4fd0c9dd57dbc0b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7cd86adb4ebdfa0a1ebbc8c378c3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82f045bf0a5830bbe053686d48f49776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def8b28a76fe382d22901cff535105377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f623462bb0ac36c42cf8bd6ca2fff578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ffa1407bbf1200a81bfdd0c93869379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f146f29c4535d9d7b1cbaace8d1dc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda92a4afec4f476ddf81f451dc6b4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f98e1e3bc57f33b190c801e484cb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439484405af1e16714b8602283ea8a5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12504c5eff7e20a783510debf6749184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474df476d7a9044c4a0392f79829756d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf145638bd8b5cdf31d35c3109935486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c066c22bf21c37d6907b84df649f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd1570c2eabcabc42b4bd347bdd38388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cc7420aa95a5aa8672355d65b319d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d3945b85bf2ab659f3c7449f6b9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2cd0a06dfaefe2e6a7a9324b7d2b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187b36847c8ac7c20c388afbd0dac6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93e3974e26be310b71c10642e3b1d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74d241a5c1bfdcec923d3e3ce1065294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb00047203b40b3919062977c5b761995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6b404bb30304d8c55745ede851e8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5997b7f1dbfeadd1018cbb737468297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2838c593d6f365e4b6e5d2d4e012ebd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3143f75ad38ad9dc4b39097483784e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f943c575b0244fbf05180ef63834b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f99a886448cebd73b6fca3824072101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b48bcd6b57884a65851ae35a1b45b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65779fb720fbb4067e5aa28c1b3d73d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9549dd36b5a655177052e929691fe7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a61c7c8c9dd6f217ce1dbb46e54c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fefa43f0bbe5274a2fb0a88a29d98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a389d1c2300537ce210c46b6a0e8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92ee58fb67541faffc8829def2d383108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7536d64691001efaa0cfeb746ddfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e1ab3bab902b193ce5db1b9ed2b43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ed3803c2ceb96850cd123b8300717111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9524cec3dda05282509cdf7eb5e60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c799ae74366ac213cd8b17732d05b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764bf1f3e42469de7c74d67f40582b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59b2832234f839c0a7e15bfcce7265115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221d146c4e1678af3eddf2653f56dc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec49da7c72ec95c1aa76bfe0be7c6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46969c1f31ec0653524acccd4c2d52b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e57168dfe27e66aca9e408ac57bc0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e7f2ad3a8188418f4381a83774556120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137078da1eea7cae703ae07348ec987121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2affd38c1bcadc4248d06e778675ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d504f62243cc1c1e5117718afd54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ec24c71bc536da7ae831d014f176a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee706ef2d70afc30cbe95ef83e1d6c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19b47986cce52266b6c8afa43c5b2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa58ab2318653a0e687b357c3b708e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c818b243de9819593841768cbb8a42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd9d3190cd58dd6a1e9db6bd9379db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00c34c5f43d33be8bb33bd63609e77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0204b258e80c5aaef29b3db927414a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc28138cb2b7abd2492832d119646bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf27d649395b5d6cbd12801e2eeaefc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae79616e824c7946364144ec7874d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f9c576f188be03207bdad7da3dd8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d470297aff7bec47d6980ce7c950a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a053d9722c7b72719dba70c414e478137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8f4a8395574a6bf5310a6ade84196138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63ac7cbfec093d8e90f8d0ed7f2768139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf9b8ba7948aa387957531a97a11b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccbb49be71c0058b3e850e0763090d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16899e82cd63b27cb6d7908e9d1504c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d154c6c5852d1faa05812ae329853143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b064372cbe5ee0e510b7ad3df43ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae28f3db58e323aa6a856c3597a21ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124478b6d4cc233efe949008f40be876146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfdffa0df675494c225a63203ad3aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8953f211c904a044addb3dd4cc3699f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d5477aaf3b8546a44efb5ef36e548149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bca4417a686995f021cd9f29c24e47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b9e6d1309a74a5784bdeb2388afae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bec96e24db350693cfd4e88ce68b5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580644c642295123d46388fdcec33122153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfc118ef93d6b50e1fd58290a78c23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1191419e5e34b8f1f6b9949803e367155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a50d658fcc797cd6e338fe7faa14dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405e5401c637131a50525c535c74734157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08947dd60d287981c118bec80e86a34f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50730774a65c3e53b6941492b8c44802159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614e531b5d4ecf56ecc308db34324b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c95846086ea825023f15ca50d98cfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d597053ec6894cdb5163e23b2700358162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52866bc4c7e3765cfd36e9c31482e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301f849e4fcad3ff50c9e551be781d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4fbc01ea379d7acb971bf0f5188c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85528519a894cac142612d867a690c6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309756055123e3437de3581264f8a4b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaf52821df258ffd2824be9cb671c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986467aff54a1ab628855ca476d40bd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417851c00087cadee5b3a7216a40a71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc359241b59ee6271d852885fcce53d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1062364af16a6a471186caef08b2588172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9088f5b81ce3b6821682b9f0387be15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a6573787b42eaf8531e1decca5093174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e828bdb562923121e1fdfa9f4f81494175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d3e10633bec53a3ee67743b240f72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac982a1738906d307040ea1d4277bff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68938c583e0ac606468e3e6e76585156178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478f948f591d529ec28946d56131be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3e845138433ecc3ff45bddf640fbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82a81d665e898b643a3185ba1a61de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95739bd84cceb0a6ae5017f1a8092b59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a484676da001c2ee203a06c5252cd4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166bfaf7bc0ec4154499ed62ee8570d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974318e7c268d3c5b3449d35fa52ab1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298828a30c8a273c1d19083eadacbb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492542ee6ba7780492b03adb8b1eda73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfd779e61145b77b6d7b622d13e6ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf38dc2e6b833c1eb3ed971cca900de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ee429e711456e95b743e82f849ad1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135ef3fa0152ceedf89b31f13a0f52d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128962e1de4755ca2a6fdef25e16f2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc89884654b20d9b325d513d51a9d2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a56844dfbd1fb415f28a70a15854d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773e9fc427b9d8fa9833c541fbb7aa8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebc8ff8a2df9e52a3635aa556aea4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1414e52274dea09ad1000bbb39e379197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d4dc189e7724fe2d24dca241e4f88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8b2178b30511f63e02f59dc1278bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de5b0d79da90b5b9393acd3a37468200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe599452d881ed25290f3f63b244206201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225404675068c69fb7c8bf814e47acc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5473d7751618a144eb27fdfd268e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276d56d6205648109092e0b4db5ef48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e97b9a4b78ed4796f6b470f32d4287205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066d34333e49104d0353cac2d2191af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b7ddc9ace2b62143f161924f37986207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31854b02dfc4e6a2a09bca593eea8a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9675f61cdb40bbc3ae808254ca844d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48dc3598c16f58da7f05f90f87da08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90cd6a2ca8bc6f8deaf153467f650f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefe51011044b05ba47ac7e333bc073212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e8896bcdec0e39f3c89b1fa4bee5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02185aebf10b436d89667ff1c0ad09c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc897569feb4490b49f9b1a7a2eb4be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088087bed846fae3ad83f0591d8a5faa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5afbea3e911a70300a862f50e321ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da879efe8d3c6b76d63323ea42935d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a641461189dd285f7e063a5a7e2b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cb95800dd8c274bde4ee6811ce045220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c15380e8ba3364e871f922c2000a20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5c7d8fab342a70dbcfdc573351c8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359caa1862a036225515809ce6c6fe4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abbff9ad92939ef5975e29d550fbbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4a58a927334e953c69cbe73e6f35a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882dfdd222ddcaaffc4d15864bc6b8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25ef66ba2a0a9d0fac9841961c6e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd098aeae148c7cff7ac5f6fa6a5b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085815767874d98e2730c1bc2ae9ca63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f53d7b0f3ca4ff5b185dad53b77b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3e80faea370922e1db23b223f4759231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9f3375c82657cfa6f76bcc705d5ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e56cc1b4ee9003ef2d7a29436ea425233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe6c5d109f7d009a7d4913c517ddff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47512fd874d109a354f55699796bc1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54528aa179aca6c52f26c0fc590d78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256ae47231bf7ffe00bdd4c33e1538c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c59b3f3b0451691fa772d042d69d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4ea2f05f47a358635d2b270efd7d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21044735a4d5c5f1eb33f6f2c519cab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64724ae1608da4688ca02b24e8bcabc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fb806dcc5df8801c7c093ec7f917f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef118b7fb08fd22df52f87a6bff831243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b22feb42b3339b0e994de0e3942a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881319ee8697a9aa3653c39b3bf16d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb719eb542e94f4d3f0e3d9a7191e711246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212fa14a7b2b15f131b35f765e4c8ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5f872437382e81689f4a7f8e62e54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ce5a598e0e17dbef39e8a97e5bd29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088fecd7cd8cd4858bb449023a87623250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39c0509dcaa74245a29fadb6c1c058251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47fb2a75234e8ad04ff8827be92398252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c110e33cd277a6e411997de9276a6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722dea7206a695ca02f57865afc0e59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ac313e4e276763d4d0775e8e0595255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdac7437659943f062eedb8c32c75c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530f792d78684143894115cdc511fe8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08d9f9c673b5db1135e56b9b0a9e37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741704b927ce95f60a3cfccc76a5c5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0269671e531999ee5e7e4282558d57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc03404b45ca2cefa2f6b9f1ef52711261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8ac169d1794dbf3afb10ec17917f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45568db08377fa193e4b3c7c83c4322263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d480cfcd397ce6e025fe955ad59b43e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ddb455df34741ca270c1aef0318ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5153f00cfd9fdf5c77a76ffe2af87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb35c50d1d78f11aa07d47fd77e76e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429063aa6422673298da006464e3e51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197b77200345bfa4e1380801d70b77c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5fedc0dcd48d6ca3d275069a27d2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ca26bffced97cd39afaee43b97f20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668536064fab76732124cb3d9836e3ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6fea81db0bfd0e7618aac20ccb023273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb501a1cec85ae558ed16007d8a479fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422410cea0fad7ae98384a42a2ae4b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aff4c037923245236140958901cae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5710f2c56b356c353a6fa0293d4f70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89da5f47d79e1ef18e06718ca0d9d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe37d81940515baed023b9ee7db8ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2cbe451f4e9dd45297f4bd2f1d3fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92278cfc20118a066e1ba7dbab56b05c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626e401c1a0c811bf0250c9fbe74b37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f6eade1a93760419b8f805ab2023283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d21c9ded17cc3a144d42b1ff45a9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6a7a8208f07db69fe14f2fbfbca6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b124c7af5babb9e28cb98eb2b000f06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dded539a7a8ff4b208dc39ad185a60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e33c3cf6fb0685e45bea9c8fae1107288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47c9afbe653b1fc4b93973e53cf2b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af2fd58229164d0b45b3636cb4374d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796181ff128233fb9476155f37f4684291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440e5570b28975da0e4e25b8dd6c680292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c6e88571d077ae15dd6484fc999cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5888bc0287e0d063d9d978af4ca70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072733f9a74e3a8020705b0b5bfa975295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afec03344da1179009e485b82d12862296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624c120a7a2d24fa9e307a5986ec643297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188880c20479e839599f36bb44ee658298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b59b17c7961bd43c538b9f1eed32a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ad66ef46a4ee7253f8e418695a379300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ab45e536dadf0b0943764d9af2bdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996860f81ab3d370fda79799e1b7e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798f4ef2c8b506ca31a83640c4c123e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48b018beba982c60b1b496f93d49f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665dcd7fc27c6e48164a3f73b1f8746305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400add8d90f8dc24116de808377a6f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d556d30b3ee9b4d7ecd7c5e332186c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974300eb7de893de009f8719e5b4862b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808eeb3cc78d7facda14474243a26ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce80a2b0b55aaf4d13574c6255ca227310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ccef7b108538d8ac24a49b320b9ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc852776ae616358580165200c6838312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673b0ace84eafcf3de036c905ad0206313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4d38cfcab051b7eee311c1b3a9a43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d428199f823f4b9fa10df296dff7c03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b92b606b55ae3e0f221878af07f00c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d3a140676956c3a70c9a824c40b6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea508b25eb3c1266644b4982c6ca3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c956dc6af720d2bfc0cf4467e9b326319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a941d6b3e8310625579decfd2a416e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06a5c3c0e9e2122b784526ecb71583321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338563528010d49cb333d7ff71ed2235322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e04e812261653d418d07cf1400b2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e210d3a57696f4bdf6dcc069a82180324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3a76dc6df8d984386d521a53ba14a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432a1fb05fef73d1937af6f0a832f7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a075a7521f763c632477bad7cb8d398327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3cfd6d374eebc86ffeb696c2a75f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd151a25a4b2ee57334d1b4f25052e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec67cfa1debed6df5d9b2ecf62e6b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f4bf9e53c43ec49bc970b3aabff11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc736523259538136bf1d955b02a68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287af832bc084d006bb718fae49de47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5adca87e5341d37886c72cd236c8a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf0f0ca15939717a3669f50b3fd84f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd7d685783168571a6e920db7cc857336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b865edbe3b9f13ed6f77365f975e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092d775f32488f993ed898cdafca423338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68407770176c2e370ef708d10ab5e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddbe07ccca83652c582c62f0ba4079340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbde4c1bedbd7f08756aa7d0a454d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4cc5010b52a91a126415c78c70473342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b26ad8d7768bd987cf1b9cd0ff0f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb53a9fedc99243600517ad824181f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb80863784b8798c9f5adc59a971be0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee01853162c6b9443b9429387203a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7144655c2d230fee8223e7caf0bd3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481b25c14c7091ad4d442eb22e97d46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf1e7f4773bf5572bc4ddef1605384349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26669a53e22c34fc864ae5e908494566350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dd69c012ca5a07781ff0b873df36c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90e2388d59d41b332651f7bcce44c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fca5391e614efe2cc07b70d3d6402e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1596f3edcd878e9ffb7ebf3d63d3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ba863d3f5e2de096f497d9c5a1700355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e379d7666db18eccf64d6724612e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab610ae42cc52fe2053f0e512d0e70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d077b53e49d5ad4ac3dc7d17225bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c236aa199c32d5dedaa3a2fc1505667359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcf3db46b92598df14c8633b05bb7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6179d9d3cf761a5a53e17a87c61ca1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e2d8863e19f81b88577b3dca6bdb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138089af4e72f66ad32e5b850c7bf52d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db967206ce8f1af6507ff36c4b3b176364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af35c6592d964c7407a7b6465ec2e88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be24ca093c2d31eb93c145c0d9690c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05346dede7ef46848b3437d69639aeda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e03184cb92d2b65aec7640113532d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16442283e71a0705315793cb65fefb14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1f006511363ca29f35dd6c99bfea9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2842c4347431211a316b008d88f23c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f686b174b51135cff62509e37111e78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774cdad12a742b497dda61a091d2ed6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff2d433148f9560890e1fe77ca080a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474891264f5bf3b35c748a86227edb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b365d908591d8514b52f74fe8d77c62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ff827ce97738ab87c0653c455632e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae2e16add2d96cf25a704794cc96b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b1666125124e08d24349ad74e787379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d94dd8328a34a78a8a4840c5119f7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebc4c761d95d9735ae9db5d762c6a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839819c3b551012ed75975d660b4acf1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2999200ab74386e53cb009a272b47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5547e6ebd9a7ff2dfa2eec2a1deb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156de711a9a7aadaab68798f564455f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7390e17088567d2097898359e2d944386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b1063aa70796894d4cec2bc03b542387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69bb4e14896318c661acbf1ede10cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e98509df72b886ab281a3c8f9ca57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c41fb9ce4af50e8a41658df649577390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162cecfa83f21228fa2998c90193894391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f1a03f251b6590bca681c4f738c1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c2c6b5386ab6baa60609f7ab365f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c81de104823dca82819f78897dd76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed2d4a869c9b9fb0b585e9264562c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916b9bd2318b426adc86796e38bda18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dc51de666455be674b5c5daa8149b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ee03d10e911d94b95ab30d5f2995e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0711fa6c98b06705364e6507ef886fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea040002a45b87e539d05a56b27afd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb562be18c40139af49bb4d64ffd851401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8dccf003a6a13633f6bff98db0f80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bca13ec3d24ab9c97115aef0a1cf3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e035467ca92f03d664228948a48be60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede0c5fa3c8b5fdb184082d6c6c0074405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9d2f1852856adcf1b36fa7d53fa91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9baf0cddfee55cb7eb97d0cb72a003407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181d4db56628abd95348139b0df6621408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4df1b2d407c7f7a74650ff80c94cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ceb1bdf0d955b0cc16ee7d7f7c430410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad89eecca57023cd39a1669be194318411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5e1610265e529025e6b640af2261d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8131074e9ad3ea7fdf3694c74e578f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a193b7e3d92f1f8e99909de3646c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7d9a8abebedac957b4bc225a53080415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1528f9fef493b9c4d0eb500b50292b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3bac7972d557af3860c30aa6033e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d490bf7202f54498d8e7d4579eb81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee5bb49dea8f50f6e4878f3dd40391419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397717d60f1922afe418868aede9086420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f16260a9b876915a29f2783471e81d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8070c8e7e088cb074859009ac9148c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9dc708539eae4bf75d994915cfc7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a9fd7bbc9eab1229bc266a75156fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87238d73487abd18edd39f02a0eb1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aaf9e959da22770cf0acb1ef662a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507981506fdb29167bac22ee4df07a90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3355f957a119957576bb5fd639a2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bf21ed9e450b5f54736b5d58481ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05624b5f91142bd21ceb28969c3e09a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1248acb77323afbd3d1f40bf9ae1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126e41f3530c98667fcfd61bdba0cea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1725c9e2a72ac64fdefa52d95c317433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd532798c45a46b39f1fd07ebf6d3ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c6633d90bf10c9542f278150d42d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedadc35035de50645485ca4d6ed0816436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6568fb884e2daef038e79fcf5508d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730932fdd1026a9c61c2bb0e77cdffb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5e151b054c0af5e26caea587cf612439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63196d0a90440d521354f2c4603ff978440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c188c262621a422456a3eeabc2d2e36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a16d54d4f803179f91d9005a5ba5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46164d6b29f9fdc99a099570154c4400443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d5e189d8613f0a7616c2f818647ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df691231f1ec047f33d42ec9fa366a03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7343bb802458d2f79aa7dfd16c60baa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f5dce775e6949f040123057ff5ecc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7c04f87fa9cfdbd8338615b4396cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e3ffa189f09af4aaca0f6359e7b7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2a4332f7dd6ae27f3c1d7b4d95788450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2d050da68892fde51bae6649302da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5776a14c60cff87f98bb241bfe474d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e775e37513968ae2e8563bb4de09b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c28658e979d9f8c3ef76ff71ffd9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65905160d61df4af6803e7c8f975047d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fde62e30b42cf8720a549e545c1ef7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1bd70a84c8e3754a30a5ca9ecbe4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e77c2af708f4bbc2d738195a89bc6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816dfda7d761484eca325d48c1ccea2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae210362e7f6a7c5e52c7910a8d02c85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66706037b9377fa6b72c1fe6a1be22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5901f548d84145c02c03aa3a35cf7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b306aae28adb6c52802701f5e30082463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550ba775b535bbaf378de7d898ec4c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd57819b27c01eb9657a8ac12735857465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e1c1740c7820986a6a569693e808f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53888f99506c6b04d348f3746f9f540467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa817e5106ba62154be4a7507710e753468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694857800857f420ccf36e3c88e642f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa48b4d3c2f0a2b5b2e980d0635396470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c529ea8a5c8edc00648288c36969471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9055f59e26619648b2b16898ad00a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598db4e2b4e9be8eb01713db1e1bce5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cffefa41181b77c1a23f7e84667596474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9877850c5bcbc0779c37697d004f0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e5ee5dd8358a3bf4119c6efa8b088476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2adba4155c7486f562eab60240e7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3542ae9698f947cfc47c6ad7a5c18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4e584aa7c39f9c1c04bdcc2dc3861479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb86c19fd3a9b36e2473d65f04b854480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa1736c1af173493c8773aa20c3d4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54009406b3a860caf0cb99232879a52a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35328ef02d36ea9051ef66b3795907f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160c195696e5465730248fb72271582484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80619d0e59a34f43cc4d3a5847e4b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191231a68a9036a020d251bd80e7f33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3612db164a2f91f3ec86da195f7eb2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f5cc5d17d900c0a1172d8769e8db6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bc6f161d582fa703e7389e9646dc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede7d0d5de56ba6cb55b13117b9593490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd59e2166effe1918c8dac117904615491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ac1457492957d6cb1d24e79714a4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fa0cf203459652f96bfb24ad2f97e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03184fb6a2a3edd51b1b2b183bb54d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1017366e0b9bd9101da940dd8f287495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd045b60c37a85b114bde69ce5727554496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c88777bbe1354972aa12a3d66763f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea1e3ce1384cc0eb84c9080a435406498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9f0f59886cceb4214b331e825faf0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86572019eca9167c41e2bba0e19a0948500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa4b328eebacf51f33ffaa3bcbb4c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf48d23e530a9887deb286544f58f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba7578cc44dc8652934c26a2ef5741503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b0fd151e824ddfe719727cd801dca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5a833fcd6e7ec7083b5b2bf273be6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789a69d6c1eee0b762fb434bebab6b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25e3c2bf9553bd16df60ec80aaa4f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ed8997f9a9b759330b9bad8e42e56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c636d5c9366e3630232f7500c4ae625509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8efdb122f8b42e71f1183d3337d27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc17d65a5e74f93977baf06db8352f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a632b9e740044d71693eb44d7945c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467745586e8069c38bb3c1a7e7fc30a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e0306c5f175b44b79fbd26efbfb01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e3cdf2fde16146f3697b4ef88e69f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c041763660be27e461b7c20f77def90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92131fde73f8d2d2a11243d74f31758c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a75d6262cd956d3d541e0c79ae0a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae2b253c4487aa1a24dff502071fd4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230700ff0eb1c092dc7cae7fc9439b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa6222284e6e48caca2fa13d2b0c3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fa1eb03d89662c114d13d4d47704f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496cebb92b3d2b16352d37ab11f7e99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae1b01410ca96896a635568771029524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec64f4e4ef72c9230e8858abb2f04c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a21b8bc543422dd18a43c8ac2542b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2adab5a7c2338294e7dd3eb95c9b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5f295eab05f16223eea58a8d2602a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec24473a48651cee05771f435fdca77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1d29c258f5770bf94cb42fcc0e4ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108fac16b21c295b881e393a9a02470531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a585436c7392b5308e758bfbd5ef1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f61e7ba6f75cb0d8612649187b9827533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258cd097ed02a578d4a495b8d99e933534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d2ad5835891ef7f686e348885893535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b9f9921d43706cd859c0c1ed34d9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc141b41ecd14bb41d1e2fbdf9c7373537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513f5e87fcea43d94535b336f3156e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ee20acc080ac648e6bccfaaba7d32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da9cf317a0a537b7212603afcaf113540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de32f63d904a94c68dd7a09b5b5976541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889b8346e918dac40e718094d31c52e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eed4001a8817caee7f3d6953f4fcc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c18bcd692c592a01e81dab5ac341d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec8a0dc262de73584236a945ec499e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78c3895f7f20e4218439f685a15a4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6105b15647a4dff71fed7f5c5ff32a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6994b57fdd336f37ca7f4c907e84535548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69095e0fe2163548fb5e99ebf8edff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ffc5123598e5d0353ab57a8cb45bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ab56c501b351ab4b7ff77449b9d83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7ae96728433b78c5fd4bcbb8e4fd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bc8a7cea1b62821526c42599af0f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed990bd95930d7f9dad62fc201835148554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f945a116660a46cf0f696ea470bfa38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8edd28ca51df5eab477b9488c8d25f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19820acdea4313780a59eda269765e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8617a8a15ba96a5d452507efe6af3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786c0ab48715d46286b2bb9e35e5c18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfeb72cadf95b37672fd71c6b8a090560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bc19c796aa7ebfd6e8bb643a7d5ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb6df17b94de23717f2da4a4539ea1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30c5eab0f25c10e2f6239592b38fc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be48e37f36c0cc66611de8773d27cdd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94129c0ff797ff8b9f0c7c88f6b86f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60589b02f4e8fc265ee6cff86c0c0302566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f35a50c3618d86783cad75ccb6cb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d05ce67e64848f9414099e26128c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f92cbb5deaaadf5400acc98dc2f59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc4bc18fd9debb0740125ca0d750be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109af26a1109c3029dd39b5a3aaed59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4e26bf841edfc1a19de64721e211b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e14b0558791630c5c0768ec6b7e60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278e84ad62a325bc6dc8ddab820679e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6656fb2bbfef6d8bc85910fe83759a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d131d40755a78e76a03b38dba75d428576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a0eabc92c8a892060dadc9aa08561577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4561af2f8c3c2f3b1b717c1cd1164578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ece35e66bba08284624a40f3a19a59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fca8bd76fdc649ea63151ba7e03297580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1041c71551c27b1cb54fb9d729c9db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703845c0bd8531248b29e13d128cc99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6a30572ffa3a3f9632780f4ad779e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0211879ecf59543177889d51af4bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ff1d06aa8eea547510ac0d50f2c82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54839ef238d352adde6206b2146262af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46259509587a210378597be4f27a7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d37ad29fbde0c339a3dd0254cd7e9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd91e59eddb7401aae0ade91a39afd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c565b01c6ee9056d24e42699f7a9a89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8e58ab0be3a015fdf32d3814e8953591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef835f9ab6d5149bfeba52ed6addadf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a7b4704bd5d471b7d40d6fc461c3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622b1539bd9ac60f028604265649364594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60334c5f825b5128e0dbba8fce0308595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc0254a0d44b6bca92315ea87e5ca5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a6df7d3a1b2b0eb9f083aa8d8cb74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab9f3b5747598931b016d5277acd41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594efafb8ee042a258fbb331a41bfd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e3ec77df0cbb38057444b78b60307600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c39e43a0ccc3e4b0b4b954d3886fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c933a904ad32d9d6d3168ed9574e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03a1bb6191560b27d09722d99a877f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c11cf8c677882e3d92fe947d9d0c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0581aab3c352eaba0cf5e3e578dac2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59426955f31737c3d4fe6dc9b53932606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121b58c775059ae5450f7587e216c02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c551d9375bf22a69f9f8e29bf2124608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a44141516833edfd3b6b8f83c7bb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f0393176241ed4499cc0dcc65949b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42e232742c996266de69bc5e0a329d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a884e83926f2fd386c750ea511fb9b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26062aab9289191785090aeedf98ebb1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb54f0decee8d2047cf05f4ea41523614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78925145f76dd3127d743d476b93b04a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2efb575b1be3015ed68655499ba645616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d4627df09e30164f7c3c9b6520d5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53458e81d591a75a59cf379dddd2ae0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e42260f21da9b219872ffeb8d6463619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518a151919ab87ff55d848e4e13a91f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90183da5514d75c011c8a3080b10e4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736eba2820c6bf10dd09d073003397a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b62a75f229802578c27efc4a3fdf87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a489a79903cf555e2811934a2f4e4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e9e4a9f65e35e323ae82605690f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76542cbd2f60670bfac0c1da3012d0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657175e0690d0df219de1766143e676627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97fa4f6a31b8d8bbabab119d2be3ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb95c09ad5ea44d0f3b30237989d76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a84b4736f21cdb9a4e92ef21d6512b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cbdf7a635c6177b9a06683ceb91d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7eda7524a0f35c76f39e7e052d7d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc313442a7cdeb460a9083274d641b2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9237e896f23fda91f077f2d4692b43a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a450d203e5ae772626e7e88491435e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b40aaea6d6e663a69e671bfe9a203636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69bbcc039db7d6b1e31c0d8110673c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0acfcd12ab0b05d935dce69d6d21b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796b2f33214bdd0a88d56eb85f1c2e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e1d3bae7dcc62cf0e16901cee4fcb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f537a42e9de541628e68d1802f7143b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56189f21263a6dda40d70927a21b72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179923a31f40af521605f40508685a60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5bcb1cfc72cd9c6e95f207182fde1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7857f904c2053029b272f2cd412458645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd645e479b34e9471cbdb99c2886e612646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f465defef8274b71bdbf4bf17b59339647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b35dd4299717b13cb21a1cc4bc7362648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e79cf794fd58a8e9dbb400d383224f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555a06ae3627336994256a44b4d0395650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30998ba6f88e208cc10522330584a9f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602da8f85c27b69f563f40a741ead0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cfe604381175c6a0e5734681be4f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae15f8a2db250f7023bd4bd91c6eaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d65b55e93b2977292789d3e0ff7526655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bda906a9abb93761142bd6a94f250656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9163914cea9e8d209374667fa9eb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3235ae758eb11b4e27089eae3991d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f136818c721e721af400ea64d75509659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a956af7df6f62d642ddf47ecf506c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e90c8d6476ea6d03239293443d2e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c563df240026d3eaf470e395067f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef52812ccc2bcdf2ff4c58c16332f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9f98faf69aa82452e6eb93cff042f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1461f0afb0c4c93fae8f727e7ba3c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216c0d12ceaf1c599c1c61c34c0ce46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076df28e41b0570bc113fcfba837d8e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f991c1cdda30c0c421a456d58d42d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b3f6b51a57d630a5cac864ed2b146669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6246eea93bf0708aca14db5e3b3c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799f5f76943d3eda63283c11f562a53671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a3a943488147d7934501e68e592f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdbe0a09a4a8ee4cde30c04b8fa86f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe068b6ea32c3c4c81d2d4ab83befb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527ad30d41bffe397a56b76ddc4e005675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439813b3ae1acadd8c60a476ff9f02c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd791ee82c12eb155d851a9d3dbc3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b9d3b62fc80421c880141a738109c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d1ec4f37bdf17fb6cdf94475ffe7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7573a2300639a803787455af983fea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cef5cd163aeecaf54909ca4fd4a5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e13a20caa12a0eb6eeb1e68e0611f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88acada29a2af3b2e4d66fe0b9ea715683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69817e6ee1ab594563376de6107226c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd957f7911c5bcf385ca0073124439685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c3cce42df2fd1d5eef98671abee70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a0b22f8827cd9b1fb4da3c204cdc5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b34b3cd5f095ee5f491ea2f875b6d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d35343cef054be8189e353e89d957689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bda20977c0be28f71c2d5a41248f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e54b68b8378407a3c88f4f35a68eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db744223f05a9a51b112aa25f8ff5c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04f279ace4772188329bb1bbef79eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccc0217b807fcb458c7de69fc8195c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86837edba5517eef37f5ae0986da71b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807efa2a7dede7d51bdaf32ad73dc68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a37026f3a249fd02bd5350191dbec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e947a23c184c636caac673c355cfa5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13167e18e18f9bf66371f807ef857bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058d79a3356681dabfd5b6e1f6d6069700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059537c4da4e3b5fcca0c26c7bd7f27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a340cd88a9c5a42d3d85d3f4fd9568702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736aec4afc9a1efdf6d9ef9952a4df8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fab1f3d0630bd016d9474cbc502ae7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a3ecf82b9d58f7eae055930d2e9bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb722c3ecb218dff76a0eb20898d33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e8f1b11d5bf3867f07f56e691304d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c1d3111b3b01b7f2412fde25c4a31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65d9123a41a63082ebb25cd1f8fe0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edc5ab4ed93799b834ec35691c6283710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc9c82ba322058b9e47b49b9d6fcb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b16c1c09f4b424775f1904a0d0aacd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199afbfe479fafbeb6d4fec18e93ded713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53149937c8023633c5169fd6b8b597a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f685bc0218f946a84838c2235c1cb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ec1da063be430038afc09682e1556716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398b10464c0b18b0bb61325cd79f465717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f276937cef80fc55a6e6103101e70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a20f2b21d5e86045337b1d3223f41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca4a71652bdc4f53c60e942b0d0585720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb96fb18af6e803f358f361b9ec7ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18d6dda22b198a595a27afaa1a6ed3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cb3e061420d25d4c5c1a32afc9a0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4eb10b8f820606479c311ffbb0fcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a502dc5d04aa19a9ae50c6f4ea7483725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c7b688bda8d46ed8506340b99b0c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f85b550295859e6ff582041430f51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab65de4a7eed61b618af3ebf4e27c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e93fc5315d7896406920ae98023a42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd484374ee89e590fbd9aa574fcdfb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b632fa2d7b91fd0cd8613192b39972d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aab72619b938b15ffdd7023b091ccc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5addd19e0b9108e1c7b826c482683733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4338c57bf6288ccb81a9641063529d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc686f921ad8102392db665de2d0f3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75f22311dea817be1095d243ea5c02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4547a8c11bcc78337dcfb6b6beabc37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfe7771d2ef8f935c6068e9585f07e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35643b6a2fc55ce6afb13bcf129fc38f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92404e9efe78e8261c36960e10f89510740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c81d2a7ed7bbed0b0eb3da0db5732b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e07d6fc969c3301916a3eee99af09742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cf3f27460e48036a277efbcb779f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92a4d1178955b842e22a6e3d278c88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2055c995a06931a1c5eb7c137d4cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669dfb9e60dee6a1b4432938596e05d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca2f815f38adc5e2f90a5e36061c70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295eecb8cd92ca617c9883714516621748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a504735212a8bbcd99f3ce103bf561749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcb2bbad3b14d171e05b8316c9e1d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714a7443b44ef13d6719078a6ee9985751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86ff780b82ad27173b8d5a99a30f06752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763b77ac38d6d988cc7809e30b20e90753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ccb47afe274169bf93ebe6685d2261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d67358dfabb264969417d4200baf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63ec366b8504406224ee65db594f503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd2d3557ffc163629b2717e3f742cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63276265cb1f7422861927c804215df35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576aa480077fed11d01088dce4703d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072305321a4e371dd25e2d8140a5981c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054dc3fec5ad1553ff09e7b7b09854b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11ab3a1f32017a01abda49de8b7a9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9dec295b4fa99dcca4d6e5025452b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4ed8047cdd523ea3cbe7a4da0d88211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921655cccfb231e606735a0dbf9619f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e186c799f7a04d0a7c152f7ae8c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a4a26c05aad0951a602d6f4b2221414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa9fc45fcff4506719830e32ba111215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32f6ed3cce077a506f601349a4efe616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a29e942ed7c8119260bf7eb896594717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65b6e7c24b72f634fb7a67671dc85918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2212e33c4f336054dd374013597d86519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6652f628e68312f3f953f44f07839a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f842d2a43687ad9575fda8edeb7d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f780b1bb7a903a1183a4ab168e0a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6f25d2e5cfadeb51a9c5ddd6349a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c90233f40c6091bde43eff9202e5dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80cbb850a2e6add41e3a0fab7f25ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228e9294467ba8c2204ea39ac65942e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80659d7afa5a39526cd466e3aa4db62627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79044b213ae88284fc34cc5aa761f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5f25aeeeef2fad914b564b63c116229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062ea470e6e6c86360abfd4556b036830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbea6ec0d15fc918bd64ddef23efcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441836ab2068fdde822ca0b34c9f66dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abc13ce703aa4bfbc212a49712e91533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae8727af26e8c2573b4617585332e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ea7a1c7d9aa277c52c4ae6b1dfc7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e33f9bdcbe5263fb286911ef8122036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35c90063adc7bf5fcd6c65687dbef937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fe2b87f42161793cd320074c6b6ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c60b34566ccb225cdb27541180b2f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad59efd16883e84ea0aab5f088ff6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96658662f3495fc9377dae373f29f0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92af1d52be80074fe774fdeaf31c30e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a419801374848dd44174fed342405e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a152534354df228e9b0bac1d98bfe9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2025b73aea47779ed2b54643be6d3c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b972c6e37052badf901b24388a21d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578f1d4b0c552c14e582eca33ebe76e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2a906153961c95abe856f2a0752cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f4d5be9ca7cbf3bf38d892828927d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f4586457689442a9ac211fa23951750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b865e9a1d7317fbdd381d2c65d21a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff52ebf9be0b64f6349f8d56d93da552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f755d497af4ce7b94cc6e7be6a0c4aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2d5dfe64f91c7ee3054ac4c5b878654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24610acbaddb6a82c3f703475541a3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f207babb2380424e4c9dab17c7d9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc707b737ac64d0bf074ffa3e97b5aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c027c2f2b72606335924aaaad734bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b7e630b955b191db9625cdd3aa97659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041b171e87d22678b9d6f72690bc52b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009daa8b8790a6d44e41397f0630ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2639a90a0f221a7443ee04e314dff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04084aa5caef77d503747b33f71c0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d1e46c92bf8bc4554753c02efec1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c106d1b8b9a6b9f533cf6c78b1689765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b0c14c1c4cf824fe7551bd562d61c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2c51069488cea501103eeb552915c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61226e1369758066d6434c6621c18b0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c0fe8560d3d972fc19f2d1194163069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae2b76ff4bba985e1922e7346df75370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d79fccf6b9db1217d11597f3f792471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354e2af6ad735904850f27e6f3f1e8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e031c6ab0ef8795d87b5ca157874573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18ce5c80e41cf775872a52f8e2fbae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47365782d8e96873699071cea8954ad175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e341260f155639a7edd86205f678c2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d82d7cad98b23269d378d1595eb9ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202fc40beef2657837d3984a0b9b2c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728f1183e24de0819ce7c4e28cf5dd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307f600e94b0042f2873419a0cf9ada80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9748ee8d934293a561e33d6ec0135181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ae03f0607461149205afd7d1f27582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80539104162f9dec4b426a7f8096c2fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7c3a3510577eb862652dd3a99211984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dadb82917392eeef20f71590eaf9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c55c7711f26e08f73761bb7e17c7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d86b6da51491e9ceee234ba3a017487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c074bcce7890ca3679b741fc457f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f01f8a8680437bcd8055797c6220589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e8f6d587417fe6795e64c0aca87790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93235f0413af3b5e1833e516889bf70991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5012338554fec5801f9e55b9fc34092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aab7ad4ba521772bb5eeb5dddc18993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93096317787c1f8889318e0e1cdfefdb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353d3e51eae7487c6d6bbf9483ac1eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fc74a286d727c23237fd97ea7283196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edc81b92fe305dc411cf1c0058ff8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01c0afbcaed2665c55926f0f18d77f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3653cdcda7ffb851ebbecae4cb754099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69511a67d5b0fba2914657f9dc6836d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2647065a7183ed6ae3da4a50070b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffc60bc23b6f6773f09de67c9669f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c6821a8bc8e8f639ae13d6404176a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a12c41ceb25bcbd25c48dfcf668419104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a54525ae5f4658d240b87beda62dd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e399089440ddef9650338f20472ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b559fa0f1f78f9f31f39f4038b4662d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e55edce3fc383a9833c27a159caa8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e137ff072a155acd4983f0e7a8d33e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e75245e2b34ec95b5098bfa4a0f6f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb6a44f4723f881aa476a93d3daacc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb18793126e856ff2744b47f7f3165112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac24a18860747c6e404439a6350929113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ec86a449806a1fbf6fe92a4759a64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18dea60dbd1037e10ff0cd693d9882115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d02f3b5b595d2ace1f8c9ae539a806116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe817395645c8fa67bd609df50ac0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168a1629caf7f162e2c58fe0842ff77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec895fbf05b94a5b9186dab71e6b49ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6470144cea262abb8873b504e66ea1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d35718f1639e6156b79faa151bcca5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606f55d0bf5274f2bf8317bb33a01cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1236cc38ca3eca65ff0976ae6ba95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e8cffe8deefc3e90de90cfd3ede41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe79a2c0a5a12847638055a6244554e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bed5ebc529f7f552663914c5e6dfda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f40bfbe9414f9fb5a0b3e59f4e673127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619e8e59df50cfae66bb4c91b5a4589128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8503b338e3ecd449a9f2924f69dbcf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56876f196c0f1f6fa909165f1e917d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fa9f666dc2d87dc1f211a280c322d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992024cc1e7890b48e47ccea20318f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec428ae172dcb3b1e995deb27000e15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da573cb9afb725b182c951fe639f4898134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfaf43643a8c85a20c565b682ee2a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144704af3c0d9c788ead2be286da4035136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4c2d61dda200a536f5854eb290106137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad234e326f102311d0f5704733662d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cb6ca61650e6d263183769d8f39b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddee2e6d6255913df4e12e7183f1bd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b34ce48ca96eff7d8632a9e02d344e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136f03ddfe08b6d43fab02174bb4e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9f31a801da69a9ae18875062e57d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20b05bed05cec9a0dbd14f08646c3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225f26ac03b8e5e5c6c04f78974e8eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f21d1793c7c290be8406e2fe6b9be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436c3686d556bfe9589786503fdafd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48657e574ce61f0fba2bec580fc781148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb8a77dcc2df3d638ffd36a4369d3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099b793f334a2a1da7e19071d896c4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4904f99fb4430409139f9c05f6c8b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b2a0005ac926d401b568823b20794152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fe21cb0b80e096dca28c573d83e97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3240431a838bfbd84a01d58a38ad4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded96ea8b22c6eaebde2d80a1c610e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d0ed90d9cc8b72fba3a13109bcfbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa5fa4d9010adbf890dd03f29db8b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83b460be4babc20dd75fa13687a8a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58936ee0d43347d8646b9b54167f3a4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77999b04f82ecf1e4a0a756a8a06dc2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ff3c12d1fec0c6805eb046e64437a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ca03b7f7971046c336e4fc620e1a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890f1ec3645165058da4a35c31ed2e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fe8035966fd8407c6859cfc8e3007164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b4194357d19c849aabf07f6a85f78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddad54420cb2d364ac6a6dcee0a7063166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a087d9538094a5cd81191f6c81b571c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dcac44eac7f524777f5c0f5bf549c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f896f8388d68e3403127e5645526e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eec0e8ec3be5ee545f88ed91a6dd4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40d2a1dc0246a3f4580cd53df47c24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0249d4782d090511baa1d4389dd3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c44d81d535066714809e7971052dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d86acf09c62c4fbe875105fb53c49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4586a8d6c06d3db8efb8959158fd596175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1d0defa4af01ae0196d98266487b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b7d1f4780f025a0c8a86535397d5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdd37877fe29a03c8c5d4c2ca29e30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f3ab694a7a450ead653fc5be7c4df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5b625fd0daacdab817cdea509dae5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bf32d2a10c6fc7db091083584704c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7619fb1b1a781a30e7f37df7ccfa6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4347c1f836b92489e4b7019b762129183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97092d196fe5e8d696d9ce8aba56a353184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad088b8ced7e4956cce0555827c6a316185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c3c637ca3edc40b5be9a2253b0f8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed056406373d389f38632c749a757b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175c76bc459a85126a570eb3ec6dcb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254da493a50ac0fc9e767311e872aef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea4931924073bf9f4f0128988a94c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf34aeae79fff1ea7aa65fb5fd870191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95b02e3c2bb8e53413268c27408317192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd906a1aaf5164f2d925c4b9d80809193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee047df586cac7edb5a1b04e66b0b46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ed82cf393f74bb61e15bdeeea0231195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a087489256dd5b926f3223137712d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391346958de23c0cd7779216cccb107197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89cc183eb2b5901c4d652e0c03161e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa3b28755048a89bcdbaef828ca2e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4fd7dff76b205be592fde7eea1273200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa0ee69ef24eada8206b745106d99e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dbb30206d28c39e793a0ebd5c8814202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919012374020579ee263a796610fb85d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd53bfe0fa2e27fa78e58d5719a36dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062224abf189fa7c97db8a5239ac6bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3770ba97a4c257bf9cd32a7d7758f21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320aded928c7c6b69cb8fcb56331ddf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739add1d09898fb03ee30093b1f0354208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f200e7aa1c368cc03f4ce409996c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297f08f98803391acc39c10de25fd15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e69d4f6ee2dd39944aa78963befd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cb3081f21c97e1dbfc27e5039afc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398028415aca019627f22c2e33b22f89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51228a83fd3a9cf0d340353a19632383214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eb929a2fa9ea47a3a1dc5c725f750215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3ef381c614643772e95d6efde45f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ac241f4e24146eba94971efa19b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6455183ed41b43bb907058e6bdcb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742f59006cebfb3ffb0d5bc046dc1b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817ab9a4c4ab526b02fb399854df370220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c8b5a79d857ef13451728818dcd4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972fe58e76a8cf275c0116d55ce4e5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d519bfcef60f7727771660f2027bf3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136a62e70168cac11b5c91c5397efe4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371f9a6f1b21dab9355dd9c8ada0b85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74328b7c8fe4e2c4b5c18891a75fb85c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57115e7084bd80d1537d5d38974a56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d68d8051d5e128630da3026f5c9e63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd79107749046f8a77d30b429307a05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5db77cdc048b8da34b488b153bdda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f5731684b1a88bf85756703e7703d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d51f057191ac84237caedf983a918d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff21a4e645c1387071c05e390c8876233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c75b9d8491416c31fd573546e10487234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871607bc3254cf5206672ba714f7e76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346849411be5137a9c2bef3169e4171236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f324eec625ef046970df770c377f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d0ff0bdf6577ba3dd99704aa0902c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944926a8bfbc2d6f30ccf27c20b35ffa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4da382084253fb00571a6dcef41af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54487000b16e9b81090af10c55939c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54085232fa8e68f0a0aee434c36869c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37cb6225e376ea8a8230db7f1bbd34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee4de55c28708b516db859ec502e60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bf027c2d50d410a5f0836d44e0732245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afaaf2e2faf8b938282189373b0c3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bc62bce4a99b67b4611c21e8700a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef04f912335743708ffbf850d856fb8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b091aebc908feb9757f70fa9d694ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fcf769dba15ecd74e51740fea835c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57dc97d87dcb972775886637916952251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad266fc501577431b97144fa77ffce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f897a53c4385627d16c9a58463ef33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0e7b86fe7dd00cb58cb7129983fdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd671a01ec950a129310cc0c6f9c3c0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9632e2bac7c67a5677201e0cc8169256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80a075eeda97c6d5c39502816e2f16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd12603abd3ce9e271218861b801e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177636a8ccdd0e11276c0dbe08ad0691259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db4f0f760997a0b25f0c42dc939ab3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aec4ff1c94ac86c48f0471a5c48a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd92bc87c98e7d84e54505635a6c0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7144124084a72bbbfc6dc4583093ea5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fadd003327c6e0f0c2f5988b84012264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a150ab6f2441610850db4a02bacfbfa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83c71ed59e5d80815f4761152884aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a117b1a901db5fe6fa841355353f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb7a9ff79a6549aa9de99d77707eb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5a8a55a0d34358348e534a72ed161269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b9c2830e72dab2416d405be432fff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c2af52e823637fcfbbbae8973cf45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8b11b37a11058f22f7e7c4964c029272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb1ff5a18a70f70fca6c1ebadb41ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1786c277d032dddab44861598a9a829274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e38fca5a80c4f13d5c3226fbc0d46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7d3f38079f3ddf30cdcbf37985847276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e555d3e544dd73970fd808ed59d63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b465d6de18843ebf4c66566fe4292b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3c11ff01fba0852b72d453614d4f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc68ee97e420cb39077ffce1f368bca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ff572b7bf9227115710863bdb4c66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da537bba15025be809dfff65fb4e4f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a301219218bdfd72f2f2e2e2da0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e851a5aa58b1778de7e7f0866b3e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50f882a86ccf63154aa23a6376166e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285a2d990b30e9830bb7e42a47fc140286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e532f4f75bb2167c577be6eb2edfa9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9d2595356237e618c508a79ef2af1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25320f053e6057b23d747e44910ce8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f236e0e71e22798c09c3680b86ff7ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab94b59d89eff2eb4d16f6b3ea820b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafd801dca5c8d2f1c8d361b973ca10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892cce628c5d6da980b3c0150930815293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121545b893e2abf94c005d20eb134f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab1bccf7d9c6eab325d96d499aaacb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71340c46d8fe98d4861e4344925abd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164764ed9b4163a08b5a348397e61ebf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b427f41976fcac141b42e692f554ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aac012b994b1efd300b0c1d574f196299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8fc51f429c54799f2e836402b96cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06317c624a94b1aea64992c94f92d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97994fba87c9913d43356899e5dd82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da940042f1454f62a5f07db1e1148966303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0adf5ce091468f7991ae5a131948c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd947c9ec795d538fd15f4ee545fb05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaed87ce4452689ab3e05c3b2ded27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0a2d6b9a539f2ed7111b3f9a43849307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c893af06e96c72e63551d1fc8f560b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25596445b44d44666a6b9a43a27c52e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c191227d8ffc51ba048841c3eaa7b9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f11fa49e923d4427878d017fb275b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f1e8c2d5eba1fab518657f994c943312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5812cbb39ea0fbabbb043ecc75c2e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c28df1483481e44d632761ad7183a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60eb9fd5efd922927015d31216f3b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db03aaa9ce0acfb09a672fbff9a644316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b9e1a6c11d518fcf45c70d73bc2e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8e70e20c6d66e3049aaad8548388a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cd56cb498e03bb2d4d6a127758e09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb66e6a1ca26d92df034ce4df849810320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df522c0667213e6638da1895ff5dd62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc763275c097f3dba60737d69c58bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4828b007aaa4ae6f4e42c890e692ae3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec8460c65a647cfa415eb5719cd59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276447021d3ed92906d111b5bba1610325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e2dfda96c18a6f223895daf1c283e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b701f3ca5fc358a270fb8438994a62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1da605f8f24fca4fce7c71a219c17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b5510499a5159832cd7af13fbaca8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b706c338575af8e2bad84c0c78dca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b2b0499dc3e12d68c24161f843738331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97439f1239ea5dab45e0876857bdac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fca04ae25cec623ab8916394cf6be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00cf24acaf732c65df47ad06825d5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284984d0545b9ba5980f9e831b7601ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80824c47691331196eb9c540441a76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2577ea0e7ceb2fa29bd71ba475c171337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeb06a58c328222f800ee10f435f3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cbee2875080c3b1012c940ac8f81f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135c8294d1096ffcabf863726dfaeaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3a8a01b91c412895444aad690bd0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540eaaa85be9a0edefa0e29b9ddf6f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a2b25bf8459b73d4813fc7b080cfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cc4a7935164be7120e020c02206cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90539b3dcadca5993bd641aaceda6b21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d7580069946b9bd6bb5badfdfb28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef087c8f4cbb8534b36fe89091dc0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd017604e99fb6857640a6ef9fb1138348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e0fde2b939b1c3df0ea2aac8c3266349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9590800f6a92335ca36da900314dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af05dbdbd5cb74451ef0cab7231672e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dfe69e09c003fd6753a7c75134e24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3a7488e5a4c2410bb13f94c4b7fe0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b1dce89244b4a8f086240cd6cd0ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2368c92d4c224852fac911419a73cf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174974fdd04e94334941b18fd3ad1dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a7b887bf73918cf23f6b90dd3c37c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf2fcd3bbdeb10a86994ca006e9b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7176fb7a8022783aca29611b64acfb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd14f514ab2be2b11a80425adb965360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4105f08a55bdb7ed16b1dc7387fab0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b3e6774d3906bab8b6bbd6d15bb5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae1299e2aef01b5be4529784e9c19c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d50a9322cde27f50f2c0d71ada7a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed922ebf86e797edc2c0787e9cd9087c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c68a983f8b5e4a586bf6a09613ad8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6870e000b54a7474056ec2c978f7ba2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99d65d3ffa30163c27c36ade1f8fba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f1b8b2f05eb39d7181ed0d43715ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde684893f47fdf2d8bea8573d2530fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c559f3864327f16030f4446ba9af0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c4554210ee3dabb8f10a241cc8c20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb506052f7af044f29348f86cbe70adb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923fd9cea1d90bbe93d835060ff280b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a98888c3143c36e08c933f765a0ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367820db57953503b11aa27d21414d08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0cc44e50c979882cf4646bc8f6716377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a04f08f67e5f5afd0e80ee406d27ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d1071ca46fb008c196a56bc5e3636379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6109caba4cc40469e3efcebbfe35c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccc4068604cbce1b781bd56f15fa89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272caff917956e8702d7b6286f020cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49e4290b8af02f3b278495d4659450383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2309aa4808cf5d9c83687c35b5173b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600740c250c5c064de68565c7efa41ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f1da92ff5d6b8090711b242c4cd42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995195312d090eb69533b29c3661160387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d425fbfedb47f74d517a505105ae4c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cc1f24b26c1b5dadb7386e5c2081a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accff035f0967dd99456567143b0d45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec495ca03b3bc2e8a7ed72891138ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6d58b7cacd5055e710aef58eceb26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afd25522db7b2abdad528067cd6f45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2390658c23939600f53e527daa5062394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206b2a5cfcb72a711519a822f87f718395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6244d5b75f0908ff7ab8e16371f5701396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895491ec8dad86038c3b4df99047ac85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6732cb0843e6cfef8408296f302b9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff21d130e7d6ca1829f342b6fb546a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6bae584bd4e632fe5af6fc61e928a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240ddcb1395f6be97567a0d151c4a36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038050861c5fd183d02e9f1acc0be61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b953ab1e5c72301070187ffffc29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd7baeb5de0f8c0609b388afc92bba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05633a99d559e6f22aa89f19f469251405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a2450f89dbcd4f9b3a3de8e7cb39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be647d6d8c091597e6c99087af850f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921f8f59c9bbbd58aa77783b83b4321408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c66b7960f808bf47f508dcdfcd118409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3a986d1cf48be6717aafb69c85bc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd1ff23bea934043fb4a4dbde5d6d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6e1a769786eca3eba8a59f3027307412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1912335671c6a3b0fbf0529a44e1c90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeae301719ab4bc55ed24c0231b107c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f38130eee2083bcb5082988b5805415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db11e1ebd771a49b69ae1bd02f0ba07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627626e7544c7171542c1bc0495e7d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3202583162955f78385ded97be3ca6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b2fc69a10f1f6c5f0cbd9748de909419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd89f1b14334d10ffa1bbfd44c1232420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45baace8d8bbe7d44001fa716c3c1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463533dd5d1350655ddedad7f0f0a6cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4abc2d03c9649b572cffbdc1c000ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c5624d9d062adceeca7d1f7d57779424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00a2113d4f2b80ab524cb8c62e0165425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcdda36d0e48b81ec15d5efc0c705c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420b8d00260ce6a89dc1bee18f323fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e84776cf24a63db8f5e324ed694a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286bcbbbb77009b4c72e839426a307f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6eba0723ee197e3ff2ea0bcb245d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d6fb9a91e2618debb99c50f85bbfa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580dd62cae04371081e66149093ebd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc416059d20890ffa4e04e50faf0a68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96ca2da69f6b687d83b407b26a691f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd1a30886fc4f8c8137647f236f6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6d69f81e66684a7528d21fbf235ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c309e2e0b12e6b6f2c029cd3403f72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e66a26aff7b6c69ce00c9ce3f5f829438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de34c725b6bf6c5ae84c6a91f8e2ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a72fc25e6609107f5e94b257fdb2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad720fd7284db5ece60cdd2479bfdea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834937e39059b64803c3dc690b7a6cf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced3e83289cb139cb7c80aecd0fdbe8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918ffd768944a0eeedb0a39f9dcde32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080331d81ad94f2df9bb187d46830bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b77979540571a18c387874ff0303f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec968fe21130648a890201f56d10b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9841c76f775a9fd1ed78dbf839e7a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3fa4e2c46f76dba2275c7eefde3ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e3e24ed7d59beff33ffcfb7c6be2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de266442b36847b8db867b6235e8c14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86ef8bcf3fc9615ac75c2b281b8607452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862d5ca98dfffd3e1ba90deb13d3206453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82ae130d31695d098f40abb4fb09cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0fe169ff23c4ccd0bb5167ad30f7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba2d8e947da76e7d744730db6608cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc521c581ea3d2c7d0e564199eebddf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3320bc721cad205a734de95d180da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cd8f14b518f33670b31f1085af758459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99751c17ce55c57622cb2037c5edef84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db427c65025fdd1a15bf6e9a351c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c4d493a483ff73f2303488fb9dd29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274ce49a227e799d41511419b016b77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8b8f4490c30b2d172a67797f1b351464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1becc03f155277b1f202717cf7f1224465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92910a8668b52f46ed624ec29f9fba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9210b28817e8a18436bfda488640b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff8bf67fa617c54d1608d068da67a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7532d0bfea00885e9069c7871bd3c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a1905bb344b8b40c3bdc64d27bf8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80096a03031f2a29ca9834e49355ecf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97892a2d58f9434f31d002ae27f2aa57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311531eabdc6f612a16777ba856012fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a23c2f29cdfa8b536e11571d47c3e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2d03c3c8615a01224553fbb65fe85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9977a680eb087e12bd9c490d819758476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eebdb02b7600d9649fdf5ad27d1e2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d714a6f2f2f05f593a28b7446e4882478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab89b4823ffff079c671f8f7ac977479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ea12d20f7429c435a49b4bd7f35ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb858d97e459ba1991277c6a9c2d38ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a98fbc3c3d6331b93772447e8e19cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e1d7c1d0b292ff266ef637e6419da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902959bb115c51dd7f3c52d8352b2d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdf53bb58040c09c994d28689b2a1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcca48b056deda65b40eff4968a0a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649e4c8b248d7a3d98f6d0099dc56df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460936bed42e530d035749b5a043f96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeca38add3cdba8698a5ac66a42d061489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97550db2741cd5197556a6b71d31f888490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a608e7459ed4ae3b42eafa5bc919962491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806e520d88024bec922af619d89eab3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384affe81bf21cc84d490d65cc9d5618493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb71f8f2f06d4f025278003b1ed96d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca56cd318e55ade842015e485a51ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eb45dcb672b97b0e4835268b51b65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969455ae3f0819fd07797008f6f071d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab7779224aa9fafe317b7fbf108586498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4914dfb59dcfc029ead613753ceeb6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3934c88bc3f29684022f16c240d113500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e4255390a4614babe053c2d17a1f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b920ec86d34aff40ada4def7969e98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b3276a5a22de1fd2457072004abf4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfd6af5db8828a398a74ab7d666d39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71b5fe599c7d03756f7107a0ee6d33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538e09e57b5a6dc08093655065e67f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab364f381cc6ea965bbf60997b5e5f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5c970d8b96c720b6082715291d17a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233dae5218eb0653aec65d71b7398e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a5f172b5b6794e2a7b8b3215a8f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3171d2c51daee2f33720826f93ca7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea28a57b4b71da194df7938d8f097f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e74f41391ec0fff16e8acb9efab6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac92bd116485c48a4e2b86a84ee11f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b976d4f6fa7e73992fae4a1ca12ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab22a4fd4caed1e0327a4a2ef36a279516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82896a551ecbac38ad91a6a933f54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0d0d61a047c3b1a76b28265ff614d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7ff5d3eccc4dac99a5ac92bfa493e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795435d4dfe4287b60872fd44e03747520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832247682384db82b788fc49fc2591fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd149e976c80702deaed726a72a7a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20384966482fa76ae7b2ce37b03ee94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5590a02a1502db19bc3c65e2c94b4b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72cb42e6290f64e92c308c3fab1d06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd55e257ba34007fc4043699edc168526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649b73b3ba9c693c1e898f22fa8993c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7331e123897780588f1324b9b1dc4b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022af8a6d0a8d2ebfb2a073e5462e636529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b2db41c0d1bed8058366421ed8a10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40940768cf55259d70fc8c19df81994f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd0a4900fb5174d1e85be433554027532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d9b496fc0dcf7d021da775a405372533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e666bd604577647c2a135cc2f55a0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0583093ab3e687859486504543a2dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c49721d0394cb4965d5df9a02da687536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3e979d448894db81cbc39642feadf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e600dff2db7402a8f48e92b8dd6265538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbbd02ea1db84c4a68fb034e732cf0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c62893f244082dd92dca18226cdf7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6821edef2b6f7497a9738a4eda2ea15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c14cd4969f2997e30a39d80c81dcc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786114c706c3601ef4e3b19c53d22fec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c73571f045798a10c22b51850671f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12bd808177bac43f1bb9fd14fed337545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21585aa521083c95176c1501a47f74e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaeed3623cd9cdc2df76147651a798547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f724bdb276d6b3e10c66f377fabc9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58abf6415f258950b86c0759b574f63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdda34bb173b052babe7e7ab84285dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebd14a331b2f36ec4bef548a796aeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b11d9871f846e73ddbd6a24f6b886552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9378d78bf600c9c0dce1cdbe66d5ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d50bda5678eafc88586dd48bcd4ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa9cca48ee910d810f22ecdf8371d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e6a1ae186c1187d6d6b8a9f6aaca3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5048b7abaf861449923abda3c5298557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5750f6ff4bf385f721998de7b15e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f729bf9ca869b0bed9bb7df12de272559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5177090664b2423762ad84532926458560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836d9df3b591aeecddd0e3400e6cb3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55ad052a655fd0aeccfacf933da73e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c00df99088147ab813ab8ea6e287c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492dcac9abdedcf0883bdfed8c3914e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321a0ad31aec4256d621cbeb105f30b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d282644f06acf70aca1ca4b3ea862566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0d1fde8c0b0eaea022a4161f88f83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c265c5aa69dd57e8909a8fab6033243568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647d1dbd00cc704f1788bdbde94ac20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58343e35cc0edd7d6f733a1547bcca4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2acafc5a393dba7006fbe12a125802571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c036c8f5de208cdf9bcd6c6d389fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d643f9b26c91e14e2778f88d02f163573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b545785e24f650aa86af72f8ed82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291252741879487d2b7f257ac293ab22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b06a0b2bdb2eb2a2512137ed89a92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2bbf156bee1f2a48af998abfaebeb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb81bbe445093171d71b4a7a12d32a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccf55d8a9cb59f303627ef42e569cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d777773876bafa0559f381e73fa72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7efc31aff622a7129af651284f49d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56c721f80388fa377bed24c07ee30e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46873e400e4302e749c552227c40ab6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af042cf860b39761a3a04ca1868f07f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7073d48a3a890c8ebc8d2b6cc3b433585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d18c45903ebaf40bbea7897dfb7a52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c35c59c656dd0da7a6d0473f9192587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee67aa35f14a75b80d226d504ed9e36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec60f482b165490b2e8e8554590349589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c6644b11bd74057e94c1fba6e9a32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6951c1439a413c3c703b2b3ff2958f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223d4684ada13b9583b0f743f0e94d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1b250cfccaf2f493910d9595ff60e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c88fa5737692a3615329aa17b900a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928daf5156ecd074bb8e9ddeb1bdff6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65063eca997c80ee0279a30280345339596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e46d05c951a90a039b6e05ea36ace5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d66eb76af16f424f960e8c3417d1d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f062b3acff88cd2314ec3199b420217599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1d5622cd96d21c2af405aa77c6419600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2337e329243be73ae20df32e0975601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92c87d55bca73d26eed20b96c7c56a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ba52e04dc6a207990c669356f64b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12129cecaaa30ccb21d424d31b1315604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b2099d6f9ee3776ae72ff077fef8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52c3c6a4f02f434af1752d212b1660606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6ce17f6adbb3d90f216047cbd853f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e87b7ac22e0da2f77442702ff34c82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da446d1f2b8a5e228b14195347699b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667c353a1ecdfb27ee6f6d234851ad9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f082b1cd38cea3756887fbcf87c15f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681043220b4fa92e2fe999e27a5dc777612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60420fce5629e53710fda1c7be8822613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94d849837a942d127adaccf56782e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb5c47ef70813fbe4af95a48b67d59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9429ebc3bdbe40fc50c434c04aff1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57180185c0982a9442d109236959b78d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5899e746bbd35936575b4d56fbee7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4951b1b96f0f231a2e5619af014ed9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed76fc0af64735692824489d5a94ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd337e7367be962e57e16e8ee7ca49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ded09e77fb9fa7e684d1595a25859622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c75363f434fde4bb026d3082b7ef9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186c26615623a5cf7646feaa94597a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06644ebf298f8eb8d20a80eca44341cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e351526024771710aa1b4786d443d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769c99a6938b5a0c39dd015b547228e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a831f3fc0568ea034fe322eff93d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c5f9c64e2955caafe6a904fab05ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16adf3fb94779a04d38df618c883deb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b96c7a8179bfb83e0e0d8d5547636631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec448e6e5c6e7c38160ab787e75b011f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993be76e046c2e2b2eb33583afb56c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c8f3bfc6851bac61969d01fad90ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee24cef7861aa0876838c72c3336020635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee17d0b04fe82a3c36b7e6c9519cc4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e1ab7265132afff5a2534c6a4c4a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa428291ca93a62c66e948a0f6610530638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc12bd14436048efb6e8963476d4940639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d8f1c0d037b5467d588458a80e610640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908832f012e613283c6c73419dddd7ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4be94663ec21e4c7672943221619b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0250c478d27eb8a6fe8f9d6513e953643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f5bf8cd3f31ad3743413631ff26dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0c219fd619deaa2d1a02abd502ead645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756e6bb69542c47ee63c0c34a9c18d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e97825e0ba71fb6ba599b094fa3c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9f4a22b209bab1202576e4e94f833648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4f9d3344b8e884c562813c844e969649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d35a9add04f0ead9a41fd3724f3e3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0760c6898654100b33048d31fa8ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0d8c1975897a27389f8089a3cc30f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18328546fec9262119e110353f6ed104653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c126525b5cfc01e56083be5cf2b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a837696d8686535bb688f629247ea6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eada0323015dd412ba05718c1afb0f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5348c44b9852680349525818dcfbd7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0381aad62d2120ad0f249a83acb2d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ad95598a93d4b976180d71bcc5990659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772640704329653ab25aa4b207283445660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bebf53de18b26b389a28bf7d1dc85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0e354f31793656f5ac9de459b9e8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f20a36729a5edb714671d25c30772663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f24b4eac72135cdc5be5ce2c2d442664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eda9a861485c2036e44a54a088d63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42f48e6c4b167b5a083f7ec595989f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1517b4c6a54b29f2d41b7b5588863667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9841b6bf10f4bd4a126dbdde72d0247668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1e46fd184cdc668af1df713de2fb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e964ebf033a9067ca701f4c1c8013670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ae0d81bedcb8efa68098c524db026671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea9ef4512e397ba19bb6c3becd04fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef0d6e2d0cba05c73e9b07e4e6e809673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d834ca45243a528e72dd7d70b4177da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9502fc8346a2bc050d585b25de05a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4570c0c4e67799a294cd8155521c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4038f8f66aecd26ba45e8e328eab23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d8a4331bab6f137e8435fb4e4683678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92e52fad6f3646c857390280a4a9f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1196ec5eb1b36c0e9e039219dd3e8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db714446b7b0bf2dfe66016cec2c61d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19059fdf25b2d930a8a153b0e9dacf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a0642e4b804389d0aac80753fb8dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494744046bf5bcf2ea16a3e1dc926cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa925702a355101aba6cdbd144192d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afe674f791f4bdaf53b1d431c58c8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec2af6a45f6168b7117223b1aad9f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44778e35b9c0662164fe7ce72f4592688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c096c1b6036d7e9e9beed941f95da9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742c83203a648469af52864a0347dd5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a561304a323249aa3386fb69abf6bc9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c535db2046ee7d89f6fde0908e8fae7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45f2c17c249c9154dd86e9f9e8fd5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca4444d10d4635a91f193b4de25e1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7e2ccb6cdd444737c67dde04031ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593648453b3ff944812e96de0e833a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736610fc1595be69238376489afe56f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb821fe537b9273f6e88205c20d92872698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2b35f50052c3b687ab944794b983f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461d570db7c0483012edc05e7a5d505700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6ed3eb826c482f7425507dc1130c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7bac40b3d4f8213dfd8072306254a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0ae2804a45a43de67dfb6ee5f9824703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97cad5c6a0328b11014df9f216b76e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34265108d9612a879ebdc57ea795beac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f224ccb6f8783471bfc2aa7f96be03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f088e4f35031d326f1dccca4c1881d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c040ab4fc83ad805a481f039732c04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7237f177a3f0147c2f97ad4158c71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fef19e98d4d992d89598e474331e90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61913fa96e0aff5d4e9bae6f833dd36d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9888cfb383414628c64394654f09b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784eeb6771607ee6479784bac74048f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ae0c676e74e2e1b77120ff1febf02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa5505eab63d4710851965ed1ac0c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb667763e27ee7d114a252001f07d2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479cc54d3aa182de2a1c396dec97aaf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750df1ee459fa5fb4e0500b081bfeca6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d591715aeafdb1cda68934ca91f28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2ed7f3d729d0c3f4ec7f318d6e2be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb17ef8d1bbee3ca19f9ad114bce1c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c4a133f399facd9c0b17e89c71df3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c2a347819e76cfba5f0410cb1043d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef8219d3d1b7058c61d231c72ea755724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82ddf3ab6f7acc9722b837aa3b9770725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6daa2e2bc49b913fa475ed00f31123726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a08778f2a62504f20548b718c3fd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dabf87f0996ef190996167bf51cdfd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe694e8be3e2c9b6273a1d577dce6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cc230ce9c9bab0e4dcf6ff09bae41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2519732ac252184c85ad29887fcbdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694ad076477110a9fdb65dc6ba673bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c1b620246a4a45e203ebdc4026b72733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7f9accae18b1c17507859499c787a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e297da6acd22c8d006a157d830a3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54da688dbef4b69fe864647aed21392736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca59f09abc3b615231b5eb2ffd7917737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a1831b8f8315c0f97afb93875230f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087043bea3cfd19f1ca34e491e7d002739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559200fe657fe69abb139beae377a17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ff79ae692bcbd53495c6a7bf57f6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d5fcae359b34133143b831dd675dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b4ec93de4c34022a84d92c2f49ca9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dc23e4e758eb9509c6d74c77fabc5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90504d79f093c297f13b446c597120ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c3c90bf69cad58430e577f6df07b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024e40350701e820a8a3b01eca9b764747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b8a1cf8519bc3060ef822cfc4be69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6f1272157e502abb3a7ead871ad25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4bf06fbe5132ad501a02f815f66af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb088e6dd1dc1e5d1645fc2f4922add751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abc9e7dbcf47765851d8058fc55ca2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c78bed53eca2a024dc2cc9c904b09b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>