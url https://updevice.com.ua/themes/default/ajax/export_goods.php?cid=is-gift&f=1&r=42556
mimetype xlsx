--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd283b355baab310b06858bb6d285f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcf9090dd3ae5f070213938723bcad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ce0baec100ddf0178a74fc86a09a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa709c051728af97da25809919357d2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2293857af5e2d1bc1712e6470e76b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d40abf5d3c81cfd0112198efbdb24e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d76f697e96d4fbb6b6c0979cf70097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c29aac3aa44745aff638eedb344b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143899be13a3ea5e71ce0dcbe50ca7fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0ca1d018f14f3cdbf7eb7575a582310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22fe373bbcad6300c00e6dfc23317411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217ef8f63a509a737c2cf423a2a993012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68552d2dc95aa5dbb1083587f2f7fd0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37c06f16fdf6e4a2687a2e27085c1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306762d54ea52b11159868901ad5aeaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e736a84ebe614355b0fcfd1412b0e4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3539338c9368cc9b11c375b3de95017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740501a35bd6bad3e03e5dd2aeaba30118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b627cc0d2bcb0919d766bed183b6df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de8f395d34eda7a132e9a94eda095420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0153cf904daf33036e4800c5c598121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0fe38f864f1087dd840a59b660b7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e96b4dbe3bafca28b0593be895c0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143939f5acb39f713aa29b8eb547b1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1e8295dd54d713a819f94e71c7fce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5da9d54ee051e9670c87113b215bd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f626e2c56f31a1969a52655dc419d5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effb5043da4ee275a948601fd948f3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b0b9ddc4fb3c620d4fdfd52631ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ac1737b3d9ec46f101d62d5d3556b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568845138230b2a3f1d6f3be55eaf8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bb69530cff38ad596243d54ab111b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6825ad821ff3546c07c59342330544433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ed19a9b2487932565dda7a81f0b3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c3da1d16443cfdfbf5e9c8c352f3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dfa5277107991f382aa136815d0e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb0a28e55343033b8049083c72ba2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb22cba174a90555ae509f9719755538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca545c20a9e5a7e55b484eb3b5a30a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fd7836a85feebfb123a932f55909140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89347bf54040484fb581b636503754841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4fab3bbe18634ed4bc3473f52684142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ea56ded3936aca0a3da5b956e0b3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3683a771a57db9167824fd879f70f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4662540415276856af8faf9256cac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19f73a5ff40b58dcd24e9c339d58c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47a661d50db0ec3fab41825690bdfe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba8b47349b90afb71058c5c04c456a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24798d5dd33f2c948577ae1ee076e6c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d916de7a61c031fb7a735344af95c5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d16fad9151bc7ba51da04e7b7108351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed554691fb16a58e46db13600206e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac8827d7c79ada038364b2af908f7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f053f7fc7c79ff6d6e40f2414f9af3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca8d1d4873e1198c372d88ae0a538f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa78b6b7f962015ea171fb4ec5101856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2675ac06c3605edaff333f2aec465ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190375396c51cf0faf811a151639c8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1acc09e830757b97e2360f1c27adc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121df887bff33bad300b7798a9e4f5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57928cd31bfd7ea3a9dab25feb68812561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fcdd7d12f63971a342867bf84df1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bf5e2030b2b224743c81a02a9b51063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15db91b64a3766449a6e8db2b16b3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1885b14fd2cc8b37f420575e83e38465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ebf09251314b01ec0ed029d1aaf6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93afa508f429fd9be37debac28754b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23032ac0cbedf96b970bdeda4006dcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9719bdd584a5fdb3567e40540841169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fdbdc5b830076ce44493939c5680170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae114bd16e915e48e076ce4cdda2e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba10dc521ab0d89c90d9e5118ddfdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbae4d96637f17e1082d55bc9085b7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ba275a61179579e2b724d4419876f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00477254598bb314b779ee39ccfacc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6588121ee18e728a0138225dae37e4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1648eadd63708bb1b1eeac1c785701f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1176c522cbdf14511fe539a252c1c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd46e6a1327e5915a39605adcecdbd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10b9f9c1d56e611612942881e2e6ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0b6dafcbe285cf5369a12ce1cd5c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5408aa253982a5277bb8dc34ed146a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19bbfdd87a761da0489d493b96aa3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cb5a85862b609dbb1be672a67ac5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df03934547737f3a9599866bb09cb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99478467647fdd73f68d5d3348dd172a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506dbed8b4f761c3d78cc3a44555c2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73fd3be9d2f395d9b2df117b09f14888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6692835d2ad6341653fe07c29f32389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680ba5b12bf9ef17ea6b38c711e914790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787deab392fc483394d62307c81d6eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e888b4eefdd5c556aa9b0bba800192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c291c90a81e7fed6c69154a6c2e7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1016a186340414331e5d87a380c7bbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295d2974fb5001548a489e391c59cb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9d15935d1d5aa72c73ce23a4990d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423b833de966d73346e2a2d35e35c2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308177bbcf83a11372ef96db1a7f38f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9fbcc4b73845bb1a66c32916a1c3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d6586034a5690062c5365ad9a789c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03ce84645d304794777ac92c961d09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f74f82ffdc928baa0a1d1a968cb0f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d291b2adf28f721a5e4138917ce2ace103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30834310075ab6af44c26f2706e160d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4381732243f464bb8f93d50a13a7e28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0b9d2a3a4e81d7ad000f84c4efe6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc781a039993de89280de22a28678f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05a117bea056cd17200f668f285657108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980f6d152a907b056d6b2e109932f2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47084aba589e8ea576931dbf036b585b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c410a661c7c99a9c6ad9f2d8763b99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7f1b162cb59b27b4e04225d3c0335112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bfb43475c6b47de62ef44f2caac69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5815bd66dd6aa19a6dad083e139965114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b4d04739cae3bdf83b7e381e62646115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954444bf1d921c88d5a7b7b97d7d83b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207792f325b1411b1a3c5518a9efa412117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4115632742a8f10f9b13916d62cb1ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b8d5c1b6b59418a0b35a8323bab44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd531928476c5011f58c046d414727f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29326fa75fc27ce32b37d5b1a8b500d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982918701d0210156e8bf4cf146d7f6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3649558dea2a4f4caac6d5cb52ba5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb8d7f2baa4d9f76b5d5366aff414f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f8e3ead83513b17dd54dd1cf1e9d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005152db80fb7182f42c24402c0e675c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d76b22770ca784fb87eb309f4c915127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198d55c228a6cf18e3aaf35d72ffa72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60da380cec313b8215d54768c1d6b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c1b9aaed67b29f0bf03601ef08024130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ab35f0f7b207ac933e608918b3fd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d86537e35df333714a488b6b53adc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ffb5961c2995ca154ff22bbda53ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d12a2362ec6c37b606b46077efbda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a592e01da4b137dbb210526766a7680135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06a846aa54cc522371cf48062d2305136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a917325f6f96f639d704d72f95ea9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3150ae1c3eac39bc960a65abb7c809138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea0e99035184b2ef6c3a0099c0113139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907e06fe34f1c540ec0dc18d2d67cd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7130b158c49fe69bddd6b95fdad05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853b8961fe0252b5dc82134901368c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e229fac0d81bd2ce795b1fc4989bc16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad231cbab9c707603109e0c6d858dba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd7ee774f34676e534954462181aec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553f9fe093a39ee6e6bb1f73865c6d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f81f52e3d79d0e8db5db59499ec05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92f12b3912a1e7d15c67f105599965148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5a49f67cfbd99ec13a34f10a55672149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05724e2bc39dfc521b26235f2a1576150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f212a6a76fc73d1de38bb0a4dbe4c09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8839c01290d6c709e18733653b94b93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f68057fafa4e739ba99887b1758d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e0d34f816c9f4ea744152da12224f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2fba85a04626697a45fc23d0e63e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e7bd53eb0ba3c3c8f970030dfd741156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9d59747c45d53d03dff9dc4ba108e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f2895a3e53e833d47ec3d4a6536df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60acba775e9c78025b3734a52d385e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505f59a55367dff8dd94e6f930613f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f8f7e8581558a18bb27e5fd25eef7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d25054a3a0b9f4184231d901b03f75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f08b108b0e24a529334000766314e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84344a783b0e648a6ae9c46b0787fbf0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104bdfa03e4d39fc2d68a8680d4a60e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f9401fdf72b55b651418ebc26e708166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de8cb0c483d988bc4cd6e7dc8ea0e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc4f438be67e8bb66317d52e10f27f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf49c3202ea1c017e0a358e6ef62a49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f1678509dff58064776edbc683211170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5aab527c99ddafb5aba7c8741f473171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f274fbd38b9302b951a8b78061bc0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4b6bbfe3cfba1e10cf270218e3556173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9adcdd3df24511af69eb7f8ab52ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e4eda51a69565704404a6dfd7b471175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd8e71bd5184237a7c3080a059573c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740b81664ba7f8142b3787dc9dddddb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cce0b28e839cb1bcc11de59f38059b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e06ea9db171189dd42ee067d39af6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a58a2b124f6b287249147326a8d40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6331ca1ba6da1bdbae4cb7e0180d54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88ecbadd51d9be97152864a38e3ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ab3605d4c3e4664b46d32621a75d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcb90db39389cbd0eb706629c260e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6befc1f3f8026f179275999df05ff4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994660f3a624e0090cb0d9cb3d1b059186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1043c09f8f21c09fc5c9e8e23e850187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159be7196b32e9d49fc35e8bc976a68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a36c61d69d35368a28287333b5fa4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f3d89c77fe2495f87d3c8b2b6ff3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef461fad3fadf78500b6315ecff944a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbaafd7f06c4b895be49f63b087213192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabe2c3920657702948edb125977f51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b1c2004e83a54c0c4f314cfd4e06d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab3e9aa664561f702993cdc4953eec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89ddd071a3f70526c6797e1efb9056196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27e7b8fea95124be36dc5a0f050446197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5683d49d932dd4983a8e8b4e25f0a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7131851caf6d1f753f31682c12093199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3726e5985a4bad1fc074253fb87863b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db7a65ee76b6f9de7103c41a65c480201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a543dee6be45cdedf2f30e249edbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56219b08039c7c828ef69cc5c5870874203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd2eec7718e99268bf0f0a8a382341204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767aa8468b3f3798065669332b65b3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b831af92bdf1ac114ca00900a514eaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebd53be9c153f3c49ea0ae2a8fe9f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c23bc899195b91eb42940fed1360a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1cfa94f8a79e078f506ff7122a216209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71d005a89bae7b5368f2858f50af87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6453755c34eeda726e3a67929dbd78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f372d5050f9eb701f4def82e066616212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604ae90bceef2593965981b1b791779213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d22a212193cf733f6ed6cb98dcf8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97135cd55359816750d7a792311bf1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8439195bebc0de28d1c8c73813ba50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d79c4b73f9e8545ee355b1cca9bfb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c1d39ea9e8079eab05106bbd11002218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea02d8cc0d187d8a54b6c4b06e1229c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b179c50709469319ec0d9ea9d89667220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7cd2a648cb6b113808443e3e38872221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79b662537e02d7a1b4869aca8476a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a981b5335dcb6b1b5535d097d9869223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b89dd5a5f47f20c743a1fa675d297a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaecb8fa3c6598f832f4ce34c1e795225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dc5f948ffc2396a53163fb01bed5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94543d8dd8b0de51e6d9f0b0314d7c09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e3971a1460ad30cee4774a7261235228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd9c78bd142d3e6849908ad57b6593229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065115524d0b23c45667969a1c5b512230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6197a813ce8dd6b0d786dd0fe15e8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f1ee9a513809c91de7d1ce59a71df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d13314dddee23f070478f2684152233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfdc45b72bc4f42cc4a684510e9ce0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128acee6ecfdae16c9d826dbd1d98e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7ff4d66daa194fa87c3f9bcfdf7b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e3604092c5c0f4e66843ba4b09fe5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d6282b66fc26276fcc1a5a05969d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada80bfb974c5bc22727eab9aced2b5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a420a7b71ab596d60a36d7192e7f729240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d96a975d230d490d88d05427613a67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8da172cf82eb8e91eb786032b5ec9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390c00a669bff8dd470aba645d63c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849fc740983dca25c3cd49946057a8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16e4e2db205475eabf0d196f03bec7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcd43d012204270b96d20aca1e7a4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710fe741b3223de69c5888e11177b62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164790e420e724da7b3f41d3eaa7ace248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff33ea30768a3d447f98a35febace2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e5435799ef6640ad6abf81765fc7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cc9e00528d9c583967e07b7366586251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b99102114729191b820b2771dbcb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225f42f4db41eaebcf758b41fc8ff7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533f0bc840db6053370550f2b4a95a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7ddacd9cbab637aa8e7b7777a12a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a3379e357d4a5344fca11db61e737256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b699e033b46f33b51a3e10b8cbbcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34f579e30ca01b2e432f0028d99cbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e95b31dfcd6485c73881737c8887259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63aaeaa6a9fb5dac7228ca8785a987260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a06857047ddde6dce50f56aa8a28e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015b663d21e3d3cf352e81d41b57fb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01d85b7ffe2bf6a33edf477ccc3a0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262ee2dcbc6cc95b757b0f186391a8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61746ca17f86168e8559a6943704b05b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b59aec94602e695bd47f0df684e49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda35f52b106b74dc9b7c827e13ff7da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c1e1a3101525a58950b9a7b96d89f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b29d64de1bde0c9160ad2365f85b8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d766ba43d1a5c7283e7d1332ff26a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793c94c1c1895977626e82c8f8562e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da450492a65787af6e91643a4aef4ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5d11367e951f338db97520ab6edee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff41734b5aa34669319f7a1ec11c48a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30561c3add8cc5104b3d6c25b1a6eda1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef39ff1fa0473b61738cf5cffd3b82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ac888626243a3236a4ed815b5799e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca80df535848af435165f57ec4c9755278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5c152510a21abb56a7b44eef78442279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062967ccac4ddf7dd17a51d4da644d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e48cc9ba6583a04fe7b14b0ca5a342281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2a4f875b3a90fdd27d660767a084b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76dc721367efb23b9bc49e1cad09bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57535ccdd49a35890592e6d956a374b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8a3b7569307134382e15103825544285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e8f1cc5ea67ca253fbeb340786ff6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2de4a1c970047a813206c63b4935c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5096005894bf603251dae8b4bc4ac4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c46288b7c06c2e75beaaf79adf19b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f2d6a757e82a280615591cd66dfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e774eb9eca3a04c69a22a29acbfc0fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d71e3cd61026e48f88106a4792efe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed73260fd43947001b5cc1635d16ea2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282f382c3991f7b855b0fb0f7594453294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488d93ad2f4bded191085892d5715c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c174e962ed83a020aaa9f33a24d31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce0f420149fd9834bc6d7d1c46dbea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c691eeee6d61f3e6fb8ee8c9af233fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5ff48ab21fceccbb564849c6df416299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728715e94fbb8944ca20fe97d4fd581300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252782f9dbc5b2d0c65ddc4967245e91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0b401bc56cc496e9ed83c495b68b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1829c76c2982a1521932aea0c7a5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7592615895690eb2513abadbe2f97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1776436e36e5fd9c024aa683165643305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a0bcc0f06e22e2c9d0cc60a84caa1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208058e94b5f21749c846ac332cdb8b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3819aa45130d71e295b1f2e7f9f8527308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ea2239347d7772a299339186981d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e86ac6a28be836cba10c2f54d95682310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ecc2b255b14434f1e9e1680243f04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d01c00de3834e28b6da89741f77f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02488c01feea6f0ccfe2c0e5c724f674313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876da1a060ba133897ff50449caab2bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6a4bd25d0c57b64f91ee466dac9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6256a6b6b3aa3df1abb12f17e41344316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def96ca52cefe65c435335c88d1c527317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6b4f8ec9787f7ae8a9a1556393683318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ac7797ee1f5634697b3b56c1ed74d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4f205d98e024de3658d878bcb7e08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a90fa1dfaf57536079c37b0a122de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb1417f0dbe6dcda3b43f393d523b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8ae4e3e718747057e026d2381e49b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5349a9580c57b8dc3be3a4890ed892324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8a532b1a34e274e43cd550e4da814325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c6a1e3b20f19244f8baa295394610326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a7a1584d0ae0be60fb1f07a6721c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a33bc25b1c0492c556a2e2ddf25ac3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782176e271b450156bfb6a8bb3bff07c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae83ff712ee73b07ea56f95947adf0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2472ffdcfa938511f6d6533506e1b43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d304e0e71a4ac19569b975feaa8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798468850f80c357fd1cdebc9e16212e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f4075a23a742207339da7ff0e0d3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aecb0ca7bd838087f159fa285ae50d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d300f10a32cd6108dd9a10cac975b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4482f6ce9ceafef08f916f8dc072c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b2109f1ab84ed3ce3df6f8dee52f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a429ebfcca842b73b3c18f4743b4a53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e97fa8f60f258d681cab12be6a7deb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5710d1caa43fc9a00c993f4005cdb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe6e0a69d0288a8489a50849cbb0ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf87ac9168fb4b4a0225f8234a4093343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fc4ea073febda80392b24095a9836344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16befab8d8eaa2d00c54bb31553fb3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f050b6bcf098f53639736558f9fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877f1129288ef6b96fe1afe613fc03a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637066dd7ba3fe7c7d766c95e14080f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ebb5957fad0eaefd4e8fb5cc612a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b104ef9fa70093f400f386b5e9b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f296ca82935c6a61725a4bc8888557351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cb2c852a31a8816d614e103d2a17b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149854075d27d3e792e09bc992139486353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b2c72f858d37197161c2708fb286354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513749378902bc864f1450750b23ee4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f2c0de65904d58ae98146792ad5ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0bf0c8abc9f356655d95f43e71085357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9632bf2549eea4bd97d81535743bc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8c9da62db90eed011fd29190e65e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656c0e8a4e39ecc0d02212442705123360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25835b9fedad9027fd3e31b23473e471361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606911f2191bfdf84a24d15efcda61b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b46b8b6a57aac71a1120b7cdf28bf5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed12d9ccc29253d3d46a870ad7cc3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae0f0db45c1768d206cd789f15912d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea5c2133bced5135c64e8cf7d4dc1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571f7dfcfcf602b61026069a19bb78e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d089a8d2c4096b74d7b26fc7fcf334d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce56d8321f6f8f6097750205249c048369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed670807c7b4540375f82d32e1e2ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3196b3f89d88d4e87d38b94995dc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4eb8a4af630cfc311745c17e80ee1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd667c8545c6725f23cc9a5f52894d3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447920aeccd5b34b12fc493ba66f4a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff461e67c85140c3c78353291f71de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90bcc0222c409c33a247c29a9041c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e640e8db142c8ecd3bb33c0d0aba2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538859a2d1f46cb0944439d10af983e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d922b3c40435381a131071545a5be5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29750b5567011a04147c5689ab9276bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90095f2b513346de1a0681a0d7a0098381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a35219945bfb035171434a8b783486382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28acd60f77e5503a42d5ebc535c4ea5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6b8f171693bffd8de473afd54dc96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbf5fe4acc9550c6f4cddcdd4720c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee331ff64c279ea450ecd4062baebd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722ca73bfbe2c0d6b950e09a2de9a8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f560b8b90d5353e9f0084b62c69f86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0821d1230d4ef6e589a3524efc047e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0780fbded4ad66c8ba2c2a9b48592390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19875d4f6e7c9ed6653c293d6af53721391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bd02b5f117e6b4a21f084eceb2d32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecb0b37a86f405fbbb73c3ddebdb4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592e186224ec5a5994b97acb81a9aea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec748331b778fcc65f978c2463f3382395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b178a4fc7f8023acbaf8f7e570982fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c297ab7ca116b3168e0feff1375e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12b3ac4356581bf0951536caf74ecc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23d1184ba0f401cf0f7023b853f0a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13411c99ab6b53794ba690d61cb7eeeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b3c2f4cf395faac03c406de86eaa8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f850fcc32209670b9280cdb91dac85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cb18edbe20dca7a6cbccc9f5a0b2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a637d8fb4a7cf4c315791bdf51537404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9587f3eecd74b70b51054ef549c226405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea1ad887f1e451f7495d1fd047fc43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac6e85df54ec17e11af3632a1167ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593bda3e803a0c08fd1cb26dbec9c08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284b2b2f7bbdb8565174efacd8c49f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500ec06444961a5c32e054e0cecac3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad8b0accc8d5edd08decca489a1aa8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc61a910ceda53aedc1be4af617ea8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb503f7275768e9b3960e04c7c01e0ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527e2da064c9d4c783d8d3e7730c260414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96626e95d8e26dcc4ec64ea298f9c4fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4c52a37a4135baa09af3a2ec51004416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb82f350cba36f96f0923e8e4d1b5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f759c97e0fcf1ef2e304df225e319418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33839998ce38f321362409ba77cca726419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd4c9a33eb6034c43bb7bb8de73ded420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f664dbac4e0d0c4ac179de94f341b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cc60371cf018b4cea629492b4b9a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0355c1372743e06180dfb9a7ba2511423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467717b71f688469af574fbf80fa0a9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de597b9eea4876366066e93e040f8315425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075bf0a41a45952c74054a3f8ba4726426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b46088dac0f865a3a8da1264d207d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173f279ed29aeadbd2b948810876fdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba5e3fc307048139155009a193716429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32eb9fee1f628f83af89f13d4db8ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d704bb4f4be6e058f23258edc66977431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a278055e0e36ea3d6a3354326c552432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44e5e3c6f56435f13f118075feee55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ba17f920586bf6c26bd57cbc0933b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504c56da095aff8afea116fed822ec1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9c39b6d3fe3d76b9673ae0faf0d90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ff9d63346d9c5ccd8c11734a7e445437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4275e70562c8b40b79447fc757e5491438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890487fc5bde0b017974f82922934ee3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4d601961909746527c6ec097c340440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b06a4359dca9fef8036b1d1aa94583441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7bc6f24cb337bcdb09c0f378481bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490be350337bcb711d5effa5ed18d6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e8075504b51f2533a279cc3be0522444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff8a60f590fe2f25b67fad0f91c58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0b47d5204a857e8c85aa1b1746d69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd327d97986d4d54bab9c2b78b3be74f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de160a116d23789239e378398bce1ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963b664d5cf328a241e5b2737ad6c8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8159bedc9d2448382f6b48c09a132a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b10a97b5467a51101ce6ecbf422f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a5a477f799d618254117cf8d8f183452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded1ae49d21a0202f2bfae5f45bed38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bab8e7f376d2cd04e66ac4e11de77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828b7ef446b2a9049d4030745138435455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a366267b634d058bb2c37210a55bb4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f073f107ebaa0c68bf4214cf25296d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6f226eaf5f943f0c5b22aff0bee63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd3b2bc49aa54a94b208925b69b772459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c507f89f086b2a97f3b5423b5d7c9c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4151346474dd6c685c250f1fb024bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7655a9c34319c3d35522dc48e355c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69605f031b35d09e39ef76870b6a5e1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664629586ada9eea22adfaf12407f63c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1c718aa1d2d77b6a50de2c46a8a1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1542d1da8072d210d26c09cb49af0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842662fd4584d45adf95ec363fb07b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1958c7237fa44edb3b86d07bfb4fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014f9a90a14bb3ed03b709284f5c863469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bffd80d70ba5ab30288bd9b51e65d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba7cd9fd10c4c5f8a7ab27321850a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66abba83661df9164d135685b907426472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697fc7d85373e119fb2be5536b6e067473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e065f513f0bbdf340bf782cf20fb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26d8188c5aba40dbd0f32e2bf67c44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ed9e4bb3417e97eccd36a0b8e4b92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a23c9ba51bc62d64d931daeb37c73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad821c7dde6f0d7074d4e82b47b65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79639505a97644e043306b51a6aa7ec7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139e51a814effbbb552b264f6ff7d3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ff38e1666cfadcc82743b3d46ff60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ca7ba9c08a4cadfabf6f3e2e67b1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3618eb399831e82ad4068a0a367592e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c5572167d16a3fff70593dda0fa22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e5aba91dce6e8030fb52ef6ea6e01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6fdc39d5784c9d031d3f1ad09665f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961102329c7e147a6dd606246ed366da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2fb1861067666c1fb7783bce93809488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4289d8934702471e8ad3b9b9534074489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21464667dfd06edce1302ea34f916afc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10022b4c3d5ab51fe4becd09aa11e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcec2eb7b26cf525645de523c173bb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54a7504979d182c91893cc8ced458a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091d7cd663318db6bb7a66934649b28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe72b6012bb4d5cc1322919e1f92fa7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cfdb7fec941bc2bef05f76ec50fb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87dd46bdd161dce983b8f774f171cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f36399b9b7c63ed822896521ec055498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09027630d7acf1cd850230a5c64162499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a26a3a725017706b429932c721b8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f7919ac6bc88b215fe5fc753d3848501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be929110d7c1a4e71a093dc2b677cbc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e4183315b8946c2305504be1e6765503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cf74cfa7ba10281d58de63988cd1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678a1eba8e009579cc0ea94508868e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e4b1379350ddeeba2ea2cd42d98c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd55d2d8c2a5811a799557582a1b69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb772b4c2d27d6bd9cb44ac9c48761508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bc28bb3dd33f553f1f50bde3832fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d722f2cf954158e4bad7b5b97e3385510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cdf11b748a4d98ae1dc06e2f91972511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5d2799db1a71bae2d3e3e987434f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf258d6922c6bbf3233069dc8e3e63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddee262c3d43a35a84561eb193974c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22202d9012570d1e44b905a8e22b9875515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615811b3612412a931713b69c708dc36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a987d319831663e64185c57cb304ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f00959a501f129c3451e4203caa6c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c062b8df0c3022f6dd58268c9fbb90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729ae9a67eaffaf27cb16ee3bdbe20b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285b7822a89a72dd1fdabc0d28dadde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8caf87bb3e343e4410e85c79a77c85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d1320acd4eb12610151ba70904b27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd89dcdeb7b2fab7bab15f1ff38f228524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b347c043418b9cc7f83754799698dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df95798e3e859de5e71a2c5549de8d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f03e1123d5b28b0388dd05350a69e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b835b20337a4c09b75e61a3edba1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43c1f17658ca1cf456524cef109482529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f77a3483e36a19ae57bc5e857bca0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6c414ed77ecc5514467f629c57751531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55670639d21226d6fc4fbbf6cdd30eb3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a26699f2189e6432e6e7f5c988aab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0f70ceba36e769f59811f80c5a652534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea04077579a81962199942ce773f88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5709b4dfc9378ac12f3ac978bf2f96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa296493f9b424a721e494cb336c5c55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176208a2be281e27f8055d7ddc80520538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e4d3d86f1b0c84771e0ffea36f048539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c20a714fc5f34c82a7fcf6fa72c1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609b6892af82459867e1ac63f4cb83e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078098beae786b992d744595e46caaef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e867c13a58883bda5a1855cac9a9b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cd81f515b1aadf22e1d071fa3ed4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad9c15aae1f1bef5f2807d6c7a69d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039170b585d6a211923dbda00ddb1b19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5236fe91ffe87e96b814f6030d5b64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8af00ebf617f95d5ec554e6072329548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238217f379d7e67b2046ec48a3f084549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34969a8d7c461d5c58572bcc10b04cb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a89727ed77a921243396fb28dd3477551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524927ef077329748ec75ee31c90025552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc39331fd61f024e3fff2af804446d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0cd3ffcbff5446f3641524846a172554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3009814d14b2d6d8f5fbf407afdd02c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3121f259d6a27e7efe87d0426170cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ebf8e32ebdb3a177e6b4e426d9b62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c6003bdb0fc1dc149975a27cdf000558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62007faba501228b06f321b5951b88e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693fdefdb696aca6b3311d08993be27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10773ecdaed6fecdc45b7662b56b3094561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c82f7c11292b731c19f28632eead9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd1ba703d2939719d196fe5580ab9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99e125a8bcdf6bed52719dc5ee2236564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3817bd54e61f6f45b298c9995093ff6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c85863de93bc44c46ad40f29e1ec0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0d2c528e4e96406deb81e8e83eda8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c682674ceb482937e52fad2c5e81f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e0b65e8c11ccfed3b302d1530821f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09a34c7dbcc4c6895a43c1f17f71f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f061695811688386e0e70a39413757571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc428aa007a9e5c78c1972129b8b3715572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41921dbc59a8c9d29e35678c0bb8d6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48880cb91eeeda3ae8f65110ce0c7aac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccab3e06103ea070ffbadef3bd4b77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0b1ae40dbaf598d4841789dfffe87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724b1b5a0831bcee522582345c7b402577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89c40e4c1b80bf5e81da844c32b743578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d104ccea5920f585c96e93f7fc7a46e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025befd9b269f8915c8b616ea9535cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480954ebe2401b1ebac83dc04a75f1ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89fbc8b8ef8eb4e12871b8bd4b34bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cb834685acb0f7b8b37e422d4e6c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b28957d4248ddab14c246fbca8cbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc8d151b04fcb7b5cf705acd99175585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b08c909aa4ffca296ced36f44b4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eb0a6f7d9bb417fbce463a0d0136a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9ab9ca217a22b589c479bc4f5e9ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eed19a779a758a792533e0addc1b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f597629e49ae756c1e15bac6cb802590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622546cb1a84d70a9d5a6ce36b9b0f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3ef4aedc74bd4567b987f08679173592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bf9a2b45b3c32be2d1b14d3ad093c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b934a1233b4530454c7acb9b3918f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ae66bf75533933d68398699d0d7f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235ae227d111bf8e88d0677278608aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b069f3b281548ebf6e1d41a595d9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d526f0e72ea0982a7c118905767216598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afe78af97e236ac2c2dcb0d30a33a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305a0743a8eb16da177a98bfb1c02e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba912a1a3021c445803b0ef673e485b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf98e0de89db0a61113cbf62107cd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373018e6de65d459eb7ef49807b517ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c85d4bb5d119f566220c9c82b579a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c423d6dd89e68d7e71a879380de80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a67d3953b24c0ce1f6ad2d60da1cad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb12d78749e0641907700420065610607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa57160ea8c6e11649e8d84d006a0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa64d56af988108c53ea4ba9670ad5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff534425dff39ba1accb5268caba052610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0026d9ef5b35cbf540191787f5834611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2e883bdb6b423faf96c0755a32e94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bcd620bfc2e6354e46b7dd00630fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a7346fca692c5e124e4498e952229614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa941e77bfe4609d7aa889cf53768678615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529ea2c4365cf4d9af6541365dafc10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bfc61af3784aa48759d1ebcc8cd9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a0395b0cee4bcdfdfd3634addd71c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9542d8ebf8a108d65ece9c884801d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5b183a5ee5b2c36ad474752f09b95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2e247a21602fcf7698ae7c4be4b8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45463e3238962a36227f621a42aadef5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1182183d1b8ffaa99b58f772c30231623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f7683d4a76cfb6d0a813e3fbb78e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f532ea7f7c4bb36a51930c3361156625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3933e93c2f6b660c8b472f5799450626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bada11d92973a9aff2580739dbf4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362495ba2b1316c0e2d623069310c850628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245ebc952d76ced2c615c288a9bf0b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e4cbd2f6e30763da5bd93095c4083630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bde50c24641e058b1e1b6c6e6c054631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003881a5e17be5e4e77216ebf786b5e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487135d51d18d221e9c94b1dab70f27633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1974503e690525760e5427f01f2aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd21aae61e7f32d5e0641e06dc5f82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fbd7df7b2b442ac3585856667b101636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da5ff4df9cade675c3b392ded19050637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36542f624597783770d5d1b8687bcd03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6f939407380ffb9c24845fc842c02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9f93298ee42332586edacb3e14eaf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73063aee67d2373f5648ea487430a7df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee07a85af7ba799110a16d8350d393642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fefd488393a814d30ca1481177f2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20806b4fb698e8493b97d687b57bde644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06364db4e3d468657e1043583b3aaf0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529f199e29ad1e4f019e9520b264fc1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef790211059e1d9454c65ef950db19f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d50cfd43dc4e7947aa4fc21eed086648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db08be1fb4ce047d54700cfb5402da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6beb8e0556b5c0c406a26e870d4ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd08b1e54043bb9400c11c31091b54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7de6a3f80f497ce61a55250f368558652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf799847af626cc58f77b7ca7bf205f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c8060b2c04cae729fbc9e50f235ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215c75a99c7205a5007beb01d16337655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f556865c6b04b0ebd287b12326506656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf45672ea5fd356b87bb6c7dad46b97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4622a7c3ef97fecb13247e5dc859ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ddd91eaa4aa2e6544df3e9a5ebb33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4058e84d556699bbaff490d0af6d88c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002ed826063ef1dc6d61768cac6966d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3f4a8d8f5c865bb03b8f112d05a79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cfed1ff661664e568a5d111173e86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd30f52739541677087acce71fddb30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122d0dca4ae8611a10d578f5d069937665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63a8967fab035c683aa4b185094f79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148e2845a0208b72af05e944845719c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d42813d924d94e2594a854833e12f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ce6169ccc44ae99baddf9489d144d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c6375e6c9949423a1f277bc8bc884670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f237b9e8ce11dac3b9ddf6559f395671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ba3c7222e73964324b8a28147efff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c14a82a21a754878a6db429022882673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb878c456b2f42f34c7c56bb6cfd5a19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a999bee4ce3770394216456a8071f7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd23e12e7a34dbfcbb8712aef7855eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd96a4e1b4a523450fd865d1cba6cec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48946465e525cd87cc2ac877262c0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c3fce74b9de37b05915af8a9ccfd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5884427dc20175f5e5d2334e58e9167680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95458432c0f5ac8b61dcde900fe50081681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89736abf4421d5fa71ae443f67fbd86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b25c8ac3110cd19eb51c0f3e114ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0abd4a6d516119c6d5389e7f7c849684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575224ed72ed6118b0b8716cc1165ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151649e8532b7455cabfe581672c0be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92536b1eda4de98b01f8c3e478a869e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303a20d5e1dafc78ee1f2cef9405942688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de5aa0e31ba7c7f987795cad279ca0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8535d663e865ab424bc572c39db65a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56510385cb4b8c192f990f5f57b9810691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca4f3affb1c67c0d25495ae49a6c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865241207939c2e3afb471008610b5a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6c2af04e2893855bf284397f0b28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e5f7b2321d289b6bcfd094f7e17e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bddda13c0cf928e93ad72603adacf4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bdc3c408c0d340fec03982a6d9858697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a920dab956fc9640913ed128572cca5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfddcef6bc0ca1d73fe5797e1e2d515699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272cba4c373e4762bce317d548a6bb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b577331569fa123e03a698c7b331b77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7f966139aa60e73cc0500cf1bf286702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75ef5ff3b2d35a5375b04a9bbbe117703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bc807ed01295d9fd8c1fa51cda022704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8620863b9d65989962a355a3d5244705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43e4eea00c1cc40b3180cb3e27654a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f019020c93aa04da76e492a3aaa09ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95638997136a119b86ca6c18a46a4f43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747be15d98cdd3396541d394104e48d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf741ab9cff3cbc28a9a3baec7dfc0d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4d0286890ead792acf9a6795be75a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f97d67f09a0acf519f3ad799f3568c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5bb8440e6ac662b5a33c784aaf2a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441b69ff91d8cc2a3745c7d83c3cc4c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db39c7720893dd861287f18cd85d3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6365cc4fa9688e136547996d1b26c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0c33abfc756562ebdb32ee9f925fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558b928b313419a60db1cb98ffc4ec6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed7cefe128f9a3a2c66cc5e393e3ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e29613fdcb7066cab159c075b149720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9623d6947dadd0cdd1fe214f69fb596721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbe5014ec8ba39ec04a5109ba232fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56f4369694d208a3cfa1df07070a76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3cf8f92dfe3db4ea061e3625ddb5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15dbb8f979c8a710c8b7ae46359cf1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19aef4931f6c31dc02c540df7cf11b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d15fe2f7ba172310e7fc0b819180727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f116fec985fc479e4fee8041cfec4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f588801689d2e8f661dd8ba845f102729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c34ba1fd06baa13fddc32e56ae7804730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c47e06c0a3a91d1ca066cfe36d3064731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75541da9104a34213b7ddd03a02fd5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e6f899af19cd614ddaab849a67c1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af115d9a5a3097b47f196f9f89260da2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b842add140a0b4a276ea92970f882dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce135cfaddadb423af6de2b6336329736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7707fb510330c790f81fdcd3a8e3d5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb14d505b7f0b15eac507830543226738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398d1959b52ad1258bf8b5a77cd6375739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603c6efefbc86bf27e67979dc24197c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6037c00e5cdfc436982ed5a7ff5796741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffa4e80210dccfeed28f872fa079dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acea32703c26117321c2a7736ade785743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd78eccb24d53789ab70f00a8edab0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a741ed8e86bc881468c4ef06eb8d901745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc185a25c1be95fab4efc6006e7ada746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d799360dd2211a660e34870603fd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878413dd9322cd4cc62b660047b9226748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0777698e01921ebafc71f72c8f5ae6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e576b57f09ab056b46964af3cc9f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf94d264bea4d77bf233388b6cd1c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821f972ff2bee2b12259439e2e32705752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda136732d46e3652e010375e0e5546753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226a7d08ae64d5321890f807a20690a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4574900756247d5757ed193df280fa8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dc8d9a615fb71834320b08b7fdf9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b9558893705eb2091a456e350ad87757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24be2e7a0a5fadbd08812dc7f80f00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce74ac3f23abe61327773e4d7040b2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4fe00361b2d93d9038e6c0b5156de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9daf49d90cde7946807676cebb63af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511adea54b2001f97642edf062f68863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2d68d735194901aabdbeefc6d398f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ffbeb3af91c9a539aa8e777c07d1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359b8ac57d615d332dfde5d48d36c0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1f31ddef479cc5c46f5358157c3d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32b3b3d45dfbb9a12da4a0396bf01a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ad8bdf2f9cd9ee22df720987556ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b0e9f6c9a424fdaa63fdaaf2eb9ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6bb59b7881132ef6248972cf64fbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211981715faf2152d4a15b1ffc950b6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8923189a19524f1d83f8b2271c54013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa940b9bbc4d1cd8cacde854ea6083fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fa2fd84bfe656cd35a0f44f125a6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf847f47d41414c15270b5d3b79c7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53d71956510643dd598420670c524b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7743240ada41722cd632ef99afe3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30467b6a8b9a53d4d1bd556b69023819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050fdefd03c8085e6d1c58352b7afeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d16419ab794c946a5de02312e9e87621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225852c3e2e4817ccd0620cb08667d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b80dc51ad0d43f25eaa935cba203f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef162a3b4db0fb9f06c261670dcb3af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188089be1458b0fe866cea8eb53b79a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268479138fe4c68a391ef45a82037e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95d80d194d8c1679a96dbc4cf4738d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a50332f5ff5ba9b8f0fd41091bc1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e5a714b6082fc9626161880c8af4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2dc5331d6786e9408e470bbc84aee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734744a473f936afe4892822e2928ca931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb15784b63ca63260ce8b64fbe275632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c2f4b62ce941f463a4fa145b8a25733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafe2a76e46f7d8299f99be0945c25134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb233ad0a173a7fa5c21cabf18c96135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeba0fdd0195f6d3dec7059b2c9c6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291544bf63547f625b82ced6d47b957437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813013abc20f80a16c8122e7475895c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c095622c94dd63cd917ece14845b33e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aff59c7be72864d850352a73f036d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ce89b049f85b5034d0e633df9f42541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3653c4f709fe531dcf793e73d9659442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e7337f803777cadc0924039b311df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4747d222228a24e38763c1050eed6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8805cd6fd4b79a8bcf41cddba08ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128115cadba9f5732abb5fe7710c33c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cab920e186f3d228b25538e3dff1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdebc0a913b8eeb2fed2b182b4576348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fb81bf5e7ab69652bfa14b955026249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f03c88adc2f281f8ab90c13896f9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1555ff370c81eca43ceb51b5a9cc28851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedaac18f990c31d1d79277c563d5f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c4699a2c99c1d703daa009854992753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151d24a6527f94f9bc27fac93490dc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d59673fe3344e17c26d2124ed317955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78e0c89777805e7bf39581cedbff2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29459ac4cd21d37e2f6256454949e58c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd4a48ad4f0403d2ca5334e9131d3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a9916baa5255eb014207666ffb34159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c3f09f0b2f6ebe56113ff39e7fe460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156f332590f7106ee18c900445d86e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805a661b3b4e74db9cda31e632252b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c460c39265ab32b8aede920d5952a9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5954b36d6a98d99de02267176b3ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdddf543993ee0a12be921e895684665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ba7f02335a77c335bfac8eb7fbf3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c2d862eb22a0499ad49c74d9f82c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2909da698142bd410e28b469e0912768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5879a3c9420485bd998c50ca32089169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68269b6b91961a992820f7344b7041b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c23b6f27fcc8f6eeee789b653d98971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac78a17ef82ca96826e06017c3718f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407788b084591748f819fb022554be5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d683d211079a850195be85fb26d4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed828e47ea82095da127cbdfa8002875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf93f2b70528a4992fa3fc2242ab5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28b38c70e33531f4c4c25fe1049f5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3cdf3a30bd7d00bf05133c34f440d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231d5081763bb9cf44fc623b4e35b3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdac4a81c25765ff7540c2702d37ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a48094d6aac6c83190ac86d57df50881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e9d579228c0e699bbb6a0e811aa0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66565bce8c7c1a843b978ea065aac60683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf6e4b27f3e33d62d4c1cb953c5b2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a18f3590219541407c49dd08d8aec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64624d95bab83dab69b985f0b9945d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cadece94d015edd95e061ef7bb486d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb53844139b91a7878d293d1adbdc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffae1349ed111664692e9180c8f247689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a9fdc1b0dfecb84360b11fb3118d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4feb4647cc9efb718105097c568c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5027a919514b5427a224846eac8a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cdd4825188359b39be5273bf26ecd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c29e1314021f11e728b194e0a9d7ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f4ca4902bb99d9539c615a02d336695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660386cebfd7cf44aba1ec81e46c908096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1a182c834d7ee680db3b2202bbd8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab838a2f14794f914ea4a1df2e71af998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768257dc90ae5ae41952d9ae8318081999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf80c8b7c9d1448639551e862cfd5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4f8934ef6d5d45d7a70abb97e9016101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017591abea09369747cd3e00a2ab53e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756de7765f64a2e38766d4c89c24fb94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48bc221723e7791ded74909718fc04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57f5dd7901512ba7059e402d4eebdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ee865692d33d57cd6a05b3ab2b60e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b74731c0df79f6dfb20f071c41f674107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862b14d14403a531e8dafce0f31d1a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ecfc0f3234f994de3208d0f4db718109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55c811182a0fc4bc1f1bb9a6ef5e21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40ab20f0b7b758f64b4f61c5a1b828111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bfee6a7361708e406845d548d6a80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70737ca98471c651ab06284934c77374113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015b892ca2b132701a0e2b3fe317fc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6881e401285120d01b177694b91e3e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a27401b808680274c465ac2526db7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88a5c8b7ae99afde9d91a72a1b1fce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b184477185cd9137d4a28e91f9b9b65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c4955b6fa7b52cc3c8d638746c0b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8887618429464e3b0d67f4e811aaeac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d134f97101581a7731bcc8950206464121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2a6c07a2a65f4a56666a30e3ad492122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c01dc4ae808180df3de4103bd1987d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da515ff7b06b8762d4c02335866b6c5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2e5742c738f486d8a46ca72b4e63b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b832846b00cca1a1aeb9dce8c05ea1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc73e5f33ced99100745f71f441ed3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472749afa3025a10d033459e0a79c36d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c4af41646d071be2ecc71e30a866a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6e20bf7a5e5c8e853ebb2c4309760130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f420ee134d84664a7c72fde159bc5bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b870a345f4d53d7f6da6fade055f37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24239dc061f8679ce0ebd5e0f55c3464133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b69531f5ea258817e0bf965b0c805c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d4c05a9cfc4ef939580fc847f527135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c62ead18228999ccc3756b3f70c96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ac55749312237cb16ac6d81ad0f0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86437e7421c5ee5885ae4d9bdd156be8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a297ff36463dfb44532ac8a0660556139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d7d9affe403eaecef49311093a858140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628f27f914647beabd9a98d373c4252141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a6bd20d2ce1ed711bf40e631e4917142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3049ca3832922c7b4d8e97459e93a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962573db430d877ace459f23dea3de6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a10023542293714f8c51eb95132fbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc24e1a8673a6a31c9f5921918c762146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104770aaa86867e910e393a1569896a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36203c27059c929cf40a091b8013767e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148f8f3e5b0201471f3857deba38f7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8bd68e41bfbe4cd570948610c8104150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaba130a0c352929513c21c23e0af3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b63063c71c79163be407e57606af63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66926d888be7e1a6befbb2e6149720c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32327494e9e194b975a4ec6126e7dd4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb70ed1385c514a4508e5e2cf35416155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ac06ede70b1fe01279bad01fcca09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a291a33cc2f11f7f958e981c5576340157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78facf87da229770c31d1a875a0ae73c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbda56383761a85850e57a35a15856159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067144db6d64fb66ba064b9c6e371c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a7d76c10aaf453386eaba9b7e2148161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf03da260fa313c1b5b350bfdfc36e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e16345ffa81a215b0de46281091137163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464f86f730eb418bd6d826df463ff1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f095030cf8aa741225549584a486637165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeffac1fcc28519373082a2e17c612166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6e78b8a6e83e74c17b58d10189781167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ce128de8ebc2aa1c5e8d58ef040bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e7b1397244968decec26dc6c840ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c103a0f74700b69bc3d5b8ec7b9d712170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea2a81b0088408d4903059a2949612171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510580fd6a085325111ee6bc37c5af1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504eee904546d15f93b86b8e74f80d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d409a2b1e3b3e0cbc665084fe8fbda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5d66de97f83c5aec9aad091916146175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f75e222e08dedf2b679ce8c98ce7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79694a72c49b4fda86e32e955db50212177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643133980a32c861e5473e2aa6df352178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813deb25dfb686ccdb93e362565c8974179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efe74866aa4d22c0646053f6986554180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af5d6ad0f56c06630ed21c1afd3dbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6ff15af144a93a0369df920c4a349182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237c8bdf032861e97e04be8c9e43d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15d87033747ddc224c9cc3c0c57ee9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb15cc250d4d845e3a78bb31b3ba174185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9c4c66ec0227a55a93197f61200dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2da4542546dc9fbd8714f44bf4434d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd9f0be99020ac137c721f2004ef87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe1a9ad33e805f08bd458c68347d65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3836865e7b43a725186696c1b03677190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef7126052f70d772bcf9628f073c9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b5c0b883b32f4343c24f884389251192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b6254521532262cdecb188c3f42c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee0342cdeb09270b6dc0b1e0354874194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738dc7102613c50c6076569d19e306c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f73bebf9f506e61d857ebe27a8f23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983b9d004f574049f6ef54d9b06b9f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cde5a82191ea080ac5710b8ffc12a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9019db9bd4889498bced4ee2c895b6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb741a7fcd8f526ef98d4418aeb2ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607487905dc64af4ddc75ef8af43feb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b266d8a28c0c773d4c8c8d759ea8d84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d9e91d1cf057d885b2d4f94600ab0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2fca3f453f18bb2532f28337da479204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb14072d6b9bfb16ddc7b94c1980b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897798eff52476654af89232adf8b1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45187ce94c0ccfd0d2ac83858e52f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5cd33d8ce18e493726ef67882746b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1cb6a541bbfecff16f17570d52203209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711233d335fd828eee59c294543ae295210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f406f0b15a08c03c65c7138244597211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e4823cf79d4d2d5abe67b73e86fca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca174fd8cb40d98fb1d9ffbcf45e4b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff1611ee313fb1381144a05a53d841214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5e7b81154165fecabb9720e8a3e6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7635691d0d4d57bc052be18abf60b49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab55b614c3787ac2ba5b3f210f35edf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08556054746e00087a5ae88613aaf564218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038353e03b6e8c78e901ded0b36fb41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e50a7f8d8fa13cafd9258e2003464220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08374689d44be1f03ee766cdc77151221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c26c6bc22856eadbe3af84d1332b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0412262c49d9be4a5020c32278491223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7408657a00f71c98e74e3b21d21da3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9dd0f551e438522687774447bd1a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0359bd65bbe0a375ecee4e8ca9ae73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c630df53948e2d0bad85a0fa2e1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40838c579707a997f8e75e3738c482b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb9defdfdcbad101762f05453fc20a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec0eaa2a4f49dd5716e9edb9a333b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e2943c408604b71582a95cfca4719231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80498a54e2ae690d345593a94396e74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39f9eafc252ee7a6073bfc512ca63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e76d2e18edb1bfdb034cea63bd4b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea483518e222807a88d9b2de2d0d38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a9d1aa5c2a932da3cd443c5ee34b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86dac980ab4075de1096aaa43b4a02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831640e00e529663e26275696ec0b23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaaf19f144ea5266230e6dfa68879f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf43810ee681c16ce0c3855e4cfaa1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100738dbab916c03311585b7bb58821c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75be1773f29f260fc46800ab69bba18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36846f54aef117258bc16701ce7177b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51af8767080bf2228681d3a29ae4ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9f94973b9f937e843d5ea77da5513245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec528b4386724d9dfb8a52292cee4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb56998c8347d21772a3063bf0fcc9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1502e4bee0b746c37c1591d689d3791248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f50fd42a021bff5f4799e3e66e827d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3334d723ea3ac0ed9002744b98646e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c70e5fab5e0d53a7230b0ca124003251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ec893c0344cbc59b1dc4438e65a49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58ff8b46a8f24e19d5fd13cbd8c2d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2298854a86de084f7aeadb82a110cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3949c6e0f6e9614c10610cde8c44a1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc1f14848c97274bd36e670956c7fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65406aa51519aa80c9708f6a736af87b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c66a93a1289915b62058d6626b7b2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620df611d9fa93991950ec75b24d0ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7797b541bdc232818e5f3bd426b0ef4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb86c90d20d2616f2173b7290383b4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07e182528aafbaed940b3d3e8623f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c831946125c999f9ff8f9318f64fe54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96048c767086d6cb5da455d58073a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5d9eb9fe32cbfd58011d4dd72883b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b215d8578067b139454f03a69fc9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00e7fc8789af22708413a8b769ca19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366421c07631d7a4c6f2daba975d13ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36cf93d2492167c910a378bcfc5a70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d0d7157f13c99fce75da370798f96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d03f2cced0df0d494a6c1060f7b4b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394ae6a95fc94770231142b5c4b8fc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee400e397fbfc8ff3538707d19ead273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd02fc1c163219166dc7517eab9b91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f80f3f8839ba7571ff28013e0a82d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d097442729bee7b1f1a703c30e54d15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9146e98551d03ac33843e1c1553c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3030e9ece7b283abfda0e728ba8219278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358da00085e3e0d263d78d8343d79894279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f6dda38d0aa7e41241e3e3a6096b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dc109ba10aa1ae157b198c6e3b611281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d93ea9ca901df324c2cc334ac3224d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5188a33fc6da8bc4a96883ac58c6e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393babad9cccce1e07a29bc54152dec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dbdef527d2d5fec19db20d325b7b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa2f2f9ebc2e38ad7a4ab65524f5a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdd73e586ee651f4283fd21d85abe3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ef56940abaf875135e4f25bf90a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015817ec82734d6356c1022de6fcf49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12026e29d64d7bf3b9a0d962ae8b3475290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521fcea062a6e89d9507e1cf5abf222291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1d034e0d48d57cfcecd4227f73e02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893517ee8f0a03e47e1a95aef8f21797293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ffd584cba94537a7ad606cfd1b4f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fea16a08e467bd88e54c1bf86b382e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf51955aae773d493176596c1194d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80f4070384ab4fe8ea1cd26d6e158c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe58d278bd859bc3b3258a787d7cdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86100dc1e11adf779bd628597c1965299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13fa15b42cfcfacf8b266b34bef307300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95684b22e106572db1b64c28bbe9af9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cd67557e5cdaf7174972f618e83c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e597ad11bbe23a9769a0ddb6437b15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea72c17773349d2b6272bbddea0544b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95957868256270da57ccd915fec604305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f353f6c24f6407e0c56617c011eeec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434cd1a22909138c9f2f70c2fd6ea46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4a8f20ba8114b0221759dd24713e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de963f58ca2a348a090bdead4ea983be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69540d44534d0871c695c3864db8dd5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee5e812aa3361abb4d3980a9b6b0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d271a3cfb6a835a8ee616c9b16abf49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8357315d5f8fa7e3e96eb29eb5d59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cce664b3c9b1665c940f6673a7f98b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608277f53f9b3b7b3720adbd7cfaba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f7d3da146df9f6ca7c3b507a20d14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c122af8316472bbbe6e8d068c58f41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f583534d6ef49609701a2562db0da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0074745f0e622fb9a33e03a4f4d01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e70796dd0520bc7780ed8c7201a08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244526617ca4585ddb86eaead06d676321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e8b8ff67b3cee936df75d678ef84e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9555ac075ce8b57fc0e5be274cc64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9f51d88b8f51bd32473849ac64a25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f7c26350817b4b6195d467260c2ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a27a487d274fa6347e91be1ed5a6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26683c1a859007d3f8ede47adf2b864a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209b8944de96452e356064a0018aa15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8ae90331a4140a4b3733971dcebac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c024e678b25b11207dbcbe2ceb2d59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e74ee17c75e9083987990ff18ddf27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2764acbcbdfbc8d614b59bde58f0c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f7c4b48ce92913c530c12188c4d00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa86827abdc4beba995224518203cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1774cf7cfcf9bc7e83383217a3d85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccd05c7b2dd8a3addbb2606f0c0ff0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a7232c236a6c8453192934193e2b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf01fce76d8d3412e19347e11300cbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd4362c62c9bb5db6a867ac99e6fc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d3d98950ddd5976c2a4ce378908ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff60f0006c2301e10da6d71ad55545341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374117c4f8ec6a28bbccd8fe5d8cf988342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd42f2bb598325115b2472c4a0281343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef561ad4f0801fbd990666149abfccd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829d46f85df60c6b457b1b096c64e65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a23e552af70eef6b34a3e8b9e8512346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343d4522f43a1570d2c7000b8b3f105347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a5cc122c5c21f398dc090ef5402e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778d5870ae7ff05df1fdf36900d37f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610ae1e72bf1ce05c63b922da7c05b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917f8178c0875620f7a89f043a6d2b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a30bde3e46c488f893a4089e0b1f9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7617a5a71b111a954b40ba588505d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e830f049f2945dfd966a884144ca2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24ff54f0767c4d92b270371b290d55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e16da5af04a2e655592a486594c8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670baede9a26b4c7550256ae119041d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6de1152c96a6713f26f83a1db09450358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728603dacd45117c9f5e3c8bd28b0f48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81e18a2cd719be0240eb08dcf57285360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aa7a271199058b2a550dff0c85c6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad0337641f1e574ab2f3acdc145ce3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1713f2e3e5022746a0a90c737246092363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2cfebe664c516df82e5fe4a0b9ef0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096173b1ed735cca826d874816604b09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5957b2c1fef9c32880d6df70a294fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff93e6f02f81ab26b4239f34ea14ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac9bd0abec82bde140eac3feee8dc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e087d45494f89e86e7ab0c9ea502f22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ac0ccc3ce1035fa2c57b33c55c2f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b55d3b7045eb057107bc1814287039371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73b684dcd0549449da4213ea613625372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d47d5ca9f14fd27a9af296c53c55d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d30afda919e6c0fb556d10a7a436f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93416f4a665833f3a886f3b741aa25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6475f06a018716d2d883a6ff9b83a87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bbd966d872e8a73c3846c21e23533377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2d1d4a759d975bb66d89be912c5d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790297685e684db94529155c8fef3e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b14c51c0dbda7b7a82cd910d856e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c72dca42302a97431c912573c52dd7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad148192fb49af30c8ca7567e4601a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed3e7514d0986d8954751b5be28741383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613923ed02eafd9ebe5fd209146d298384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b33c22f3af3081ef1eb7d96df21a6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd408f92764e5af5ecd4d7ec78e3bf46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae5ea43d9448f900add0b51af1fd5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd5ca2201134fc16f9126731cfbe3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b254dd76306d687668752143e96bcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb34467aa41ddd6cb6e8d1c1f77ce7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da30d9ea142276ec07ee67939edbdd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa61066e2bcf60141a3d788a5cca7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b314bdd87a2a4a7e4df08698fff6731393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8f81f26b7695bc8ba3ffadc88f135394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366519f3c80c827445a913ffcdf00f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dfa84ab6996104a67f1aa0621d540396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e441f87170e6a556991c2df5c0a878397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138da6df732dbb7e21336f5826b76d20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefe8e99388e862ab3734367f919782399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004087b20a1731cb78ba38c37f8cfc6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f6d319ac3e1c73de1524c3cc554c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbc3e31bd4ac94248d4ebb9d284bf2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0abfcdf00b358bef85f51a91bb7f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c18d150121fbe1dfbc164851040fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d5f9f63ad577425cc991dfa0be225405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8519dde16550e9dbe3c0e3e341e1922406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357621029e28d7d0d1aa9b6bf8d4feda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01224870a37b210114c8dad3049109408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59178f9d10bfc6f25cf2463e3d85bcd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7d9ef41433ac243f741363f38515b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070b912c5516882a591f967c8830526411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2783902dd50e75a0d361257296b17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8f9739fcb3fc51611b4f0b55b72d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8527c4baebdfe320feb6046de713617414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51796bce7e13af6eece3fb5891fb4e16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef735530028ed52347e6614b59a56b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfed0cd0612460b3de9a99792dcd2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ce42f4f28b105fe16d63e99e6e95c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff3f308dabd718573e7fa12c928493419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9eff73f95fd3fe5f76013b8603c13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d0858c0052c2aacad7374b9cf7ea2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd4be6cbe19ce8d1d4e502b84b58c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22a2dbf61f737de39f8a602a04172e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796bcfdbc7a9145221dcc84b6c5a56e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d1f45fed664a823151ba845f9280425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca482bb2b3022ddff764b74d3655da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2ad366f9b1afe80fe256d2b849bbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fb79c08f8a0a4cb70948a942793a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eceede311ed0c7d71a2cbbe45369a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1b5db09f536b976e3099ad3b6321b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7612778a09ebdafd157ccb3cd28bc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06579e2a828c831fd609d28c88453dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b61e07f23a56d682cdbb45c757d3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a6024038416bf575f9a4286925cac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26b5704f3d4d871962c00841fc3cf3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282218ec43eae53e9a0376a4cbcd8a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c30a64310b027ce10e0fa2db0073fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfa14fce0dddac472c1aeae963eea0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16bfc7c0f3b234646279531f889923439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459e7514d9bce5a1b16062acd857c42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54acd6909d88ef1a8c4d4d2f305786441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bf24be2e698ac887db27f43d40613442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633ec6d26c085f8c3c6d73a3fc3474d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aad73c0a1645dc8c9f43aef37d146444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49101cf433e6faf5f68bf84058ecaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94969826b3163d8f3e8754e98a8186446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfcc84c1b8215a8acdc588d38c6e3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eec535551a6be9dd22e97828c7e61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d943497d1244c83fe6c25d76de20c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754827d7c8636df1824fb4f112c7bef9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01b1e5515f7c6ae9e81ff10a62b589451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3238224ef45f5031c0978dc8ea74357452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db61960fc3a6059d6d599c456b7b595453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ab48f5caeba65bde4b7b5ab2d278a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd78677290d2502b85a84a88a1663b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a25a21f91dd369d0d38624dcc48ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23033b2a4ef1a84dc7d195b174f64337457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68885d2d3599e8259d85abc8f8f3072d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b1abef11c1d67665c6b4be0db9924459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222ebd65028d6a78ff395b5620b4ea2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178a5aaa6d663c0500e769c71c20b8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f70a62d7369620f410c248bf5438bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b9ab2e58da449f825de66e90e1de1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d6397896a9bc605ea5eb185555ed3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bc6557141de017726a6adf8b04088465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93303398d1b61056758b4f79795ee39a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d83e253dae96532de2d817f3a50a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf42706466d1ed2bd193432ad1ebb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad1ab620ac47b3b1fbef039673fd8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d848419787dbd0a9fc9f3168a578131470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d956f4c6af576bb4535eeab5856d480471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711f906380007a5c0f8ff5c61698daf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289afcaf7ff20e8e7a764289a573cadb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a251ed51a1b53e6b9f3d822587ce35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52e5493a213a5af3350c51b6512ac0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e7ac61b343b9cd32a306e5cc1350b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991386e4f9e37fe2ebedcb50910ebdf7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4172d05502ee50903fc702bfff163478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf9040a4dd1b1398ac255c90be8c9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb0279505acd06820f60b06b4fceb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd67ee838ff7fcaa7b5081f6ef5254481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669d3d9d09b734b4d9d40119b24488c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900ba61b7ccb8abbbc2ee77e28080d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a23c70b76685d7106acba71bfba5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f1ad7922359e998bb2c9cee43d54b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980248365c5f315b04fda67aa7f854486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c0f798a9bf00fa2f62c840ac07d3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91c7744511982df50919fa764958e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc2c7659c762ccd1a98650a1e45deb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5f593ab165e7935398d75d0787fc8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8572d3df9824bb0eb3483ee2425808491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16c8bde73f59b351f22db3e78fb0c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0ecb124f1ddd80d17982ff3507a77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127b404f0a4e0119f4ae8cce7a456c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca42f89bf87e6910c9454cb39d9a617495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b909ee7e097dd088049c4ba6d5b57496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263616dd3e1b81b843d898b07ffac7ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8997099d40149501c495e94545dcef5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca88de1fbe6e1273069141deed5e335499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914edbf22b07c6218d5174158b3a07e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5573d4f3c22da1ff7089aa25703694501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78bb46fd17d485fc01288656b2264502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44383fefb3712a693a083bd8a09bec0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b138306629821f21cd664b69b4a13b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6920283902b8815d38b9b4af369bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a84ad59ce92adb2d44d936d44b8774506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28043b9bc84a7ab0d00518e1a60fdf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de364cb7ce7a4315426c9703783d4bca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424c71e9b16a79f384bfbc4f2d52e00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942fe48889228cb15d358ccab42b220510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a890c886650c05398116f22a5c7e93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fc36aaf79917f2c1a199de0d322f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257152fa02e7a37b8c956df11281b441513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb80e3cf134aac9a727a93e48edac7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054aecfa09e2ee9c3ffbc3a06b193c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435646c8dcaee8122cdf1c8647d91bba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9746649f58ffb982393cb4a390dbb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867dc76bb9a3f3af081dcf224bd5a22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee0461392557f35e352b954f6614de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fbabc03af48519e451b2a0f9e1a57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce684f239fcfa6dd8b3930160e26ea8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd38dbf06c880baca9527ea912f554522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36952e600d19f1286a05d6a4f5e81d6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a7193ff8c56ef91499a8438ab345524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b889a56e5f16b3082288f6b87c3466525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377ffbbe7704dfce03285ce62e2fd1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844cb67ce8884639fec29dcf6637774527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5f6588e3755566121169764f69511528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652d96561c9f0b6c58804372ea10e73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4cd5957b45a243a4d3b1409a7454d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74f9827b626ed38d2c05c9399c9c75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac898defbdff0202bde535d05f5fb1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77d2f6df1841a55684c3e153267b07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83673f7a8ccaadbf6863e8fa446f2c46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff8a50ab257acad654e3df188e3f0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc94f09586a11f19f46164a070c236536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34bcddd204d54c3c94a11f85f24515537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0d8512a804f5193a104135df1a2f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1f54f7f0c75334619f4178144a54e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722180295c45866de17e5030f9e1491540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d685bfda15ddcbdd5166cd82296da09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07e6ee4774f377d7f6832fa7dac062542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bbad62d80e552313ef47bdfc6253b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590aacfe3db2dd8702773d37e27075d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f35f629cc7d2a64beb17060cb296e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03963f93bd0d10678f9caa5ef7ec9e87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55879d7321b65c69eb4d9de9287f9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01279c752edce9fda5e3c49af7c74e7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3c9728d12029e595ac44bb11d517b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4a7f2c2a399e8c726f2a3e313bf02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012f40619d50f2cfd6f216ba5d60417551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aab7764df814bea62db0636550b96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad33dc611349e68fe028f105da86b03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fbcfdda0f5f7050291eabb5397312554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a012c2e883cdbba999938a92731776555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9ce2e1fec5b9c083fd69307f5f7e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b9d90d29d054792a72661b41fafd5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4befd64c6f6d0c16625d8e77fdf9b47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a23a121936ade456c330aebd4f975a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2b1ac9254be1744176e050b1c279f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2619366728b5695e8b2091d15584ded561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9b704887795d3705450be45092719562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054506436f8b84e865abe6e0042e4981563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e13930a591ad095046293024b0fab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6861649c4742e975f3d25ce416eedf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a63a079565e4ea4254e1c6411612c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30014f5ad98947e9c8803e37b162b815567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79241da5647e47684c5f2e6725b70519568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48cce5f80a6389130cd2ced4332cf0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df022f5931b41c5278256e275cc0fd88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3e150ac957d3f155e6544bd04d462571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61e7c792061e2b24ae734fb40dfcab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f738737268748246dbd28ab790df0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97882be1cea6625ea6680f8a19b4527d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6d5cc41734f39c293e8627081a82c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c56a6fb35a4151cf61c47a8c4dc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dce9b5ad66152bac3c04b5ce5a356577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9946fe60afcb987f3fe578340f559578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d9502762b1c67a8716cd36c27210f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704fe30ef95a73fab07a9204b1340bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf66ebf30ed2288e3449ca6a946713581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daa735f206d45f1660aa6add712d6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eaa43373d33d3f4dca04a45c48a14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c210d254968af684e0bf3c3253cdd25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa9276132a4aac64db3bad537bae66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541399960ad522421017cfd41bcfb32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44bd44fe27c6db6e74d10b6b68fe33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f673f85399adfd580065c427b17a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f3d92d9c2a7d7375e912d896b3718589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7f03ffae865cd6980eea33cbecce1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52076a40ad95f341ce2592d7f730fd7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fdda99e4746cb6b80ccdb29ca6995592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a8d16ef1951c6c26397cdbfa74ac4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34229b0afe5813339a834d3c93116b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c5845b005dc2db3b3e535def955c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a534026eff52d78cbb8cf213068a4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b55508a7c67e51d062748224bc148597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fefd170e443531383ed34924ab04dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5a513a201171048c3f9978f45260b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c865dd2580d5756710990b01fcf8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221a5efb2d19ac412fd160617d0e7b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a411effecc71e3cbc41a889a10eaa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543b2ee6b0af558904fd6dbb173e217603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b20d295def1082fef6a475d8533a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a419795d1d7633de71d66dab2d8969b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32c2f0d9251669179c7b68a69b96ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6610aa4c13f54ef737d4f2f76b5f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd44a61e5ae1333b7729534b73ffeaa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f1831bc43871f208dec77e4a6e28c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136c107a0bc82a89a2ff8d709240ed0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd3d04923dce524c2373db47859ad3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e5778e9ca07497ac9137459350949612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32034337a5e0e217a29d9569bfc1d06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba839ea2a1650a22236dcd3e4fc850614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919dd83472c49634a9c845eaa9a1dc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e407619adfc473f16d30828491c4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56289f303f1d6d00703bb6d5367eea0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9572e254ca659b75c271b17835bf30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4062e3b27d8dc1d39fadf46205e06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c392592663bf54f19e6f915fe0e66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2796cb18fce92c3635e5bf2c778c1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714de1dc0cb168139cbdaa5cf0efee9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c7209b289e873bc3d96d9ad1c80c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cb84f7d1d412e0402846bf236c81e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c0e4c575d33858f3f948cef6e8d14625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6902806c953fc3591a68219a5fe3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062f9ff990201ce7271ca051eec6255627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d7f169bd7778492fe10173991095b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f628f01bb2bff9fd61d00be0563a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623bf82270578838a2a84576c41419b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4d4d37d14aafbd4e988035a35118c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119fe200e76aebeb5a62539bc49b1c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863136da1a7a4d671003b781adc1228f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f603aefd16676f1dfe4e855428146634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f8ea9cf765fe10bd02c80a5606041635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433863a08d005b240dc9dbaa3f9caa7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8f90dffe7bdfc7b8dad0ef1f714cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9d25633a5ced09902c460deefbc02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424c530ad9138908ccf1cfba067e0fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f478e9b00f28853400154b62b1a2afd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb499c475d623f60265bc8607aa322641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ec092bd7d916e54eb3644520ec51d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c6d2f7d772d83e5d28e2dd380e3a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5df2433701dab3e633373ea1684b5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6e613599ac5b1c9e2a5f2bf0796fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257f9624319991a53dc94f3f5991f68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06398eb64044246be0466c8247b6b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa1fe4f1adb099365c526e670ce796648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886321e19ad1c1fea8f2668be9b4a9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139c72761f8cb845aaaec3e3a4977c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d03eae4938fdcf114a221448d2a3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b59c99ec434fdeb3df7783709c415c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba9ac9272a6f39473a9d9693fbec5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8151ae110f4e1141bc98360277ead654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664707d2d5cfd394d5d73ac0a4310c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256622642a11cb18b34caee0c8bfc33c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe29343edef042c45eb7c5d817b2af7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c9755449a1a39db30d6afe33dd567658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cea4d9e111781589770434da45513659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f42ddfe2c97ac23c1c904de12cc09a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b6b199573aa21208e1548b6dca1ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc1399fc4d5d51647f3085a90b6149662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2d0f81c5a789839ec866d69154278663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73456d0cbb89825f436581f7e6940f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a2a11da5d7f908520df27b9bde9b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c645e14c92dad0ed2229ee473e30114666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512466391cc0660faab45c9784cba0dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c372e5c850b59dbcd6996f82fa2e498668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635a12769bc6e07e6584d7418ab986d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f431f82c147b771b8d6b000f1cae831670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7044a1ca03899f867645da0513e13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b688ffe7e9fe0ffee345a8e3a3f043672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d53c2138383cb91539fd70cbb745dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689909db40de8f690a37762b67f94f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247546e764f1885a9ee9daa136e7c80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5679eade3dd3a3eb40de81f31e047676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aa6df24447bd3ec8ba67395fc5bcd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740fb6cb29e2471a3e7649e976e5824678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b7ca8820676fb00cb960a84e602f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a141c30a09c8735eb8191ee4aa9504e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684e1f1af44915205d4bd7ab5a223e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ffa8b2e6c39e3c451007528b47b61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ed971284ccb78c0ea96bbfed85775683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02434013f026b12816d9c4c9dbfc05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef7d4bd408fd1d6f9e6568e781311e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe193d4dfd2e1eac33a02ba416b1ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677362a22610e8baf60a59943be53eef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6abc8dc5b8a63fb764d2cb0ef8f4a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e783fe15b06c7a6fe68a244915531fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f086685b59cc0d031522f396b2796690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad767493e8b48a0b780f0fc7557f6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e054c0f37bc93c821b84bd46e4dbdc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e046063185a3065ca05965457e91066693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a699a4df05fc15037dedcc9541f853694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04455ceebf288bec5b911d4d922075695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1edc57de6167008d8ddd2367d04ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e3354f6d479cbea249a5937e4a682697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43d1d2f5fe6f893a87bd8efc012424698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db448589de607147af08439139178d4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f64f682aea6111487894791d20263700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c23b4dd5201410eda6cbb72e570b5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035889b35b234e23b7079789fb8d54ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd8b40e41b54ba4d37bcdc5a554f5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a64bb01612731cda14539ebc2c70a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b93434b6b6869df372c9a78c73364705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714021e7117306c851ecac2b3cdba5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112ab703c2abc8b61e9c15ecbaed915707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3d04acb0b483c289c29415fce52d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2811a8f62eb468b61f082a200a335a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8771ee94bd9a4516260f1de14488b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040d9b24ad8526b800bb7e3d27b3b2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610ee103d3121782f984e9b3c58ebed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7463b4cd528af3f7d732a038935e1f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e41a76be5dcc98f705a9de26f11a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50327580e783ed9f29f8db093acbd6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a7a0776a747ff66e450938aaf8e82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6dd6b64c8136881c3a5229b8fdb30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f6c4ac12a8edeee4be49400419c8a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36175b6f9ff028463379972e268ab96d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e38ae69c8c26f7ba8f5d7815518ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8babaae528e9dfeca5eacc9a3baa2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28884d3bb71ff413db3f56c400365a01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d456f76d24b69734a021e3360792f34723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b736007dd84825fc943650b8fd11c13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b70e0b92908041a28308806e636b1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866c7df7663862d25ed9b9a9c4d768f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dabd1447b5447a81a807ffb5a5769f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114224d5852333d9ded6fbf0d376a4f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24390db7a418fff982502d47b4c35280729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f97335a7a409cc1f0375875d6ee7fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeef9d0bc4009a96136895e65cefda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65df2b390695302463d22c274649ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c5893a464b6e0baf130a1245effe6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479de8ee5dd567367bbf2e86366c034734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f4ead6cd7ac5f282c72233cc1f217735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c878118b603190f3fc24c55930016736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e5e6180e3290257cdf0690c63d447737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb09e40a6f064603011a8ff7944d585738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de507f88c4b5127d13506417c00acf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aed0d85cb4cbdb1049d98b8db0f361740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5631db79d6e180994a5d41a0c4c63dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d45a2bbaa3d9a5628da59fc83648fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685ed4cde5e1993f5e4c5c36b7f3d9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a7b922515106a26f504febca3227e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b022d6741b68aff30cf2440bed9da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac863dd92b014ea6bbfae1a2ae834eb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74580ab588aa49033f2f39133312b29a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5168fa99e5debd96f85e2295c9ec6b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3717159a3c3f4e212396d21b9d70dcb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61449129105599da16443229324051da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2561185f8334d06026ea4f80f6e06c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ca09ea520e31d4f55a0d101dd39ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dbc558010b84bfa4964dff74b9ca9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b86c666ac77046f3ccaba39d9188f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ddd90da29973f8710a8bf26a2d7b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222657821597042850bb1192e536f069756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaaec285b06dd4b3653cd26aeb4e9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aa67b104c49e21f0c17b227290135758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e85d6a784889e7236c5c9e3a6f0cf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>