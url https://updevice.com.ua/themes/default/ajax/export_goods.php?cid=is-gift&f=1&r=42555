--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d7d71305dbc3c0d37e49e4e8898191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa31e62c16c7b7e494bf9cf6a7239832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9aeca2053c8d163d51d4ddb12879c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dc0d7d4fa400f330b5506752a6c0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac698316b0482b782d78256322c494ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b069020acde1e79018179cd507dbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6172212af1d6179ba0445c6952ce257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9bac1610eb5a18bf9d1bed209bf758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedf08f2e952b2b6acad9d1e769ffd79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a4972f76372f9bc16acc1cf5d42e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907a31a6dddfd6a7d1266132c09048d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69693a09b5d52940f52b380ef6e10012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb17593393a718bf715568d546042213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029f42ea76cd189a6b6127a11e98c4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dc1073e586711a715494ad6300e7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b5956b610214d101c9dac9929372516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd3b411fe704374807c4f045d1e56a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7015f10540530ed872a606607a6f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2f9c1898b7c3a29fb0051024be54c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4978480ad6a58d6dd7c5162bf897020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8c31005cdede92ad14c2430ac808421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fba07409434ddd057b89c3bdc82f4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fa7bcbe4e73aaf19fc18fe3c773db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed99ca7608291e15eae49b7bf89442324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0ce755da8caea3497159fc88f8f1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814eddd7009e7d680b432a6636cfd9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff425a26f6fc24f99912839a1f7d16827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767dfbf912b478801cd9f02820d8e5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd6b383c8c46fef38c8f771cf8762229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eaa90b0ccd2ebde81041691a0af3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20910d993b25581e39e03925a801869531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d3e0ad434b965c298e198eef34e2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc468cdb380c8ec836246adcdb05cc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8de66c5c770c514375a6f7a11e98e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246c478de860ab48c89de2e4645ada235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41e81680d944a1a7e80be3b169dda236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784be2dc1a627e343d7d3cfe295c3c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979102970878e98c36c103a72ece62fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3e4101bc1d1e78edadff0876ab8d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37364ebc2a38547dc9afedc3f152ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaae122263fe4cac89be97908c360541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb25e1d30f73b50207c2daafbbe1c4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0b728db32215aad8f5cf0ad8949dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e04dec1160fcc0be11159a1d0df644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c0ea2b1579d16f0e0bd868632215645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e765d3d0fcd65f4945c5c1b24bb3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486fd60ca00589898f87cc4d7f719e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfef4dbea7bd99dadc024e45428d6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a736096cecbc2a57db3ed5cb58a05e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e322a71cffbbc85cecee1711c743d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d69830c0480c66269ca17f93c602151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ed062eace66a4fd4189bfb9fd971a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20499cfcfde2de4192fe189e09a9eacd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39442cdd5f61c81c99238c89804ae93e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440365b4223efbab659b98c07fe42c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e4e43f322841ca5a07e3165d56ed656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1ccd2f026c279b0b388ee6f21abf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77947d8ee73063f8ad8cc3ece9ac95fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0d940c2f903d568ba9ec34ad713c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58420b00a2d18abd30080ceabe51225860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83aed5643f9c90f77c6ffa64dbbef261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e20a31b8e288393c35ac03422d3d3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7c2c234a699ecadc462b083f3091063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47686d43c4b6847629f1a46717dd4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cae0a5b63713af9fd2683fd9d3c4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433c92995640b2c77817dda7289309766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a0954ab840a5727626d49c3e1b7d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a9e67ff5989fc3b557db730292ade68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb5386cfdb3ce8d369e3e07b172a0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f561e69901f5a4707b241cbbc64fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee44f68e2d1057e8bfbe8002b9e2a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93f03e8725d98ef4a802e921084b2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bb73b8086b80fe5dd74fd56d53f8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbfaa403d816b23f05ad21a539072274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6c9aaa670cbd428c19457bfeb097e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354dcc23fb22ec4d1b54e52536a50c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27399fb48cf7247dbec81c64b2421577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6539fcc9e5218347f6eefcd4f02534078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbfddbe49e76b68cabcbf854d1c54b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc413e543f3cf9a9919df9c6ee058480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35358ddb86725683c77d54c2fed3b7da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eb8e71a91d9c4e8b55db6da8e7fee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a73a3581c5c8ee63cdf18c63224de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac2bc7a4ea1c53e3ae4fa3787c8f3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15111774e9ccd485960a60bda2c8034c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775355ea79501aba844300dd9fdc478f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ac23a90a064098bb4724acdb3b44887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6819907812788b8d1817c2d87773d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2785458820afc07e9d9bf1aaefa0b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e7864881e34dba5524e9e8fa5200190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf89f7aea477efddf6322de661800891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508572716c89f0a8d9f272ad969cbf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac48f1519b961524885ba4bfa2cdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a00f675231a17696c651f8a0bcc7ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bea3b21f07dd46770533d978a85f6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf190dcf230784e4bffe668145d06196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32126c6d54a73d08f22d2b0991b4115697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468762e4b958cd16b898ceccac4ef58398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90960992965506f1aa2e3edafc423c3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f52464c1da56e65b9dc5687427b13b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c0e1f919c95e44347e09254da06b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d426cd52e68ad311c463451f14d043f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d26ed429609524c5bb98cf5c68fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb1bdb53be3920bb2b455ff3e33b2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832062e7cd6d840919aae3827a3c90c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d595a40da0e8d519da0cefb9c74339106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933142f5a5b898202283da688327e8e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4b7fb905837b913db04d5fc333f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d161d2bffcd756d57be468c78e98b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317625a83d7935ac6bc860319e8f08e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd57effaaed5a1fada1cb25e641be1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199afe309a026591432473dcdc1ac0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c460663f6959892b2ab7e74c452e9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a99413d8b401c81e4fec668e8eaebd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75319e92d5e0a7a9c6d0bd586ced030d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac40ef39a7c1e665680cf4c8114ed4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb45377079c76a09eeae9396aefafd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d29626a95927a68c7d78c1914733118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d6bc758038b689dd74b655c92274b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ee8eff07e976acbd7282cf3cfd885120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ab3f9556e9138b78016d10a2faf76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dddf4d0448a533e89ff73ae5fc1476122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c97af43892b319a573a7965b23265123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff6602c1fee641e8e5f0b931c077a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15e4852c728968a4adb6fe9d05db72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfd447e4ca3d8b9c19c5c4fb14a700126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df985d50d36a3f9985a3affbff76a57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e758d691e611e4634b2170dd85355ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe5469184091475b3f69061fe44f3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e79474f3cae5d979d7ac98ca2b84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa56aa604daae89a92538b7623c9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec576dee5059d6b52c5bcd6d871fdaa2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e06c8b4019f50e0d5bc7e201ad6de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf4e700262512e145a523115f191a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894f069f8b1f36ef58d4b934b6a387f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ae355aef09b8203c1ddc0f3f66f7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9bf432e23ff9ac81db8229c7d2c2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31f251cf042d9cb7afbb82b5778dbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40367af658e7fa0b26206dd8f5587e25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50649649b3d09f407dc45c58fed1033a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280146f09fb07443ffebb48212cc148141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed147467e3848a54f085ba5b0e371e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c161f3f843e1b595d2e3439e23c621143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5a524918c4cab14dbfab0a4c2d872144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844e6fe011c0f35ad52feedbbff596e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e4d07bf2d246d98f3a9c66d4bb201146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158391480c08c58d55cc34fbaf9ce39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cb50cd8a38afdbc7623dff337c001148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8546c17ae59f1660a2f1d9629be7278149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9ee1f2d6ae3998fc8e5a643ab3a61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745431d59aecfa8b6c5fa1878494115151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168f1a4b256d593345e819be7396557152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f38cbf54f552f9b3f106a48deb6c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71668ee86768ed4f086f26d135b414d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fe94a0066236cb7aeaa2aad4b697d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666c83c6b8010e0e7a0248f406a5b30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69b2872caa37e4c25769de41e133fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32af28bb81cceb5000ae983c3e447df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65403c8d3ff20aad14070b94cef02ace159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913909ff38bfba34b224a550e35a042160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7de391bbadcc63ad019b7f60887577161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ebeea653fe8df09aef242c8d01368162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b64c27dcf4e1cadd35fd987c28ef8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f957753d991e7b952692deb1f84871b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c592b70f32ef0bd1d8471ffca85c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fedf171ae5c8844f29794734769d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9990850b248ab79ae8c6740b7dc00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea46bd913a4825af2cfe103775c3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caecbef98e72e650f35737b2627225b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c538fc70856223cbe5a90d1ba97f839170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f2e02e2a188fd15bed2211ecd7195171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142f50378c17ef9997ddf914b9d32fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dee65f7dcc20901eba04cce2aca41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd2349d8a1b3436b1248e8816dc84d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabcf9e46b3e04c1cc76915107e62eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc807e158bc54c079aa679c949815de5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8364d5147a5a6e6eead177305ec23b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e87ba3adf11f1100edb35c6001c77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356cd022de6dee7fefa32cf069e994f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728a349838775a7adc19a3cac2c1520180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ca8845cde2044c85499367497d56b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267d8017e7dd539a7d6adc9e0a9f674182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65082ed29dd6bf3b8bd7233fb4a024183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408766021584250da3a153e41cae7379184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b054c187af24e678472f9a7c78b5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bb05471b062d31f5eb3959f4ec3ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084204777c3d8dfda726df1cac8980aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e1ac8bf6226830e003d7867248f9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc848f15cd40678d8adcbaf0859ef9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15991d33165df827c8b4b9afe6fbd37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa437c90c3b84447ec45aa7741db16c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5b5a461dc663b9b9e99a76de40ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be3d8ab2695126f783eb7be89aa058193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e67e425276228858c79305c9c9d23d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8588f45920116b77d993194dad6e62c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da775e74a9161bcf9a147d5b4a5c0f7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1589158d1e0aef0e31e4a938bbab66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ea1295f128120032cec2aabe9226d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203029cc6539b67487fa2d0f4e416930199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85867c6784dd4b3cef5f0f4e401ef605200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e72bd17faeaec8b3a0d91b19f88dd5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91a460c2e040f1164c31e2f7a9713c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0b66fec70024fea0f5df008cc4290203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08781f9a549938d52489157fb2dccce7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efc6a4da6afa6c5aeeac03f51c9100205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46714cf6248a1f21259696084070ee18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276efa20fba0d0b13b7a46be890914b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d865c88358fb15bdcdb48b87b3bd1fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f09d6caf1858e218fd5948ce23788209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01819750357fe9812d0bc8523b1a48c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03377390d8b1bff1d3824808f382b1ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55c4a0b28fc88b0049ecb326e3dd34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315dc3d5d4c06dc14d41ba526de0096213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba396af3fd18edc908971144184720c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbc01f5914cbbb1eddfbba9b16be62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f36a7e30ceb650b2d13f38920dbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f8cdbb8244f476363c726fb98ee85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c7951b3d7cc6f340329b46cebe8bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551d115880096d46a7bdc245dfd1de6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d625ef308d248ad5252c872afa5b57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a31cc6b9ef556694e69ead2aa3283221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493c72c8c10a4ab6072984c664f5292222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5beb8c91a1701132a25bdd3c8a893223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a255d4b1bcf78062c17f931b5c9eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af927d9ed1b5bef24c28443868857e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09decc015bc6d59c616bb67bf9e538e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1b1f197a36879d1561fc6eefc5392227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2999d699e181ba1ca74381aa0277f28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907fe9c8835a83d53e6be8178c0dba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0f17eb95db633b678884ed187c27c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15849b7278dbabd95d5cb6e7a3eaa35d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e194d56c6e44afac1973268928e8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e0af7eea62677cc8922bf11f21674233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97126f89e8360559ad0fdb3fff40859d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fc54ce32eb29b5558eba3f0df48e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea64dbd892011b3a6e4a3b96aaa949236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a08f7e89bfc81228d46869438b5542237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0bee3a149f274cb455522469fed8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe2e0904d27981e148971ba32b046f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef45130fd5283c2527dd5fc09ea7a7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80152ce82bb3f914631e245c9c38ccce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1ae4dc5cf763f98ca5538e3acd037242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d83e6796d3f4b92e576704b3b54f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a668be78577bdb3d0ed2e4a82c6983a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a2ae1d0461324c369df46a3adbc0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c30384b14b52da3dd874303b58f964246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89414e141ac7d3d256de986044abd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb62e1835d0abf6788225536430fed8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1559079bdf27c3d7cea2bc1f9a6e43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e36bbda8bfdbef4d350540ceca2473250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a4d88bb6cc3742fcc4a5ac97c985b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bb520109b3befa94d0ca3760d59a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403da45ada5b90f3d0b2cafc4ab89f6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d595f6f53fab51847fe72b85025726254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776d5f5a2184c79eab2944603d66c77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18815b433e6fbaac9c3c41e125185875256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b204516f527540f0834415a15d2333257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67843398fc4dcfdd36ca11dd67c9cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3a5abb9acb194f3e03f9b6342069a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b6e0e56dc5dfcbcac3f9f96a09200260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff8c883f9a218f47248b6d787f41f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bd6ad33b019013ff9a746400271c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3886ccf03318974f1f576e0df3a86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42749e411960138cd60960271970c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b067d2d06f5e48c31b732aded528bee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfedb60eac8952dcb3b3a99ab8ed63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbcd7b87a2982339d85e34de8d6a2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cae746612010eee9dcea81488bc023268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296a04e7b7364d759ba78372b808448269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc09c288f69aa8ad7b546a306ce68d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71190080a64bfe82bc130f4e20913df3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7479313bfc1f11edb2a3ca76fc145ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e84ed6f36ef113c3664061288287e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b575a02adc49ae9c41d5a95c1bdc8a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6aad1d7f0a5a4bcb65eb8a88428834275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38313a0418e934abe58663a0de1dac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b53a3886e713898ed8a09f3e0675b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1a4f731a224cdecb6d3df13ba782e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d774b6ee538427bc24da71600cfa06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d18abe556397a6ab15bd69a897e3c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b58572c136ed06042862cba5f5459281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f38d7093c7bd7ce9efcd6ffce23a10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208de0232539933353a0c1f6842a8be8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4001ed405efc3bef2e959475d1769284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94dee0342b93e99efe4bbe9f24ade8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fd80ce0c95a2bfc86cc3491b3d7a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a61452ed26bca5f26ab4a943a692b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471720bc580ecd471566552beae086b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6f606793f2878d0b6b7de64074c0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85417e9c684cc3e389997a01f74238290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905aeaa63f2339ac85a49186ac81c0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9d3b01e3a76e8c2fa8e6410305900292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fdf56217db65da5c0284c94645272293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee7bf7d96130e493f72e02c32f326f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e760d47ab82c73a56401274d1042ca4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3c3887e0abcf138eef45eaf5abe9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d770e51aa5c3730225c58dff3af32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfd8655b3c4bdfaa7e988ffc9602f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb361feca07b01cb3842f00667ef9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1c8910d8536d70fcd4614510db287300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd52c4bfbc53ba5cc12382fc221f3b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6d438b19746200ebbe8e1a4fc98a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f70aa4ae33ef539efb8b4ee36af43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55342eb12a1b4cbf6d7c4fb3d83e0953304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ca127b3147ac86e1348c220de0ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c3e9cff1911287181478858644b00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18352156c9640b603f5c1a8494063838307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfd280ea470dbb456a1d0d12dc57bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37a5d0349322aef1aeb31428a854c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b88bf3b0dea345562120deb40e496310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3498748998739e57478fd8309b96b05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d5cfbb3c225aafb588980270c2193312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9fd20dc5f4f9bdd7c95018723562c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163a1344f1291ea4d7a09bffa2b827d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e10d28f6279cbdf8508683a6c8eeee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6eccf190103d25fc3cb9b800bb556316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90689ac1866da1c249db9d0e34e07708317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e008b27848b0322f0ac65bca8eb41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c843d8ec4c10483b67bd553c747b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b6aa2312678c12a5e05d00c8c3bfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e529e26105e2da802b59cf63e2c9f5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e734875cb539d6cd103c31ad17cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c7b09eb4dc9a7901ebca352554387323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8133ef88781d898da62bf0f60285d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4d46d38919f7d2152c9ecad4ab46f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7e303963432032cc0a2d8ce95eea9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee3d66b515bbb3c52c6a45b3928a95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8466bd82edf5d592f88d3219f67b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19e7b8299ab8f5ef270f4cce20b777329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46ab524855a8dfe1305912c422a4a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e65564474c07e7a5df7048fcca4e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c212ecf78808f551f33b020f30d48ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ec18c9f889b02295c8f75532b5c52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf5adbef71ed01c224569aac5811c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7c173aeb7059221c26e6280b0262c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae55d6c59ec15e1939b6a80a61331f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd521927966572d3f2e4174d3cc4b334337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb9f3233f55461e553e7cfdc49fa15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec94c3740e6b61db44e29c1f1c37dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280bcce67d2a9cb085b110eaab28b95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07798450464e7d65d2fb0d8e970de0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12178682c47876b3e2d73899908ea7e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740af84726b672c8632d59b34d0540a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea85b3b4cae6e3672d3704efb21bf54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca64a764588b9a5d953569330e083e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518610028c05e9b9e46b3aed5d5d33e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3553399fa8e42456042d5047a257b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aaeb772c044d8da617ebdbbf0c41b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b87a14acaeb15e03368b418d8ee96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a995e97c15545d0d38c822bd72e19e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630347dfadcb63c69a51982b6ef9a088351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913215308ad1625e9396aa2bf4b808a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83b23b8e5524e8f4bd355740dc5df9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53ccb3d4eb033b1e87cd8f8eaebff0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a9269f5e1b97a5a3aec70c1c2eb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1f73f36119a05b836f425727f868a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ec5bfddc8848de3228a0556164fe7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7ad668ce9210aa5fc70ca02185a22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd466cd4e806829f49723f7039deb0cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237755d3117233bbc569b8f27fb69479360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be7285b1e8b4defcd571043811cfa5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd52501f1d7d3dbd166e6976404959362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e283c0a6f5a909e75a66a4356184e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b2dbcf36b5dffaf8ff569f42eb762364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151e36af6251e413334403e485e033c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ed990db616afa42c12a233751df7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e326f5c02bde62a7d3f9584b9d557c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d05e7eaf8ed2a5487e3c576aac2e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14453d1c91933ac6cd17e0b2a9950edf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c47aaf1bab3efb8ae9c6481b151ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d95267e5e84bb42b8e108e00d96c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e09e1f3e915fac5f99f5aacc3c8db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6193ad3c8d6368745edb2c7e332531373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf427cb4363f33eaf00ac7f95d57d2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50c0f0408c59552b6e4c38b30b1707375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5e213efc1c19268e1b845e2b79295376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea9ae51a248d07665469f9f7b5a44e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999bc103fa0fa768cd1eb3f8e4b9d3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3644251d97fba9de3683b1b8e59f962379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9016a0aaab62803c2beb702236dd2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cbe097a5f2e7b478cae185f6699be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e445c4f17615538e447a749f382e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c3b2c56bdbe03cdef1874e9bf6c43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d864e9b7791ff35f5323cd68a5134384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d9867221113f62197b0da86396a6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109064759c04e8799f17cc963a0ec8fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f007148d8b948bd88b9467f8688561387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758b65acd718d174d8734e4c2813e16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fbf56743ba934f1e0903291f68172389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6015f279b8903c770147cf7f67d86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620929964b1e4d2c8e07c8ce8ae1f30a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10e94e615d8bce8329bdb7e679e06c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734e8dff5afdc6169507d60d8d0322393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013e3cbfe379349fd74cba608db0e6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb7cb549e9782fad1bc742806f2a7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5e7c1f323c883fa2f7c61347fbc73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952298385eeaf915f7be1ab7fccf2174397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19692822daa01272f6cf537ddfe9f7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020a8530c174977981118c803b7a27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a1b116f18fb42bfe1ad4d8876dfc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13847aade185ccd05ce50b23d520b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23746a1cd6dcfbda62eb2948df189324402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf785e046044633e86b5dcd0017e68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98710d5e5642033ad72d490268f7d70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55994a5f9387c79efbcac2477d3e1ed5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3e41d95331348529cbd28a540264a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ceaa0600c05eb41f5e287f145c8f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294c489fed1c6de7a21141abe31c819408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566971af45705a5b1d7c5f264bcc2ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f712408464bafe3af90e443f32e4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0aa4161df5ade1ff1cde0102e4de5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b010700c7961becb14866ae3e4b8b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21699b04276353a391f98caa4778a7b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b504b22cf052849f3eb276d82d80bc5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30a63172507e94d3be7fe94ec4c388415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5cfe3f3cc3b53de0c5e2cc85b6cba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e80832b3d16239e317ce0bbd31b18d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648457a965b7d72d219a0e8e2d88fc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8994954e8af96a6fed0bd06cfe035419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bbe4470ce1ac61f6f6da696df9069420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29defe41a1a54847fb576de7b939e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60d3ece1325b63e18d2f89fa262fc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc5048ea03bfae69d75ad1285179a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729f4d8071858cffb932a177dcf8697424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b688375807576674861e3517ebbce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e82340435611f3b24a169e244dcf5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866528797684429d0b3c8d24dd054337427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9fa98a2a04387a77316f73cb79aec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18020d2a0663f5534834ce860793c29a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf6f0754554a0ffc769b91b842a9cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364ce947978560b17618c74a23cd62b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81109b75078393be0a885af9b470209432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e029b7a9d1890f1320a1473930c888a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd04917f60caacf29323ac5f4ee3e55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200314f2e8f627a679cfa764564be93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667f35e7258e5aad5f322a803c78b66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73141e4029db21b9479af9c2d1dd69a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f977af817614218068a0b16887ee365438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac7d7d63f48a6881b66dc06a1c47e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8df7d72fbf94d7e71fade8388e5071440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a3465a619facd3d26fd7f7b6424a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9259d225a6b5a9219b63dcb0231bbb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69d0814a552060a06a654ef690e2a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9612c5e5870a9790e154c664b35ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85db9a47f2272d7fda06bc9438281d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623adda85c9297b3fde1972896a4f982446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ffbba09e0d0fbcea88ee14a060aca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059656dd6abff5f15c94a5d980eb784448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce6a0ed66a4f9d08803a10b9cf9994449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0f53c5bb61c1b5e8dd9cfd7fd593b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8f28a2484cc3f8737ef83eef27272451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de4306a51f2c35840239d8e3285642452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8af37c8260e9aa829cd55a7f846d74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36658f872b6c1d247f308f8a180d043454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c4dd2cdd2bae45e06645553870177455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76ee85a1a78f7592c8b858eaea72bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116188d841b2521ad87080515f580f73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f917be8b9f85c306f502025996115458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7536d5b5cac01b2e112beaa32111f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc60ac1f1d4ba63f71232ba24053b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcee7fb51ecddac8529d559d52ed777461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e67e9fd192b3e4f9f6e6f0d010546462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db496407a1bf3ca460e261823a2eb5d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916871ef9366568dc6486a66caba497464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec9cf5a1c807c7883ac6c4a8ec4c09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfa23c1df51ef7d5511da188708fa1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b0b7071dc45505bb525f04cd81bd0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47425141c023e99175fa6685cc93e08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957982d1b7becc29f68e9a672c9dc6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99caaab3c69b19e7a07ef916b4e31f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2d674e2e0274d6b4604d766bd2b09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282256c68bfcce11444bfb6e9381d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b45acfdfe82ffe74630a1528f4bddf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d81a474757670adaffd02ddf6afe90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d41c725d8b62b69aa90adcfea9e117475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faa699ccf6718d38da9ab7e8dcaee3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97e71f3142972dc729f919195a4c99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee96509fc53fcb8d3845355583c264478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff20ff62efc174c5970c1a4199e5637479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10d0ddd64391b1e148cfd80e4e97b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d39e40e4966361ea29b879f971df0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04f2c9a2ae8a39f0f4a3ff9ffcfa45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c21e793e3c63e10548d37f72e41f1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58927a3fc83e59e37a643e41956ca53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae4ad4ef09bb3a0c62e8a56d1108ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484912f35d8bed1f5a0f6006cab4511486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929a1326eca7682950d9c17c9d012b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de7b249d121c3daeea2fadfceacea0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e6d66392866f9d73a7ecbd26118a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02ee3cbcaf9b53f29143de229f2f0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f8d03cab3e59206dde227c5fc5569491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2031ef3769fe7e6cc681b761b41ed6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60864a6acd1f41b800bdfc44efd038493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fde8288a52fff3902153859aad74a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1497c86d4a0231691dffb1bb28dace495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9f3a6572ec45c08f471e91cdb73ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8692564e39ea1d889d59b37a66bc41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eb5e393ffa4771664f6c1eef57da9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e821429d0cf0177d88dd724e62064f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d285b23fc3067167f2fb2697e899a5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3bd97d7371a13dbcd17bc1afd1334501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76767a9790175ba40836e6ed714195502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fb36416c0a3762ce925de71bfd1e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1a242b03e454751ede660dc4ad0c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0438f1aaca6422754615c6cb2867265505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20140ea79f70fe870562b2f86230a22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859c2396415f4e3485edbeef85dbf30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c5ad8c5d89858a2cd6789178f2d84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3b116929c7f80c6e325b0ee0a3b5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb35e1385019a501000c878e9900f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262eeceb11143466eea3e95aeb97a61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120abfafac6308b17f7ba5514f71b999512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f188f5c44cf6b0c4c1814f0c66e1dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295370f7e4ac151cbe31edc3edb4577e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705dba7c4f13788c1a5eb61320cf62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c638425aa7ec728fd2046773ccdb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25f4dec1e09edefed4f78fd9d3d738517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104258121c8665fcd04426f91088562518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db8542677f269e8dc52fe7c8d7d1fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899221e78677027ebea56d07d9ca7de8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd27384db049e50b9c4d793f80f62cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06953de6edc53c8874f9f6ab3f72153522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda8f950ae78f15d8426c528d12506b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d53e5bc8237bbeb93e82474ad53d41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae1e764e41e1e36dffa6b9accb2845525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90735e37435c2b264e5fb10c0b1627a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92707bdb19e0b83357b9c2581f8101b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b97be357bf829e2bab583db055587528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ee6bb29e2a2474a8de404ca9edbcf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0346ff7f07f61aba5ac22928a00dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d216f173ddd430b2b7b82af1717cf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b2fea7116bebfad56e2b6118bda52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e807085f648da7c1b7d49ce0c3f687b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e082750b51b942d1ec6fc1c3ba2a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0344b86273b467119e178bf436f9294535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1237b69b602313ee84c1165bb749e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead5def6d9ef5565635c7cb24dad64c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9cdcd31293a166af1cf8838bb99e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283372b2eb095698cf6599283fa4c2b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4d21162c711bda1b174be8f163d8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613b86950c30a7b6af3bb75da1c7633541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb56768288e2ef4ed93024adf739114542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda060757674d37c87240ff895e64f13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b54a827bdc34a952a8a8b2f926021544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd8a9bf71bf05d05fca3ead9701ac9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d0c912d1dd019f2c07e0b2730d545546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d047291df205f4bfbdf8f6221897f1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc03fc5ed9ce5991777c571ade6d1b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe521a2a4bbf94af58af9c7cb8b5da7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba6759e67c87ca0175571ee5161687550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38938d8ae1a86f7d85a7e0894cab6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e0bdd420cf664a995a379466c05f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4965c1c415041e23bcc2ae3354e922553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8a8a38011da9fb5ebfb1e46e9428a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b9834d268f8180c28729e2bfc13c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee188c224ebdcc9cce6b0488f60dc8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f266d9d076167862b47eae0a420f0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa78ea1a0a468d9b8fd4328c2191bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0bf0a637f370b4a266c128204227c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae5b15f80ff634175f4ac43291eab7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eae75b7dd43e0ca13206bfd82014c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11e9db61d19cd6d313b9fb4dfa2a29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5c56e73535efe25918af3ae8ef114563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cef6dfd2961662b67a80097bf6afc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a38b0d14736c18ac4209a225681c1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f1d7f3c9d1a7e1a5bb24c9c382443566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667871d782c4eafbdf97b8067537979f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b3bf88624e7da5e01bc287dee4d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761166a7bd90f7e08b0802b672cfd1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46ca8e296a2db3d611120fdeeedd4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974abd2571da5952102ed29d034ad2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6421a6b51d499802abc6dc7af416c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1dbdf01aeed02e37d752f7f1d7b62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf99b3dbe4e0df0c13406b0c96d0000574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c43f8d7cb01d968406b9df946d32d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb333bd7d806c19e3cc6c175c8b77af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0e6e40ce19c264af39a7265e34196577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6a496a8ac78c2980261255afed08c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566118de831d603ccc42b95b0b62096579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defec8536eb3352f833d72e0d146900580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf88c4ef0923ae69a1381e3ac1478f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c984e7dfe4d001c8527e972fb974f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f5381331605503ff975c4c7f112d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfce971d04cbf0ce1ec02dc166dec5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717732480520e4f36b9501ef38989dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b67bdaef40d159349a4cbb02d9c33586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633410b9cf6a51bb53b84785c99f2722587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f62ea99516c46e55d4a2a1bb6040f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e3d4ea757fd56ebdcc95052057166589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a405f16161c141d153d7a1bb757ddfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e35cf880ff4bf340e121743c48993c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a67d12ac628c8ab35a7b6fbe0b9fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509b709c822f8c1ea12d2d765b193fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98d3b9de99eadc91ccec7731aece4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231894867cce53ef3e198e4c4873333595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10dcc4eefb85171a3f828705a9656e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aadbe5ee93b88bcf41f7da14a4175597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab405aac8a5b83d86974011bbf5854598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9521a4042369aeba3dcd91275b2b1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2243ca84d0bcbf3db5809204fcef40e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f0e4744cb70f6cb5d647d4f01ecb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e555184876c6e6ed3fe25df12fdb4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85167bf23af29106181f12cbb7c32f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f65273de931df9e27c01df7fe91a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e046b96929712ea2acba17e50b94c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc58890cf36106d50928716ef3dd5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85be05ad04e6ba64db8a47d41cad3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e54ca9143ad0e6fb828c8921c0eba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84696cb73deb364f92df0baa1157dbbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3fc30311e5b5ca91edc75a7e06f18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463edbed2895c776f370b53f890d18d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1274e5279081bfc1e393e86e21322612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a2bfc4a854ba8633b9231ba18b5a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3b92ee068a81326ab028952865d15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8c7219dcbc5e8a2867aa431c61c0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c31ba4e7bde6673358fb7682ac8846616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9756464cecd31cd0255bafa5735cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2022682e011360f12c4ee30560e31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267195611bc924f816afc4a5052a5d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0cc5a01aed78a6917db7540174175620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce97da5f9f524d2b78a07c9190e3232621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea5e97664bc88efd3147ecd8631eef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead047eac4a628e1e57ec87f0aa517623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d141cb41163b3d40155d4a6538c4f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e04648f9acf6e04071064b865250b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212b7b097e3a506207b507898a489a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921b140b8ca5845ca62df5c9efa70b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d184e23365e4133f8f0f16c6298052628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613bde83c421af816f781bd78c7c0b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9045b63beebf5b53e6b136e1a60f7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a172b41b58387f9bc8a51a78271cd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e0fc7a2f6bf433dabc289183827b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4739b4b2cce32f53588bd879c7c4169633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f19c48b8a557481ef0369c328be87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8422bb51c7167fbc520a06c54a1cbbb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a325d6b7d3f83b43922a5769652bc38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddb1bc5c657e6c8b53725119458ceb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9de6a7d245b31dd1d970d599d481b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d4293c71496b0c3b87d2d3db7b503639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d435d04caed6ab5d3fbbcb0dea66ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758f62cf0d6694980a4d3ca4a1aecae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d791da0eea8c713fc2c798fc084a0d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149d5511974e87048869b4a4e98d506643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dc3fc9c98d86787ea1f682dfcf076644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81059bbd1a11146679fcbf74247cb2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87623d7568d93d95b702cd315d04c796646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bdf8d2ded793d67bb1b26f38d6471647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a620ade442661d7cbef43bba5fc83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcf06ede3ac347d4d2863e78a4a13c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27564a2c8edf12d187c5e3eac8ad40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68336210805950328a02936bedcb7d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2cb9593b53fbf1bd20d692957368f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1309498717bff5afd761858ddb9d5da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34604feb00b2bc86f7f051d1ec43ce05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1af5ef312357f5d8b4054fa795974655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943193a81cfd0157050cfcf618661757656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5660acf8a00361a01ed6dadacc76ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b468a8abf0b97665997c73f631791658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022200501fee3f76e55e59d33408768659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14ecc49e3bc9d4ad6e381cd8668a9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602688e3e7decaa81f7ba037cae366a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041da0e4f8cb4c1b65e703360e6664d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce56ca4d8365977af7a9569fc0f0e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76babd50b672d51390602cc66c39e3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ad8a84be1ddc374c39f4a5eb09b43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7475f9c01be79d2c05b02157a20364666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cea3152154db1cf9a58cea9e060455667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72777d02c7999f1a5bfb2f8fd2a8c041668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab698db18a84a7c7ce9017d014ac0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdd1e43bbb84166cdd4265d960eb0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1870b68ceea1d5c50bea6da752db2c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c9a9fd3abbda54d8917e1bb04f23b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6abdf521efff57de58b1e497e36f2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b42e61106549354937358f45bb82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec903e9a27013c830a298303cf165166675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b050e01ab7026819b5ec265d1a2bcaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c1c90bafa9a1212bced67e0122083677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdc6c36fbfbe1b6529bd6c38d518b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e19cf0f737200b9536752e834528a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a03eacdde43b128951c100c57b0590680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a34da28c1b8a91f44e50a618e8f24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f212ed247a3e4319d74102c384fc1f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dff8e0598eb671a5d80c28e1c2334c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf81f27347078a8d414f60519d53901684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808474353dd45bf7a7262d255f75506e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fef20c09643c0dc6fd3c69809f10a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376402062cb2731433b465da583567c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ff1809337223472a42ce660abe39b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eea8feb2d86468af1ee896c184093f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc1dcd9832ccd3e5517da5fe2eff2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8710bd2b53416447f1831b8d1a29d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb5e07ea803b8687ac687a2f480bf9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700855cdabb241fa0bd1f0ce7df9c73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e074dd67a0404dfa1c26b4740670e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f01a3f29c4b9277848bbe550a3cd95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41cd955aab4e70c626fa42a7d1d5b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f7e920086bda10c3aa74f60efdff1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d2e4d890ff9f0a772f09761d61415698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5729c4128c1cad4aa78abea3f62128699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03295246713f35e96f0d6b6680599512700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd5f854c42643c2d3befed0a03740701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612528c441ea4fa597e9cea222feee44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3e629e33a8ee098fd4be2f0dac472703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d603edc96187a45c6716dc813bf099704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636da2dfa74e208ddea7653f373b9f2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaaeaba91d659c31902bd659d83f24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1358f5e8baf5ee352f323a1ca17084707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74f440c31a4e0e147197fa54479808708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360542352152ca93174f61b7896565d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b6e17b5621dd96cd9c40fd7e88695710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e469fec681bd5ba050e11163a4371a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef25bf2953a32352fa87a39b39119e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8d602fc4f802854fbcea0bdc1047b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4c53508c082596f6579776419c869714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5562d28b443b634bcc65684eb85a63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9f7cef6a05eab508cd92b81a99f0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d56318ef1517b4539f93149f26731f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47154f095ba088f39611de7215a9e401718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0cb74ddb9518443ffe56f4ba3d45a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d634c2ffce87f48ae11cc0432d8ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd95af1f426b218e5b6f28a1be68ce6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7e1990af0e9020029d0397a3966d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1708e41b80e5015dd4209fd06068e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4926f315013b76e78ff6beb50d886724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dcf75c553fdd1803c7ddeac75df2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517051196384c546c114659653ca1978726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce326309c898214126b70e6d672e1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74d1abf2a6b643c1df656534bd888b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e9476dc70b6183fb91b53f4c1106c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385c71e06e3e5554aafd02593ea36ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd088bc904b3387d9226c6b3edcbfd21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b06181948db92b43ed7b70d913cf34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcd307abdc9306d27549ee888b7196733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04edb167b37b24b2333191b3299bfe6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121dda48cafbef75bc62c78e947b771735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f88e07d49bd8c3e8295a9ec6261650736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1689d926896bd76d8cf2a2eb2f293737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669debf58319a24a2dc09e550faeef10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3021580ee23786bae5afeb1b7140f36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d7541efd89f3e4b45834880d2769f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90562b67933ae97ba055f092a5b0f758741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc96b17d7716af30db164a9f497223d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649b8a0d7ce3b9f8ecda6d2842ee2f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840163c851a33ccb498c5f34677a63b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af87909aacd3557eac5e17c8d245f2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ca92cb8c5540e98136462706f922a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6067a993532b02616d441b45cafdb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa23b9490a077ac3c6b77a1fe52e1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4a8bcba53d06441bed11710dfb8d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a113cebdc8107a57e38dcc839f8c69c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc53fa3101dc3365bc69774fa17f651751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95333edd544fea3ac060c61500479d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c737feb1e6282b425b7ea815e659b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cab233200990d1076b02f0d0833b73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90d82b0d5010124ef11adb182f34a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3fa6f333c9aa8df0c2f6063fa3a68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa661218a7871a733a5c9454aa52618a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477db5c4d1eeca79817a00891e938738758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130b4f45b63501d9616e6a156cadd62759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb982e941c0dec574a72ef7199139c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882b7e677d07605213a8223e53296512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6af65e9c77b1e5142a2c6c430a70d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63762a31bb924a6bfe616043e675444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e46b2b969a74f167a12ba277049be65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0294b8fe8b5d67b849dd1700b40de86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714685c1f6c5855580a0daba50dc61c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e0089941e9e3b1b062f4194350d268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5111ac27ef3e0371666535db6a2b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b721ec650e4a2c19c8dbbefa7ebe40710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a940dff82468cc7559153e2174a14b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e683324081a9f4fa0b4afc2167376e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf0fa1da2560edac21c702221354d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be57f46d69ac13502971e9e48cd304614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ca89de3fcf7891153942fef4aae5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16e580c897dd6a004d1aa4f0b025ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a513e7ea3230567796feaf2eb2033fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4e4d01b3ac133d9d064c4e3378b9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c044648ea0afb9c675cd371c2e18c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24440c008d63c3087a5a26ae3804d24120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774620153235007ac9303ea4c21341421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c4d86c8e2195a9752a865f62c27a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d147f6b8e61df4d2db00612c8fc24f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be84d2a3663b568f637a207a5efa7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae322023afec218e80a30044022b4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d32f46efe1d1b4724bd00db2bdb3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cfa2bddbf2ac4a24c250558bb6ff127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b57bdb894b0e539b79cadd80bd34dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006d8e49e247bc65fb491bfb90fd4ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557186105fd75a147c353e783bedccd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507099384f8e32f3fe8d6d12b535735d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465418197ed9f797c9601b11cae55a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395daf1795536c7cbdec5d9b8389d3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2ab224ba52b3db5064167467b3b8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074374f91f8fa281beadfd3ca42df6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ed52ba6a55006be310017af5ba9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3e4113ad69197a54e881c063ca2f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798b867e72abeb7f037b38aa51a712b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae604d6b4e29cfb74c05c00872345ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9359c6557663043ca1b7458890fc6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99bf63e1459c998bf0569b21a8bdde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99429ae30e4e7c3c33cfd658f7726e6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296096c0fc05a5ac2470598ab1725a3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74b9005daa8ff1316b021bfe5a04c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e53b4f6c17419295d612fc63a9ffc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631790d248faa678c337eed78268902f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b777cd1d7ef06485f84e581665638d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279492df5d8ea9cd1202063d387499d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ded8de74b0124539cab622b38421549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98626db73e2df4d279dbf4c481e4e29950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6f07837e82d7c62e39f13e103fc6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45662bd3cbd66b41c442b80b4eb65652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076e2bb399fbd417075920f8119ac0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e00896e2d474d0de3933d58f7503554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4cbf54eb2b9560c575079d1ee422655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fab809089162eb99fcf508a3b5fdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c59d2f68c6ad633fb9cfbd961692f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6478bbc4747e01be2ab0a9a3e9efa158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7065e7f96d6913a22d894be9785d8eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2d27cbe373fcfdf4b67283abee0eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d3a3035a1dfcc0ae70d3c32a321a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c88d31b925ebdeeedc4f827fdb4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bc7763d4b05224b9133659f77a22e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614d7018424232a5a3df77dc349f77d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e04df6ecc95df48123c747ed6ec67165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29346953320bf9d627ba53006e697166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f01007423d8c4a9f611cfdcffe3af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3ea1d72056d0e814b97a28f51dcb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb729316fdc107e414a5319ba7787569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b19bfbf8bc831cf3a520b17e3491f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88601f963fe31d53e2d1af234931c73071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d46c92e8ed827b74cb579c82506ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba2df48b90c0a61cf917775a5f84b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830066b96a36dd40b21b8697661fb59374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a2dd1d6e51677a44b6ae737d5228775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc698ca54ab3d5e4a3cf36c9f8465d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3a9a0c5308758fb4daa8a965cab2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f97bb9c04a0593040d430e8ac147778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82394a3605e74960c9410dc6f920bde979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481b31ba6dc5d1cd41013ec79c6717b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb78b9906ca3d76630ef22af6bf50f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7af0611a7353b70c2f65dd42f86ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd691f1ad54f5ff36200479ba7f46083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba826ff19be38c83d3c8959f6ad10e1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c4ccd25b2d998a6b47d4e8bacd1df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f27d2cab8042c9ab3c04ef3a8ba8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2c71bcb42bd1956f8129ad6ab99be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a8a068baf065eeec91d80dede8c3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234a4352624b1353e73bea58693acab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72245f668049e32a5f210815b545d7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401741dc9c6a96295a8ffeb218c762b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65738912ac657a1405a0768ab35dbab592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121a122cd42e7b4ff44702c563bde5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f533c9869ba4f25f6793d764fed5c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89eb7e85a88d9556296057269f488095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd5be4bc354b14f9add883a222212696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ccf5d6bac96237497520e49a1562997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd5a3659d4853bdb79317dd3fa6e6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0c0a42e456f96a2a28f344c9ce17f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40208d4e30197d3bb65f84ab307c2f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ff4959c346f858dc8985027d7a55f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cc9c7fd4e7486136df43a870f55e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d03c8b22efcc4ee1626055e77ccb14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a6e8a52f959266f41c722c5fc2407104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befe2e24ef2e2208c8abac6762bc1dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee686e0594192c9e31b300e8b0535fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d5f03e3ca4fdab828b20951f6b019107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2bfc48eba400dd8427fabfcbb0def108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e96bd753f0e41407645b984ac43912109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe9a205ae4f813aa732194b3b13d13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62dd9fe04608a5bdea7018da5a83e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c708d45400c04db869abf181aa865112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ca078087847e2ae6634c8ef8281c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c870dbf9d23bf886faa4072fba5592d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e01e1b8f97bc88f77a7a1689893d61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985afb30449725f09f14e76ddf2af46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b38aaab03878047417907897b3e067117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fae7ce14f6c60aafbf4e3e5a23c639118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04c0f94647dea876dc4053099417a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fb093f60a2220775f42de104ab3c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345abe3c042538bf44750db72440295121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121cc8cdd8acc67b17959fd4435f5c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bc1c60d656b7f72de0243a0b344aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a105f8c80dfc32023fd2c94517380124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f37083cb621e93dfe0de53b7b8af2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6eef7d5e462cc59309ed59704f578126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3c3a2533e9f3de548e6e424ddb4c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45ed885f19cec3ae588009b6293d99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f704a07cb098830ac78820f7f87f7b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32806ece438ab2fd89a161d8e942a7ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d3e871bceed9269f775b49d7e89a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af704f2acfff48e62107e10d69e1494132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2c437de82a3510bda3f6243e85a6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307db58fad5e6a29aa6667430d5a31c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270210d427983b01f5e604d468e9477135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc4e976224786f40f4e3e58f73439f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094f2108265fe11f8dc24823e6c0d0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd041dfb2d9587ff8a20784a100730138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce808d59b61727029efa349f720224c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eafc215e0706bad4e943bc8c49d848140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849b85a00eac4ce374f1295c53bbe03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2711c9df8f4dae3ac1a9c01e656c87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f1a82b4696d1a0afbb928f77feebd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d444c75e1e1c21ea318b2cfa9e16bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7bbfa78f5421fe94ec4b2ea8b84eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4218d25bc300501ea4698e28a83899146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316e69874d2444ea66f4670e85cf198147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd5faf2432133e8953d5dca8152285148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fe26a489ae93eba0eb4485b630d44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee61f952a3441cfa3b8b613c6a7640150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a269f653f48cc6fd521c3c9ad1b8af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18c90e25b8e5366a67c5f6045e61df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491ea3b7a2eb7ca7a34795a42b96302153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e267332223189fa90b2d4190f02ac35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc0fa7465aed9d27fadcd710e90f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06572cd6fa090412f296f311cd2b1339156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d3acdcc832b0db16ec2b8cdd3be00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dadb3e0c8ab1978b2c9a2b3a868021158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3330848399b2af1e345cbb34aa528f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50713b7086291d4f608c9261f47f08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e2d825eff562a71fc7d76ccc0cd89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983712ca7730cbc98da659b802fa42b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca1cab779eea065bee22206764e026163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c998fa1cd75e8a60d69823cc4d40ec9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895330b3437b80956a0276b5bc93c51e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407db25d503336acad22dc559e3c24db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c75259011670cb59688cf3f7370cbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b7f24533c94481031c9d8f1842819168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904444d6ad32507723d0094dbb88b679169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8918d2e1d8c4a15e73c90439d6e1ecc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc423805497df48e761b705521e03bd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c17f0cd098a19f85be4ff6f242d3db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b9c10aaba6cca0db6b3a0fd9d8ccf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889970e6fd2c87319e024b9253fd0376174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b0479d9517549787f5a4d42739092175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0220d26c4249de536b30595609eef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cd1f34136409d9c554bc10393f817177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d809637d60152007d0cf6d032c64c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e61b0d6baa51129f5b19af190763fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06591c891ae871aa25dfde68cb478bbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadee4e342045b763aab83827058534b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18328ffed17889771013a269f3eef29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68d2e74b0b837d345801ca3e290eb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c087fda9ebf536bf31e65ccf579f523184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f47e5d3c492d39779ce6631ed3652185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8766f121409f6690ed30c42add28b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd8a1029607a1732fe1ed0afc25e8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1f3ba2dc82bd4d39feab3ebf98821188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327455eb9e78643758370652358c0371189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdb725155bc947b52a4394f80da8d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044587b4ec7208c5e91d93e7079d6338191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009b0cb6c740806aa00a10e91fe7229192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d05ad8729e77d6abf89d71304526a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dadc80f3569d027df21fe18d4a9000194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c040bf800d027ab7e169de8c4a43fcb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e917d239041b7ed12c56f3f7e97ad6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9c3b741ff4f7419117de24ef10e50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af87122b10a5fc4bd6f775bf142996198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e58ecc6d4b2d47633d3a656bcbbad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5d3eee3d9c29c789c95f09c22bf7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dba9613025d8cd8db66d6b21752c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fff2f6cb59c1dae5d3952cc82ca9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256271eb98877af4bbfd71e24af6745203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d271dbed4e6d82bba83a9fafeaeb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f59bb3454956236005bc5468178de1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b0c8a380223bb9d0b616dc382e815206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187038d6794325697017e99bb0ab39f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d8867944be18186249d2f0ae8a86f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852253e0b9daac182accaac4b2310b32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb50563cd57fefc59b4b1b5dc5d96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c5a9750fd46ef65263c3fe845700f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a50adac24731b0a40ecb9febd8ef3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a6e6b3839a6ace7762c901a86aa4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9873b4d1e6069cab45f61689257b949214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b7432deb2aa5cdbede1a55eafbbca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b918831b110a2b4e5fa2fbc8a817b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351b623593e4c7ae64417ffaf20abdf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd2f5d0edc2615da1b45906d018243218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422048e80261254dd1a999cb21393931219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2d3174daeefe9e22dfac3170f7cd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e33771dc82c9650d6bedb89e70979221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aba592091c56750ef588000d24318c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baf1033a31143bf477113fce374b1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcc6be45c84a9b5bdceda6770e73b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e35474ada362a907373f27fc7937c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294b96baee07fbbd5398d82260f9f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef29bc40be6fa744909b6e750c773a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062c56048e65bce087d8cc15bfa4235228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98b1d6fe88d7ce28f5429ee664a734229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb962cb382a5bb12354183c5b6534e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0b9b3be535506a42f97b90e2715f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e1df49bad32ffb86e436f8aa2f557232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f3ae145b23597d782eb40605d8eb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998f1591f679d68418ecd762760066f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8888701b3b603906a4a24ee08833c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6edd8b1e526f91a4a189722671ff8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089f1c224701c4b5568e5b5d93f0616237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54861e1abacdc2002aa872c7fa619c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eae6e0d2d7c924a9b5e952481cd0bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae11e2cfa85e458c9b14a7f9b159b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfab1805f1896ed23111b0df2f20a27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a1601be5bd51fbf629b5e6693cdc3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d322542a1676bbac7fd4178c310d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c388bec44f10baee476e90f9ff070f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ace94815e35394e6269bfb56547dbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255b0a9a45e3f809613436139ce8b5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69900d7420ec30e2c8400fd6c762ad69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c373c1fa0391e485b642a1c33111d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1905053447707098025bdf8f71a1fab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dbdc21d1490e400f8943df05717a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5cf21c80ee333f194ec350f0482b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81afaaa8b01d8bc3624a743042d6bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c765ba1eaf2884fe05f908ef8fa4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4adbb66ba59ce51d1271c5631a7e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaeccf0df6230ff888abae0c749efa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185b1a48099500d4bb2e1838add72d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d4eba97a7280aff268fe520411b32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05f9194cfbf537a1cb13d481806904258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2efe520bc752e7e8b855157c1de529259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7336e1c78ab15f4801ba23609d038260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319a757d9885ffe4b3e1f67895b2a8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5f6bac492da13ac76c4eb08027d93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e0801b8c4e3712f8f8ad4e3b6cce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e7846bc901ce8c842dce1a72d2e4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09b36c0869eeb2c6b1d3b00de52eb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a0b60c34f8fcdac14e0c45562ef11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f217d9ebe00eb3a5b705decb1fb1cf8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e8cd1a94fff968e62a15c121d7416268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb871773cbbe5920bc43032b97d4f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02fb5bf9341af1a9bcf2c989f3bee0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5c12e857aeacbc64b4207369972ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff454804968a6c21851dbf7cec13e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315de0f53c07a4061139aae399ff647a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486ef586c965f1ce703c256bb3d6b0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c202ef078d6613170ccad5bde327d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa33eb8b9faa2dea445908b729c46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abdd129956ed5bfcd7b0ea70e420e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff92b18d5bb71895a859d9ea341701278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcb03de6f2b35152f4207d38b5c59b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d4820b7300ab9560ebcc1ea5c5742280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f0e3740ee83664a50a8d45ab5f474281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994904f710d9fded9087ea54cab8aa08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0d3570dc52f68d4e13b22a04ed201283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c89f71b85d863106e5bcfd0be8503284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8f7f57ae626db0e9f54290a881cb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cabd03d2797235627a1a02b0d15d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829b4a0513a9edf461101b56c93fb9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa9c1eb20f580d11da96c4c99182de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687b7d90cc5cc11da87df2aba59e6ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60662ed2a7f44a93d4157b0ff400d24a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465855943e1dde6917b0fb575139ba46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709f1070f0408b9681652b3b338c3bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc5ccb7aa8520f9428d7ffd7b57d0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a335310bfbe2974f165b1929034fb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c58266c20de8b6ee6b9f78b23b35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5ab3251045d0fa10dd9a4380dac48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baa81e1003e1304ea8f6be2751e481297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f5b8bbeb4bb50318e19bd211b6b67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd67a42995b7d85b44bb5aa3298a67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897d789a2f9f72b87947854a96c1f6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c8d81ddcae31a8508dfb264d7d401301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c12cce40377bdc14e1cbd3565f2968302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffa6ed6e50cf0ab48d694acd096035303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03ee1c4978549674f8e35888b27288304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8769fdb5e7aa513b2d1a9e86c3baa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d58a6cd8c143f81bfa8c01badbe516306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c24758b450a0081497b0ee700afdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec062223e98267f5934c39047947a2f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a82b2618ce46b73fa08f4178d469ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f30d845e8ca969cc0e0b8275c3e3eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2b43ed0924f73c32ec6896e89ce5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad544e268ca9ab510a8f3c5005d981312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb3f9a3af224c764cf769e8797e646313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2707f15d24ea94a5cc79942750e624314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c13773a6745cdd949219cb88a7b93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb2eff7c3551317ce0badb03b1628f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b256f69befa6d867c68cc27558fe0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935474abea390f03eda4fd3bc69aa01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa91678b73ad4081bc3ae5af09a34b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a740dec18461541316bf010861756320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ca58b46a1118c626c8e92975acfd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66a27909a7a2213218c9b8c5a4c59c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb2c403423d377075c3fd7a752c7fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180be6217cc6daf20ca0fc83d1116a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9353a964a8f79d994a4b92b605816325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb886da2ffe082109b75a38c1a38539326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090697884b826a1ed50975a07683b0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f151efcff3a26b140ad9804d0368cde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c78037fad9376eb7b8c08d24d56f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec378b6956b68833f2c6f7820b7d83f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b117dd268efc921ab031b818b95f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb711be4114256381878713478f6d69e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae80ec7399d5e9bb542795b3676bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe4a137ef2820d075fa93ea3e7e7cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8d4d08f17853b88418159140f0d76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4d03d3d8f8e9ab8a5a7d60c61df74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab5707402c0f8ecf19aabf538f666b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e91bfebeb0557fd7111c07a0c56da1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a0754014744695a32a748d34601c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc5d1063f603c7c47abea3c0f1b166340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a761bddfdbc5346a64059d9733a95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278aacb90be141a0bd4be721a5bf072342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b826ae640ff9ee9fae083cb722d7f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bf4d47c653fc82ed57e8d8bd260d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b2c372223a51628909fe8b32b67fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090f86f8f37947eb0dae0eb30ed7b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad9931a8071eb0b116a09a998cab1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69e148be06f5b5aa4bbbfae3e9fe96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f019b9cf86a8f7da509aaf9dec5da52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bb32d4a1293db54eabf003328de08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8fdc68a481c437b0bb6679ec705d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6534c8ba911689e73d8292913b3e0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c187b87dad11febc1e331f41bb5afc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0716f3a43045362c2df3506c1ce9776354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06135b5740623e98d2a2b6ca996f38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20addfd1089c0c13d6dd3809fc5486e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b015d9d027c11272c7d83aa65edff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b3c67ecf2716191066952ca8aceb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003efc6b761dbf9f431e963664eb1c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c019374ccdea3d5439c4871a9dd89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ea8ea535dee5f367c14ffc22bf6eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6d560e68ad228f5c7e69914afd980362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8bd503b89ac696891397a1d33e457363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f8f0450b3a55df76e2cbb1c0a6e9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b021967337ff292c5aabf32494e311c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b01b7c20b72024be30af3bc893ce0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bddd83de7f075526c363ecb24f12ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de4bc6afc93db2667afd06b59a9cd7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9dc15f3d8ee7ac5da677427d768c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bd716dfade3c544eff91de7a9a693370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241af70e110934fcd3733b9f142dee6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbd0f2d3516cdcc3c3f3099f8a94c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2652bec82d22f0955fe70e4ccb2129373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054e5320693289d15ad13e4c1f2fba0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c911ec57b1d4752611cc46789be38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cd37d315da5ded77b8bab89fe5e82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc670f97467528a537f0b85a004c61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706bf9ec899a029df01272cefff2b59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb026d721099bb5f1e090783c1cff1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68108c3d16814a1e428d24653857f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c2fe794cd06a67e2ccc1ddb7b2cc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb381f8c28ff84816f84e30c5e9adebb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec9e290cda279cc2bfc99f80295c9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edb5ed521cae34ba7ffbfef1ea2fe6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e3d5d18e701a9f6b78ff800b4b2b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90502eb2715e5d00022018400d0b0c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ea780ec18ea3cc256202823fa84c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034a1ae5ac241366be59e306e944dd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c293683652d5db9ad74124a5b721a1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc77f9f3c626c9d53173ceb5d29420390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b5a0de2ab3488ee4bb075ec3bae86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa059feb77134ffe9b39e4e7fe933c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dfa889ac102e35ea25302576beb9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3470484e48c57d7b4978100a2424e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b9715c7547cf82907edd603d5841395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97882ffe285ff0236de37fbba284eb72396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9796f5a4c73a4132e1bd1fdd31fb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dde5734307a04a39ed3d58468f0aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00859f990eb4cecaae31aafbd224281b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca291dd0d36db39ec1dc337270a6d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442a6c61f57d1edee9989ff503f2bfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afc2620417c4fa17a490f71f605662402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d2612b776c2ef4e1e3b775e81c574403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f3a4b1624f617877a5e76c4c5df36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6674d05f2fb1403555ffad19f5a16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458176d02be9fb7162e1a39b7fb97082406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee43ee802a4bdbef28e1adfa6f15848407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b21a7a5813565c18d92f179c8a5b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6410f7ae911fb96ef82e2b1a50a0a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9d02ea87afce0598a5aaad4d7cf40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6234d75ab8fc9ca64531f3f5d2247c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6aafc802283cae2a1ed1bf287e2bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15798eec9c5e676a9a39f8a0d6605de6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33381b57d0cdba5522d9a9881a839f71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a21553e6a87786dab9b24af93a51e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e896a3b8331b6d86d235ad28ec568416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce779b4e383376bf57177111c668fb00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc636f17418ecfc3f00263f2268f7c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7163374aa8f1b6af3f14d74fb1458c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df309acb1344eedc484cc92e473096420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3356c8940e15509e5abf6838bbe72a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9951df524a10d967ee697b022a6b42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece2e1ae1c999a49ffe8669f96f03cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510aa81e5a617eb9526d2d8f6e50a00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b89dc7b64337c156dc69c435e9853425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e15049982f939dcc8912832423ebd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e91cbdaec50258eafa04321f01fe6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adacf18711e8e0822df834e5b55a934428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affac807bd4c3aec1b49676fba10d38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13855b79a80a88c4f5081b624ef578a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929491a6f78e8cb48c685c299528c61a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b310de48241f1737a5896a7edd4cfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ab955953fd48375f546929e588b7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39061913cbaef85f4ae5b2fe0653617434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd3968cd68f1779cf5a769f1b3ed03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbad75502eb3156f885d44aba3825d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46d949e05f7e8ebf97a491173c5049437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d286fa939cecf04a29d35e24f85c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37de6e7d360594a12cb89fc2ea2085439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bd8d6f67d8a0176a0f4254cd7970b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313112a45b0a6973eb9d2c0f0804ef62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd456e991255a7bf7144765e7a4530442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfb83239ad27df1e467d58c673b66c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11a24ed7b53d54a296ce3938c9225a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f5a67171903d24052ced7c2c009a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc030d04fc68ae34d58eb12bd2723446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d11aca9d8a28ebdc982cca3039137447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28303b29521037d648e29fceb21c7a32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0fae6b510f6d66c9a93a48750af83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140d50bfe19f55ff950f72059c3a06b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b4c75650151dcc1e02a372864e054451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cab08becedc3b912fec46c27f9389452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58441d396d3e091e9fe67481b8da089e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26a54893847b61d75bcd99fd51411a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ccd2b947e25db924d4c16fcf73e6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb69077a13e6665fc0072b7abf8840456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c26c5e0c426a38ff12f25eb3da0924457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff6968c918fc8896954806b09d2b12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039d62dec829f79be70fd63c535bd0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155a10126d60f79c04dfd69b9b67eb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39ea275ee8273022c1c025645afe99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cff732e08a2000af660a4c46fdb62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee066d2da28863b7a32940241b040a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4bfd0d0183605f89cd87e398a5c4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b458ace6ac4dde704c2b11d075759465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939c505cee370c1a6cb1fa50ad79f24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8de7044c2d2f5aba15a7e38b7d5178467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd8d485cb055c2f15e95231c142faf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eea11a3f93324ab9e029b7a07e20e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04406aaa1af393b66b82f998294fa8ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38256b5632d8e98bf41efbd9c8e6438471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270387ea77fa87ccad93513bb72d0732472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63342432ecfd96af862615990c0ca5ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95f040987a1f83e48c0f12a1394118474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459b63a6b2f596d5c8c446ad2d32f42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754eb508acb3b738d50e19990931715476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de8ffb3ea68997c3cb489edffebcb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6c255d74aac38c10bbf38be658449478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac050a75b60f0f6a8222d9d241127839479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734ad93b6976488990f8b531824546480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3535fd477d09c36e0df14f08f126a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eba9162e5035fb9370e2227fa274d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7ea61b6e9cacf3a80ba635c79172d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9af2f880efb97fb766a044f85fb0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0e23de0e02cc9e7d7ff69bb449eed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e84f4865c99fdc665a29b6232cb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef268fd5eb933e5bd23df8a41bfb080487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe66ee9cb796d3ec67de072eb57afe6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78e1946caf7ead7f8ef9aa360a74d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2dfff36ee2d0a4dbe9f90d228e08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232ca23c4a296fc6e82dd3bfe662a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b649f100bebfa608e64bbf8d65f4b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e9cf93816b50ba7479c636f031299493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709325ae4dc8fc4b5356c9fba9447425494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6c6b11e20f440ba1f637e1d6971db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369859caf130aa0b10cb4a6d791b04f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776b0e761477f693ac6969052a65d04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493271e1ddf7f8583ea754c37df55a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350867d2ae03385c5456d797d51f81a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782d421509e840dec6eab78d9d1850f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f20f8b15ddc5ead482e0f83a1093a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5da6b13d0c15f8530e781a65ca2407502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23563e7a874249a135cb9c5a3418a67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f62d21bda1a41c4c1471bc48e1aae9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff071b2181bef7826933d0622a5b0d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d538893574706ca42e4cad30d2bf4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66a49df25b4073e791483fa4b15bb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f4d390d663f2e74a92224c93ee157508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a03f330867601787945b53acf8999a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0be018ce3d3f76c4ab2ec4c8218fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa643cffe7f2e17faf4e5cc2503741511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04836d7fb8a113682a54d80981786ab8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa21fe60c12423587df21b7b02c2ea8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d143effdf73729517d867058baebf1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819275dd08c82b55beb09775048fdf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72250c2492172c77274bfdcc3b9577a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b9229848804b917ca8099b0a2713e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4290259542bd1fc448f0e00518e5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8f0143999d251b96e39d926290998519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174dbd9abd97c707e142bd5d71dd30f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa1fa490774d01296e184971afd653521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d203875cadc23e75215bb5e8d15a12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143e46a4021a6c7a57026803360bd57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0b5f57d844dc714f93e1e64a5f87a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14523e3b4061aa4661c160691d6245b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f0de26d210accfd8439f375227419526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f71e965c2560bc7a59e5a92957f0a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c7a299b4822ec53df79ff5a94b799528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17081fd6bb4b77af45670161af242caa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654aacb92a2cc7665110f87e80ff893530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76941ffbc393c1a7098600cc48bbce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c71b21d96e75174f023a603beff6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476fc95b69593a2633e17d7851e409f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c1ad808d68f957f79b9681c33c862534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23474aadfa114a8882aa0aaa80683a08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191a5bcd371f2f2a25c0e88aa830561536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dd42a04a1c99b8363728b2de6294b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a5d6aa8c24fb541e3a7fe172e158b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beada21db2115a52ab57aae6e59cd159539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fdf655b5f43dcd80f7c8a83376b31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a2a61e5abf04336f62e0c7ff92ccd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fa0c20240dc5124077da4fa0a57d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c8ec952537b97d0769cb82cee22c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bf800e130e7544155ed10707c2031544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4143c5ec849c229a0e7a5b40bb5cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf796c4866cd5ff6e5220f7db6f91d06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f7aeecf6c63648ac59687d0795f80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f4e643982843bc7339d908e1af64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854fd502beafa3b2a1efa758a2a53b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575775a5e119ed830afed9099045267550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fee75bb7395fc62bb2b3fab1c87af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed84d31050c5cc6b543e440c347dd4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86356f954a0bf1c07e5a8726319ad920553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ec7dedb67efddb74e966069e310a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0a3b448b3e3687e0c762dd1ba1996555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c87ac7ed5f5d927d5923b0f745cda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50967b55903aa8781c78059e9dd71a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca566818ad58f13a2bda98715513ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b35739e8ad3add457432a16be3925559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e73ebcfe6564f5ff0bb3e1acdd4b95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2b2d55b51520f1a3dcecec676454e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37019132e5ad212aa05be7ad485fe907562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a338e9a18fd0d8b8bb016073464b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd0f4588ed91549b2698be587a42ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b26f713caeebf12f9713b762ee5750565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac42142f8f4e56f6ee9a9d694a06bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494f424677be00c367a3f577c0c0729567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2df06949611f23f88add8b6c59ff50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5c1e8267b42b6017dfd4ddab3c079569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca1151a0e5aad95ad0358abc400be2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026191fad53576e746b6cff57fa0f403571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160f8ccb53083f460d33711e750239c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24e02eea2283b96e9dd27171b1cbc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65caf9a8cb5661176d3cbe45b2e0eb5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac96c1201a047b192d915f2598a68c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8912cacaa53c2ccb3e43973e79846c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a21baed72fa937311a887b5499065577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fbb03f094c0ac1a94b227e642f36b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ce4f0e28e7d465a4d624641e6112b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eecb092e5565e93ddb04762b9caee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dc0b415b8ba68aa5e3a9e2bc80e22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c8389f4ccb06a2422ce9322e4a381582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fbb1a7a1278455f1e7180b0c6f441583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616b9a3e23e507c38b9bdcac95a74b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2ee30a27f38ad93c14f110cab8ca1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdc455d6ce98d08109f935961acb42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613582e1f2e44307374e0de49ad639587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec7b2f9d2309494ddfb30880318984588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8af3db678389c346b81e66dc3ac2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070bc4483c548e9536a68228475bc31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555bfc2ff7d6d53f60cb5407719f26e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8985cb5b29aa81d882ffaef9c3374592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa35af9e0746c7cff59969edcf6c9ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff190e2902629bd68b4260ac921cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977ea8bcced0fd452280e2faee13ae0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe909403adb5b1b955dca70d77d06d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6bd32c959d145e0576646f0029877597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5d5775c7fb0869fadf4b6b0572ce6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335ad5589e35f833bdbad17353ff3eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47a4aa16642e599d8fce49d333f911600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08072ac0f70ecbf32e14f39d4685c75b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb25ca6d0c346eea15030256c26cfd9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea246841a056949b39486152c5d56db4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d8fc7be369f7d7f441a4bd27ba5a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9801a4542017126b33cd1d709c01fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd63ac5b91a960a2b4aa0cad0870ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d7ef6cd89753f4275af71876ac36b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f12b9865abbc1f6c0135085302308f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab356a471da4a3fac978cca4448ccd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a11725b39c593dc10829611d803023610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58f62d3b48b98c9a25180e3a8c9e1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a9def0a36f2ddd93b2dc7841747ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cf277bad2ce7654fc767079268759613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e1b77dbc0c87b705ad426862926f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6c5a513755aed17bfeebdc4df5567615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dddce847cc7d82da0304b1f755a7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e6c88a13022c08ba88b477f13408c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c3a3bff39746c437bb7fe81f589e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff6924ebba6b9850ac6996711a9c56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa4924143b81bc8c1abaa9a6c0e2c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16464b605a908f4453380f4b1b818a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cb89495f420f0ef010a2eebe1a5ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79177e5a0337ba8d70c3ec7f81c68f3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f027a3125ca02b6bfd5cc099f3264624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98c62b7caab43b86d1bb55951ca693625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4c3cbc70ecbf7d0a7e09df93c6859626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a84943d9557b54faf4cc8a0cf2e82f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d9f2226782ff50ebbe7b7570d5832628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac353a2065e62f1014e6f142a61ce9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f16946c46dd0589b3f8c7ad4892ed6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89c2cca6bceb60ec0e8ea3a963e6e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567187a0ad2e7e2f63f6b536ab20cb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e8a62b49898ed31329f4625a77386633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51355d71639ce9b012e9b81cd9c1d964634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d8a80c303cd3f319ef6db13ccfedc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa673b4040203bc303a6ba3af9e8ab86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902129fa6e58f62d43df41b7f481e70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26f9e562b62baedfa5c204cd34a3fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a69826bba5b5a89c083e4651b1598b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ade2b66fccab01aef51ae6fd0af46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24070f6f9ce104cacb29b861fbb27b53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086580928a6995f30844fc976146888a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e6798d27be97b9c901ec1e170d82d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecae328ef8bae39dd16fe3747ccea81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74502cf0b5f54bb2bbf098e0d4fb8901645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009d3dd02a856bbda519964145f21c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4069399a6c6a253a9be8a2b10b187647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61002bc569bf80b1bcab6a3de5327ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc43b962386c8755ba360fbee67d509649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953acfaccfc683b30ef88e35586cf44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372aa25e2dcf6fa9040492a6ace9caa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8986107714bbd666cfd44966928b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7dc5e50e776c1ffb1a69bc6cbca9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f5ba4ce81fb02c1cdc0201876b70d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a3dd777fbd8925d55e9f28df561b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dc9918d13107fac3684ee509faf6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402729bc705f65ae89be429b5e8dc4b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d66ac4c32fe2f601f42cc2e62f4983658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422bf2c833b0bff48ad244080c7a9e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcc9f41547d1bb849880cd94e8fd2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120f15db66e2483c3472c99b3ca3f00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae964b63e68eb2ba03068d4872b7a3cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb7cf1769b7f7d113b72340a152cc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2350b09b689ee0a287849a8c6b2858664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b96a7173bc2659dcca1d51224693f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f040497cf2c731f9c05764422c8b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97400ea9e75173fad955a6d903f2afb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b6045bdb0afa1bafd457e2f5eda7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b312d901b386e654680cb98cafbf8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554bba5d80d6d0a4ee2e050b5e897a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad015e4dfa5946f90d385ccc6a889fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9908cae8ed11840508ac96f5a1ca9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6075844063573e71e1f50c15ec77b00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a17eb8f8b549f4832ea33aa2523f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b57cdd1296b3f6de772215053c39e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a434d210353d3bc8700eb8c36cc1e57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55b86637456a17f033c29fd3a202aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00376146e334340fb9bb2b8a773c80f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2f98561fe53a77def28c67938df38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2ff4055abbfdbd519163a317b5df4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97d315992464842c90f374b22ef315681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77fc2d887f18da5ec68ac5b62739ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10393756f254f4e35f0f3303b169f0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2c81d8c1c66f4798759a462d65d5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4789873e9a116be88a88784167699685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae01ab72e96aaca7ca9d91f5fce2ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef401bb0d7c6c6cacf044625207fb9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eedd0eb36178297a4ece806069af66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d587f61d99768559642f6e7cb6e98ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e58bed8a7dafecf847be09c2fa41e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb928bd8af8fbf5bbf8af743798704b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a30a703a2c813a56c290a2c07c224692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b0af2aef7e9d61b34a2b99803052c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf58f8476c8c039015926e8c8932e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db55e841492dc3781618550ad88b39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00fc1693d35b198d262d7be9d3ec5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7498c7cb09053f5dea11578920b8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d09d0e941683f62c06201a5f7fa7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2b54ebdc39b0a4c7eae0a4a814d51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15cea05b1fcca820f30758c2b958d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b888dcfb9728d33179d15713289b56701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bef43820d83fa18f119ac020d367d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e0f4bcb511bc00242b71af24e9506703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69365a434d78bcbb7d3e6e33e401ab72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa98cfce6f874f591986d38de599c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41448d5c0e4ed41d5b7ef9d42360c76a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c64e7fa9f5b5872e7d532787e45407707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba362c201efbe310ff1dcd090cab9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ba51912ca3b0ff066253020a0787e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5884f0d16bf06c9e9d4521582f2fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005a77bf4f8eb2ba7e684039401d2a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c9f5d01a8a0a5baeb2b5c9897ca14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6652b58a57f5284de667d19e1acc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30759d85f54eff237679a16215aa5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1f6aafcf0b2f0c758282ac745da1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87b4d6ed3d4a24ea23329d9e4bdd30716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17827d00bd5520131410d90c3a5bb831717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e77e72ac27ec3275cfbde315986e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd5d63ad7c9fb6b0832c9506b9c75f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a9a8d1038ec5bf833f1e63ec6bc35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6cbc35ac2c6b2d1bf4a6f484b6d73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708064ecfdb60c8128f935ecd8b11d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946018966db67198194bb419f3e2bd6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d15d925c9fd60471ea97fa8783811d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997fc21e78f172471191abce7e48d1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2bb8babf5a4ca5c4bd35047b117af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac75c2ab4ea6de17592d5e0785e1db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138e4d11f4ef5f1dbff93b851f0434c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c943beb829d341b8cb789a241718580729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11fc89ea8b9e4db40fa5fa4be3755b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bcbeba164c4527b6729bb436050e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed100e8824835594ec7099e4b849412732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c5e48d890b345508876fd25db3ace733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f70f09777325117d02132c041b538734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27a30060cfdfe7c8fc6a806340048b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783fcecd436620c5c564bdab326799f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8fdda7ddd220c4b609657b4bf68eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563afd63dca31eb789dec68b640f1138738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857db12963a82b79194c18eaedfc951d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5157f92deb5e707c0f4ab2ce2b102740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd509ec976a0283b09fe0b86642cec4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ec551377f6adc72c19d77c0f4b1f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3af0b65c3a46803bb264a90eb6a39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e97a499091dbbe248abdd36f5f0158744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd8f9c5401d518f42214ef03e108ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e3098f3d2983ff62b935f61735da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a9b072cb4de659534fe6b3c1e59d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252c074e658cc05f2e1768ddebfd1f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6f90a368d772718a7dacab694d21a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb26b2cc8da19927718e7530367af44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddadef57aa45107547ae1aaf5a671ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc405f3402073096e34383c7b0dd73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281474297846fcf98a0c2b79d6e2bcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5af9684887438999edca070aa89ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f57706188676692d963f4efec7a2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba611357ac495e0fb895ec3878474a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9a0b9e8d353f9847f68d16694251a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55b78c7ac740c4f3f59d7270d4d59e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8ac7ba2bf493a8848eefd2142814a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>