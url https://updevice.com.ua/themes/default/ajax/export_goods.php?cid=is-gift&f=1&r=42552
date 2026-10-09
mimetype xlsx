--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ecae315a2cc3cac7d8771cabb9de31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7190bab902eb88a61849fc2ac816bd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881699d23220c83a7d7e424db7bf7d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64821d1a9f6c115e5993fe4ee1c0be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaed11377ca869940a12bddba41bbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec08051c1092408b5f664b2d4ec4866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eb4609ad901e61edf9d96ccf80f287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95468f542b376b5bbadcfce657ba782c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd70d8d563bd5d8f8df0bef6dea4669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462f6788871a8ebd2ddd68f602f73c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee2d6a1ab0de3cc4b64475019f791511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c16cd5596dc09e9dbedfdec0bbba2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9038ad92c503944a1a0dc4e2641c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae84611af4fa6f6fd8c2d314b41d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a67377e27ccbab2fe602de4dbb7e3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c57cdcc575015d405f551c72a901416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36333cf763b63983069a04043c2413a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12173cf91b4fb84ec93559a1688a8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc51b971f54fb1b890a3b799c1f078519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c29b98296d5c830972f3d78ed1799220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35296426157652ea664ca7a01be76a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ba809fcfd9d5970aaff3f686d85f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebe5a123d6247fa6156ce52db9ea0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da3188a9255e210fa5968c221f156c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3bcc3a85bb31f19b552aa1f8c0e7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2391dabbda5a19f9eaa489da854d4fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6ecdfb0fb0046029d1692896bbf4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fb58ba02dcdf1f599fc5629437fe428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702e4c45e80865b7430787d22e6396729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5eaf522ab79d6d4f440605d117c3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95075fab2f470dcf67f7fcb59241c78531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8fc4c4fe95150087b80a739a61f8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa5bb432e5b255bc92cb0f103a5aea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be09ffbb33f47758a4ead934513b71934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af5ce18a4da8fec1df406fdae0cff435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d2812be1e772575086bd03e8542ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a46e5a8e1974b73ff1ea6625e53ab937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a03c2e443a7940fa14662c51fcbdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86da88ddbbc243fedd99b6b9039bd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb21b80c217e79faa2238e88a99a4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae79aebdde1d156c3e623ccdfa586d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fcb5b67a6c7cc4728e3ac1d5286f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822792c5fdfd716f19a8536e976c833e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be6f36f3a8942013b5fc9a5673d5aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004715e06d50562f7220745acf2d8e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce265173251896ea578327b15119346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ad0411036be0a8fc0aa6b36c4b49a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9da178d8c6e0023ac73b5ea2de5fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecb47d14cc70e1a22ffc5d2d24853049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91d76def8ff18b54313060a2644d8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e3cae12c9593ad5962c40601461a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86c96632ca1956b27e0df4f2e0861d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c1cfe27b1e0d24f8d7d7bc2a7af2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2995d6116704c5899dd9524ef01c4d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278cfa26eafae8ec99f81e61a26bda455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c63ed3d9b6837f26aafe6c002eb6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac86fa9fbd3ffee903799fdf4ad92a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344dec768d9a777a42583229f4e843258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65105766b715b9419c274fb5a7ae3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81f4fb6e4929e577a630650e5d98f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b85f17e11b40a6487dcd914ade90cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10533a4924eee5bd4e643dde03ba85d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a565a200b845062661f007bec58109b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa55efec80434746ab10a764cd664d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ba018422ba04f9925adadc58120c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769efd64f893bd67dbcc2fafcd1695d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eefcc6d186da05a110d4855d90eefd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9178254db86e7c026070ce54249b08668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b78d1ed297c7a540c3b39fd52e48269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e0231e703fe1b40252e000e1c25e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f70990e5ae0e2bf3a23706795405271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c86dc5bac44410dc7b29580495754672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc6bfc387e7647b60169a1bf167d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad23706a7fba2ae1fc4b2b2c39089f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa5bb396ec096cd17a7788cc3a10a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475a551d5d963be2e01f87da3c1c6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774f045370b780f713a1d7a125641c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec33f4c0e6b3dbc7d6e08344fe96f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652463d9b7f4aac479d7be6cc845f43379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f3f7ab048c3239a038ac4a91f7f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8c16382bfe906b0d69ec41e8a493e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a1060330dcb5ec3d6a9191d29f9a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1239b8d1a1facc0af3aba74ccb38683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5140747b45499d863a786906e8b20c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b33bbda18fbd0c8bebf4f84ff0ce8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad901d532a9f4d1a4d9aed3760c14f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea113dfc6e0b66a74260153b3403962687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60c5e8d35d669272bbfa7ba88df89388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470d1b6e767e21e3ee2dd6acf9a68fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07010c10f56004a3f0f1ccca56000b1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07055c5fd8eda1996af00d9ed5c34df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb104111a5d75d4a85a15bafaa877892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640060aae3e541ce6780bd8a63629eb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f58d9167e75f7100f35d775c62cdd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f5db353c5b017170ba0169e0bd6ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fc91bad311901ac5d0e6e0fd86e8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1fca31d6a278b11abcd8aee09721d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde89c7169193c8524e92aeeaa06a2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeca3f708a6262d329d247fc4340af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a85789eb5838eb5bd1e4b5d4b5365100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45f1e4c4fd617f93bbb3ff03d174d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34975ce705acaf1754daa0b424fee78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1782a48119179616a2cd2bd3ccb7ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d32be323f72de924bd9bb25a1ee46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880f44a64362d59cedf90eacad54182105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a384da77b5497c3169acf042dc70e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9035b1e14ea306f1c2b8e95e58550107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1b3e53cf6e7bfbc031169838c5059108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdf04acf1135e37d9f7bdba84acdfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817690d85df40126ff5bca46f2317e35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92ce3cfd76115a469086f264221e30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6718ff2d705bf67eb75bc77a484e743112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad5f8c6b4921572e297c26d45b336f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff2f7fb6cb574180134c725ed39fbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ead5d4124ea599533578c129f93750115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db288ae7b492e0671dd2ede05861f337116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdbcdf400821699f67facc5cf36bbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9311895e579fda08a06bda8a0ba14e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3dc2c5566c3a9f1aec371b89a0b1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418f0a319faf18969ab64f947290be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bf57796c243c3f724d7998126101f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90286e0e888013abd78cd301e71031122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64d65938f1f4c7fd2e7de9901b7e7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3b79d0e36b9ae0de3c9bffb22d5d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d3d80710f5c00a3d38e68703ddae6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b70cd14fcd7a47c8c82a787a911837126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45b2d634c0b6da5b81beb5f30a5e0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c465687d5d57c8d420eea141ed32464128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16971b0634b2dbbd9943495a915472129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7fac9e1c606786c7cd7d75b0061aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a6791eda805b1706541ebc6218c72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a8fd44d6359dbeec8de6de444be9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f785d778029bd82b3402daf80e7081133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da95e1092e3fc6e0edf3dcb46df0d74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82fc7deef6546a63d251ed2f449d99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7173391af81587cec623be2b89274136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b8b1a1142639ff9cab60d4b456343137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115068560fc3a5a5da92e6cf05132a39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c278ba3441e355926bea436cb09685139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5fb48f1f1b789dac0db6cf6258146140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ba8779b13c524c5468c7d11d7893a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09517a97d2475e3cc56bfc694ad417142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa35c0f2cea412d682b9b0cd1f2d127143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647c1c1ee1c69583d68d0dcd84f60f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bd20a284a153a740e9f5bc71282b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfd54a47e63e63b5a5689706cf880e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dc792e1504e8c1a5cdfe73d0ceb2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b1c3e5fe015efde601f5546acb367148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b0a88717b6d10dafc87484f0d1cc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55572d8354d0788608132b86fa4add4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899cb9929c1d85a1e40980d4d08e109151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b1298cbb07476ffd5b4740643906c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32f52ae06e3a520c536aec8564f66e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd9df6ff62e6204d16cbd9a5b1798a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850efb75fb54506bcd82ddbbb2a2f90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c7a4a4bba4e657e0ef2286b78e52e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e51a4d6ac7b4fb484a28740212c396157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f99a0ff24c6826e2645ddd8a131e76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbd0e3800947c293b813769d24c125159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce032c206ad050ddcd25ca85745906fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564669cfaefd89686c356753a52cf021161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061ccd2fe410c8130285cd00e28fa11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747be10a97cc85c342a73d3dd1ec0679163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb2025c0527c027c4af7534a9d2917164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4822c0bbc7eb701ee08ca92646cf4ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c974f22eb2dd5dbce49a85022aebdcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe82c8063e95ed68b34bbe9909ba5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6576c16accac32dd1570e27c50e7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181ac9231b81902cc0336df9bb529f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a57fd77e365a7fde9c07aa709856d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7faddc963eb1a0f5d3471ededf27eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce08d838f1fece9dbeac874ad99260172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb8246e965a59d68110c0a9454bfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb08e6be329331865679c2401f2db9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e80e2b765c6ccefcb7383b691fd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5e22a0eeb4762f7bb3bb7881c51aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc95e1f6219ebeb67cb6c8badd73b87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c63f55bc1bc978f78aa4b74eaa0547178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d675b605da4b0532bc51d4fd3c4ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cd88b4921de55a8da60bfaaa43c5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4c89ff1950984e802ef6e08c9db88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2a37d19516a4a3472fbed7d75cc84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6443fbd53fcf2b06d5fe447ee7dcc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef987d360db9797dd6cf79fb681f0428184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1631076bc1f3de50366dd99be65d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540727899e7a868dd8f500dfcf38f3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fb71d146b769b354763771447986b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0495ad112bc7d8da0ebb87fc502be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aeec9e6072fb164f4c6b9b7c8e86a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1760d8d7cb0b7bd9d8bfa1c5ee33941190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41674e033d3dd413c540c94e0b0847191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4484427a81d024993399532cc6322e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab40e2173f3362d7ffffc43800406f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ac9e5392cc87e8f861859776365bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d40a53ebd67b55902b96b14885f028195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba6c6677259e7e2250f400a79db51f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb62c74bd9fe8e2c905f98eb9d99a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de487decfab8a5b7cd86a86a428d173198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ce6c64823cce4a5240798090657e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3379bcc0cf4dd441503e18ebaf384200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2556816da5bb37d420fcc150a8374201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae51bfb73f0b59d902ec28b4f0ca353202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fbba6d7f062d5edd44dbb88f9135e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13a44bf0a8749c02913f84d25779f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c763fc32b72646d533602a953feb5ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b091a4300363a716127bf83c7bb1751206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384df7a10e6ba8c3cc5193066196fba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3b6d100dc6c4c8b8abaa2c1dd0fcc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cfbcbec9a9f824e8af172af40c5b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af6933776de63c3c300297f39c223d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43ae01f37c1fc78de886c4be5f461b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70177e9a327a22603f399dc91029e3da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1a32403cec2ef7acfc27cb0cde533213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272dd018a295725a55b944775b0672f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9f19839428c6e85e5864c0b62f420215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfa81a00ada49382c89979b95bc80b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea39022f705f7ba0dd0bed34b8658e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f3ba85913f1822cd838d9450fef06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4463626645e0723ceb086f9568765219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11727c93c4fdbe483db16177c5e94e89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725146a549089570d2ccd9f4a800b98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9711e29b56ed2ed1e5f33877774d0b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c17e3a786c4627aa666aca18cded223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147c6d92909bc0b13315977838f4c2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12ced1a0cd90675b9256528f48b524225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3cb6c5e3dc0321bbdbf5cc8397a65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666146c31afc054847c77dd018d29b33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a3b1ee1ddaa2219cbc5645988a27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf5e4d84420bafecba8e3873ad70f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbe2171b403044ffccf0c8b8cf5f30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb2959c3eb8e1fd4758d9cb08e035231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf69aad9a25cdbdf9818cc0f0713b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71667bf28003e99d9a0648724e0cef1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729a53aebd6a8b72a850ea84da5799a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a185a6a6e8293cd7c310307b49e6f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64a454524f390d282064152553edf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77cc788124fcb3217fdb9c8cf23255237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5a7c700f2bc06607e6287a7430671238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b94eefe242d189e2c3ed6331a82c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8babef40d6cbd6cf89913ca7f0a10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c45039107d91396cfd4a625808a463241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717196b82e076ffa8035fe87961d91c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934203fcc931ec8aec2ec89d9f00f511243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7921dae6c204a883ccca1a9bb9cc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343f98fafdb9e634b3415a1c48164e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daac3815aca16fc97a62b10abf5d172246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc6ba5b1f7ff9f47139d8e115e6769247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408c3cd74ba246c8b774b1f4e12a7dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794129f371c75788978ac619cc400c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0ceac8a9caf0401d15467cb9650d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c28c73695ca8e912bf053997f98e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730de90be2a517d1bce171a909dbe8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca38e975c61fd6103f2831ce6cf4f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0e35ea29ca27174d4530181c3a709254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b70b5741581e94ffb3c93901710e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb96aa428f47cd77798069f26fbaef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb928f31061c3483c5a9ae80405f90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56752390a72f31dbed54769dd496f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7daed7614c481cab63e95ca785fcb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a612304e958cd704dda179bc6f3d041260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9a25eaf79aa1901e0d370e00dc38f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ccc9719287eae081e9a92ee075c2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57099ac2108f44184a2aa7a3ec3856ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cef158bdfe9988ebed7487b50407e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c376c1904e7031b6656d93b038e68c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b883375b8bd14e6869de7a8338cd112266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d2240cfd9ccb250348aab1ca508eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92981110510642dad4fbf1618c9f5bab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce011a83eff66ba6161f53691bb096d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbf52d428e7e9cb3ea6cbf2304387b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ff4f7e820edad5657769cfb3f3b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc221b4c2767cdd5ad2ca253d9142f19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679bc6f42e7ff45f4dc608bf1b8f261273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de4e6cca67a93500216bd0a57f2413274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481b4ee920d69a3a7405e76933e0476275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd735692ea11afeb79db59f9a99f4301276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d7ef417de7d3cc439b2bad3940251277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738c3d5dbc21fd4cd7697b3254f38b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cba8e779e68461f12acb87d0c718f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c545902f13a70d96ac6eb16cff908280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411cd137a7f1429e6c6469660430abc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632077fa74c71f09b8ccf9f2a84af991282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dca110b3890da81a8c3206e27ee93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502725efdd221e7daa907b5d656e3b46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703118aaf18a996fcbdace0974f610b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea69aa791b78fd85f5245bef6208bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e8b0f86e1fdab5b5efa15d333afef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e60e1fbda7328aeb7cc92c77f3f35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd655f6f275b9c0e34bb2cec2a49d87b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc3a79e963fdb21bd5ccce3cc291d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f0b88e02a02fc5e3eb115389ef47f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca23d51ed1b11ff3d947600e724574292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9b241fd3b8492f7d0df4049312926293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fab616bd5d0cd8ee27acf8b9572bed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f5e3533f9fabe80319ced308a429295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dcaa81f085c1349d5aee7299d9213296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de6fab0a7313840c1aaad75339c159297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c016eb54da61dda8a57190053111f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40545374b591e1a6fa7f1c354b390f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088ae3219713d71f582cb325934a05c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8122ed563d72f862a636f72fe7660bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a93f1cda5f45296822fce729ecab5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005c0be398c0b1137dd37e3d1b423cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03448c3f1aea018e8dbe2e8e6204fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ea9324590de0d71237f24c9af82d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9422545d0ab068a627aa32257ea05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eac70bc0c5da8f8364559f846ddbe9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c267cb5edf39ce99c32d2626998d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ecd0d7536151d1b4f39ec14bade1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b7c4465e3454ce560610fa404bcf8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3491a5909c37ebe5e814abb0c333a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ace2e4a86e61d968c6b4dbbd4f4a2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e04108a1039408dd0fe2c63159505313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ebb32b43a41e8edc8ade1544ce5a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87bd0f33e3894fb0893efc67f67400315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffef3720a59bbbd027230646bd62d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc93f1d33b5153c0736041c6fb4930317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede7c6170d40814e89e7d03b46bf4c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e62e0e3db44983e15917e9db24edd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1feecf30f14688cb3ce6124b463639320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b81de4e63b83ec64c13a8f6660c73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faadb33981f9996dcb38ef8ddc7b80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895535771dcb8cca08a4d64276a09b89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c1c0a1d494a812fb238206db156df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded7f080a5a42fb9ccef81bdc25b9d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080f6e4b98033c6561935d7695f6295326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f919075560703aa27d4bf2dd3f991327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a7c9f1a621de5e5eaa62808b85ec8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b28b73f8aca0966bdb53059c8dc0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209f16137444ef52d7219d63ac1d11b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a0e12801698a21780eaa4563c54d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b33e63389964f39eb3c664ce1f2b68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588a9a894025a9acb1da6dfdad33951333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340085d6a76f47ffdc06f73a40f4180f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156b1ad2ed7566e211981f966a078fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d94ce279851013ccdcb2a952f06a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33804f85a366fa815b5d79ebd5a76b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28499a8e76c842fff5180d25be9b0798338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e31ea1f407a4c17a4756d138d27cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38addf48c3d0ea8a2181a8b5b70e80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb3ecc6a7c3d72dd6ad4f4f685be79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cce8e43bb2b5fe4d649699e2c0f8ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7fa7bcc4f77b02db37b155557c171343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deac9d05dc9c79e4e0f0a070b0bff12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5146f78869e9a39330eb38cbc1664b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc863a6efa8eac199891ab722040db5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c24a934e4bf92fa42141cad64e0a64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32547480d32592b34aaae93cfa2a057348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276c2ac249273fdeec286e7cdc3b644349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecc4d897abc741c3bc2f3a951e124c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132c69aa09f024e985531f0619128a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a1692aa6569d502c6a0a20de299b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e122005f37867c59b1a2370828b151353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b9512933453c758c1f8bcec1a3376354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17262da6fd795f8528426eefbeca49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dde4da10468f35105d1167eaaf7d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b0add4b807b448617a53ec02531d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c845c743ff6de30b5b1155fdf296c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf34331ecdbe3e2fcafbd807a0c8d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa432d45f955797203c9614fa4355d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de64c65aca138fa9ecb22996aaaaaa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac230b929c73d2b56cc5be82aa848ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196515bde3eb423e961bf88681ae74c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8717296e2b0d72c2cd659c741cb71c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cc0bcf6a6e4457e9f85e04b0d1d4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b882cadf77a04578e38f1343d1e26d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2645017f50a37b08a2c060f859cfcb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3383c1b62e070e81c4ebcceff9e015368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936fe1b9a515ff1367676d809a07577369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823061354b531431f06733e508da699d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9faad872cf65fe51744280a2098d41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4118e08183586a9c9819663649aef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac50e5d1eb231623c9ca97c41edf83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445f5f6a94130cb8cbd5bebe1b5ce5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec9b28245eae29b2232df3ad017b62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b76aa08489f535eab64ebad918e8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d74275562429fd82e4d39fdaf82a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cecddbe28eb6714b04e7afcf3c9da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c52e74eb47281bbc9410cb60e816f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f501586b70f09165ecf3256fdfd1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fbcad3ed5a75898a8cd4f2786e494381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718aa60ca21bd05d62af238e6fd16e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1ef0efe19a6b2fe14d41cf44c3c23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923c49598522b38a8cc8efd48db24c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402acd25d1583f3ded5059dea28a0065385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c47279b56918dfb9e69b8c1e25f648386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f3cec861aa53ea0a74179927c2db4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d91cbbd105e181e68345857520d51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05933855d1bf20f1e293beaa3b0862b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c572abf5b127c6595e9a30831f41e69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586387aa88b4d1237c973c17206cbea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97202af2d6a6b6ab03a8adb28907e98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc363487bcce44d08ef38a51e9e5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12cf340c1712585187ac00f66cda12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8906b594c99be094d1176dbe154a5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c3de7504895bccf076c83a9fc3ded396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fea41054a1dd971009e312acaf22d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef87ef1e3927a726a0d4ac9f1438456398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b71be6fb9b06d2810c6ecc6e109d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac849a0049cd0f8cd0707f44fe4ecda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5d2ddb015d604a5ba9c266fa21c02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a493428c74b9f0b7e6cedef6a4015b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebabf97730e3ecd43b9ee44c4f8b7cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9145b6d8f5233a68eae0e5bd4a9e286404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde2af11523eaea1e5ea7bbe6316ba9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc351528d14d5b75c491d46275221df0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a76f1647dfea9cb3dcbb3a05c3f2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62f4fe2ef103b87be954de053a5491408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49771a250f89a08baaf836c2e0f7e01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2ab6395a79a5df83dff4ccd9724dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b43c71292b236b727bd5db0fb26bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed71a956a5fb63a9e8a145d4d6e41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0053a2daaf34d9b18c95d5e41dcbc6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288daece8ec89e812a01fbcc41235c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea15ac202047764294b9ae3c0ab0c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4a7695850756c800c14e7c88787a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291ea1644a2a0a6b161022b7217111c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180c2225ebc4b4fb733d3d3a2148336418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83ed2e5a8f1d33fc0fe91c3da803d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddf61a25390ca15b51b40a8ac9fe21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54832a6e7b128ec35d7fd6122d53bd7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c2c93f2e53c06cd9c53410123a843422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000633a8f189d4b4c13e6b99f21bc06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdb5677110d4b089af55c6e21593ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c1ce49121deaf2c468c213769d01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40426ba54cf8f2499efe8862ebdee12c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc74d5e0fa7ef63a20896d2a24544427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa9b475a64874f50a71e0693ff274428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10df097a5b2bf586eaba383b4b518ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ec41248d6803b508594d848596a98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438357f98363ec874dd4531d11658e9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39456510fb100972ece8f28f21d02bfa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdc36f77acd6b29d826f62f8a3a5fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244fbb512d31a8360fea8f935af61ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2021535a89e6a63f6e1c4394586b54c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b439451f701a0324ddb9f69c59825436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073da34f872d4e932fc124bb6b6f8bcf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a32d52f86fb7d3099220f14871ce7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81562571699ddcfd58ba23a79e30153d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb015f63d4966a73faf61150b2c925440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940f523c7409069c590f71d6db1db3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b29ac33c938feb80a999a4464303442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef945135728b208892021453adaaad43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482d78127223cf71c9eda2622584011444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d496a98172e7bddc0c8c30b0d4220d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cd628f2997d9be6c64aaf2de24ccc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7610f87ef2dc2f808d436888e12fc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee2581e157743fcef58f56e66fa2ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9442b072080b7024ca59d6acbb146449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c2155f8e7a306ac568dc1478c6bc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d042c333f18258468509cba1519f019451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e49520a2528aa42f3fafd17538ed71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1c355b008d71becf277fe042b9aa0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c545d15513d523d6bd70b3f434efc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b68b0073df615857bef0837af8e80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151f779e3d61caace24169a2032ab22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059dee480e0c6096082469d650b9256457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc59accdc9479b85b6b8293096fa5f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873997e86d7117a338011289849eb56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea2ef215306318ef9d712f9c535ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583b8f45159ebcb8514c20065ef85be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f7ab49caf841e8169abfba0950b3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab64fbf7f8e7ec7c9166f8f5a7e835463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf8bfe311f24599c74f8eafc206daa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428107f17957a799f9d1cc93b2d53752465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75635d8d96439b2dd83f084118977998466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1fbb765320c980c538182a7c29b04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d9fb4cae4f740fa4e8c5022196238468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d73237f2f799a9e48021d3220574c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6976266fee5a2c41943ef5d1dfcd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a777a77fce0352f6d39c82ac7fbcf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b332eb9ad638066ae76e7435416287472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ebfd2991d6344f8a57045a688e17f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29622c69d09b111bb82b2f57d06a034a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb5002a0b06e1b230fe11cb9b1f73a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2db6c9bca9bc7f43db1b4651655d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfe10d623078b0d6ab0d9c883691de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181da6d4bedaf85b5ecdaccb1d5d1d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdc6d27cbdb618b87cb4db109b671e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc25155320024b59e39a45554a75599480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e064de7fbfda77fd1fedad98ef23119481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ac9eb381ca2abee7e497f440ab7ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f127524eeca239c98a22e087b8565fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5fecc083fa3eb744dc69495174527484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca6a3a806ee04bebced8ce93f4e9f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0fd34bc24c91431912503aed82fb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c642831eedd50c5652268be976722d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af68865a61bc7e41886e71e986f30c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa424479a907870ed7abac4dce5947d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17514ebb2996fe53dae2a4a8e0e85a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38201b5bc3018580f50836f3172c889a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca38039b8904a6be673613580a037a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43485ff587fc53eecfe46d36841c7dc9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34c4e2d74d05af34b1095abe2f6163494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412a3581187982e5e7f5e293b3a7567495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8988ebcb733f0c4bf851919ddfa260d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2a6b0cfc5c7ea5b522908b74bf14d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b77a81c431e7af9a4fd0897c383a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac722a5f80af46114442ae3fa613c3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89392215b42460a4e898482c23a78f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d99e52f623083328ffeb27e60d20b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8baba80217bbb2017403232fdbd3ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edf938d7f8208140335ed4640d79fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e05a93ac57b3f714d205b0c4660c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a389a9d2a910f2b7af43165ead5748505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567ef3ee77c2eaf45b4ea679eee1fae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef56aed41ddfd81bd367bf987a06a20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2a7fb7d4f52011ec269a49c611caf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36545022d3173a28b1114ceae8a68630509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab37d657dd8ecea4e43fea1d9fb845a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699a3ea754f35f5c3509e8140f53a32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652a356d850574fa12c414c8d64b6bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65be9ae3211fbc8951baf8c81f760d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f4cd874931bbaf69d4248110e9b8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64727244aef20ba9ddf15f7d2bb33fff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68af01e0c54f92b98de8dfa471f6431516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f39ddba185bbaaab8d7fa38332a45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c73fe24a9ca677a6d345e589af4f99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8ea12aec33994a915bf6113e71459519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62991637540150d6bd59c59fc33d36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96036e2223151648b4dc515e04b9ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301ade447189f1dddad8c40f9df6d38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b06612e75bce190462928d5dbabf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d8cadf943197f2cccdd4cf5f0acf6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ef8dd6dac2bd47a110f3745356491525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21df451a6192ace1d1ee578f747470526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33133103476bb37eda1f51b6afbe742527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e43e75b1a1996bbfa188d0193b2de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712d260770923eabe0def480a567dc9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9edd9aad2a4551d7e9d247195b43f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8dfb67d3b59a0323f5d8c83732e84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa53f9618e4f6a9ef8cd48e1ef093ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cd27a321beca32e89f3323f71181d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b3d770366e577d9b23acde123bd42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdea1885a6a0f29e447bc155327ec8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e46d419e20cde32e117c04da9b331536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213497299d491c8e8428a483228a5cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac66fc125fa7839cf5cc905136391c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab75f5147ba04d3f32be63bbd42005539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3977ddb7d0e6b8aaa9e4261b92dae36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bf66871555877cff67e36edea0e60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f9b3b3e53b92b0d151a5f5413144542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dc79a982e98f0a3a5126968084563543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3d73759ceb03798bff328dc80cdd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673a261751378017fbac857ee516d4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa303cfed89195113d316354262d6e75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3edef84c441c5126c46c1e3241af9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af76909135a446fd4bb1a45d26214548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d0df907110d9843b4658ebea8a0d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad22b94e1e314801b7bef8ed5722cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad5229a3ecedf7bdd0a7ffe563e3ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca54a6f6f1c705a64438b08d8af3a9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bfb2bad10f3399ae6da7ee4444002553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a6d99c4715603e85135ffe722a3c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da257474907b750a080870b8ee2d7da8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81427fa537074bb1c465a7e386e72f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05e6164bfbab91f31aa97ed35e5b3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1e41093dd99fbab22e44873c090c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9181676558556882b79710bc5dea12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3714033d99d1921ed927e9898f079560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b92a417a23eee30f08f1e28d237c5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a45d4bcd1526dae1fbc10c4512c2d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746c8dea1574e50f98710503bcc50b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e5da8d378afad708fd5a72c1c9294564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888432bfb704bcd17fe95fc095d63235565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622223e1c7af9e73f4519a1c47f12ecc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2e8d6daa2cef24338f74c0ae2263e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88d1a7b5d46581c7f20ac9c27eb32a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31d75dd19c26c79328a468a8fefec8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee8470a3c79c905a0fed32ea05cbd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718eb0ceef6c239d2418e2640fcffd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ae7c2ea79713e70ca61426b4af2f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb98273024c03924fa8bd976a4b03f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aa3d5ac6f202cb7d73a99f1151dde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962244754acf8d89a8d1b343b41d5c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d53299ce27f0e6ceec46ad352c84b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d867b4d4b993473da42cbde02429173577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc412e05b8ca0d9ef369cec2206389578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b2718767a4517a6109114c165e3cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d25533e589f08b92ff7ae2005e8075580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8317a7039a17322a175a089df3b19a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db5dce3f785266a39a541b2a7e25c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee9ee6c0f584e3b782f830a00914d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c85af594150d3de08a407c9baedb0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4a01fb91dc8883f82c86f1ec420c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9603f1f6fbf53c1548e2df54877eaa4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260f64b38e7fd2eceedbbf901647edf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1644ad6667d9c27781c1028433fdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7f2dee52e72635dc4f649dfef21ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df32ecd7c0fdf911c676f3f4402d06d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cfd213c9bbbf10df5e58d0d2a836d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f7afec0274fef84ebf5154f28396f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2f232d1b18fee51a57a5ae29f4e81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de5b181cf3c76beac767b009d1847b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6994b0ca2ccfe68fb14a43a91b5e130595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089693e6d4724b0d80ccf6255ab56b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e8596dd172a410ebe645560d254f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f9744839832ed56e0a3d868b20630598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843940fb640e5aaf3ac6a543ae869eaa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81af07f8ef79eadd6c7022fd3e0f9b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac01f457a142dc0eef90ae8a3bd7139601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5501057fb500b0564e4126249525a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb372523916abfd1f23a0c6bd72fd5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e239000180df652da3f22726607ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66411eef343cc43bdfc416f572282c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7659067b8cc2051a5c662d44332756606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cfd52d1dd9f433ced9e28016ab307607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ab3ce46d3976b7e1cc5c09b7d0713608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16e6a5bc4223f4a340765611568e0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77c054943544e718eacb225f05e79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951193ed31a5c4472f3b2dfc7f7ca097611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a1c3dbf174f2403d98f3602f393a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3125b024fdd475c9f749f40c2b7f7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47842666fe4518363d0fd3e9db97ec71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa7e746b6a7cfcd209ba1c575b9d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77487b4eb7d0a1eacc42a1a239598616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11922af73ba1ed7f8fec7cd60740bcef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7a3fb40fd170d197f4f86df9d5024618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a04befe9db6d6102d725b1104e021619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cad984a346b6302a3794d5d72be77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e52e7e66e2f141d642ca90a02d4101621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccebfcdf0e18e7162aaa7fe8113ba1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b856b7e498dcf4cd7ac84175eaabbed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d633f5b182681e74b3220277047ef5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddefc5fdce76a8685e79e077b29c37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891f6e794258d7d34d75791a965998c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2409ff6f835a84c311323b1d1b56d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b3836e1f8d92df368cf14d4c71d84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a0949ee74e67c076b6f290fa72204629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef859cf5e3afb96c151b32a61aed7449630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fefc04a87b5e2298bf624ecd386886631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da665f3ba9e46201fb1fbd9f9fe235a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd39309f319a9b0799398018987f184633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224236611d9436c310e04f2d339f5ff9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7bb83bc2ce1879c0159a7a4c4c1af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0369a428b14b3638283531f498c1af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4365d073f12c78cc118033e80dcfa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f5268a19cfe823dd5610aeb4d2d0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd327f3d7e584338b1e6374cc66fef18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466775d646c1c87e639cc9c64b2a14f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97e462dddc4d2c993cdab30c41cbea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b9be783ce6acec156ade53c9b771642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e744f3459543350bcf7c6ae805e8bc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e4eb09abd24f01a83b5f0b4217f50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569010117359a9af69c6322a8eae63f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7e6197bdeb2bba796589585ca1f64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554ebf9384c43c804ad5cbcc968c2e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174471192eb7e38677927c6ba5b94a2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e68fb9dee8243fe3709b0a3c0ad6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b90612cb5c178b40dfcc73e64000df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba308bace6865f2ef290c405282060651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b40f2e61e217efc3f6682f5793b8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f6092fa38776691cb1841ea7defb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65ba6111355ba4fc7e164ecd5ce3c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3629957e300d568c04910cf597fc2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081001d2197c292282e3d34df17abe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96696b4397fef7173fa4d5b9df2c63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5316d55a2a87e84fc4492a3644cdcc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7ae8a5af186163c231ae204ccfe07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2188ac1e3a763b72102cc8fad51d79660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaffc26f4938fe1bd23b0e60f4a9e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22499bb4904ac92b84be6049c6abeb95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd24a3b0b8ec45aa245bda5cac48ad0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e141e7f70b8253fd9bd10b8313490ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a13068f4a2f20f1fbab8ff00ec049665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a286f2ecef3980990e864bfbc49b55b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42971b893435fc77f8500a5ff3d51227667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9569bb537002f6d698d6d34a2fa6dba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120e045e7cdc953bcd695af5edd0f3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb3d87eebad906220647b855b8ecba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ada0c2a38eb0786252bab273286506671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d9220065da23e3579110a06b46adb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed989d79876228c80590c015068f2c49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a56122b59a292bdf77e090827f166674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d92287ac7c9168e333c099a93759bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfcd73fe1d1f8b034d35615ba209c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5231e981abdbc31243751364c38bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f9f4c3a814637dc64584a642ef2d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3952d644cc1620a57eabe8b8805ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1bbc8ee660d7a4c178ab447995c02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6f8a1d007c56188144a4ba559d1b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c8d505843fbfc48b8f1b2599349b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd03b93072f0972f5287885816df8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa59ef57b128c37502fcb08801d2e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3dbac6a1d9d0a800c9a042a5a8b0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1c1a9a165f9d418196713e2cc352c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a9fecd5afa71a177f43cfb3b6ba3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee9da79f3c80099cc7261379be6dc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92acefdbe06d52cc23e46c32e255db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4c99fe312fada32469daf3600e11c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806954eabf4ab5d8c4114bf9cdcfd801691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60906610b5c827138c8a7c58c8c71a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96460a873399f09a03d363ef6e396d08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef780fe87cb1a7fbf2fea48900e8aeb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59989f42c98695b83af983fd14343ab1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6b58ac5a4986591f6895fde0900c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382381165d33ee6af29e72dd85aee7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dd27b56c40b6398f5f47c8a29cf20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb7843aaf7283de46c210f65b1d668699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743615a9f21692db6d3e16ad521c4d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35680b51e4c3c15e0d79975209d14b76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325652637b85737a8af7aaf75321533702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280db429a49c64586dee1ac2557157fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040183553965d52c8efd2fd8225cb25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62769a046c48e9c365158ad9801958705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d859d35ef898f6fd26ac7d2f4eb226706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bfae028d7176f9715c77c3c1ec2a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fbbec7cd59248c82c1f16c2cda89d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d01c690a7d411f2071d703508101fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc58c08fcaf961501ea05ca74cf04a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9efd80c36603e26169eca64302c63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a16bc430168c87f5c735938eb634712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2105beea08ff3b1b9b59366a021c3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15958834c104e108adff251f9111dd24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba18107b0dbc0707d2d82c583f81b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5875aa5ab984a6699b5ccaf744abaac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e60c3b08164d2b526535473561720717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d78935440b9819a1fa649da62e66d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34ea623b64cc376b160796cc196ebe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f631b23d4ee6e40c22cb722384b81d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2503bff63ef6afcf86206eb7f9b09a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea33a1741cf1a11cf098bc805b04d1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618aa00492902a085c5f29817440e26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7072a98b6078eb8676b581c43183c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d937eadf930c400841de21a60efb72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b2f6623fb1c1de5a3cf570a8f5b6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751c3ecf226762ebaf08d963ea1f969727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f220ac087c14b27d990e9e8afc45ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcd51d4d5c7cad1b79f76dc9fd88ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120515b81b317d122562c288ed56104730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30713d1c7b22d172cef7c00008823c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647c55270aa3b327dec78132cbaa390732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a278301a5b4fb7ac251f6c5485321fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e25957670e50b206b09ec694c628bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e0e86408142deea8e9ee7e5d0a7be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d71702cccdd0daf863b74b9cdff568736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb641cca446447bcfd5b8e8effd2d60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41ca1776e8eb4843cfde0c6b4d18b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cd5fe517b93f85c40c7d5b64c0afa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e7a18411d6f321aec38ac93e30ada740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e9baa40f0a5b90e5db7bca4936988741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e9fbdc75c1edde9892466c25e380d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c24c8b1be6f026e8e9848d27bf2fb6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a26e4dc82e00d2320b99a377c8d95c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c802d5e414315634df78439a40c7da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f905642223dd510c39972d5a037855c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847894d6705df0eff48aa73257bcfb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62593fb4b231a74141bd52e31ab1bdb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594746990297a1d9b4fdc6eb4c9a59df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0721a23a22c8660168cacb2afc4fb3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b6b1302a52275c910f44eb48f269b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484024ce06439e6271ca2c6178aecca0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eb17130b4b682baafd85bbf3d12e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210b353e6f8578ef5b7785ef42978f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e4554441b714be929ab54e4c9be59755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea36338d635cdc944dd4d6272f53390756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fb26cc896436ca4b07807822dd8bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8b1039bc2f98a9bcd45ad0f14f479758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012ab902b9ebb815b51ace9b13885e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df774deb6668962b90a1bfd5649b0771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abe78257d9879402703b7a0648d82c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cbcd94fee61900e0027c2027e431b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc66fc632f65ed4d2c57d1e160876284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbad95ca7b36bd69dc25602e85cf6765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9f82fb524b6892144a25e26f984f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad8c548e43415698fd2f79a9f42e5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdc6ebf30a8930a872e276301871bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148a5ee12adbcccc2b3a8e285a077949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32fa12b1e82eecaeb645a52bdd463b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be049f60906a071d2320f8583511bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0e678c9b5d64fc2cb0e18e1a4274312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca036c5bd378641406e7a90c25b418813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c253343e8fa1c1a2c24c20b70b0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e39a91216b6753cdf568d8d75090b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745eecf38c55703f31b9d5293216ae216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a60509601bb27974687ff707a30db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc439955d97ce22b3dcb457a3c69c5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db547ac9d17e5b1790db165a3b25eef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108647c194a52a82e80bcead610308b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ef3653c5ea00771b547704fac296121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7a7f288504b916d497a5d50b1a19022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963e05b90b413e2e94314cbfb0f808623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322756838591cb819b58aed2fc6643324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a22e01805ceaf747232006100af4ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a581c60ef4b517d6576bf5f955c704a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1852a3e1493bf359bb86bac7c8831d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef9f49e1355b004db20dc39f1b004128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082fefed106277ce1e26141431ef7a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa230060bc0f8fa72dcefcb983cd3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347558af072c81e0d29e889d2cfecf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4f8686d9533708ecda7a1a359694532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1420b1ec89d273e2651c7d0bf4ebf333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b7391704bb3b63974995b9112a03534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e93f0a373bc68bb2e3209c92e1c8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b646026509c9ea805410a3e38778736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f02ade6a0dc3b753023c8235487dd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c68663e7ec677a2c83e9dcb3768e4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa64fc54d106094cc10a857895f8d3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e560559e23c155dfa5701267d986a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156addb162c10d2e24aeadf44970323041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739c640bb67bde427e20ac9e9cead5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236448b47dda76c7b6c04e332697c9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ee3d33b1a8b28eb9daf53abe9c2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36846faaac90ea75d5522ca77b6921045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac17ad09d70f7beec6633ece37b434c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f88d93e6b0679257cca0e82a4f2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daf1774574c4ccfb1f8448d34f2ca748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b386018eaf99aa0c69b4f356f6c40449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed787874ff462100984cad5c98fb447350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e626c3f7b619153a419e41ee3b11fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24bdd55e197b6c05b080a5184d794052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5024090bfe41324490fbd0b87625ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea14d60dce15b14e3d66a63ace3771c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1530d5f03cd0b823312dc4a03c94d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f06c3f90b06c8abfc7985af0d9f6d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab268baa87b448145dab4965edcd43d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ee747af1f87ecb3c0313db062262758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6de6a198a31943863c4482a2c0d0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ce26d9718272b7f6df132310c4fe560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24965c8f53884da1306a1a0efd67491761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7812aeadf9fdbd77b1e88ac26fd5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e1cc1dec5f42f3b93ad443d2eac8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54620d966d2bd2281d604bc89c193e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af061997ab9ed4d8226eb9aefbf2da865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21279196ca421b25ee41b5e07e3f582766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aae7cc22c14697d8c588709dd642c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809660beaebb641b9003565a7d736c8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b83f2e96e5bfcebe89f5ef19e4f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05fd81d5981054a2a747c35f5bdeeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750a8efe592d60b5625095af4e23e9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9cdc8502baab7093f282d6ad00d2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2d00d355ce6273cd3041de12a042873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9535aefb61ff8469be82070a41f9d6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2478002e7181a43855bd6170b893e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56937b6de84f25e6e38b3ec68f61d6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1be6505154e0b0258a47caa630868e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f1890b2bea6b3833546022188cda378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe37a535037d13d7168448e11a3438b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aebb2e96a664c00999743c16cbec3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacc3f084c8b3fd6c44adf0848b401581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda60f7329c1ae2e1d90ddbbae1bc3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e2ad1217b5a19f54f750c28b2d4ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843afe0c05c1cf3c4683823a6734e6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70d70b36a130e0f35fd1c80f9c611385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd4bf53f4d839dd02f7636f76f7f3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7fb81ddd839d09620929542cac1e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece16b049ee8ffb923c4f11253d9326b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91861f9f9fbf0445df55067cadf9a83d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcc87fc99820b825bf45e37aca530e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770acec951f60fcd1627b8c7bfacf3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8f52b3aeac6670ae76ac649bdc5db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72ff46f75a0212a5b430750c6023cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d17e54ebaca736bf8115cfec9864594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f7c6a21001443ce06b5c35faff13e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bb97484665de311c6337f8e3d755396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeba31a522b6f434faf2f0f75d47cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cb4288719f5c990fef0aba63916d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55413aa4f5983d67795d167cd140ceae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e90a0743b30c77e27df6bd42533195100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69ac1a9a3e91984787a63b25d45766101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffedbe6026c9ba0f8bb9aeba515a4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00067e1caf1cd6e9923497736074f4fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53860196122b38ec1679b97b3cf17423104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72470199ef270d394a5a32b5445ee0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ffeb781067bf60394e2dfae6bfa92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c99982ed53b50c88c8704a8212b1b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b3d86707c72974a84e35f6ae290ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15bd04215a1c1e715fdf18c7c31c1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34141f4b010c3b12e53c7181f2d4124d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9dd9632efe214ff6b54fdd7926d9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb3f1176a48e280b6868980a41294e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e929c21a617b346cd5b5901c69ce65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9171eda2156fc033d7a372b82dd6a65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90208772061d532df382cfefe4d78e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b137e38219ac4365fe9dc444ea609116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94930cc21b7e8f89527c060561f8589e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cf4d9465e29a9955b2da568d146b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08926f5df09e344e2def4c4092e2ea8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca4d6cd0b10e67864c02fb69ec1299120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f50a784ed0a7434100d34302b785e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a71828da5b30b0b4da7affc18ac42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210229f69d2fdab5c19352282a2afc95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d6e763a7fdd8bad61581f9999921c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc94a0ed666d8977b6912a0e5d4862125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198622c51dc86dfd96b1af30ecfbb6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c312dd9f06d71a21d71b1d06e40a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a1192b4183c6b2fdc0650c6924da0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e75ad45351d158ec0394414cb1cc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008099c23762df4bee5dedceadcb6ea0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276968dea2da79d15f8095157c0f95f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08db7689625f554cf487b3d51750c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62c41b5d37449c676f254ecb714916133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e66502421c6b2ec4c03f25f2b1c3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab80279552326cb1ea24492108bc26f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2edce530f7f5dcc15f0d334bd6618136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89268d3d8413500c624edd4ea59e0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce7584a34ef7e71a03dd9fe710810f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88b64cd03de3285a8b85dd5e65c022139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51405053a8837d47c33626af475c0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdf0ae29428cfa460f9d56e70612be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61dbbaf2daabe9ba92ff141774aab5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6398cb3e7d34b9550715be3a46ed72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549e5b50bc892aa0a8890476c67fdc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19bcf3c460922d7ab33789e24e86c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72a76afeaec6e21b0dc0091b1a5cb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4581f2c763ea4752f43939aaba7b1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ded5225860df9edcdb04def18c8df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09642fe0adae30ed007d3403a9d5a100149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9e129e5296a0d2883d7acb8d5a375150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210ecc15cbfc21c82e69c40ccf54f27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d3e0e7c36691225e100643225e12f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ea453100c4378102b4d9be580282e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac8b5fae24fa23f1cd22c65c367b5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5cb1afa50269b13584e8f0a68e7b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c56f1ed258c480e59239f98cb892e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce918e5ddac89796136cd8c142bcc00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df9f088359669fdb71b399499ae5b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc37868533a8104c20d577e41a26945159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b0dc6506820ae2f3e51c3cfd190b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e6b8e7a6f0ebbdae1a103630a1125161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5011d8c78408debe640ff3ec285df2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a42665fd579548b29ff6f20725b2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2320f4841845646120a997f78f2799164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ee95e9d0714007786b0c90142433c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1e286a60f657a1aae085edc86ad51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e35a4fffa7a143b148bec0ee87f9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb205326470971e59a44d5d816e7c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0744bcbedd1a8dddfafadfe68e2243169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9d818cdd1beec321d5d0a7400079a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ed7d4711d058a6895a7d482014470171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32372b16bc82a67f8aba25f0ac4dac55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11fd52c60e5ac97ac1262986f059ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597a9734c6444bb527be9fc86ca714f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451e6b4b61a6c11067783a5defc2db4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dc7663662428f4d5187004ee39c51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e15ddfeea81b6b97e3bd0efd3dfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad20f8385aaeea3c45c2bf644b35e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a748f4bc2024ad74230e5f5b8b5d19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072e3272b74bfd22b09610b5202e85f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e17d6bde7d16bc32a73cdc451d6bc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023012377158067fdeae723f5db67083182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdec36f962d7e33258eae56f9bd6e16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114e71f356404fb5a04c7ec39dbe40f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe3b74b470d05611e293d802525822185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c9f1de1599985bd8b9039f7177712186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed62753a4d25008f6600791ddcdc710187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffc3e5974a6e0804b2610a098d0cb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ce30b10c6ceef37468401064d4a68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c097dc3d039e23658c73f9e6519d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be360a078e58bbc3eaceb327f18476c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aa487e1325d5254ef1172f6beaa68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83a2d43590ec85c3007cf2042a3966193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eab0c507637225d5cb8a7f9440e07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e174397d522b93e4a4a93e5e6c6139195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06ebe79965ab0dafbef43d6e5d9507196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad7f2ac738107a6b39dc79349f2b5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ac09f15c535f4d1238e32048fa8a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236cbd265c813bf646adc0c8a2e909d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429072fa613b3f0ba61aded44c2a4b09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a246be63597831cdbca6b0be547aa8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b798b6b0fbaa8ef7d02d9f4adf528202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9311ea98574a97383f50cee7228c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c40d7570409d7d902f808ca35b0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437f3279ec179e51f5897389b62aafb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb6e3b4026fea04c01894fc423fc50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033ec8cba691cdc007f3acb2ca8ec93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98648200dd8023711b787a081d97461208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bbf222e20df35b5ec62c0bd8bf8ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d98c10058877843bb37f77875b2878210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e8e267f7217faf97f5f96c9e28347211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9eb6170a9ab516cb24b1598ea576f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724e541500997235f5f5c7c0721da5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf166f10bad36d403c65cdc6fc44f0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9610f63841de46d88008b0aa30d0e85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb2835490b85c2ca15fe6ee0743ff5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ad75e723a7cc66be4689ba41abd6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1e0747674c9a2c70bebdf76e67392218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b4a17ed9a813e7530a9498345faec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3c1ddfb8e5dbbff2f2406639ea651220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f89f22836af855ed5501646e9e189a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81d9172eff6c1a1528995074b48e9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e16f00e4aad731ed4d6ac50617ebf6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba5d16ca7ddc716491a62a10fb85eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d29a84afa424aad9d9b3f3d8869d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e93d4b86fe2e4ff06e4f4c1e9f77e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb2ac741edb079653b44407517fb53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb110496f651853c3f4b526a58a22f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b91acf324cd742dbe1b47d4d2ca690229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a109d2f182c1a10a0a84e33ed00f424230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96355339102645fe9fb094b6da8955c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08db0cb015660e832bc55224215acf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9586e4f49d2b84c14d6a227e9989e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b21530d866f8124f7ea76f382fdcdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61f3a72cd051b38430cb810da6a5d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfebc644ca8545baabde6c4a09e6a34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17b3ffa0894f8cea15c6ba1a69bbc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae340ed197c9545d0adf5713da727e24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d02daa7f08d715863f33f1241d6ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba15945bced998491febf46c779dee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c61363c6ee53a670cfdcc8b89bf5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1eaf0f7502b2d771cbf55c4a718ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b281820f6eb083f02afafa4d098d40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf69c82b83b16839781f15afd5fc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c599b1101edac671bebc77bb2cf4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1386d34714bf3b05eeec516d295a13d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b316dcf45f3b93e169b2b308f155088247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5e5b2eaf90b8c021a56e7d571642e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cac6a1c29cecfc5833129bda79294e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c06503ac2d1990fcaa6182bed0fccd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4297a571a4a081b2123a368f60eed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed63df33547f4d567c748d5cea92e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374398fddfb2704f90b821fb10cacc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceb5226ecd990b1531b7d327867f13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2405190313b28e44f31e5c31e31eea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1acae4f203bf6d69bbdbbbc6dd568e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5f0deb448bdbd3acdf23a259e8fc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3636034c4854c11597a077e9efdc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ccc8f0cbf555c8de724daf0680ecc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89796f4fce4214694fb6b735e6043b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607af058b64fdce11a92022e37bf979261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be2640e1af47c21f4ddca6e6891427262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d0848e1c8ab93f9a60a510a82a401263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d922d75a68ce6166e509f06b7b723e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bffad6c04b98070a648420fbd8a23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dacec469826ee656be8d22c64a3c43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a30d5c52326fb705b6475eae52c33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2119d4e4c75e83b508434f19c224e68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca8beabc5f850f4dc2b55024ceebb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77baed5aee52fb2f031d5892b6018a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550ede13ffe2501b242bfb1c100992d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08260ab33dbd751472c30f1167e226e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67da080f2390b261d1ab86cc34eb32b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e975dc0c162e53cf80a53049ac8c9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108403412631bd1c44e19ac39e5aedd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361be1ffff6a698f87f3ecc176593a9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467845aeb731381d844f457488ce1a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c1210f3b2d0788153ad45eaca3c62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2ddfcb0db4e97d724331b064abfb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a7ce3f1dddcc3f06d66104a1ca90a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791107ed53c08947c25c02d10953799281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829ca4440118e1407f3a71a3a5fc8ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1fbb3019f7c132038f73e8264b030283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543de5c963945fd839c21d26fe4e51f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6357a605a136bb477d19812c7d06eeb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c374108ca284b1609352323c01a070286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6a62933bcaa94ee11ccdd55bac92a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77f60bde19479e7dbaceb8527e6a03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed44609e99c5a8e77f82e8f8e6ab01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4143b2051ac8ef3c8d9acf00c5a063290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2932e0f6036990641919bd794d9883291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddfc5771bf875317f0b97fc0000bfb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5fa478887dceb1c2026cbd081d7e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f352cea36d141517df1d1736b68a480294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc78709d25a7c76635f11e814c4bfc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357553c122c58b9c072eb5cfffc86f11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155d0ed68a31c1c4a64acf50e3b04bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2f3538676ac14fd1358be340312fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e69d09dc0962781473a933a732bdb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc3ce0fdba92307c6943d25f4a14b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b85eaf403b62136b08cdfee7bd5f58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9821d169ce60807ecf658edf5e33d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2675dcbe04dc7bfe616053f0d82c83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebbdb95728bcca57e78c8e4857e98c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed39ed8421a4d45eeaaa679e7f09ffb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb8dc12b88359ca27b0f5f29e6b466306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484f707ec0e47e35c596b41c4eebb8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953c163062e55cde7ab7ebca7144041308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d8d2dd0686d56a92abe121decbe47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf154004d136c237a5d14bc4b912b29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b26612961c989dfdbc2fc6ba0015311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ce4a1b32c51bdf2da7d892810732a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb362c41cd6d37e6fa5782c9962b511313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fb128400ea8b42f73c104123f168e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435f91d7a3fc554275f93aeae7a47b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc6ac5ffa0d176a8c9c260b8ca9e2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562feafd7e4ea13a6d491ef73d27b10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a484447455c300b1a39cc1ab2d5a8b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a0b177e87c371097c761a48e42600319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885451694df294872ab980f0e5881d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfe90e9e5f3d75e8ba158cff9f1573321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771cb046e5ff1f373175c37c24814b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15f00b6fbf3463a56c4a37b4516e03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b373b39a949ff7c9d624cb9d6036f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb74e99f48272b71adeea78e6e5f127325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb7c9668196cd8d935a9862062dc8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2dfa504734b4729fe36fbbdca8400327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeb5ef556ef04a747135b192b71db7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02fcc905ce1d828ca3ffba1224ae44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8a44473ce88ec6d3958d7711af4b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8b7314a5b53bdbabeaab541eb50ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba51c3666ea60fd470822dc3f199244332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784da84f2447057d1ea2829bec9b9b9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae12cb5c1f0f7964f6603d36d86603334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571cc4fab099bf1cc48cb90e9e3ca5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1594a387a9cbac46c8a8c298265665336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c591e8451b3c8ed6553a8e2076393337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c2b271abcbc36c9466df54b386a12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af84c01e425eeabb6970ee35b4b4648339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787fbe29ac6ba90dbf36344abafa74b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea6b3d5ba635b1e69b6ceb3ac7f9b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc495653b88338a521d9781f5332b11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9471331639c4b6d561c6b053b5d0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aac9fea1a8f253bba9a3e89f9fff83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c522b4b1098dbf5a525755d0cf55f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378712f88ec2e8f5277210a3667aa66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0041d26b3c90c906c9e8dae5e8d4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cc116458a0be1a43bfe2fa51532b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39de6dbcc25c5a0bdd25c6e945b3d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc24c36b589d713292de25da81a5dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b71a3bb382c69aaa210db34ed3702a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f526e419d0ce2cd7ba336a1153234352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fd9c7482f9d1d81a0bfdcd8a061b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb89f166450a074ae163ea9ec1a4b76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d13871dec3ec28dee95bd0b8a2d3ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769643a8de69747d1c38d48a412b7182356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3571ebac3bdf9c0a8943f70bcb0f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30663a797d49ba7bf507dda6f2ca9bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d24549d15f94b6906652ad6b7f2cbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f419896615f1d4b3ffc4e88a24dac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9113463dc6cdfdd1c0ebf0f44f3fe6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a0eb82bd8cbd70326339e71f4fa3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe64c812737c492dfb39910e0f45afe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec0e0db37c2c55381bc70977e94c0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a9f5ac6c25782bb1e85041bc230f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87540d68a2f1e2830958adae6c17892366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597309f31573f125b7e73ec9659a799367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18be59bf9d72b5f071d6088ff377b7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412355660cabc54ce4fc09d3e77ed169369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0a91175eb40035be1a0ab783f652b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d96fdf596e897e44aced3db1c2daf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a7acfc80799bd4280ce7c3de2a526372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c40ad602d20bd82931362e2ac9ae06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4463cbcd88c9950ce762a8d890a177374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e752aec9970728e252468e16af962375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752aebd226c3e07fa2ccef5a55f67e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c325e518dfcefe6e70ccf4962c046377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31734c573d91f5e25fa849e7f7011d8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cb4deab6c1aed1d501fbae0f352ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c43b061f791f12a4ae95498709b7d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a7885bfcffc2f87c848128d204cc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8db6930192d4403b16d3a567e29570382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3988b24e1d39ef93ad37d318763cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7124f9a00fd7bdcbb58981f297d0b1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcca069f8d46b703cafc916c8daf35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7add75c1ebe9d595ad02804db87cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3546be3b34ad7d756afeb12ebb14925387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e646fa3d0e7b0d694853bc43994fd39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e644e06f144c7a5293926ed6940af7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee124eb17a736f289bd46f5f4ac611390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81804c5d189a5b5de8f527d00a167d0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa41080381330932ef3257c2acc215392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f6ccdb7abbb1ae8eceb17127ae555393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9a90cde9847cd1de6f1834a5c3553394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bd7518102997fca277d1029898fae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4459d54d0ef3f71b9e834c7253dac9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe47c51818716041e2cd599dde5484397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa51a73d177b6f06827af01eec37e72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5924b83f96ed3e5137a495443ef9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8245a5130d4b280ab74c95c429480400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cec71c72b299a96ed3bd04eff65319401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b238f6b5d2064e42aaec209ef37383402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67dfdf979ffe574c4c6916cb17e07b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644199f46751f578a8c8caed9b0ee89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd783fcfd93bc5e0b349c33c145840405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aeb901f948a5196b8ec606a2affff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d2ed02b18c889a3403db7a6b6446a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97643bc14702723d0c4367e862d45a9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722c4b6418f05ea6b60a7ec3b0b3aa7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0ec007f0c88388c33d0278531e3fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2f80a2663bfcddda8f40795fe8ed1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536feb9508953c2fa1707df4ccc7f81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089864ea2f9e93782dc53249310cf257413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f981d74c4bf6ca49254a15d0ea55157414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5ea7991d7f5986a1bccd63859d312415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311753a88fe973efa3c277291228673a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f429dea0badeebdd17fedab6c759ca2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1423c76cccfb4f32518cedce907371d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148628240d8f7cd5d39af72627a34f15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9394d3c40c3741aabfa3620ee75d2ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1e372bb5dba944f78abe6c7ea4a4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32744bfb18e65178a7dfb650b8eb9c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b3b2076f465a7f4d20f18caaf4b46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa36a37dd67c2000d4a7253f83cb9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78e9540f1eb2f43b09e684fe8a996f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0326c75adbfa28bfe8fb814354f22426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c950febaed5153dce860cc38d35b57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d96502c742190364366a8a1749886428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796873c6eb87a69d25a28cafc6713c6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ccfd62086fc376df19d39e3ce99d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b2dc2377684df895cd54c6c907f3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8786508390e00fd65c9aab6f200b544432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128776648c40190892e5de2503400d9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860b85a67913388e7f2638a38ad00b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86051bd86b5b12a6e8918f66e373e40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc06dc2b3616c2bafbe7d8ee02f77f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae79c311ff427d55cf8fd7e72804cf7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bae9d512e48a79f6afa6015028efb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219753b8f148092f11a054e594866a26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776fd781c9eaa29078be66b75312a02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f6dc42e59893a3103faaba642f260441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcdd6e03aa7d97a46b610d9ca8ee2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84ad5fe8df2fd3ef37cf5f57508a24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5578e4d133e9930602a866edb1a4a2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4dc1d5a3c70a45ed814c502cf54fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f8a0d205a6364b807a4ecd067179c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dcdbe5d9f3e9c81f6bb3f34373d39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f6fc78eddea3c937c7933f8e2e903448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf4659530c4df7f9b7ca86d745dcd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a67d706133c2269d976d3a23b9d1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58243d5067341e64e3cb408e49855b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b37c15a961bd871c5f8bb074ade43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c80d82a558d983d54cb13c6b0d86c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975b3079b5ea849f1118d167acf0bb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fa99b34129a967a5c52b075c2a065455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08377635e967d3ee1ef823a3f3ad0083456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01131399293cbc99558f6d6fa0d6376d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57433ddacb1094a0998d785a03bb7e22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db624d8c4ea98b641ab8d67016a5fa9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4782cecf31dfb6ac749bec84144c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada822e8d84f82a7c4a1ec48d569c9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2902f496e54188c06e5783bdecd76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c0a809b5e174c57c01a8c43ab5de7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0ec6c118463929351686e8265cf8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fd335ed7d303cf0a92279804e4e55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593d6ba59a32b5f8a095477b248854a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff8105a19a5dfc7e9e4550af8d576467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa75524295539bbb0abde26c05b421468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a727e18fcbbce37a5211119385a6f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0288e467f512f67c2fe8a8d47b7789470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409638efef2b0b770ab10f324c2e5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bf699ea77a2ac73acbf80d20fcc58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966c89d646d3b3ff3b25533bb70dcd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6035017938546bf6d8086f50ae290474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f625256cf584cf00e33db45588e50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c39453a7c4f5bdb8e0dccbbfef090476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355f27a6d3432a008293855e3a2c23e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037b854959fe7950ebad8e21bb0b84b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050283bc6abdbe06f39dacdf466a5ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413be71b676c88ee7641af91dbcc3fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769f55dddcfeef0ce47df4b21a0d96e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9a31e5ef273aa63f665ff630be487482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3888eab6f71173c1c6b200c499b5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0924aaf73672eaa667163bda82cb5f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e39fdd61a35b96f1df9faca65be0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50c68080343e3ecd6225cf404c0853486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5d306ea1cb77ee61baab29052241d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03e6646bc27bc845bd39fefd96237d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf61d08804070fe13be43850d0d1a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca501388fb9beffabe7c362ff65da29a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc985955466282808b9f8cbb41608823491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf55f9e14730d1bfedbdab0ff2e8c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81c19bf581fd3f824efaf99bc9a703493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b282163b39e12b78084a39fea70a20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89f70174759ae480fbf7f3a49d2dd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b5911c563f4477cec2e6f1a785de7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de23b0485ff99d2e5b2b027bbbbe581497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855b02463ae7acc90404eb9faef641a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3c97807b6c460e5413fa4b09eddd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845daac354171652f9d8844454477963500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04dcbb26f22e3acc4fc0543fc14317501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d972937b11d6fdae9f494cdfef34b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37e980a8bb2708396b7dfffd206cfe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e1b2093ef96d5eabb90dd30f69855504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7089e5f73d01a14bc6fcbabce47da4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3ca748df755e9a5b14f53fb0343f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85d1fadeb33086097f048fe8294be7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de2db9d91e8c580f810d35b7a49762508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fa455abdac2fb972836e3f479849f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb1ca91883293ec2fc61f94b7a8aad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a51143561142b069565ce41f785d0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00c044646b79ea8d40580bd176b519512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11a14a566d961f1fb7ef07982104c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d8c349c60b2622162d219be801724514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b21457006d06a85d321c72c5b1f4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ecd5dd0534557b27d5ffbdbb7b1eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668618f34f6dcfd3b776db157af2f74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312e67954e7664ea91d725219adef34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bdf9c6684c71fcae30c7f00c8c2d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076caf81bcf1d4ee519a3097d24f2aa7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4643a0ac4aac3ee26ac65e92ad749dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4dc20a210dc2040bd2c77c8f2e398522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95944a385d461bbb373fc719ebd6dc1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e5f4df322610da2125ce18b224f47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748282e09d10f9fa7797a56650c92501525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab518ca8ef38c39c13e5f61172bdab60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499ec0c8ca3242fa38d458cb3d553f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7703601356717a0374068066b2eb4e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe490408be426f0869c3ad2f0568ad2b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e52b12155b2c53ac1d79a27face37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf78e7de6dec8236a5b0d5921caef3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fbdcb452d2b2d01ea5ffbae822871532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b80758131c5e14d894f58a7b833929533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74033ac9e182501292074aa76e60dca5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c55a63902098f2d04e46bca478a9f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f9787c380e598f711305871723342536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a766a9491bd9a261f24310957e5885a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab5eb89f1ed1cdfa8c3b6fc106c81e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567bd2f856d203c1f8ebb34d670f604539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752506726e512031c26616138052a1b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6e69c2bf52cb6aa4d32ba93a14878541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0095e1e7044ab801cfc7b1715c5b25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e59b7e5474ec9e26a8544fbed4b9d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8356c0b988961a9eeb1e470ee43a103544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee959bf986c94d0dcb820d2950e9373545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f3e07bb61312fa9484e64f8879889546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d4c5c1bd355c33d9f7c71af01f802547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf457310719cff95fde04e4fe4c41c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440844a1420273364d165d39bf5c89d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad221f8d56533bf68ff7fa36d60e75fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa588d5d6a7c59d4f72b09d925efd76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde05cac27c49b517b6269617f4063b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386e7b86fb663196df0b9ed85af25d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df187a356ada5ade3842dd59c0294bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb24bc0919379f509667e9492f5a5ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba130e1e703d8ce9852047f0e58bc02c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9c354e4fc2d71968b4e0498933244557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd38fd539e1e7777ef16c3ed5d6b517558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ce8c60d0ffeed6ac1d751308e8093559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc6e9f1bdabd005daa07137ddd916b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e7b758f52560c5938a5bf90eb6ae5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0c0ef1ea6c8ff8015bd49a32e4f9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bc31b9d3b73b8670d232205689d5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21927e2d05de47cf0b6189eae2676192564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d716cca055fd416e3e31fd2ad7a7db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e115c5156290f888d779799390c5e6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab790b2846984e09706d8d1027073917567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83009af5e211a4c7ec8859ea9861adac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ae5baca21f84e2affc6db1eba5cfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aadc6b67c57eed9c5e607ddd31bf17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8aed5e4cc20d52a19535044f4c44f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddc2e2d782da2cc0441895019b0962572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6aa0cd4582b1c9a16899346fea2b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efaca35b0541245a7f6cd6478fff5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b356991f5cd08da0a5a3f2d94bd0489575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fc39387be5ad3185f0a12fe557b84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e06f64fc79d7cb9f16ae5933fbd6f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246de92e5872391e41bdca9746683b84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efd316c94444bf5e2d41617ff04707579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82b1766afd7982d1ee1f05d2e29e9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bad458aff750757e32a04e2d5dd73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bedb7028027350636d60e343d1df1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92691780b337d8baac3715ea74988da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4b8e2d22fdaabaeec847edf8637b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f4d610a323ec01388a86ffd63ca48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ddace0f0188c37d062f82660436a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abec3bf70388212a82467903cfab8a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02436ded32493ee8944fac236ff6e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0b09f27f7cf4e9f457730c86b458a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e1d095462592b90ba1e0f3bd7b9c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c55d421102a108721c1657d237dac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314dfebeccca26462fe082bb4b46930592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab7e2910796fc858bf7dddb0fc96df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88559519c02e3e8a717509fc94897db2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45249ca544de0bd3e6264bdd9a5977c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5628c6170397c7a50383c324e8fce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6f4a9c2d87fe7dda4969bc1b8048a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fb923931175eab61286c0e957f695598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbe5af951861b6d4d37cce5b9e6a50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f8908a447b328dda46f612ea7da71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010bbee38fd0a68ec4ae0f2916ac7af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f92509e63e77d2d97d978ecce67eb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706b690452228c95b68ac0f25d529fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07afe96b48bd5e4f13871e19c642ebf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e615238ea20155a1c2eb233bc87e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638ff26f21180f882151969402fbfec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a239c49dd8dff6035b2e7e4e81a3046607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a539586753a142c58edc52b5c91479608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153968e140fcbdc9598c6018d6de4f0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb41e7c1aeb58bf2567ca25ee38f29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dbb35c2bda9d73e20a9c80d8724e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aa6bd2239e9391a2c72d696fb5562612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92dd5646047c6a94d55ea88a4f5777613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca418bbede165433fd4e90a7c51cfba8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d506ff81a6bdbe614fcad5fde525a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9f569fce264f61436c19fd2cbc3dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a5317696db8596653e0d8396bb20c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c3a40b18eedc5f9874941d117849e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46d48d36c70546f7d591ba2864c2f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0560651b943072927e7f8124d08d50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe275bfc2a13d2fd1316b352a42231621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40678081ea05c73249fc014fb86c488b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788e111f2b676859a97981df45d5c65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b70acf2b735b709d7865a193d77260624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4af43b2da512d233c0c45f5ed0ca1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4190d676ab8fcd8a3e2177626c17edd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555927063d683ccbd2654bf9502dad2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d7a6a40b83fb89243301a9f77ecca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf28bf5a8277615f40d5f5ce4f912c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bbf2fde40ce475e7dfef7d235f9f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86569cec8e4d6628e1c56b2e3ddec288631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fcef4e1522b70df4595aa14e4edf5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13f9f1ca1628fb01dd9804ebdbbcaf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264dd4282de58af87fac6f9f3376f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724cc69c74f628bb00dcddfac1fe46e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0dec09ce0e0dae7fcd54db6f0ffa2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e985eb2babaccd141eb7621d4f56efd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90919e515bbc1ec37e7b2701799ec8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f7082287a278e1fd7e9e8e8446880639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d2bb4c839304692b3143fc5e7c6d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8141229bba9b46831a252967a5f5480641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486cfb89116f08f6e9d851c1e7aa307642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dc970fff53ddf3b70504b0ee33842643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa8eb413b4a0e8b5446ddb404006e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8025234e55980ea8e2ab004399686ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d635fbcdaf463f22486a0a62b48029646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5adaeda2ae94a89253ec8bd748285647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38e8ae3d8043831ec519b0ac9cdc67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbb8111e1052d492365657525b07de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139432a713734d813a86513bfceb282650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af861f1f9cd7ad46d70172f001f53c66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee96379046df5f6280c8e618bd91c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0f86f859795e25cff401dc1569876653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5434a6914f9c996e7944bcfaeed5ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06723262a2755800538342cc8001f42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5459db75100edd690596b8bcfa391e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61020010fd0cbeca33c5d4e0d515136657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815806c7a33663113f8c99a3c3909c09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd472a218708dff143fbf99507e9239659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcb53292371bb837953e791daeaf17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa903f4d06ae4d786d250899ff60f5b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73b1196c6972a6dbe2e3b9b1fd2bc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4647d4000b4126e29f834d9e17247b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495295f05125f85bd628530375b2b85c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edb738a2de13a6b9213f88ed1d9218665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd6bdad8e24b3998f0420037debc00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd23a8d4b55e524435af3efead1eb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f45b6cde5f58e6ba6e63776413db9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb59a129ada77378083ff6750c5b28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3146bdd0ee63de29752fe2927cb87e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab00a91457528a96623d2762e81556671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3217a3ca2846bbd1b600f39ea5ae2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ccee5fbd30ddc03c1f51f82fe5a0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d30ebaf81f72b717c39d5e36739b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad200ceb0151f3bc7ab1401de0112c13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388c7952abbd515e5db61fedf790c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa49aa1c2a7a75725943071239bda0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bb8d1c0b5db870209cb7cd0968e2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb4b240fc09f104ff38f9663f3e288679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97895a00149a046d6148cb8b230e0f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3ce5695e641b593fa771383c3c50f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff903ed6872a4ba083ed2eb88d2202b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f63e5eb460cdc7fc2724aa35c2a275683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba0dba565ac63c88fbc2fc448a3e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2047c26666290824231b57371f1ffdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725012c321cb74efa4692976ee3c44e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117060af3255cfbb080fc4458e13018687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc0e45321c165c8ed4b8f2cc6c1f57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38fefcab18fcab33a6ef5f209c4b51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08483156ede956b4ae7b00627f5da6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a317bb541f7a4561a2dedd0ffc88dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781be8d5ac6d1122a8ddab2e353dcfff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56bf8a1c8554d58c51960c147b94b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06614e1aaa06140dde5222a859b14bf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5aba9641ca2f201863cf973aea622695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063576437c4eb7131ea056c749dbf24f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29220433d25ce81f97df81359172e1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d11f78ef2d0b7e33e0bf63c52ce662698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c705289b004f74867681d71ebc882be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bdadffd6e9c4f51ee810e491bd654700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3542cc0aeed930928fa072493d28a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c074d979fc1ce76f523b09b0a4a47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eea6781690a321b260b157a60c1289703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada1784e8a429f5b2116cc5e4b08931704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579d084b3a0273c959f16b067088887705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfafaad62d404fb0e3a9b3117034cd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a161bacb08068cc32547ef6ffc5922707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba4708991b568350fa0f68279c4ce3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04ec7de049025f2021f17a60916f73709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c85acc6c8222e236bfddc0993b4ea7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3343c11cc933690513cc441cc9e4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0734f5bdaee6f475a0b3904ba010e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d14c7331b7082fe25d0ce1e1ec21c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e85c8c7db23558dce8433cb19483e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d96ab901174e7b0647da43f2cc364715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf0ef3e73e506b74656b054e2a8e3b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c2ad4533bfa3380dced8885ae4783717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426707eb161b44b88c689f8fdc2b5f45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb926f67a7b661bd62274f861bb155719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a36283d51f140b158f282295a90bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd4a7ff54800c62d65d290081d2aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18323eb685d515826048dab8738613f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69635329038bd638682f072123e7fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127b96bfdc06f40a298abd7919c9293724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85385665d4b0ab07f563217f47d4e40c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7b5b7681c495cbc0341ffb0e0af95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9502de8052782090e833c2767e48b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a01a1a68dda387e37e3e321a56e592728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a93d326ef954dff5ed67b80b1e79a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0e8826f774b35d0e350490bf1909b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bc08d21fee5ee74516e94fc6404b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeca11849d1ba806f2d1fdd7c2a752732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50fa6cfcd5f64e2cfcc310d8633994733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced9f9d42bab5e15a228f4ed8698451734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85b4f676deba7d9fc977142115ff7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f14a89326607d81f9838c548fbe61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbcac66bce51055bc0b5a13a3397b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730bc11ad19306d6b7734e20ee2cbbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aa487482146935d97f723650d2950739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573fd9cb5c8058ca13b179b1f25055a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f116452e8f5932399e8343adb8248dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64114f3605d8682cbe1ffda0d729d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1ef9037e3be7a15ae0574edf03397743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c60b9ebf182f282f0c64af088082b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07475bd382fbac48109766739b58b65f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418657d58b08ed55bbd9cb9550daa4dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595addda8c7bae367163133e91f6631747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614234ffd732728cc35f2f38f3b6c9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d736b9dfd9c55c0c3cc779d74ae323749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527b40db6794c59b5d71fd623ba29da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e035ee070d89e9a706f81d4a619d8df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eb56bc321dc0874ab32ddb4f972df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d2b7c71809634e320d3b76d7d4351753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d774306c6c7e0268795124b3c9909b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533ccbede5f7b880c6f63f85e296098755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0814caa667f690c00565bf0a3f752756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f9c97b5fe6253c207876b12d90165757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e5d2e42b42fe0abbea6cf38afcc1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85b08445ec44b71aba993f47713ca5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>