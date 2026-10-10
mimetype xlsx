--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1c73dcd673ef5e0aad4324d28585b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c74a98c49f396fc4291cd7bc8b242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4d724d2fd28448da2b4845ad5761d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8d4ddd667bb8884a50b57b792ba454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cde1142ea514d8425d4c568a3b72575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9a21c57ffd39e7a8c5822ed7609786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0c60b2492f9c069089dd23f809b097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae53b4bf0360f0c03bab3e29e772b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306dfc0429356510ddb3dcdfc0dd8cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77de79f2a042778fedd475097e95c8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c4d576bb2b6ef3ac06aa2b62dd51e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3225e9be64f9af7bf4eb6c5b02b2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bedf77537b89c082959003d1f2ab813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac48c6e32098bfc42c246503a593b0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fceee6ab62b267c59a069624dd3b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94614eb89287bc832ffc1999e8773516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4e1251f0506e4a2712eb6e99645e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b0e5bd7c36b84d4cc56f595a7da2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ea6865ae5ea470d5d7955ed259b5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f466b85cdfbd26aa6f9885e68df6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90238727c226744f5dd518591d80c09121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a8b3f91883a270cee752712a4d0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc60e06c6858b55f66a032285cf6f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23e4a8f80216e57859f28df47ea28e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30ccab43c8903eccb6ba12613d9c6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979082962f83b14b7ea3c3045b2ddb7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66c0dc7f4459ffd37386559bdefc5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4043988e9b45c4cc1247f9ddf0f128228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d383d6d8dca67573f4491c9ea41423129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8086d0ecc417e395de7d2cca9ef57830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195409ad1d3909de442a868f2dd232a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b263792987147ca18cd93d2624d0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032dbd276a34251eb220810bac1b93533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aea69e85035b0205f39e5859a5835434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedcdc17b8a17138cac80de7894e4a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f32732ec6e9e625f1c4e47b1d3d3c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc4f2f36904fdad537956f6d219a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4581377e9f27c2ff9c28a28bf4a65a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31070476eecf65e6ffc440df8e82b7ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e6c1989ed198601d9ec4d50a1bfbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486d10dec57c5744f242c059c8ec37041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b9288d7ef12425281de4e14deb7f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e421fe8d2116b81fca8b172034020543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c3f5eeb6c13e35c5d565d3549ed5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc103ee0138479a5f6df6318e2530345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ca05f0f05851559003ad392a8df8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b8b5cdf438ddb0c18edb68edbd0c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17471d6cb2fb981edc6afa9c64417bb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e452467aaa140fdce4b3a2e8a4aea349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd22c03e819ac218f17042e703c6a2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd4795b054e89889f0f8624cd630551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd782cf5604bed0e65cdcc8a392f15e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f9682e387ce7d4ba8e9543d09ae0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe872073c652b59ff04b38bb4c393fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bf3519d57577beef3ca9ee210474155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fa169b827e99143198e618e5b7cf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a4e238e937e492e2ca2fb0a98cb8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d69942f98ee60b64cbe09a344b9dee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d94a6cc48e072a0b5f100dbadbbc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2832e7b97a277f8dc33578ddbc89c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bec005604dbe52520374527d133fa261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e02bf9ad797cdb00fabb7ef6219b1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59238d5594ac40adb7d8e0bd69a0cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74fc92b6ca53b87e04c0b028196fd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e318c5d41ce4312c40ff795a4125765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a84cd4426af5ed00b7d680df97b7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31014f74a90493169546c255f055795567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce760e11f1981b2e8acc8fa91f50e4e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3e2a00d58c14df81461d2ff2c0dfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0cee1a82deea8c6031f7ec3685a9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b0cd91175acf33ac43ec21da15da371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237ad5f799469242356e899c871c23c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1758f1550452a7e695e96ee6d461c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7143203beda205232f23fe34297cbd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7434c7b818e096a1019c946b32eb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582613fb8d14331df5b0db97432adfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a35153db428471022521b16249e78077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc67ffbe0c8b2e216603d31aaaaa99e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3d73e55fa71e54f19cc7025c23d9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2788c3d479cbc39e932285a71a4316f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5597acbc57e9329c7796a0c67767681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5223bc49a1a3c2bdec234f165d066d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909591bdb034ac41e92d765171f8c1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf104cdb5c699f3c767ac9e63051d93684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a61b75368ac7756219cf215a5f2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d089c0c9e8b8a5976f0a6cf8b821a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab167aacd52d9416522c15390083b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14848fc1ab007c68e18b78e4d0de5a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e143ac07dadd8b6de30617483916189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe4dd2ca760e8459ba0705e813eaff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b668de99ce23cbbca0e9ed3301f9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8046d12ebc0bc47afba2aa2712de2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d054e873cccd81618650b6c3a2ce36693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744022bde9c5d7232fcfafa2c17088394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129605ca1df2c18eef7a47db21e3cf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fcce7ae5a0862680fb35a873842de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777d33ad54bb567b4f70a559d34c63597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb957bd42adbeab61f4ab31634aa661798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8739bbadccbc06211e901aa04c3325099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1856cf7952e10d1f291e9760e3bd747100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dea26a64397003b95ed730c894c74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efef200138651f7d88f17529ef9e9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e38d212a96e513f80547cf3370e268103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93146e579bccd4df36992161806fa2bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdee5eb263d5790b130f102c275e006105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca6083cc415df2f217bc57f33398c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cff4e84512c59d91dfe4e392f5613107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815af78782bc4c2ff866423d4b97c12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac46a8b2a92c0a1314e5f590ce3202109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443d6a11eebf537f04f0d736c76d945110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03eb1808ed9b243e6f59dbff8b1e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79c1706a7c4c53418a6471b9e2f6c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508375c1d32c596291338da03dd2a22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99c45a6d9f9eb8806966842bd37889114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bfbe4c5f8d4ce430b3f3d6478088f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755584b719bb34c10cb22e7e3e905e07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbda78395987ab3e7e96ab742a164b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62793163c2157cab94f7f64326f4464b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4b6f40dcc3742aa58830866e96f46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f753c840b253366a37721acff2427bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f186f5bd7a640ce438a22b7e4a0f2b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2a8f284d03374ac6126d12d0d2167122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcc8b6e8b38640cafbb8175213e477123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a81caf987a93d3af5536ec60070e35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f84e37c29c501c114d3a2b2a7c1ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc890cd5835d733690209a4232b7a49e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc88c91af12e95825443666ad922c3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7afbef5b21883e26656f0fca3a285128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ea3e2b3a670560214b2cdf4017784129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132e82f9c9b595ade522f12df5175cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c57fe94dc44bd0777073dec44cf175131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53efea9832e258fe2f31cad7f5793d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec5891d7988897840e278b7820a4fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d89cc94ae62c2851f75489e1c3f25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba454b284c066a45b5baacdb2b5f5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aad0b59edd6116746de25514318976136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a582a3b0c12d1769faf279d284594137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd814693f6bf1a057876e2c6c3728a49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b47809ab084e72fc8bc5d241243f31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c24d14663c43c1cd79a0455680b343140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75739f989f91ec8592c5ccbded291c58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48094cb8e0de5456367d9b7d9ee37864142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412d191eaab531fafc786604102e7db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbebbb01ec891a69d2f274133f4846144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5122b12f0599f635c8d068bfd60bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46cf48216b61ec93d762af39fd75a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9629b617c2d0b9c57accbe4ac222ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77425cd5c4505771c9a916801e4b975d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a819a3d368aacf5df48aeff2e623f30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c602a65983833e633a5be6568494f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29aa96f62dfb8fa42a8ea8f303f428151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8c819db9327a8ffac3582f818d0d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783cc871b5594c4915e8a98f21dae2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdfea7904815414179322b8ece9c55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e234e354ba40592182db7d996a6f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc51f44e2367af686d8e66ee7937397156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a409e1f58a495106355a265f1af1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6c7c5e251dad9b9591b5d66990e4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a67c331199b97f43abadadcb234541159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60590db154b0124c85af13bb4ddd1433160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efb8b60185413279764942df3317fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751cefb6cb6280194cdf2cc1e070c2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184da74c72e1ee8d2a6de973ebd3e8d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a80cb76b5b86218ce375087caabec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc59290451064b145372070b17edc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e632cd0e64a7f0dcafdaca6c0a8852166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2601bad9176182bbc7e866405ca536167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54649ff1e7914586e6ca8b5e418ceb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b95bea42db74b2977933896332972169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafabdc0f9bef9b26342509ecba4ce7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432b3b7a50035d01ec1af60d81324a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbbe39138f2f4ab2d0e9ec214a7895172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51120c66db05e2674707b5e222f48a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e823a42a3693a99704d580cd17add3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21924bb6e7038a35fcda2d1459c881175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54424d58d02568ece4e6cca30c689140176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defd9f930e3b94a152d324ea79f6df0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400e9086e0e443fbbd7ab6ce439c45d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5d129dfc890cabb6c16e4040f5453179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f4701557db0671710caef57e6d9c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83cef16d8acfd3d041e5e83345335181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115be14941a10bcda5aaed86e09ce5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c153408242516d158a02edeff57d135183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddeece78710c746926f61cc7982ca9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937afb2270a96b90762f08970d3a902e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc7c1bdb2dd0fb3da7739bf4c74ac6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4053fcf3a2ba2b66b681708cae081c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160949318cc54150880078c023606cc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6550d333b04343013ca63e0912d1c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054f4ac707fee896c904679de228520190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6a3a63ba00078f60da4b939b3f0dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ecf4785538986be00851ca6992fbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d7e926b25a5c901f09d88308cabdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bb875d0a79303c00e7ccd0fa0aba7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1baac42745a20ed48104ee0ab3a12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da63c6e825ac8f345a0a71f0c347bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886889c9ba0439fbc9e9b2d32237714197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81ccd60b7788b6ec2fe7dc47ce903e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dad1c57de0492bd34fea7b4ff7927199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed92233fe6d30da771e1f3f60667f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c75a05dc6a1b18c6699036eafb7326201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c59f4fdc32f6cbeb59e784b55cf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32409c733edbec7b977f7cf23b5bc4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c54c7b2bad936c36c34410adb0fb17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d69a393c5d1bdb74351b4c697e294205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2ff9dbb4a74209a53ff659b51c739206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aa6a2b80a8bf537214072e2cb4bc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b6c0652c533a9df2f71760970eac4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aec3fdc30ad4000bb8f0d797a1066209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c3905673c07d0c1e381329163fab1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77df585ef487a0dae9f4f19bac9fa4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeb291adf4f5e0c83a0bd88ace74fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf49bb50e7d806975c98928d72b8373213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab333fa5a0880238bbb62a88d372e845214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078d4d0ea8a858dcb92749a40358fea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8b097fc93191bc1ec8f3bfc00f181216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea9d78e113d04ea0c1a2a0bbd4498f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc3d737650f75909829389a0e9e864218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ec9dce1833efc5046970a3981a232219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab43e020c19a77b6cef2231a6e056f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd3d349b1e286efed01eb380cb0733221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb05e097dadbccd45e35e800cc45890222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1460235485e95dbea87eb8602a7501b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bde41a1254fdc65e5bf6ce6fb7145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de130cebe0a37779253068fbe442f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116c9032cf7b690dae2dc2d8b421aa0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ba25422f2dc2b712d61c38fefc275227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670918853cbbaa7f8253b5fd1081334228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d559af7a3af0308c36f359969a6518229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6c2a4e523505f9bc2e8a190cfe721230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6786936958fddd305ab3346c7cc46d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd9801419e58454eab249bd052ceef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c4bcbb1e1fe9c25146c6bd47b8d39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f142660b4e68f2fda689b831f89752d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea7a9f80b6b85cccbad93efd17706e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e545063356584a9b1d6e2fffb41599f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023b27d24728283033bcba7afa77e75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cc115b6879c5e47160f8072fb4af9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8227ea1dd43ca89908b4668d4cce1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3243621bfcd5843f6387846b8b56db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93746b99071f4aa8368366d3bb8df6ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb28f4cd65c57f432b84b701aac3b0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcaff86282f7d0a84a3836a074a4b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae621ba8f6d6c6a07ce65af20653299b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65918239fe578cb4f14eff6c872b15e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190604831eea3d645770dd39fed687b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203244e94be696bcfb8a7fb70c1e1c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a7e4df1b5a3c5371b2d994b085b9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa783d07697200be3ad3e73e3b50b43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a399d890603cf72765ce187c26547f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b20ec02f6e2638a391b508afbad6c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338ddea2d1b0a595960d12f0874487d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160593afdb687d6b6d0ba28b606a524253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a8a3fc03f12aed0e70b0cea2d2e37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe529f4e8138e6dffce146db91b95dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12866f82a8f5536f2cee3bf637f1a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2597274713e541b6c70ff657e3b14a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27177be21319be25bcf0741776d08e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e65322324a38f08e6a4847a38074a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f35d0c54004e23b76bb8991e61dd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a5ed4ea344726dc535c487dc5b8a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87edf99d8bb2e769bbacd077394bd4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7e0c31aa4e884f3cda0789623665a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080fb7a6b9d697a806321f8ce9151d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52573e93f46dff19905501b04737e626265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4aab0734131dc5f78f69400ef9a19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bb7d1de090ff039d27e225e385dd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4a467cf245a6d9058a33e28fc4f4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb4f75ac9b88736fe9d203c34c1879269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b98ac6eaf0d37229f78b57c1ca374270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec4f8976d6af811b2a3d18c034e08e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3bb57a97847627989ccbef9b7dc27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d83f5c923ad6379a74e2a25d47dbf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618cf77bc0f9cb306df1cc1affeae9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf7b79951d434c8c8e128c52428c0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91061c13bf0123f0684709f97ee0606276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde72f87b641486ace9b66290d8df9db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6666f3e2db55299de834e9e9522f7f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e8d3417f9faebb7210169464733fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a63181a1fecedffca17d82abe45e95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304f941847c4de7fbfc1321058c879b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52068dc2dda8a264dcea2eae6180c79c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ec832877a165bb4d50d809c50b1b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52b6f3e71a68a76b2ef2f77c7d39ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d966a04bb63fb2a6a01f0d05fcd2e4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ac153dc6941809747ee2b1a16fa88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea3403d9b0beb251808a293d3b0142287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dce43a10c9d098b1d5b63af65fff4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c76352f8edacbb186d18a71f6a23f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a725d3554fc18a7906f86322f2b8d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334a267773c0f1023fca91c384e1d96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0cff451412234d4551f6b469a290b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6358359c098464bb65c57def8871d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef409bb7ee00aea7dd9f01d0455a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3173a6703194ef249bade6ec264969295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cc7a8620265b365bd26045270d596296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa620380ac235abb36517d3ecdbf3b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfeaa2dbde1e0ca07ea149ed2641e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c1f0596e06f97619857438c4797fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f3d81d11654b8cb1ddbd7e493839d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001641c0d388843f9cc36a6795a21a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549a4b40cbd8f3f789ca481144f280e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c63f156eb88fd66c1e82e8db87c68c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f87a67323cbbdc072fd2bdf49e9fb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a0fb8bc39c7fa43b9db759f9e521f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b111b4c7f5d0aa61a7fdee7568963306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90243486f279aaacae2c73e842af8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56648f9f9faca70895675947a05ac631308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3bb39847e6133d89e85c10c008193309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb83d488bac5e19012d979a6db6528310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e792c284e7ad251bbc521bc922a27cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892727d243387d82f92a3ca0dad0d1a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f716b7b544dde16ae81ea7c7d7f3ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c089f1efc24624fe3adc79885706c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc804fe5b9c422b0205b917291188dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd123568928742a42050e9aba76ac1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4109b24fbfd95d87ed9de7686c61d67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8843199b4a6c634386c9dfbef18a5c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755ad20b351153151742bd84a25e63d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb13c07c66804b5dcc405c61620c8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade411f4f7cf8170ae47f1f4d4d42ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf275239ba579ef2d00034bd6390d584322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9276bc72d88c46a332cdef39873fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dacf36f6d89b2a4d3b41de7363aa7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1333814a6e93e06bb64b03459a520325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d2a0579bfd27e62383cf21488a66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9a7320496ac334ec88c018007ab16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e15a49812623812f84d6da54e0e9cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e206075b8eaffa912b8cff81a2e549329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d7ac3941476e4294ba6dc3907bb1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff33c90cb984bc4790ff22117183c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9678c984b58cc2200e27b3223cc10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e911896ca8a3c8427316c6688fe1e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f465f51f4966b7172634fc80a0f38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee3b9ec2cd7417c46c2c80a6db6e2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd204406f8e469346d38983c5efae85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926b73a3aec67cfc86d7bdd4b363fd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e66c6440b45fecb1833027529c3f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb45b0306393a4cab365a6a255b1e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04579b4e652dc867016196401498ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1cef469d2e98cecfa5074a3e744dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17627d95854f072dfcedea51151e63c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625fcc75fae9af46a23e678bc2280bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3048473c898f295fb16145b520cd11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880a8e9c3cd51715decbd126c388618345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81a4df152842f92d91de053fdc2525346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebed112ce3df826b0576d61fdc5625347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1e1fa2a8e306bf6d2e83b64bf7828348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9a3715ac4cc85d786fe9b30c317b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8bf2bdd9ec6915cefc2d9e80d0c77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b763ee77eca11e15eca8f149005f61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438863f2941e7e97b17677988318b5d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b66151501699665ba6f2b8b1491e35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e771eb37c6e4f69b4ba73648a0c69d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b60c0af1598622aa6d55fba68b22fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed709ae44ded2a6a95f8714bd10ed907356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3a3e2aa821624d29098d7da4cc2d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54e05c8f7775c9c6f99c27cc510490358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed1685c82f4b8cc80f67b4a9dec7c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964309eed87cbdb9680293c70a8cfb13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43849d4c467ad97b30511ab61b9b2f47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942a06c2f3a41d51a0a49511c87b706362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a1108f26ca2c903e88cb4d9b3af4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5f3c35291e1463b91f013a331d07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c66be6f10a92cba74aa5d81e7c3ade365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b17a8538a0a2d96eabb2d603ad8d07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52101e780f823a6122a730b899ddc8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbd75fc6e456575d86abb4a163737e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4516e8fcd37924f72ebb11b962facb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662970ca2005fedb8bdc860342ab32c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd665c71624114760102b09d4741902371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a137d3cf5306fadb4f7f5c61f1f2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f70ad44a50e943c30d91d2be0f606373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead74144243def027b38a36f2e062f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e72e3315c23f4560008dc4f5a571c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcb57fd463b8dad8b45629751c71d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a535e3e4301732d86e3e1e2589af204377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dabceefeef8efabc257eb79ea258d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5487011c9984a17d218678238af8cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f779b4973c3ecd2c33c851f185812e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdd777de49b3cdcfbb7342611d571e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a62d69e19e9561b7466444ec257bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a24a1b01ce28be004640fd26fa419383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd16d1cc725f695c256b085a5c07fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3da36f7fd2f95f40be592e61560cce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e9699840eea3a8bbf3095608304a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465d0d16b5859524eb50eaf0a262ae2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04cdbce9e3254f8f79d5a8be0e3e21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247d8f9e81c2d343a94227b3c834e35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6e087e8e6a1432d106f8228c5850390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab8d262244723ef5dd0343f1d1a941391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f95b15b6a2ff92e0e8c33bf151ef5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d7dd283bd45e9d507c082b336142c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936a580fd19b29281722bfb28449de3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3144504283b939b7513da68692359c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11419327eeefcb24ed711bbebca2716396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dd178c34f08ccf4d7918422d7e337397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d8b04913e4f817c6c0e4b95b6224398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a88f653aa4354063ba8ccc485e6cf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d338a6c43206fe7469325f39c72476400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fee031aac0390e0660ead54558eb2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95fffbb0cbc8a8cb798cfc285da1c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6520bda2b6ddd1919f552e43d5b320403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27082521cdba305fc654280b93c7269e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616c219b22414c3b599fdd76574a847405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47f9134efbad1fb327859a20f97379406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addfd7c7e423abf8a6738f45bc20ad6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70284ae47db9088b8f0bebbb8eef3a9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cf24c8ce5b5fd917f59fdcf1463bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e70a20085341f9337895465a36384410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4555e3754e607bb889ad028dd386d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d355cf3581fb62d267691b9dc312718412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be021193c221c93f126837142c856b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d145474db12584b86bfe5440373543a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d97ad73c5a5fd286110cb386bcb92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e75ccf6127311b1a827201a6736af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68286e282e529484bcc5275097da92df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3debf4d20ae4da86191f047df30918418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc594aafb2fe67f5534f7a07a398854f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9457de92f05a3c6fdd6d0672eb446d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf79ed9abaa9b3224293dd2a791103421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5faf3188d452942e8d60c7ad256732422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa6451a724cf33d0f5e7f2635681af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f22b8616e711541df1d198b37ad70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04374a70041313d77a5c4ca093eb558425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d34b2e4d5f1b2f358e8eedc9fa7011426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad826c2f73038c21c5342832ea1329427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62870862715c656fdfba5da9a93e4eea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd9b84bc0825cea0c5e548dd6c638f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b84ca1eede5e4066df2f7e666df41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e463e6df5930b0d782ff5ba2bb9bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd171f9bfca3790d3670c6f0e4561e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b91b95f57413d6fe3fbdc85277e99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f070140615ea5291dd2fa5089ad20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd63897deca57524da8a59460ea7de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07d6ee37423cd5a841ba3199015422436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fbec8a67695f5939ebfd75f7b3bac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477869374b43e56c20272b1689c8ec4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b60ce5b2570573f442a06baf955dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542f7be07e8dea8cf4d14c8a511ca18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e202a1fa7c7c2855d9e44063c4bc255441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386978b6bf341fa41a021598ea42d08f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0134c82c6b231e25ac04946df8c7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd10122c766d019cdcb26dc7daf715444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b1c86b110684a58cfceea0ac451cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079c26e2ff4f07572ab98a9a9e1ad7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeed2d2d9982f60bd3704a0f3654893447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce46a02779d11f04abe6af747cd2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5584a373e4dc38ddea50e53ac20ff3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be62eeb867f64b78b7966b77f753749450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a3f46d38e208d4120b7e9400ea4bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3886e0f67cf4c5e47e5dde69bd119f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f03f8d01e68a4ad9869fc109cfd29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab081cae8a4121d36b2edf57b14a8ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7022bb41120fc48aaff7ea593700497455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74a1284fb21a671bdc9c3c4ac223a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff6e0c7d1033f35d55b575ec7a574b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67bd1b812d9d19eaf067a44085a18a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e08f3f03f5ef5efc161b9876f4a15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a59a4f5ab7f37a4716a0076940213e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc8f670c9581f79f1bd027186efc76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a593109c64ea79d13c465187d9806462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107a7bc4bca249e167385551f3b99ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15009e29c4966792501bd054b6e45ee3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0feb1a0fb4c938de306c25b552537465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d07acf5b7043fdbfe4c91ef2584a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42743726dfeb525e7076d87760f691d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaf41da9d285c06aa435d6fa02fa20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da618825baff50afb1738ee07733ded469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2be9f9a02018a4c45d1eef846627c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c16cd455fb4479bfbcb08f22a9b40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b45e0b74fedba489051e77b7983ee8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11831a38ee05e0fb861ff8a3ec43628473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90698d85079788fa2a0dceeaab849ebb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac4fee293f2ef4f73b5ac07c4404e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e16a13fe23de35a58318882e83eb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bd0eb895baf1487e78afbe2781e97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff80b17d4e7195b1129e3e10783625478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96051ae32a28804869ea025a5c79001e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d551e741b9511cb00028f417da0325480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f0ee799e0ed1ce2a70cdd4ffd3085481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2215bfefb5238076716564737a04e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093ccef725162b895fac701e3c27bd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b9921c3995a10e21de311115495f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33c16d122e9d9ac8493f2b5d01ca33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18028dab5d22262d99f4526e314f6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc135a3635af6a1e3ba7bf777ee9ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879492dc779f39fb367386cbb96c201488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de742172c68446041125f6c2e078022489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055420b975e9386dc5571519be7e40a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3da20c70dac8f750d1697f1260def9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98326139e63497346c6a8aa508f33fc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57532627948b33e5dff86511e0f82705493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66778cb6198350397bd4350d90d4f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b210b0fc990cf472ccc51974c006a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fe74dc5d1067ee28e54baf6f0a4c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1adeb29df2e1c96747b5eef1b7700e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0736f81dcc54beb18e519176a0143498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a42bba4e3404e493cd4de8cdb0081499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fd79dca5c869dfc7742f3ebc456f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533e1c92e49bf0f928716287cdbe9ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf056d915a74a8d3a067f692c32f23e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4048d7a1322a9a1d6f2372bfb080e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245acd2ad7102d139b74eaba36c78ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4fc9557f3e0c5566c8f1366caaf84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b08336473bb46e61e10e1d42898ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abeef23fde0a9309c4a90afcf34ea4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e235c16f961e13cab8e759e6664e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32de23327efa7f2b1d0c19bd5357d37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93a47fcc42da189a45eeecde218059510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8572542a4314fac9c784efe3ae366511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ae05e884ee415778079e5fc950e83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a110d567e652e505c69a8c273808a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e60e6c31300294d82940883193eabc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b12764196f024f7d5be3d48e9b281515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08b4c1fa9aca0c951dbe4b1586025516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd330389f19e7f8d5697efb87f0f0009517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff692368af2e008041feeb0fc2041453518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebb80961b7452dff4602122ddbd381519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0a4d83b004eaae10ef0b8171bb987520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ea0658ff5df586b32b8e9b9ec4f6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0f31b42f7ba34a96570493b0f3137522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57187b6057d535876d99fff3debb0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c5d6452fc9fcdab1324b5d1453087524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678237e15d6f687c996dc34962b8eb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e086c02171a0bdceba3c44e78d7d069526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36612d21933b0c89b8280498cdf13c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4782dc556213874caa21d00a1585d3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdba387efee997e28d40ac4c7bdde6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff449a28eff3700d33c4b4456d3fdf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab78c3547500063df782b5c6760f0d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e2e39266fd9ac696c356e9bf19c67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582e977d6e2519651b465fde6a91abe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ed2008035d628d2f40089292ae55a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed558577147adcb432960ec2f7e78437535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d8875861287464bc30370014daf19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ce558649277cd75c08a3005e59617537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703d3a6a4a8449bcf9a659c5f552f73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb46da4877bb49c7383b343ae42bda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3389ae09e4239222217a9d9dbf36d22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367da34a38641288aad02668354d7d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79c8f8d164998a0e5f97b2c2378c3a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ae4e28bdb218df15a7bf9de1d8edf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd178467b96c639fad7f697542505ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7694620bee624a0390cfb93b4bca5c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb3ff8bd1f7a380a1e583fc01f865546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2b992ce8a77b1a39b2e9fa957ca8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597275e95baea06aabded677822dd6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e237fbb4d11bafbdd0af2ef58c3ec40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeb43b14e2d84160122f9cae745534550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e2720fdf2c2b9f737f95996a30137551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70692e654a8f4fbec705402ab9674d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41660d85302b23fe9e833ac546d1e14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdec4dfc40ee3021f308fe854d34e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aebd07b5b5661cb41a5e337b0c76b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0fe8ff18214a85bbb95f31adbccc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c1234d50deac179926aa7a47f2d6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766a48c0d76b04790440b4059017d9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c1d0f0df8d799748fee119b049619559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb16ecf0b4603de4cbc3f189dcf180560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d67ba92a1f703d3eec749e3edb3bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac701f54e80c49160852331a680520f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094e043e3001991eac07cad28275889563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed71601eb202b7e0d000962c29a425564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc966ae0f8eed881e6c4393424acf0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25204ab38cec8bc5aa7dfba86786badb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e7f6f2694dab6413e6039ce845430567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83c3528daa9cfd14cb46012093cc26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823b608655d35c60296bcf586603a97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fc1e2ed95ba4201f50ea75464603d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39328b046f59bce985bb4b9ce4528bc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d613dc912747fb8eced2c21caccace572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2dc17dd043d21e2415d3d53a1f870573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d9db28028987b9979c3c2d7a925e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f296fc7c0dec3ce81c8083da1ee51d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787a45bd4ce69613d85f72c64b8c49b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc863069b185630a24d2150cb5a47b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11903c5dd0bdd06c8e304d1c7b586b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5723a0e84078991d6db67367d27850579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e3e82b5aa328bd122f363da91a110580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046ecd2b8e7670c04498aad9dd7803f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e3bea7e6366b5f11e54c50dea0f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b056a9676ee058cc68eb9466e31d313583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3646e154cb16ce1c5993ae509849d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91533e0441c26b4b944aacaa65edbf28585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29c9cf3c0cc1888079aa78ab61fa9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad7363fd24f9ad474ca86c70e6bae9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abad4de2da5f34e90e81a45e1edbf01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f6788f7f4354edeb91ccd3f4de4d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1133141a160bae3e8f5185a28a4f2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf66570f7ce4e500d82846fd0b7ba0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684959a9cee800f5ddff2192ad7579e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dae32300fb7e770e403ff985fb0b0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21348f1d6bba6af9edc0af1e4cc85f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef6704cb92f910e36b42782b1c3a72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed827c5155cf887be5759bda7361570596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0710d5abffb5c8aaf29ce69314382597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff467f4d99ae4635ed11073df7acf20e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794658ca0dc998ec6fc73e4d2b76f82d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da799fc7a633008fb15af05b25218f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2104c3eeeb380af1ac367cef5887ad1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574b8ddc1c309190d0ff8c5859f0180602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ee8e9b954ce824a7b6721c0a244ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae192cb36696a3a7674c75524ebbca1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c7977a23bf60b3d88de3751dc449c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1aa60c8754221fff5894821adc414606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae87887fee1a620ca72ac40c51e114b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786480e65cd58a6d607f5f84eeb234b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3081b5a010cf639f37de504d4062005609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85643bf6190b78ac52d6e617c7d80f30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26caa5e5d2c0da3e8bdb252548f851611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2fe0b055109c973dec8de60440844612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54164c063e958861191e6157946c03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc605e5c2c6f28c4c334d875c311c924614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f613608e1ef5819ae2334dc74eeaa6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18851c94738328d34a7309028eb95894616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a11f645d7699c154afa37fa94059f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03578b3e42880f4275985cb81c1c4769618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e0a8fbad637e59cad8c156270acbd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae84a3b28b87c8106ba9027cb2866620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e86d2be23bf0ef9715f8f9d34a39b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa04f3b8297c6601bf3fbbf3afcc188622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86e1e4260409099aabdf1cba8a335a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645763abbbc1ee15312d6c9bb3b43e0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9349451d061ebb901bd2dec74ee69fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4fe29a620c9377f02c4e568e71351626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de250f12ad4bc7c684a9af9848338f50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e6bbf38c106b97ce19f147edfcf8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cda13f741d0938f8ffef40a2a1f93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46844009f650f4c347737b15fc85757630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1d6950dec4faa9e9b58105d8ea4bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666a65cef6a6a6f6bd182d67502cc36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffde7e031957a065c679900eced0279633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b84ed11890d974429eff3ea41609ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a5d63df581819c9c5cd72a4653ac0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81239ba611c0fc529800d38f2114025636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27891523b034a15b9eb74d3bb75ae6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9d3752ef01caa549fbdc00ff51b44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780a3f59f392ef6c1855e328f78e23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bb45dfa7e88b0280f1f38f6d8d1bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49fc1537ebbe253decfe6541c2df15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafe1b43c4ac6715e027cf6028b5f41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e5d4f5c5954cd776c05e89d98a590643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c8035561f11e91edc004cb5ca9d84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ed11083f43213e48031da69d06aee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890efa9952f86dca396e5cf64f02854b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc732a407e5367d8cab68c525ace075d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d1b76f958c2f8aa21360ad75bd579648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd9413636d97e9af804f60e6e8e897649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cbea1d6189699ee257047a70457bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c90b832086a2b1288f295553748b02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bbb83c6a8f810790ef4200f9182a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae740384475d14afab62e94bdaa2b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cdb05099350f4e6b63cbe6b5b5d6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c16fa6f40cf644a4c749b59633557655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b44f3b49044812a72ba6b671f8aef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f963a8dc35ad56e4b7362736c07099657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641be77bdda8371e447bbfa7ccba7ed1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75755c11c3a1fdd1573d09d9cd47b9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352d639fe2cd4a5c1577e90dcb9adee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08b5203783bb8d140677581770b987661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3811a9674864c9dc4ba914e2fc3806662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f7a31f99e9d92a09f73a91f462df6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc317db7a065248a4ede10db548fa3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b18c03d5fdb1465a5a51a336195ee3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d5bcf57077537c84369234d820f53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afe0e7aa9ee8fcdabbc87db4527f08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a2b2cc49277daebd7f62f769c80e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b401bf4fc20f5ac88c2e42fee23a6b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e97483255580a5cb671e015ebda6b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f4622260721f5ef4c672b0eee3e9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24550ef3b498be2ba37a1777745f37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac93acd0d13092e85ead626800a0fb6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07581685f70837764646c52777474e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656c892a2ceab830785c95a7d10e1d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5b845ee6671db7b8cc80b46936dca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394817fc65243a4f6650895a0b851bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b5ee90e0cdfe81fbea0245917c295678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef45b062134b8f1276378b158c9b2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfb0cbd2d3cc2d46a28bb4839fc5a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dd3d5f660f13af8abea21094e7d9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde392a98d1094869b3b8b9c79c084e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37767743287251170f7d86e24ba9f79c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838697423784c77d410d6d1576eddd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e75890ada081105a7d649ba7d5fba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2a2f5e9c60d440e0db74ec9b25782686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2b6b2cf4a68c2aecd9a0c0b6fa2df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0fca74d4db210165ad31c764e8ae9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02a39d5cc9ea27cbb062b7e8539979689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131036409351e02b87d0000fdbb1f5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bdbaa458c5edd87a708d5dd3b31bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c228575ce1be9dd42f7c91f4cf035b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc857089d97596f26c44abd43ee2b0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5b03a5012dff9dd4f1a47fc65a846694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53ec7ba960c5660c74884b1bec11da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334379915c7d2228a58b82eb9c6c2e2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54da7f1591c51661728a2f4fd399504697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2f2cb4776acfd5e0a766288d74f66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de224063e51926e55c24096a77e9be79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01fc17d89458dc8eee29d9a879c918700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac81cdc8e30960e6d737b56408970d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618329c1611a466c57c6f6b8c70a5cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23349ed83a7fc4141a02d1a8bdb8e1a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39fb43ce0ea8af6e37a4359188ca60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab943fe6bd6f551be6d4476fd3c86aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763464c1b018ca28c8bb21157b854bbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b0d3aa3ee95bb8f68bcee147e1302707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d36f8b10ab0a102415fcd58c2762dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b118cb159ca640a23d201baecc857709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ffe029e47dd43b771dbf6a1351321710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e5500cde2be675f42fc8a7ee1dbbd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4db7fa0a83e7454759cb3f238a0f69712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211c32649cc4820d7c8bc6fcc2087f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e502724d5e26b9ef8727eb47f4477714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d0e574b5491a038abefe88b3dd4eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cac13f4c4df51beb89808380e9e754716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3869862024e1b6a6b823f3142d415717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26087657e6b8dc7930f538192a7b06ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f95c7f5f68edd514c1132eebbb5ca9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc9f77164c8c42fa916ee61059ac8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9c0ae6a7b8c1bdc3cacabb3c88607721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b51b9101e9f593662ee45be201fa2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa1c0bf51020d6867508b41e9cead4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645188c4b756b78bbb36e08b2ea04ae9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fa97f604c482f5d11e4c3fe29db07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203939ff94cdac18fb918be6f45808b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d410a0c25ab82cde3b7ea121b32c1eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d45421eacfc4a7e4b2200854a33a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012543b89b628db8429e7bb7f5bf37b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598966dfd553a5217d4d1c1afd9244b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89f84217df189df144629261fe5da7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36a841629ea4a4d7e4d84471213107732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a48ec80fc64a445c9ce21372901133733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ffc90404e7a5e29942b4663591554734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc0c2c3907ed65ba5925db951381d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd601d9bc6ebd2f4090b50fee799c23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4cbb5e4e216947c02ba7a437f6462737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfe2dca581011f580576fe77068c12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925496649855253c04c1b1108caa18e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd7bc9c07ba312e6b9ee88bd639c2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d6e5c44ddc0384fc0a900ca471327741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f67caa31579f09e665693ba1ad5ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53d84e5600f8bdd9fae0d62bde052d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac652da26fc39174d3f29a964f46b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831e02d1eab0704a878392892b0c79b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8373cec5dd37100b391b4923c8b18f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe954f0d37f3bb506aa1484ee63e83fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6eb11a1a9a81136d10a245be3819b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c4eae5d725dbc2c70a724c0af9b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fe7a74ef48e2aa106bb9f6a8a17c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7551378060d8a97113ea76dc544b19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99804fe4f4b8051fe6ec8e346e90d5fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f94cfa249cb1210337775db67b161a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42550ef9af2fdde9225c890311d06cb2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cea3b68e8579ce4d3e0478edad546c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc93e1b080be3bd744cefa41aecb44756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8f1c11cb5653faec02a3fae71cd83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142e0f598a926303f2c8ba519a6715b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd1cea35c48216d169a6d8ab78c384759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a097871aee65575f5ea9b0bef173dbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba498fc3ec80bbbac67bb8d54d7e152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c89b3120a930e66249583911f7ff03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaedd9bae96fd415908b681c7a03dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eb7cf0eabad8257e0480b578039d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12642bf5733aecb2bdff9516773015346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48373f1d5e7d9e2d8b3a573e677b75ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41079c5bb0f0d164578e1b11208bbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803467a9dab3bfa16e2fefb2c77233ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469df155c53c32fecf57de9c6a241fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc7d44def19bd05307c8f8f4db8acb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aa6e575d7f18ec8bed0345b1e7db012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75b15567b023cfa585123ebdf4c37013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb750ebf50a1b718ec8a49238487f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d47e10cba62fe7c40839d48990f4b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b687fd5112ceda298b37855d7a391ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29180bca4a31c7c70a28c91b65299ef417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcfbf2f9069d6d74f0b1a4cbda2be618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5c2d9c3f6e329a832bc0c26fe03aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbc3f8dfa9a3b35bdaa2c9a835096820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c01b774d86fb503b2c810c394baf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287cf91dffe70e0ca8124141d64514e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97342e2c6e4dd3a980f91bbcf5f0ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f34dccdcf92e29f4393a9b0d0024a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee498b5b63cf7e896dd6f1b57aca2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3b4f53a7aa36bd7194a43907ac7d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3205122a2503f701c207bead8b50227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec93f9d1587aff1c0305d381500e2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92801025f3e3b737f50e6f7a44b2d67c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e93a14a78de78631955f16330e8ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99d3540ae36ecf151fdd0218038c8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d20805771f4d11dde74da630e5cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadf40abed880d0ebf569f31fd133d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b0fbd11e97883462e89a35b8fcf0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4cf24b0103751227724b303f4976835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549687c3bc42102c2e9e7b1e82039d0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d14bec0364a740474726dcfa21714137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7e3abcd79a1b6d053f0cb09bebd5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639ad0fde0bfbdc84ea67bd5460af2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238b1d6bba048e655e36b4f2aeea91e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd341b6ee29ac6fe52c06296b21c0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff8dd4928a53cd092ab22aefb995a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72035a1b048148c7345c2cc7f9f6df0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af50f1142b884a465dc159fe37ab54644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95784826127e09de59b2431537cab945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c1a646658057d491c51a6bc8ba08c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b83d6f52e479b14d9677c12e7b35b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9ffbe09c9d90aabea24b74bb346f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32d641534d0aae54e1a0a754440e9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aab601deba24d22797ac15977e4fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9c35eb198002c9d54db557379650a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83abcec1892026089920b3c334b4ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cc16ee2fcb0fa2d2f71f005e2204953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62abbfb73e691493251c2f80a4633754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541388fd5f3c7c28a550354ada34412a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819142baec8589c6fea2a15b18aa81d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e05de69885e719c247789c6d777dec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c9a54a6664d877e11537f0b6b0a1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37c50c620e228aa581ff7ab688d2e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe52b137c75755d427ed53842de23460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda5122725eba3b42497132b64ab6e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005a21529b64629628cd9547b8acd9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c30bbd98a3cb36f985d0d2604821dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1810827ce9c6eb41bf0fe7c4ea3a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe00a663b53e959a24bc4fdcafc38965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951aff284590dd4963f9a09c40bceec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021645ceb76b2cb5dee6b46d6e5a168a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3128601187ed269f4c13db9fb97739a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a94102405c7d0a2dbd9409ab6cba0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06ad4d4bcd4ea40d6756810356969770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18773ade6bca2254987b97eabbdd40071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135c09420ba585526634819d476aba472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf39c94fd558302f3909d8cf8bab57373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d6218555037db4345fa7c045408f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc25d8d93d11cac6b9941ce0de791475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714ae13dbad9b392e1e6636d4b4d3a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899aa09ab18a40e833d8147e2ec0d7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a067845566207fa9233143fbc4be578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75017142f21de48b1111ff913764927479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1ef176d9d6a3a893def708ceeef0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14308e577dcf1b63835293623e5cfb1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7643dd47b5c67a7eb4cb13e9eead6f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93a4d6b04f80514254cd28e9463f4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387c26f53b6c3fa6878973e8f06256c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b9fddeb817b3afdbca83c9f3f5eb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56401cb301824397364d190b1b075dd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ffdfe07e671a3167d841ee2fb9d5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9554bba69a0ace384c6b491c6d21bf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304469fbf3c135e649ab613394d4f4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10815a44368e32b418dec6b2b6abe9b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc959b60f76cb81defc3a43cac587e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a092a8401240eaafee4f5ee74d365092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cf365470a2b77a30a9fa63c3df10d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0088869a4980fe31ceb474b91c34c0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcc5608a2d35537520a22c171966da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab426e80cbd8e84aa43069cd9b1d6b4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e200f298d0121d851174d4e559aa097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a9465a9fd969442eba5ed057e270b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae41f3be06eb38d38e636f50e48e8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ba23e865761f3bd7200ae4449582f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793ff000a4efa71fd2398f7fc81b56e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103902b6aeca0d97e1480155945b14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab23f7544d0a2a0b7c8e718acb5e1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f33e6111dfb4ca3242d1a77bfa59b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26577905ea91f54d574f5e275de937d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302d2a020829dd54c2ca87f5a3c20ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035ac6b54a55c0f867cc79d0536f069107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea29012ca860951c9425197b78d35e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ba64c42c539fc6c31cf4cada45238109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847394a8e4b6f840427f7f886b640261110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3f7061b813af4610e3fa0ecbaeffb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b102cb5087748434111897b6fa646d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1060ee895cb25f00108e8bdabc7d547113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63043ca1fbba9a574e40421167b4e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb32a90a087ef1c06dfb0874a6d5b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e04ed8840b08db76c8aaddab44fba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caf13de99a3be4c668c977df145b06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5293d8667fc378c416ed6b00bbdd4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be218e9234f1d49e4329044265c5869119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a6d4a2cc44d75ada9668da8e4ece5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344db1758cc71899a80495330a27740121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7997b9c23520e1337d31cb0f5b0a84e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15534cd123086f65d0e4c0e1a4b3b42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484d34138225f8b3df3663fbcf0766b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d71444c63097cc3869a6fa2c2251b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1b045de4bb5b55d828650a3f6fd12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ced6c78a6830156662102f083c58a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5ee032c754d96768506f19ab9aa40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac33009bc1d0032fd377ce097cc72d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf287ef87bcfa37386a344de506d6779130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bc7b194c5619197d16249720253c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a3c9e3c1670e076f11e7a87aa3e6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fd1acde017ab4795a62e9438dd4ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97159f39b6174c4b87a072dc529608dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810cc826181a4c9e2c982cda656bb29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ae8ac20be4121f3158f0ec3f21403136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6f41e46d4f8d5aaed36997f6121ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5fa8c30c67782a0a9be4e33f6b1ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5dc2ddf97283e9cefa9fa2426bd46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31bcfa0c58a765265cf620787903df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc1e7e5fc1aa3c93725e2072581a0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228602e990644c4bfe6b1f9f12e28f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893d7e64370954a13b079941885b5e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658f505b158d694421f8c2f96c1d721144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e195d7e3295022e17248805c3e3318145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa65391df2d7331d7c830ca3d697390146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0589046f73aabdfa9a049ac72d85ebf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3393511070ebe4b99a97031ff45c9bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8ed82f223b292c3463b89343deef1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8505b5de745f0b3ba94b266c437bbc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c377f437cd2bc48ebc7e31feac373151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67d3ab4665e2617b01a01137d3ec33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87958d2463660e91d0df8cdf824b2b9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c403e32b47df379c06dc03446c4b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242f3dce26a2de2bda95cd66d2ce07b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a6da3e9696441687baaae57089bec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055e04c77979772a578ef84e94c58a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2f222107125c310198b232d5ca728158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccb17f1b324ef2636a3d4bf74f5fbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4078534a0b6a98a425b81cae2132190160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc039f9a411b0f8b99c76197aa8940d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fc6daebd19bf623b314306dbb86e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d632298161f18fd7b1fde88069a0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbeda9555a6de0f7ea1edc4514f6c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fe0d772d95d7aa9eace7a57c1a2c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4234be400121403ea4fe5c6b1bf117166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea9714c2687600fcc83a0e32b5bb14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e143591536e31a4038af3ad384c91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53141944fdad786c3f80aa647a8ed6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb7e07f9735383d5b7c201ecc8dd4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89719110986b9019213ba63097c2e4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ed0acc4b95b0b01756dd3ae5fc797172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4dcd4a2a1ce21ad0737ddb6c0ae69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334ee7065fc0d83f60ac8a6e37666fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df1543b2a82dace790e397fd879e74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabdb22ff2705a51b2d0169be9b5c98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21e9c4b2981bf1e111f6ef4513fca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542c82743f570c3565f315f61bc64f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cf1ddee5863d247c21e1bf6b3a4de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069cbcaa860185bd72f2b5a98ea3f95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25877c5a4ffab8a3b7edd87a56fde37b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81251bf1b374e829c9f104b8cd8bc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a22368061b4f1f90ebb582dab211f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0382e805bbe266f60d0a4434d5b2f35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80654019b279f424cfaaad472b17a570185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33292be62720f08bd1c68c0ada9cea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dff3f75ed96e5bc5a81baf52623eaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc2c3b993342f9eb8946d52d230d33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406c6ae0a498bf92d7a6d7713b856cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b410037568b23dbbe02e4a257c19cdc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761ddb1db316caeb6046934154ead65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0145118055e8ee23ed8afaf43c218192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d2e8e8c1aa85d877aef5e8ab80869193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f488d24b338dc4294418e91c982f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b400d0de1e03bf358803d109c5fe9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b47aa8d2bf2784c8a0bba50076ea5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dc22d51e0a987b59a46e5d821e4fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed051a0ee90a037169b7f488e4c4b102198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad17c3394a47c95453fc912887b30b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c256982be2ab6fc0fe8c804162bf9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004000ea080ba9b73574e9ef41e10ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f83c3944566a4cf789cd4d59d7e399202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f6f0631c0a9a40f05309e6202ce6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35571fbd7bb20b16a5fa1c90b1794a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310cad171dbb87d5429c280c0497461205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eb554530c173b5ac4a8f44e81c9e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c723eade259d0425e3c24f370c8a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5f023da3ad2f63e6155e93914e087208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52141c85e4e4e3a93eb3a399153aeb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6cc268db2d8c08c07ea7afa2d8853210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec7f06bed24aa2c849cca8a470b6d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c68f59a2544aa541cb4ad66ce51c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c17ddd9a1bdcfa4cbe824ca7a45328213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4fd95feec6aee274a47228e3abc44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23466e2da3f4d2ce819a2fca35d71187215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccaf364fa3db70c16c0ac22216bb23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95258a228f7b95fbacd15881eb2fd061217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83e199c9c81b376f086094cb978905218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35495a1e2e964a23c3bee67b70d9ff0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d9fb6b1090f80a60df324d354e294220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7f4bd355a27f3a29b9936e06cabf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0498d7c3b749af91a7155eaeb19dbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1a6e8af46a1c4d45133de34355b5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54db58a2e20e67486a37d447773af82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc96f4290b3c8e795a32e34aa022ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479437a3a728e181503ed48106b01be4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfeba4c4ed33fda7e87ca9fcf3c8b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0f6c5a44135dd4aaf33fdd5229133228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191911e9987c77d55c9f878dbc9f026229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923d314209288eb4a40bb62d3a110a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e37b3cc876976235292f04b24e860231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bf85844359c4ead7874ef9c2623fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e70ff8a59c2437bbec35f9e549c88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45d60ac776e00a165e994e1f27dd4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558768d226dffe0dc5870b0285cdf447235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81605bae41eca880b5426d86a7e26606236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcd4334f4942f6db59266d78665321237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f6d6c94544f4b65d682b84d075eef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d89b3c98d235ae60df23e2bfbb012f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e77e2f5900906bfeef24d63282299240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ae4c3b32a8814f24e8c7e877e8975241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6c4f193cd8baf3560eb81d8310645242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4807b1816404cdf10cc0433287994243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310da65d971a56fdcac5be430355ebb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58046e94e145fd3b991406e77247fe8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4713c3b4e92e0426409d7f73df3bc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f3a6c875e8d72d33fe0eb64c4e870247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77014cca6f63128484c93e9d66422bd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef5e6291f7b768c8ca37c62621b62a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73245428906e497b18421f34ddea6328250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42e727c613518680ef4736315e554e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a2def7df69977501e6bd520137393252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd92a87920c0b8c6c25b3566b8332c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3faaf330b635c425df58848ee8561254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a33d41143b52f69fe4694b561bde1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a3f2e47a02ed35a4039fcad41f6af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542a55073450f7b231f403ae4905b26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849960ef063e2611df08c36b67f648d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf10c28db0583bc2e9e55e5735b775e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d6d22ede67db0dceeb6c81f9f879b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c92cb78081e431efed0ff45d8c90b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baa7ecfa073b4661461688f6f76c08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb360abe2cb0b780de37b82d986b8c6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec622872d8565f6d8a60e965e7d0e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fa9ace212113a51f9526d5c7e3260265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dddbaf352a7a40637148fb45c276cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe757a39dacbf36418a3d9e6fd18fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ee8f246016ec174336515109b9e3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78214e26e2f1ec7fc759cfd7a07ea6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b86409fedeccc9e50a7269f81466de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696d04b0b6d7df7e06ed6650b7f5c27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cdd7a2a419f0c8779cf831a607f08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25aab7c7bdb864fec6d304966902ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eebf7b6d54a26e9f7ffbce897ddcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded9f1bc861267f16f96f95b4a53b39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30a49a329c70511c5433ae0963672e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e8bded4a9261c5011703265bc76c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566ed2d6364189d596aec33eb9febe4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b9a655661270b9c51b0e8d42e543c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18399d1b2c9efecd1f7b8e2c436e8827280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5604fbdc91bc96063abd402a6efc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ca0f003d63de66e5c5f10eb98b4d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd34924c5dd03e835d8b8d7bd1a5de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf583cb96de686b830799caafa847f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c9c88c14e950a9253b113d9c9e0a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41f8fe80e5b6a44882af9d856962e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30951f92619f559e90abd25ff2a862ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb24c508fdb1de027ccf05ce42e3273288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d371fe1246b827cea23afcc038e5047289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83664ec7292aaccbad2c8cb2eb131bdc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d32733b03449f126f42e005c02332291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88181466372f36ba7551200b3d982cb6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ce4a0c6ae901048e5b6f677a55921293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c3c66644f12aa34aee5a7865ae084294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d733beab4f6fc6ab2caa45ee6956c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d8d77754f73e179f8ffe21925276e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096ab89c5b9df37f4ad58c3aea407b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8408578ba661b894f1439c8b612ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ac795f3f876c76d415284dd63cc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c1174f354aaa6707c2a578fe989d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cb47534351e4b7097717a3d277445301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead93f71177fadd279c5b8ea2cc130e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724f7f6ae48cc6dc272c27157707832303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396ec6996be744a232f31f8d2b779ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ee8f207246f03334e30af6d2b2995305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c212dcb95538e407a7396d496575a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e3036a0a5b90a27905023ba6491ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb173d6db6a9abf457166630e7478f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103f883dbec1a64fe0bfdaecf244c29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f928a89c3e3dbfb3d0bfbe12d83bb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a53f63e5b561cc640c16c794b3f5bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ec14482dcad67dcb58af7e11e8a89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f75f53350ffdb9f669ae47c702c1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3a096c546314c139df69de93d8028314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7c4228fdbfbbf84a3a5561902d06c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455fccaa3ba2a070eac398a588447a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f6932ab71e50101d52584b14cb095317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b91a0c953f74f462dce2102ac27cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985b9d42eca775268303edeba7f26de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215ed53cf72f4c682c536c743cb8105320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295900ce75fd999f5a07e5e8b770192321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed95568580636af97aadbad712cff6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bdc04a4d73d5875ab4204a9f3be6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d13e5f62d4ae2da5a864995a3a230324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150db84a4b8564d8797dd7a5b3ca9443325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502bc62731296c324acd4d72fef66e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062af343c7b117496c87e6e5c0c00645327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b15d8337e7c83fba75330f8ab3608328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739743d2d57db8dee583a7367a70d09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f1ddf02206ddc108d9f6d973fa42d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf86bf5dd48dc0cc4ee9cca1d9758d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899be411a8dff3e3e3793e1599b6b872332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7938959dd8f0810488a0a4578c287333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7210362c48fc6a06798974aaaf085b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd20d9f4b3a1b1e7ea0692b73d684f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d110eae383f2a41fa364b0acc5884336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2f82df8c07d8f7f97e92b115b9d29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca73e72a5967370a4f467cef5006e4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5d0321ae09e6c7e718c7150e834e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964092c5a6d93ab8ee4c15474a03d2b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171da37413a9eaa83b0b2551784490e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ccc8ffad83a84136b2f09d56002ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3ef918b7ae2b204b6a7dabfe96831343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7ec5a6ca468a6614b3d99f02ee4c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bd2c63e1ffafc03ca3683ce51f3b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba20285f8940821a96c9c5d4d1671f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f46d44c00c91e48efca1f5ec7c26a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfddd0d48856c8e3785dcd2562d99d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950912e1419231a77ac2d3dd1f8a978c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8864fddc54ec7f3492823238d87f4a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0837f77c2a637a7acfe1a2ee99153351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d395e4684c7bef82e2034c9ffbdb61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14446124491e5c6c461fd2a3b06a3e07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0476e826fa330e6fcfe0b0cc75ac0b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50fdfe52475a93b834b33b40a74e33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ef39fff80dcbb4467ddd8775bb08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9252100a77b63ec70eb8f2fed5bee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee1da4b9b24f368c0827df406eeeeb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c40fcbe7022d832f5c75b2c9be11b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde224687794966e73ee22edcc8cfbc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed7a4c3f3b2cb07cec970c97bca88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e153737341c7febd504af182e2aa37e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fdd40de9388ef555516a759a89b04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1044a973a61e9878cea1f5aa1778ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638ca816ecceddaa0739e97f6bf31f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a47339ebff4df13d1757c5a4e06b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5211679a5fea6166e44a0dfa1c3ce4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391a6e27ec075ee0faae5838704434368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36ffde6e358de0ede6308bd78315ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147704dc1615bab580b80d8320f61b4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769baf2d22ef155561552a34d9bcf6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a644a93087d7b31a488b9d9ddeb45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d380a88594fc21f5d68425e88eb5cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b096b04164f8261e41d5e284134d65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59692ed7895d8dfeebd438b011659aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aa405eb6a1e754e2dd53b955a5357376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f9094182b15a13fd9707344f673eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dad0e3ace6b7d87bb670c515645ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c875802640037e32424b7fac241b7a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eae71929ee2c99ddeabaf586b85fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1290ca2bc48aca8f9a471e6deb6d2b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006572635f91746df2e2f4ef338b3a6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d534220ffae26500c3e4d8574f059383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63492748e3934305c1966bb4c86c0bd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0175f421e2507b71389e0a3982828e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a8e943f2ace496ca84ce9407af6eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b09876806b2012cad9c51ce99aea16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e495d368b0df01637e9414d8784aa6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa20629183b4377088922651a621cea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba7f597d573bf2b91e62f1be39e051390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd267d0601607e923a5144519f9e18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c3b66c56d653fd46fd38c1a703113392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b9f830fe7bbf17a12c457b8ba8c19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147677e472d04533c3423067f4c0eb23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7db882c62df660688157b10f2b406395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b096c015d8107c46cca00dc2c812abe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8f6c04e2b99462749fc3143dae0c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee0bfa5498de925e18b22d15e87ba9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b1e09c36cc74f70a5299086f203e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5016fbd2942aed1c9ef09058be79c46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d183044c342ff8b919e4ffaebe7d3b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa201182cf0236e9bab64808271ab9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4659220588771945301d666ff4ca7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacafb7050fe785557cfe258ff02fd56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b41e6395cbdf54bf041d64754cb0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc3b9c9b2c92abe41309e89173d23a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ace68072bdcc695e0c55dc5151b49a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ff1ffbd546bcd5599fc5fc6fa8041408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d3e981836ae27b2a2ab3c00fec6b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ea67599438278a5260adffa717fc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add9af7f9efe13ce010d277c1bd6688411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03753e70f00aaff23330e05f74ddb77f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343db74d1bbe3f64648b20d744787635413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446483a6792b420587fbb4e2da2c003a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed680a8d313e212dd1c0d19e4ec36ba2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757120c2500fd1b61f82c7a40bdd9545416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c9d62f637a0c27dc39bd1f28a59cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9643dd79aae89a2d3e764a2d7942bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d017e76c343fd18a244ba41f9b87759419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a684d8fa101d3e19d81bb158607892f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597faf79d1612772f2d116f0a8084dee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e510127bfa5b84f90e267044b92040422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c553b1e1c8ae4f907d1c413ceb243423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27069cb0ca64b8c9b33d2b30b6d87fa4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702b3b50ce66283626a6845ed5b1d54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696033e07fbc36ccd7fdf0b18a9f6d0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9237b3b4f4559d30de38b81d0d269427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65d0d34d9fb6f7dd94072b0a91745f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c12e2c8b9be573113fa4eaa2a02ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe88311a956e090060bbcddd40803c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40266252c69ab5113b51c7e0629f34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabae91ce8907346cc7d18f1805ca7a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934765cc0e8f050795b1495d04f672eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf341cd75c528c38f4ac31bea582e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57340179bac5eb2159f97ef7b43e71fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24958be654ae78e8d7c99507776a03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c49634943c1223f09ff7965449eb4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace102016212d4b61f25c0f60a7b7cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfae0e4f040d2ad53c857f23df93a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d91df8b6c26dac56759048c4f239f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aa2ec43b0a361b5594308cf86d094441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708191996f4275d4c635b4e16f7b863442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5df0367f82c74cfbc353838305cb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45fb66d7a75f6e21e6f2b865ba1638444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7075b62cbe23b815b4c97af0631c164445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4051888b9b3be6c12def5ad1e0868a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6ee07d93d7c843eac76bcb08d8fc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc239d3973e640b1aba579d35b6db54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f29770f081a7a03567d7d95b3c2d40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029c4fd96bdb159b21cfeaa99673bc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549d873fef8ea0bd3d33286e01b61f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978d505fcc90d4834ec8da33ad18692452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9b8f624c3185e80d379d668370d78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54444748e10513a80034f82fe97422d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67008a292a720d2b4ba4bd964ad036a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2edadf65b4c46f9d0eb22c1cac2c29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097ab8c2b687303ea3ff40c1a9dcdc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cfdc5939403a4e151ac74c428e6fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b2e3c38dbd705da27518d10415e3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68713c21ac62ac4a2d38728149433e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671261fafe4d6d619d3c0e093d0bbf92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4a2a24cdf8b0896fcbbbfcf219f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bffce7c1b455feec04f8b480bb844463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6773f5d973a4959a04ea05624618f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265188742219e40fc740429b0197374465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289cf9a5c0c1802bae6a8fb64fc68a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3e651c684e39554d08d5c2cfde9b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403172ad4f8a02c52dc3d9e38ec96156468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9206141ab80b79fc3630a92060958f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17007d5a09e4b994c57550a84473008e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2f5c31eaf1f9cd8d86b2a9c631ea1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4762b6c43b068feae596894cd9c5c38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a543bd0bb9e806d97a10708c7930a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a2270c3b38899d06a5ea4dd64603f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fabac64f8230e56c29faaae4058e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a692c751d8f30debb54d09b1a401b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829c4f3207f07a75fe9b7668bd2be64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465c534d94d61691a29e13fcbfe95cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8eed20cb43ef05a404b12d37aff6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae74a9494d186c390f79301292978a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44be7da81542b6d3d0af0b6285b9c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397eff4f769a96aef9dda0d88f29f7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d846cf16935adadb3cb405726b5df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee64304311b0f5633d96a0a4039e09c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db638e0f437985ae4273678ade5494485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b7037ff34f9b26f12febd62fafe32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b028858f5df604b21db65f034642104487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab3527da9a16a75a431d188853d999488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452697b0b76874d76449b96577eb01a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55be56ff8da55cb5430bd28a9ae0992490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5c3afe98b7548891b42b2536a0bc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d74c8e81f2334294bb23be3df89ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952a2573901373f719b90a54bdd9423493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcef11eac62316e24eaa7e8154e1ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a581ce175fb201ef249e19d6d943e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862d854931c04f9f43260807f70508d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb204b28c2f97f0b9144a192d65fafc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010a17d933e06850580f6dc3ab5fd15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6547d57fc405019d4cd47e0fa55096499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447bb00d4c80193cbccfd17a507dd06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92614ef8e2305ff23b6656f668eacd4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e707b1ab137f22f3accf65ffa06f09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2a0114c62ebe6582a5505c73bdde8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dcfb28e831e970788f6bc0df7ed3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cd5274c9d70a543a0f45dd7dfd878505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b6d54c5dac55a69378020d1ae0421506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f968a0a77c9033892b5199247535379507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a280175f02f19798f98c48aa65d4b79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3446ad555210e826fa2ab600a0401509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab7216acf393f7335d1081455a32fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295115ff64b9e53d56af0b27c98e9fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af464d80632dfeb648c62d6095571b9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc17283423a698a33a6b4cfac80ad68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6ba20682381819d3700185cf3ec8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7bdbf881ddcc4ec9aa7d0b920a7f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e1cab9425e572508ed418406ef2ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5415ae728f7e0115abd0127ef2b87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83937096068c6c8b1d79f5f6227e8f12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f3ca684f7656ae87e44292587f3f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4849c31060fe7ca5811729825488eb7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713516b4968f088f59c3f26712578e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a730116c915b88b6419d2f10584d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e895c9899d78a7a55100ef0f5eb34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f0bd2dfdccd1c2d41f9d20f616f17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e189ba6afcb1c59eb8c1d0a2764e653525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef42409f60e523c671e6c9eabf2e11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147585a25ee9c5fb96db37d8deba8d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fb8ab5b8012c9b0df60af55600bec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89c8405597f98fb07d9971deefa535529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33a5ac72dfbc2070244816bde7812b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e445a9c90aa5a717bba84749c918f0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f44fd3208284dd6e6d26237b11d11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a4a392d66d31330f9680a783e2402533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf5568f7bad0214c70e6da1f07282f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3934f99625f40732f23b7b6c4862d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133ba9bcf875f99bf28c56094c72aab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea492a5e66ce3a769e3dcbbfafd6681d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16bd025384d9c140fca26df14ccffa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bae8895bd5cf92fbd547c9216a4c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18135f27a2cf5c107bc4f52178015f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7c21b08f8f2d69cc75e9e0b09d6e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f516be2973cbcb07ef3fda8028f7fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da503c2c077beb866096e080e227ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c4bdf1c2f84aaef59e6c0ce1530a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc63fd4643072829be8774dfaea32b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd0320192805b06e274f659c8646ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe78880d71b82d029ffaafe10d195547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3d0b3aec26a7bf04350367a58eefa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615c84e11d977827bfb2a28572eac0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0d9b0390e8862d4fe90e01ef7d9e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a69732b2a785813b3e42ebe79cf2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21105afef6479a5c8565c84635dea5de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417463b5bb56abfb298b77e6608bac9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7ea47b94059b55c4549423a14a625554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d704b1ec6670e8620e8743210c29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c33783615a258514ec21f4e615b1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc21414e0579f1a9cdbd7f5fecc6fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6408c85356ee0f5fc9f1e22a93ebf37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dac6a0ce0da873700cfb30890d0283559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650554cbd9c2c5077bfd8aec58716479560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186639b7480d2aee6ea3ac6f6a42977561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d620bd727ba5259eff5fb90939bf4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91383bceb47e1099630744feb5df86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396ea1f1c020b35b4ec2192b50744fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10157548df261ae22900125fcd465a5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6606f3df418c418035eb1a60b77666f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bbd43d5960c732162e4918e674a63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ac9247de223780027e7d55b6f0b27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473e6a377cfd4fc76609079a348449b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d229d6dcff16d4d4477e112a22e7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea543c23173dd58094967cc874ccd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e869a2a7d2df364e4a2b3d18d120f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6126941839775df9369e9588b4711573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b456ba2451ecb679690fafd5e232e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26022df5b2d41ed246bfab9f72f900575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4beb9bbcc547868fcb04f2107827e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdee011996ee15cbe39a13a9c41afcd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e53fdeaef04e3ee82ec44e7a2db9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81847ff03e1b804f80b44e34e78003579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d0aacba395ff1d08f94fe50633981580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6953be6d418de7031f26408506bc793581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2c6816b482622b0be5abcae696a21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7204d179189dd6895cf22e177145295583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cfb7341c8185ad58fcea7b4deb695584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7dead9f789b4723496a72dd54a7aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3c8028ed84bc7df0f2608aeee51c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b46428a5380ce52ef2c166d62a8bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf753e09bd593a90cbf2517415f3a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca6526f5957af7b50ede768489b42b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc139fb00fda6b555c48be93e93b960590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f9cac00f8fe4bf60c2878bc71bc3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1a470196af989eb1bdfb3a2cf03d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f5d229e061953052bf28b96092769593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab1f256eb715c4658e271a88bdd417594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe8744cc444f78a88ae40766a02cca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ac8c7a9a048cb09a062a2b6514973596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e50b3f7d7c8ada34d1e4e76347ed73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d8f875263e93cb86819ea3edee89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04d87bfee7c79c096fe7daf0ac0c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638ca9484c9b64dd169e9fa60ec9d61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff20ca065633cfb4f7b47fb7b930796601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943465046f1df381061ee07912bf7283602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc828e0b206c9f5f05c3704ef363f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53203b3b6d52f82daeb4ee8182547bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6963cc40decd9cd6a71cf5d5590013605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9b0f6e44b0b7509930bb07257e98f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba634e93e80d2c2be965e6611338ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82ca2a5cae5ed6f67b0fb908ba5bca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7288ab1b465c465f5bb0c68d80ef974609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429d882be97b97ce945388962ba9ddf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1df31147a236649e5b74021d61c4e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0cf05eae40ed8d807fb060741a326612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c238aec6e1f0f480527fa0d3a8ea7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051edab6fb710a68591360e9c6946849614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d762565698f5fae65f9287c7d2592615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a55232d6ff8d1604e4231b80546c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca272bda0f06a225083db47c6cc3ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779902de71778666df5ba4e00f20e956618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e169a3df95e643f31b6f099495e0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ee428f4ebdfe2217fcb0feaa54851620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354d0648b398b3310161921a1d8bf8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227d128bdf777252e0a1dac833c1f14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c305ebe2da24ec48d442f9874eaf36d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343b49144580ac7333c15e22296937d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc42d5ec118ef0bf1ff4a023fa678dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be55f1072f2df212fd9c3904f994f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301552b48a3453f2f9c1fa485a86ded627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baf7882730023fbb123c96fab3c7de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128125dfbaddf63794ca7f2c004a18d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f23e5a7c1cfd676da79f401c98bb6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444ea62aee1c107c66089b641961cf0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d130eb60ba657f6de9319bb11db306632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879b17418664ab52d65d74a93579fd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed10bd059e01f87766b1829852f8952634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409f74bd67a1f837c1da7d694df77cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a740f422d4beb5f662f7ab88abc178636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739ae004ae75ff169be81c82cfee5fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cede4b6fc459d49065b4f0d96ec26e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db345d9979daae998d286c1e41183d7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eb22e8d9f0ac72c92a3c97781899f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f655d709cfe6a4a13e3c42499d804641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749297086483c6558eaf1fd522ad9d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e69f6f526ed737abac792f3569a9ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f6c1302641d60e8774a69f2d5d213644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963eee9be5130c5217127531312b4bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4773b06b20c67fd84ef22086a3a0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e91c714472de00288dfb7d75b146a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b28a0698122e7007390e608e6638c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1656071482ae0fa939ea3a94939fc10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442ff4dc974f338a8a84c96de6d2ed2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1b9cb8fffd26fd68d62f51404297e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69881be3cce68f926fd947d59a1b393652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc7bd8755aeee701f7dda3e8496770653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447ae85bb9e39e8f762bfeead107a48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f39b468e6bbb0fd523472e59f0ed63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc04592fb03bf86c4a42c9acbdfb1f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b42dc600678d7b95c4172a656be3c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8f54692e92c7bbfa69ead28a15b69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c98d6c2fb87551cbfde9a0e1522d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff793231739af470eeafac21978b02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05098038b43f9a92d26025c2ec2eceaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44ff56e2e34f56999132408cd3964a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e8aa21ceeb4b76465aa5ef456e154663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7d22dd233b07e6859dec229411c28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa381b2b186239d1bf4e81730ba228665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cbda94c23b8663e5be42f2424de2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939f69aa1f25eb92bcb0a9bbd86c42e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945cf0b4612d668563f7ed95874cc67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c4921ad0133cf4c4977293a2896c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff28167cedf20961011d982468689f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0658c10a520107601dc3fcb01fcc5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261854b928bbbe3085338ab316c57a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dabfc2eaf0354698cfc92a956abc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bbd573da1bf630f4cdec85cf9b29d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f019819074490ccf55ca16e7626c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03cbda2d9f13d9c779ffc971f70ae9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333379e87d6be51a378f482245b30e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f448d2b790b502f1c390b3fb5fb8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629f8cdb11b98f9ba187df813de4d2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8063bb77967d7a0458c4a46b0eb18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc23ea9a4e4923dfa2a649ea5ce216681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f15035ab6da7352d5bd017786c1a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f6e272e790d4beac70c40d288706b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef127d53872608f29a6aaa21a8fddb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24633a8fc69a2ac4d69fc8cf64f242685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555ee0835c145a784823dc3f4b3dcb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285677a2f44e3a73186462656683dea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018c67f86cb21cad0bd756d27a35cd5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c919bf04503fbccf9ad4e3e9f149e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9ce5a7789febc51c190a84b35f1b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678d32b7c9be397e9fe4da1dfbce16d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d24680dab11ef5321fc278377ae9c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc792250534b2cd5cffd81b5d12a191b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d992ff8a447715e5521c2068728f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4407ace3892a233915650f8829330de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871ef7aacbea75b07ebfe3486990248696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76a1c2393766a186d59b0bcd8cf7d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc75505db6be6486a160b7a76736bee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5b8a9bd9842fe5ad87f0d3dd3f922699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7dcc759a1e1574d9bfd46f74a0a60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a4c0546e908a46e82c54b6fe3628c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd022eb8ccb1197a6a3231df1c5cf8ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06063f6b3e8a162d15e2a6211632eeaa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829c74dbbf3f2ea603870a515ec1df5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22162c992f12dad27dc4e0bc2a1d1f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8cb5c48bdce94870694ed27a2e151706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768dd3b51c5c4ddd7f118039993434b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df0aabed444e7784ab49625372a654708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd2c5167e4ba986a787a67b2a23b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8105ce12ba393596aad9729bdae825710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7443cf40c086fefe53dd315b55e2ac0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63279c8acaa55fd0dd5ed460e98d7381712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b433bdf3fc7e2a2ab16c6a00dfa86c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a59878c22c3776b11c4299d947a9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ab7f47b6b524a3dfde9263d254483715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a199f8441ff69febd3008ba8b3fdb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ea944ffc40a68792689a1b496634f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c250dbbc2970659ea522086f9727c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a018be40a784e43a4f2a561d48314719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf97a019331d29a9af6baad7e55398720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53e0db8224f82b7fec07ce89d26b0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9808bf0e49a2e4ad1d83ca657dedb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913f1a5250e2b85c7c61dfedcdff1ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544e642404515e68dd52913141b813b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712d3b907fb003e48509f46397e9187725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ebfdeddd8da67050452e63a92e5bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ae78d04b69352a8e3d457301a1a51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337e8e1ebe6a1bd8aa42e7f9fb1e12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b746042ba2cea0a740cbfa0e0a5c44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afee5aecdbfa99578428f9246c1570b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec52813054503afbc1af5f85e4622c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0796ee2141f94fc27368ec55fd38c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b1580b61baa27f3f16bd6aa382c2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa9b3b3dcf8410152cff594b89b2e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587640e6a40ed438b93e66ac255d02a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd50e36b89b6156f2e64ed3407f563e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e8dba098eca195a33c72edbbe437e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82af9c69849962f0de5286605e51add738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6a155d45e5dc3416fbec94eb0bb06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c8c79c3e531a83b96395bdf3aedcb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f09a16b106a8b52b8926fb9734975741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee2db432c2c048300d8fbcf03b4e8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb08bc8bc17a64e6be44d1c1c9101d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1bc556534330028bc977c0dd3602d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f742a7786dd78d3defc40d6cf8cf291745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6371bc860597277bf3c171bea3f07e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246497ecf3247941d69769334034ef6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539df09746a82b528167b9c32c74608748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b845525ab6c6d53710f6da89a825c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea10c8cad20d56eb9d08a2af55702c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ed852cf1d533e2a4582e275306283751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09647144d9483b2121835751bf71a15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d945618885a7a7d088e7e946358ef4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f315f46dee8cb8b6c1c275486406c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809a50fdd3e33061bc04bfb30e89c6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a06e06c161c07f6ed7c4bf635a29b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ac2f454af223e5925b157c7664adb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ecbf57a92df02aa0bae9f63979907758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64bb707b2d67663e6e078c6e8584e9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>