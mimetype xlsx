--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc735ceff81f73c4443c54696fcac21b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21109b86951c5b442594da914215df9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747c897b55d1c357b61e1f980c4b61d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c8ce1657bd4cdd646f10e20389e624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9cf97262174b2bec8b0d827f9f8d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff605a6264a1d3e9db2006e2d98aa40e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5ffeef9e067d379bf939ec6bc7f347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2fd3f69f5c71204f8d8b63da120278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c919fced3913eca16de6dbd76c21cd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa18f0f09c7e1db403de5392b29ecb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c99b135fb4083c6b40d2f615be91611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2989b923d419b2b53e46e5f69dbc5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77b1a0bdc7eb4244c0e5974cca830813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb9e04a03f1487d2e28802351ec6ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70cf0c3e59079625078f838ad8c20e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f80c62230b5b117e4177b18b4021c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a7fe5bf31f02ff39d8f9850ac91de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538a29d433ade994e911b25388fac7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc7a8f2c312a715da0bc23c92af24619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20d257ef4d3ec3861ac236274a2f4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5320d87328fadce2b50a32eb9beb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d6f7c613a001d08705949c3e4598e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109afb12550b72164ca362494a1f73823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc7546f480b30c9d76fc0bbf424d5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dfc7504aa1fd293b6634287a78e6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeee5838eef1aaf6b23f767cdc3330f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4ba2dd5225f8b0d2cbe09bede336027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78932b7e10ffc6f960b5c2958833270b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad1dc7aeaa9c51e80e3ded4311b4d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac9f25fbdabadeec73b2f8609bb00230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b175dc6ff175d3ac61337a5e38696d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08417cf1bbe3f10589988f43314d7e2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec88d5bdd8b3ab16fec57487f0b63a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308ee91f4e5ca4b9956c76f470d444434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da2cad1ae553c704757b63edec9f1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947a5f0d194533309da54f8170c86e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7363c9cd4c0b8d31dfd5bd5628b94c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88509c86b1593dcc1a46d0ae072c52e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6873772cb8006d567176e4890eaac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c9becfdb7d348d5a6066f7fc1411540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e26adfe360d4b1252bb48b2559d5a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a47cb48fc234f0bdbc4778e0a41cf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878ae776e01f214cf0b5641fcd7f72043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64b0426e0df8a1b18dd155fba4e1db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4db4a43411fb57306e5d168ade19cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2b5721b608d5ad30d829e52e8f01346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6eaa04ab1bbd60c420bdd98e47f5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6159b983749d5eaacf6085636f03d5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e6db96a3cb9b67e1a8491966e1d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a436177446c702c7650989c0fb94d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b1e0155661265cf9b9aee08414ccc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd83f406e3265ec3335a4e42013130452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e69a3b444d775bd72bb634ab3ceed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b1d6af71a7b1350970175c3b2f46f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bae6c46ba60803318604eed16548b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2158f45e35a8ee3ec012032f6b56b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a425fb2957eb3488aa543adc54d076457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405903ec07ecea2a1122a4b876a75b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbaa0d2697fdfe202c1a6130ec794359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485951d5b6fccb7fdfe89313e26a3a7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5ffe90687ddc1064b531b57f6901461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b41550a7478eeca300a5fd0c816fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13276c3a29a572030a7e679244a63f2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34998e3645e8d9b278747570d3ad8f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635043df15575c5d1bb6cc5e1c5839c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474fbb60cec9e4680c7705f17f59fee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ddccb14fec2f913f4b8ee4a3ea68f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161386018a41cc937ca07cda1356659068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92535e84eefddb59390b10b5af34ec6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bc3faaa5dfa752dd7e428107ab17b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae564b9c990bb02d13e45d5e07c7a5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0603ed7f626cf2ae102a76c3fc7e2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a778bd61d970633f7cd44c5ef3206d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24012aa6a7ec687f7690b78c7fa454d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedc80abfc8b66c855ec020a006aa6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c814dcfc9d5f6ff13e893845d9646776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefb78cc55fe48766425088e746c49f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04256279fe9fc2392091761e73243878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cdfe1028855910188100af5ed067679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2f1d196775fa6734b6f71f493678380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f671786afbdadb345c9c8e068587b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d302f5511c178885b705a32f00610582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3815976dd044ad6f87d0f2044f14583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e08d964027825363c55eec2063306384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da71db10c9c2465aecb7b34d39279b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fa31513159c9ebd7282439e853b7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605ead7fd3cae25faf9725b7c2da85987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd954c83e1e49f6e2f80156e3795a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb6fee9c95331b82cfd273d76b610089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99889b2910d4f9a836725782f641420f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5993c841e7e5f156817e42f0c4021091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61ee1851ca66caf878fcb9876f5c6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2b8a6e0d2f515c4bdbf999684900393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78822194a06757b34b97a0c054df1ffc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d933075ddfecc88f4dac3d57f2735a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac988ed5cde001c374735931a5480c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e494cf2101fb44cbf3475d97a852697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260c048a14d09b65a8df926d8ed598398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491933588aba220d90f9be89cf19d7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41612376b81f81dc153dd162820d07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadc1e9102683529d7d5a6a3591a654101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d3394d76716d160f9f5ae11f1a6d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bc75a83bac12f2db13af3cc532ae0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7478ba772ecd6cf229f18560ba0e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022154dc2296d07f3b679685a93c9259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e95a2ebee605b07e983ebceffcc8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648e938e2dfccc2a42a76ba1b13a2e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ea5093964dd94aa6f6b14d572ce4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bc6409e0947a44395fafdeaadf729109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cfa8cdf582077e7d4366b225d2341110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1f11a39e9b4427f6a0a8a5620365d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2f8f67934a06f671e960919f94662112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b664b3fb53d17d6c3a8f1546c57943113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd4a791d9be96dd5d4bb452837c9cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2531c55810884707fc81492e8cc26d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8e0b90c93bcd571514eeb510f4241116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c97b9406d43cb6abd190d1fb1143d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a150185631e86c0e8d995911a6574118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497384ca6f8db0dd10d570f199b93d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3404f45c1129cfb904f2659c4166b64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9054db117e859c16a2476c19a47a928121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5944adb81dc7d52143277d48f810734122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba594406775af96e2f7bf671affabb45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b86e5c5123752a08e30cc674de4b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f78b02a79355140145e197c6cb048125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f4212d57f54211d2c5a7812370b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae85930817422f75062be772941544127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c2810d2b88bad09079a0a3acc7307128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bc490d0a654153d118c5c958f26be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d4fbc570f09f9e6caa760089b0c70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db88634d2a943c1ba8196b2eddbc99f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cba5bf0fccb697f220dbb01330c2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc84af5503573697c5c4cb78457647a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c4c63ad01f4f3f5e49e6cddd24871134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02d51a359de059a37cbf16a43ee29e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99706181368bf07f1924a4c725e2baa7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f25cff4f5178ada140aa376fcca08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e189f52e592bef5fa8caf5c112945b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca038d56c381f70d1ced87d46cb37b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b2e49803eb2f19f55c5b2970877f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640a1a67a9228631121e4d4ac3e9d1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e982cd03c0ed8eea11aaa8bf389a6cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afa8b965b21da460f03ac89e45d430143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3201435cf9ec04734affd74e58b3da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cea023849f820d26a9a4b643a9916145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d895f5be6766628ce80e163bbb6de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530ac4e4d361176adca63e1dfefd6ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264fe3b6579d4e56c656e86de3ab1f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8d7352820293236efeff2742ae696149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fdca965f1acabd18df1487541323d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305708f193710ffae85412c20c09c73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c0e3771fc8bb8e715c275b8dc2c0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e6d77084d3deac09b5f83086a292a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac8b323e90acd2b8956567fa22e595154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7582747a906aff08ee5c7c08fbb25b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eede178291c401d5938f58eb76e5bbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56a47de93594b3d4dd3a1769dc70dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd97d0e1bb82bf9d195c88d9ac6214f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42ab5c14923e057ef9f140bd046eb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5160a6336339644db26f85fd0e2a78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456503afe8d93da3f303bd455ea4d39e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18a505cdc34ab4d802efac8a23aa39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7bda4b8956473c27c1cf9060da5ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155245c83603306ae78a985c4cc6750164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4de530170ae35eb6905ccd4248077165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703ce3a136fb64f3f00b455852f4c72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31116ede646522e8cd4bd88c1401c8b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e85182f631e3e44e97163e5817d03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a80fee3014473a78847eea34d5776169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fa128bfc98df34a7d5e37516e0dfd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdbf119c0705c98735b04c2795b552171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04675b75101453bc84a25464dab32e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4dcdc90ed74a0e31b1aa4f2f66cd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536565174d2bb3aafdae8798e986a68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90431df1b5eca36d2b12028f5c3abb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20469e85cbad0309b3b736553095b54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd17a2ea581e10f5afbf0f9372eb03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d110d7c227ecfc5709b9dc505406178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701e8aae2d26000971b6a85727f30b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503126ad934cf8b20882e1f05cbefb4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66aa02654345a4e979bc1010e90676181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b2ad43be1f0720e973af9822c6589182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0e2dfa862406cdd44d9131f4036e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107c0c3bac7cabec5f756aaa2c6ed72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810623d7fe47ef466ad2abe391ce8bb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c706a7344c7e238fd6dc9a1be173ccb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe378d4399b989005c310baa23e05e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9cfca7fce84fe8033364ae552205e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095a88dfd280d64e438109520b8d2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ea975197f26313bf6eb91cc51ec03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec808829bf0bd87c27cc28e452226ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23c365647c7fc4d1af812c837c1ac4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d038c690d91a59ed9631fc01029dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900e97fe91ef7346ba5e6c1fed38d5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c19a5e31503f159955dee12ac4c67e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474e711e43db3428a84cabcf2a8dcd4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f8fe98bc80966a256f2ee88c81d4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417987e87928c1fbb59b4ad6020e9ffd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27b9b998474cbcbc3674d21d712841199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883f62c488ca2cc085e7263a837beb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf0893e9f32d859f272455ca942d63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d0d5fb9479cf2a518f4b894132021202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c4fdb8d2262f55d1cfa51ec3fca79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddb1bfdde1d450bdedc9f067dc2aba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23109fdadb97433f11317f0bce4088205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224636a7d16a8bf25c25911b1e65ce5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b45e444205b2d86d80aeac4f290ad1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4baa08b54c653b1c9dfbc711ebb422208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853982d1dc97af29565a225a098a0423209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba9ab21a4701255e34d0cd7fc04fc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbea09732d1d079c7765176485178a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dcd3777326051fabcbc014d276261212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a92828310664df5b0dc10c585a8ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864df3341d9ede74e3885afd0e982f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e3cf3736ebc333fdb73a316cf4967215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b37206d15fabdb6062f961eab283c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ac89e8cbe5634fbb5ffd647bb2a3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c3bab4ccf8a137463177d28a8d779218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cf78ba31f662076a5a5613809aa3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6723ff112cdf46e7615bb7453828e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a22d807d5c0dc9f763b91f6ce5954221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda22043aac1fc502e0ceee8d2b8f76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aba910cd9f7e3fb37d518e7c958b00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f16d664c9e8cc3988e09956cb433224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440973e332ec9f81e73a870c2b820d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080af75877d18492782a2530d53b6fb6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017b844ac440845da491871f56c7ec7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306f556a32ba5a73cb5a8f6c2bd0e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938680b006f199ee16415f299b30b247229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d0bfd981a7c4d4e397840978d6a92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b948bad410237b84d417e5e83b3917231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84157f8647649d8c0bd7a8418449c256232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601711bbae4aa1b0d2e080b19a71a3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc20f75da951a6feb430f2a56b43c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffee7ebc04b87e3870c39a84218ced9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b55960782cc345494af7f4adc02f76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a9e746f513cca2f1a75e4a4a1e833237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16500559d916934ee480c876c1f50c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d7be356dacb2057d3573b54ffbf36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8827c8e1f9dd33680f00167427c71e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2947d13edf2297ac0baf4e76ad09e13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fe31e38585ca8ff01f2f5efc79596242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a192b373801e71135d345283b0b2ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca0e3e32a9d253cf86650ab0e352c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dfac737033264262b5fe15622ad64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40af0541aa7b42f79a441b4d27ae73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25858c59f36bd3f77a8008bbaee3f94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7d61a88e5edd3169191e6231dd329248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4b9d581a9b0df9adf7fbb80ca98cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbc3fccc3c133a3d561b8a7fac0abc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318cd716ba7e2f7aaa3d2004b84f4cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c96a12961ec3e9e5f3a5ac8691e79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23f8c52507a8207b4b8d2d21d9a149253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3d7115a3f922e3fbdf9400c5c8bd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555c9d588c93e55bb1f5b08a22fa000255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b689a374d093772e1c25fb5a0e9e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ece4658ae08f46246f45114a68082b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe6f5f2dcf3edbcd34011bfdd3f60f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784157d38263e81946a944bc5ff62ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5daf17f5be06a6d42aa3492e27cb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26b5a4812f002c566efda804de79a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b379518ec3339c6161b5f29500fde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd75d5aa1318e6e4ccb5e2a43719e34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c35358129e57a7cd9665308bdf098264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a688cf88fd54260fe52e14d44aad3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e9167161a55e4399f408be4d5e5e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140adec67313f9176d896e9dc50791e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9483050609e1eb50239472fa5c558268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896319a5b50120c82413d3a22d4f866269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90db046b1d0ad37e2b00408fd5d17ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c8a6537a6e80e56745d62dee64d4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85d9209370d3784f71e6cf72bc2d56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd285c2dc5211c504db3e2e7733310da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1805b383f20510ef2e645d58360f4f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831109501321413abcec649fa8312582275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5f00da6a9b3bb785243026749f74b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadf54852598f66ec76d4b9207f8766277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e181422412ae051e1171fc5c2e232e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0815aa1d2c99940e3ab8b5461f7327279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb0720e21e6d6333dda5bd519e2254280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587ee79b2b28b12c815d39dbe96ad29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64673d08b8b00bb1069f69e37ce2e10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0499fc8a3f3a2ec39f0bae81adbf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ee5cc9abca446424a7c392faa9885284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577dcfdd7adb23fe28f337dee28254e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ec84b43a9fa4107c06d549fe26022286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99960a2113185fc993fa131d0d22c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e955428e22e65503b423976c820be85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc393ad1fd010df33a23cd4da49f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaa98948110420663fb378bf6261e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeb01482906808912e165c08296544291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a773a6f1cda11d0c0bad379e919aa41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b7c771ffa5226e101b3e8c2136f43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515a56364d6b6186776814df5f6290e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd5a193c82253a0945c9c0543421de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8824a2849ccb1bd2a28358ad86320296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba76e3df4090f0246011f944ea7094297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f1d7ded77c758aa1308bd5f6f4882298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9d7dcc094171961911557c6651036299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ae18af0b64c6fae02f67cab877375300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25733cf4bd341b4ed5282477679931301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc3303a8ecbd075284696b5a6ec717302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba981a570bd87ea3e5d8de9e7cfd5a67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad7b1faa648d394cc6c97fe266f4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c5cb03107100c3ce21cb249f5adb5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacebda0b75c66028ca4734e4e900cb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785707b4d5d497725f19eb929cbbcb2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92193f189c6f3c360260db44368eb81e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766170fb9f96e3cc8b238f7d09abd5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff3f4424b849299b36f8af97973a0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0e30a2629e2448e39956037335ea8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf332a11a184b403181f5d4f3f6b6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addee86a01511c8e89939b7af709d07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737a266cb6972b6feb2b6db668b35de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdb54e288b870fecae12f373c55455315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a2caa7631071d7e1284ccfb32f023316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc5489edb7f3ee84fce16a70a222f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65958efb0aeedfea7288f8247bec74dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3575f3c47339746c9f2aecb88cd22a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1ee6062d265941dfb7dff211de454320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffce33569e5b92953e5a1c8cf4023f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50dc40c22cd7e2be41027bdd832574322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44786fb803a2c689654c617f8c2322323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85175ec9f7063d2d0645ff2ce9095b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394d96c4343c17570719d9d74427573325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738ff9568124d5f25cc3d35e274dcff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efed0ea5391f27ebf91ec3c5d817ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173b17d5e208e630afd6c58a9c600cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7736276fc69698782b713b6592a580f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4dd96ce3b9ae73f5e89ebdc7487e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2db47a44ae7aaa11e77941c0c60c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd173bc83e871f319cbdc0a301c1792f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dda18ee75e8225b7d176b8513270d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215da31a7a91d8c3cd3a5ba1ab77c6be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ae782f294aa701bb71880d95d56b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072b698c520fbfa3f3b97a1e83846dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082aff1bddd8a3bb2494fbbb09f5b90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9f3292064daaf97b0c03645de2e18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58348c056f2c79eefc65a9e0fca36fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3653a96933dc913c7c133bf2797886340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc1a660609c97de650da8bba6843c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2ad4acc9b28330641a046c3e38fa7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7aa62ad90d12cf041b350352ac985343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885f3e62d2e4b974472f5fac6bf4c28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe73f6431d18360411e51660c7b9ba2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375aad7794f83347ca42f97b4d1650d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a5add8407640e52d97526c6256de9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ef66b102ce4bcb67b6b1c94a2d399348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab605b1a468896a9a1cc7190d9c832349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7715abf705b351d817f4a785778c9eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aff002a8bbcc03b116a5afc60b54d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354308447990416f5e95593e90fd4d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20215060b937a094ab3a7133ac7c121c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fbb3c13b984db3a58fabb285a001c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148ce56b29210f40cb22b1a57a151a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09646d8d2f316e15e75539296272f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85286e7fa2ee47f454086a117b472088357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fa9609c4eb93506a32c66c7f991a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870a7ebc79eda99a38c97247194d92f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c65cf5d17e48990d77c313c367917360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170448bf04257c55e7e3454b0f24a80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a28cc5816a66d65d78773d1a9856a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9044bd9c87da932b2f907da8fb74e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176827f33e2a2630dd976d721e1ccdd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc23931c6095aac92f78b6786475f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b5f2903e89fa51326b5dd5ddcb5e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bcd8a90f227461ea032fbce420218367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58934c1e2e7b5564f3f2740c8b2b1069368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff6020f021a81082504b31eb54d4e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247460df92905a730f723bb4dd33f196370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978763c8f02aaec42323b7156a5d113b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399fce326db8b1651f51ce70ef5eeb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfda849fe6159d44e5833276db4d9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbb5550af08415fb3f97c9cc8f106b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7096ca520f329ccf998e49033490e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682a4b6f86f033e759b90751b0f6409376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e6aea61eee0d62d50188adf88ff7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e0c4b244ced7084d4a339df77b3b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a683b3fcb94da48020cf93dc095b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f423e49f9294031860ec43135886296380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd512ccf23bb93899e092a45e2e597381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c860a7d60531ddaef7157b6ba41025382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0332ec1d357f5231bef7506b3f96b94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598e0468c6280dc017c8c9674e34347384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce815004247a424e6000408378a0c26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba4c63bcd2169046821c1930f1da81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf70bb8bcbd3b7b74bbb5346666fa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1616d3954ef40ecb683828b46321c9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48a5a00be3bdc71780270a2d8788a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6e2fca24a5bb15f7d186da441e75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c01a4683f88c467034e322463e9d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2c7cb0465d09f7d49a4e981cc9bf1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ead477b4df3735d69cc888b23d9379393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85986a5fea36625b26e43f1bed8df09c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b27a0c981ee7c57e8bdaa340f48983395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615533e5d9d19f7675cf3671161da7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9c8da1c18a38b4454a763b4a0e7df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a1af942af2ee7fbd6f3433fb7cd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed917cdf0825b86c0a4a7796ba9f5680399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e84d28b6b5f87b41a2cc4577823030400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623e838e08cd521d197965f479e22f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5f8df8768b3a7ac751120bc94c860402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcd67965957d7457ee84bf451dad0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c3ed7ffd7d3d40133ec73588896d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92610a1fe1eabf0e3ef2b060c845c8a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e838e46e0359474cbd78f0a969b4d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6401238279d37375aabf536f167eee4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ff951f7d56f7714833bdc75e414ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9c0933b3e24932bab789cfd1ce31a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e34fcb8620b80e5cf8f0799c3b3e2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541785fa8293cb86a21aea523b6936a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be94ca162806462a9264863f19efb1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec39eef3b3fea91fac5b9f5a46838b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d661c5df773b81e1bf778c0b7cd9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c7a51510016f678d872cf8ae8944d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1ca574d98b68e151af3cffa08156e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6f04466b3ebef494e0ed981cde804417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb26e6fbf2df70b24ab3beb6a968185418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bbe126a8f655e7ee02f2082b1ad7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969ef10326f6f7c2086136d511fcb13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f211c0979cf5e8cb35d2d60feb6231421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3cc001b2b82c22ff772c87d5a4824422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542a7b9ab27168fad1bd92115e41236423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e660142e9abea23ee7782ca6f1b2549424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9bec464e3da46d5d8ca81198eee7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffcdd2e23a8dd65f297d54513d6acc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb70a85dc927cf6d4a76d9472749a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13b99c7daaf241437f10c784c270b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf903913c10a3ff8740ed6b7c7b27075429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f17ad49e5e24eb79bf8faf734c1219430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22014abf39693d85d37f91b7b3d5a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1c6d1286149fbd2ce3205ccdbcd3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f80c25caaed60fb5bb331488ded38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e8eb0f9945bb627eac58d182b4f37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082833b50d23fdea7dccea7cfdc2b0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244d3214e4ee5e5f5f028c0d1646adf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b758caed84aa7ef97d36567be28749437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03af0dc990f4744bbc13d291d07f27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba4ca2f9d5ba1051f137a75670c411439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2969b7c72d066ca4212a7b4a944f9f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28226ff0fcca4c2b1e067a116610301d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a163b267400ce53c342f32ce24a60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48250b415a1ffd643ba3881087de28b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a5d539a8cf9d472bea36fdcb3b746444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527b5cab0f5896b496202c23eb8879a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5128312cd90f26f416f7863c529ca2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4c902627efa61fc892ffdd32208f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652299d2948cf6dd70f586ac7534508448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba4c4ac9719b2ca6a38659a55216a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9dbd4b14d7d6d1ebbf0bc97df31cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321384a609436e99caab574a27e9b492451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0720d7ff75d18132be7b176401f4cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010becf6f1f175461583a80bcbc14ba8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7c267ee8d9f8f820f743b9dc9be47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c82c02252c46f3b957b86460d92747455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324654fa4015f62fae34b560f6a0db4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd53040bdd3631b35c15940f2f2f9c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c412d105ee9b76aa5a4c140350b7070458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d36d28f7ba27902014e76d402c1a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b55be006e4fc6de7a6a15e32e5d80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a3ad6dddbb2ec00070471c7a49793461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5c3811e7f8c6fd81e5a45fae1f69f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737838ac18d5afa420ecbfbe3645d00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cc8f5c07a863f0d2774eaf16f2659464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e096870d86fc36c27d6b079f38429eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3fabb66cc5cd4391ec9aa13772b09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178633cc12912f09faaa4efb2e71bc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3f244641a3179dc6bf91c3b900e9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3c5c9ec339e6509936e1c1795f18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f30d33c434e7e0f761a9861a9f0fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742919092c481caf592be265e7054d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aeee9eba86dfb08a9578652b68b30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63fe7dad98f61ddfe9dfab23b3bb82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5854d5c7eeaff671dcd750b1000b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faed01d6e034f0f78bcbfc197d1aec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990229a89185a05e806933b9e84152f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dacef7d07af29d7a160adbd784373c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee38006eebda3341b0d99f9a211d16a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cea95231269d0fa1bc09405c36b6a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a612a22a934e3cddfa66a4f00b760480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0b4d3fec9350048544841b0ef6393481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45e8ae1d38c02645724bdac27ed117482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b834eddc83dc4d4022c9e36d9847106483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ed83b3bb43ce5e8735e022919456a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2855af79eeab730b68360c2c301cd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394f24666dfcd39fbf7b134d4883f9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101fd1b6f0f32a33b7da0fe9d4b8832487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe7428b12d22e5d3588e6d2f9bb74c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849b8a3a836efa5d88aae8e2dbf33e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272f3c12c662398f2112c0da10535b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c3b29931f1266ecf194d92f2f3d95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16106eaa92ca8e2a359d946658083f21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23b6f4d79691a7cdc753f247b3d162493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28971825b0b5f5c05cde4185b1d953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8ee5b044b420a9e93103c95ab216f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320e4dab9a24e1f75abefd088049f3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f842c3cf6338d64cabcef154caa5e3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d05878007004c79bddd26d305127a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee50e3735dfd4adf3fc55f880cdcd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806a06a5b7417de2791b85f0913cd0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd42394bfffa6bbea1123f61bcd089501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fab67a7dca5083f52a4e985ecc3bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662039466769ab760bf67f9d90ddad98503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5482b2dc30f800f36c75bcfd8b2b7dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ca876d061de850876da04fc730905505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ed598b70463ea5d5b68a40efeeebc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde77815f3d20256d5f7f185ce6600f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fd676798841dce7b773488b583f4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb48796ef885d4242568bdf2ef7f0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf81c500b31af58a55eb88db1e8f936510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb13ac286537ba8a4bd6044a911272e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16092f0d3c39b6adc0834d9311fb0b24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52059d92ec6e92d401b3f1e81f1b61db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6e9916684883551cd97698a82d14d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168c64d4194f22f1abd4b7fdc2d561f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625ad09db77b5ae4e2e528a5be7cac4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a74c0f91232c481daccc9298aae4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510da1b24a7c0b4016095fbb1160d8f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99dec6eec8f7f4217c9a1d731d36a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6fbe7e0d030508cf7db2091558ff8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44ea3568f9826b1d2f23646f4e3a7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3ba37026755e30f79b7085c840781522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eb907678961b226fd0195d52b47d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce65e2ec80000cd3f0bf406faa7adba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87c8c348919e9a693b857f329b3313525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35fe2d062949061c7aa22e710e5c5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fa22c42883cc4630c104f4fc8e5e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0989814110c9ee5f8d972a247169bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d15698845925a6afa0aefcf69e2af1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b81dba294b11fdc1e311f8315390b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695531ebee175f5e4dfa31b0cc11bf9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c730c82b6524b56b8d69fc4afcd8e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4ea6039a437fe3ab7437605dfb901533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aba6fac8b900696a14766209fa4dcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b07649e3c4e0d3071248ebe620bc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfea9d1da6f64ed8d477260c5fe73ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f855fd76f9910a48d5ba7ed39513888537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b21f75f331838b57d784c1751a73cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4e082c47353e00270fbb98698aff7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a1495ad6f0dbf331612ae4aae1469540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c3c7b9560051fe9381b2a2c5e9aff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13609e25daa02e8c3386fe9bb8c74df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676be84d9257098597fcc4228e31cd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92344edf5209eff45e4f5066b336fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18170d120e20594bb0061eee78148cb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348599fea49469166ba35863e8e481c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55238c8efb13ccfe3aa76f12c250d9fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838cfdaec940a2af541052fec25a656548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344d2398ba557058ff3b512ffb7d4e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ac66f8bd5302108062a7196c9dbd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50b5170be1b63fb2f1383624d73a78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7efd9416a2f5ab5a9084bf8d5b263c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329c7e3f78ccbfd2ea5ed7909504e76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86649bda7e21a7d059719e10c84cc7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb254c45ac97209e71dc5e1b5acd9333555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870507e52c615787d21336be9cb08e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50d160aa7b638eec399583b32c59a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1308e4fe14b186fdf01013732054161558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a19924bf5fc52f32895e37307c031559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5efe4203b07f63d89ff6dc0f3cdff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c13ea1547ad73774f381fce22b43bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9fda5487b737241d4ddf058597bde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf2635d4226f095b4c615359935aff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac19146bdb3ee8626e950a68485eeb8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799400dba41b98a4e719697228205f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bb1006eae59c699d4d1fc6e5df281566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2c33a3fd38f3e375bce445ecd954567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c30066f4768408d7f12c899b4d862568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7751bbb4906bfac74368b5fa15a96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449da5cd9a7f82c223ba1b955c005f06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617410c1da2450b3c7b99910682f9886571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f60d89ef70681c7f06a0f35c13f464572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecedc9dea50c3023d091d8ed9f6581573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611969ad9bc4559936a8db05919b60d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0190d546e89c0bee982a3f5f318468b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb91f399838593cf9fbfa158aa32112576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6635fae0da87de4f07279d194661cf7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f324c331c8cd74a5b8bd24354367902578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5de4bfc94762ca71f86ae651159da1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3dc28e25cf96b282288fdbfc2b311580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39708e840938a5f46741396d7d0626e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de096e6cfee0c547d9f6dbb3a7b3f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c12f463113c99bd1aeea7f13a878d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687f35c47291fde221329943eda7c5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ff6d8479ad29d93e5741799762e23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485e6d1678331febd719f654aa24707586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4c91223c71a293c6b97d5dd55bc30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd067959fd5112976410c06f4c08195f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf8dcb581d87f3d8963fc408818ca9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceae57d98b54ecc6da9749513fc2657590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c57c5fe1a52173e3263ccb7c0719f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec241397d3010d4b06f240e4d5990e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1469da96601dacfb001c73fd64c76bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a34ef60a809cd43b58f75ee568cca4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a513075509c3b585add474e72ce05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be31c791156d0f99b0875d81678dd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2d58b12b21b204db1b7532ed5a086597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ae96de1805f6fc0e25ea0fba437fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8e2d891413a87855ac5ea840866aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed85a51ec62bf324f508743b524179600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4dc0cc513f8ab28288d1d0f1ed712601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566e6854d8bcc117e5b42446c0ba8c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e4be50fc70692582dc5256a055098603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09471f1668e8074526f9c37e2b2fe77b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f345bfd345a9ec8e196e69269541605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4baf9be8121950bac60a628521ee69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcea18731ac193903563821083c122607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309a9e1786e07ff53279f06c530bfcb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e787d69630ded8a4d844f91e8ab6081609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01188c29664df84083611a6c86bf37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9ba075d897fe8eb8ffae2993e43fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86c2a00becfe7dee606a5689cbe907612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705758811d35917386ae812aca1aec8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deffc4e501b8a526c17a573900823e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2159bb89655c26cd0f2cb82448adc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73626e65ba2c0feed634363455d66c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f13547996df87b72fbd65e443c945617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6f1dc264500977b159058482ecbf8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1577b31e66cd39c105b265fc33cd7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756460a842afc8f561f3f3608c657b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd25e16d8667c71f9706c9f05dffcea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e73262c1aa40242d3604ae0b95a94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6bcf3c0818ca21b0711862b56f2ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d2f0eb7627256e4c8ecfbd9fb0f59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ed6eb61fefd4133cef6c5bd687e17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d2918121c42b7387e01db8ab41f3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9d195ec66b7d0422a4191223b32d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b01193e1c8d23449a1c8ff3eced9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcf99507195919f67492435cdbb152629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe60cfd7cdbcc1f47eba5993c16412e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3d67a4dc4cd357b161319a324a22e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988aea71c6108a94a4f605b2c740b5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb23d2838bfc278198b5b8b1544434c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134d4ab086f8e8f0737bb01d2a72797634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401578e72e066677cc60525fb4c54683635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0099fcf354acf3b147810055bb6ceb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0f4c5fef1bf53285efbde4856eb78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123157d0c1374ef97085743002f7af2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220436691329b06735d8ea4299478dc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202b5524d26a6da1c7e85cfd9ffcea1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882557a737fa1474d5be1800b6867c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d2ebc965122363bcf87fe2629045642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016de06f3f5090e4cabd7a3efb3391c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c339a6db5c9a671436903710ba50a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c07c8667f7cb48ea3c42b38b5ef23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328f1b443484977f71ed885527afa0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd2b4d6d07e8b6181b175c3656b5c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da7861a6d0e41f1e060ce98aea7b5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a3c103378e557903b758b26004454649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd017351a0aff57f2aae2a68de8d9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbca043bada62d422e1c1dfd1894c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77557289a34db0422927492131c1c04f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00656efc1c0532efd2599b65eb3b4b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ba39556b25c06e98d398f01355459654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4523d77ca636619a8242589f561291655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6c3792ba6af6f5e583b9c58f856f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233cccb3c611a6a22b0eaa40c80f922657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7db014a2afc0279e7b856376577d61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295e3286f2bcf7bd5d6707e57465671659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3e9317e4c5953560fdd09b8521283660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d96feee8b921a1dc99aaf2e425a0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41642e84f1db2921de9b453298ae41de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25d647e6c9724ce694bd5a41e5a681663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da241ae5f6da3300259f4433a650babe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9da6ab987960c48a07e52d04d55f3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c125fd359b33f700196cd68443485c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce62b6580464990392facb5ae62489667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34281d1c480794175cbc3bfe1e6bc180668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f3e51e61835906042bbb478a9f6ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c3b47dd63e6d0e170c2b87e7a5c5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bed4403e978bac24aab68e0d2e514671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eb274723a6d91888c34aa243706b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6790002b927311e21a2ebd1ed20dcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32592bcf4ab8b86e9ee5916d38d8098674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade8d453e7439920d95aff208651638675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dbcd95d2de0db1478d2300a783fb5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff351c24bac274ef6656b1f5ef8a71b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c607ccdcf17c1a96448a8a4a87f9468678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e949e6aa2aa93c032fb3551567d721679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83129c34f644298aefb133617e33df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ab6651ded6b8a1d4886a8fdcd0a8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43358f123990f30ca3ab19802ca34acf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a8a1e618b87c0e36bfb6435939747683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8d85608ac3edb8527494e8d72c88b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88b62bc7b2d4556f0fb9e4bb4aef00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efe8476fa5815d0fcda795dd686701686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e121642feb820ae31ffcb6f2a671687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af25409d4cf48478858e500d09a0e35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d24efbc6c30fe12d9d6bb87d3061f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd36cd4b0dc9ece387eff7e5cb927c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac824be157e178099bf27c694ff13b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ee18dcf561d652c2505f79b8f124e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2019adedd550ea5f7e04a8f240d59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62194544f76e1d0aa01a393b9ba6ad8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfb259e719f98a3d50146a0dfcb3a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12dee4754366fac0c33c8cebc6e4d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f9e7c6d98b7625dd1c8a0f668ffe3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9ad5db88273de0b31a9eb619f232c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dc5c3fb5e22c6ad2bf57ece333080699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d446674036743902ed65df0860679c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d3c1940609ee21af774cc0f06af3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518354f70c66f320ac2bb337447ef38e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695f8cfa04bf9003563deda3a56ca2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72600d467a68f86c5c123970c17b73d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9f956ef128700d04cec9d6c8c3f86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992c27bb2198653bb4de384b227f074706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676d990799ac5160fcb6a10cd4f2997707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df62b280664360c072603558e699c19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f5fc9e583c970990f69e0ed1f20ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f7a471b0f03d08cdac0564678b67c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e31dfabd1366d272fd3270774f7b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f55bf98fecfd4b2a133989cdacc93b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57886aa143129fe3e9400bc4ebaa551713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af1dc19aeb0d9b1498936c5fa7c29d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6dd71131bba5032d01f0e68b6a0f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9007b308590813f061120f8ed2253716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794e98d71577cbe85f0b4dede28de35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e0d7a84403ccb4a3a36d90513e432718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f2bed432a99a48a5edc13be34d556719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7713a8b0dd9ae593242a013301180720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd5fb564c8c32a156fc4ce3af37f38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899669afa1a3b579a8232483879ea16722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccea04a6559d667f0ed68c1a66fbb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e3b236d3ab8175d62bb5f52eed22f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf817d861b0a3131db184dbca5c96b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa540b6a2641874bcf4ece711cced44726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b472cfe293579ce4fb22cc15123bf2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcaf83efb4d21614a1fc781506b86f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1ebbf08b0d4e716384ffe1946a0c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148832b60eb248b4639b9fe5d11ddc7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecab37cd76e3cd4a3d74b7f19c89e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63bb5210f15241877e478c5f09308a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b73261ec6e5033ea74498fd9db844733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e5c585f8b08d6dd6c108b00987dae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa890b96d6651e8ee08d8aea817a97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285ad01f01d6fd651a2d546bcb76f65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20cc82a27cb9cabdbb6e5c7cfe0551737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8dfe369e48c81f0d17f500b81f7dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5910d60a0d36961b2edf5a8f5837d58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34d0b078d6f2cceefc4a721b6d5f20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf710287a1ed8311c992fabb93ceb14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89c85ec126fc598168139a94469cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22b7cff3663d14c49fa2336702bf5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719682464a4d15045702b574c352ec8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c7dab53cec10a29864a2943ccea6e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba150c017073834ea21ee8096c26420746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ca6544991a0cbfbcc072b71e34ccc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134d021a63d879f2670249fa0c16935748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526bf64753bef2793ec620ad557aea2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf52cff9410008b775f054699e0ed52750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41918c21e76ed7001c88b784a7f4cfc4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc55d23c9d490e2867996f2f048183752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8fec6993a67731170305457fb3271753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41504877c481f2eaf130fd685797cc3f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ecc783993915b0934084f06d96f12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90e6afe1b82f3664a6fc757c2e70ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b236aad2e7e48d5cd0362ae3ca2bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac2329332c691099a291e2c2283a27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c666a9198c627b89eadb7ad35c857759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d0801afe71ffcaea608d0a83aaf561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b0a1a741255ccbbbf5936dcfd3e872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ba80afce585803b026a4177c770bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f40d2d67a26c80b15233ded72da5074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f8ac667486b2c1b448352be4585f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf29bf12ca7a9918769218b8a7b946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e1e422427a899b88d525386bd58ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc213e66fe443683c059f439cf19fdc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb216eba67556b7c45804b153609e589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa6fb9d11ff4b51b800f170266677510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a61f527de51238cfa6e3c7e96aeb4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b779ea47c9007ea4435d97670896df012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700907f7ac7c665b8abf87bee0760e4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc40b0ff765ffb0945d10243b634af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296533464d06f57d8ab190fe13147b8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f442938ed8ad4e4cebf34c578ca2a5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993df17bce584f91c1ca15b693a087c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b4d74f67584891b27ce40abf1be1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1b7f93adf224759ae2b94198a142219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6738ae1bed29e2b5287279e4a026a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86765580099a714383d7f4403105f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917e2ac569cd408028e6fff658de97d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c209d20ac954475acfe35064ad61a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3af7db812c9779c71f95eee7e2b0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f99288fb00cd2d130cc654cf4448325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce6f1ee760a721a1d0430e253394b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7f20e9a528114c774fee24b55a46b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff5596033fdde296224829c034dc4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cc8d82f09be0451a712f2209a5dde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e9430ddbdd273df3c467cef9ce99530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce44533a8326751c5b3335f712496e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb93157ccec82cb678767f206ee7d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de990c5f516e568e24a0c92823cfbdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88305d99f8523bf7311de48a81bd54b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ee9d3d3de15974a8dd6b9c214370235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc30d30575c40d594a84c11cdf5c8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a09a50fc57c1cc8e0e4e0f6a94baff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0450769697113b2f7d4b1364a745938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34781c443fcec1139cbf0e4ff766298539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90556376a9cd55b9e633f3426ddde240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72bd6c90558e78f2d01df32f33942f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c002f7bb6dec6a3d9f6d1d45dbcf542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91589c2d6317e9f19545588251edfc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42487741d9efd5375aa473d1a8ba8fd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409e010725181d96577198b45c1e4be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8fcd44cf0ebd98caafcddfcc94e8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675bec229aec542ac51654ea7413db047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb4b48483443fad3e0808cb359dc0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071781c6f0345480487940adb0d5c94c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b642a33420f87bc7a9103920655bb6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b173e805bc99528a2f3431b849be951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd75e770d4a45f5266ae7b3e9a5ee5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edc799b2d6889f84f47bba2cf76a0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc54572b0e503aa62a828f8f3b6303354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216929349e0b5c3466a2ca4a9c7e381255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ab34b3b3d5066ca05834248d7cae856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005093e5a1acc96d7860087996ae79ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102c70809efcf721069a952e7ef33ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e47c22a64bf78262bdd334a0625df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb0e8e9a351a754e585776e389e09160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca92edf17bb4278febf0b1bfe1da16861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d4074196a6af92bbb04596212b6bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f018a381815ce4be986e97871efee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54115f99050dc2605108cc1f38688364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2eeb764cca6c19121fe7b308ad37165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef999159ebd0b90dfc16e5dfb047318d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91d5686f19e54adab1b03b6a74b0d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b57ffa9f09bad382db5193ae6cbe868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908177e19409f4477f1c0ac3ed8f206769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e803f9e11153d0976340e7dea490e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87453f6d888a8aef6444e4c0cd7e6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d7c84c1bfad580210285de200c16d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f5e3216f79bd938c7b81d006d5d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591db2bcf2cee88aeb3b528557c106574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02654842235e41fd0bee91fd9897466a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62407aabbfa372a00666aeabfc160d0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7c35bb66e1e40c3c7401cbb2fa9c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497924d4524df6f3b88b5f963d274c3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58c1dbf4c6f0dceca1103f9f0d157279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15870ede0cfbcf99c446f50dfb42f7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a6f6064266364a12b9d6a9d5003c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f1de4dd1fc74aaca9266967d8874e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662caf78f9579a3ec7c1ce1eae8782f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3f1867ee767b6c82e9aa88c5db70584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bb125846ceeac2bd7d8b912e58bb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d8f07cc9a813894ae0ba4d94b009486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e8f0a3a6f2be0f9e5fa345884061887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a5dfe8b8edfc1f1c43862bcd5e0e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe65d6614e68650077463abc3c6bfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d0d940fa66cc3467b79f7dca0918990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff51880700c0754d5ab025acaa45e0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff55925a2fed4f196e60982083b76892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a868be0de034a941aeaa92edc0bc4be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c73821b30a5907420a24738ae18b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3a282aeb4826a88bc533654ef03f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b9fbd7bf1b1e2fee442e96995e05796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc7b3d67f2287b31c462a43ff53bde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac182f1d7e011e6b5a06e6c5f10b3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f665c063170a5a531b96b59649bda499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427824adea53894ebcad79e5a999254a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcc538ed39fcf4f966cd7c3cf85247101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3b2ebccfdd77780e29714cbfcac6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde5e97e2476ae7cec60de6619b1be7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e968170335c3bb2eacb9d873fbdb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285db9391e587b647c8cc67abbe498cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d107d86f983a702f2e23c89e2fdab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cecb63c85bbde71041a43b1984b5ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be426d93bd596fdb6c663acaee816d1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69991f193d87aab09d75bc65dfba20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bce86972b2223032f0e3150a08675110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a57722f25d205bddb84694fa5a9a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3858686d010ca974cd710fdd88ec7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7ae0c4fa59e5d76e145142540a86f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7b396fbe38099be61e9d1dc89e757114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939b79f1227f7373001b104035eed01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62276807493939cd8b4a14bbd9d5f7b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc02476eef2a2c3e79d50237015cee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4cff0c032e25b553100f1f7140126118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60606bcaed20cd929a311665f4bfd9f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852a56f4e47357643e69f314cd5df9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e02cb86a401b3e13bf08e1572e08e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b819e546e48f68037d858f0064eafb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7ab5e0dd208e81a97cd36a68d85cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d63efef9fc0aae38a2be0f9326eaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c7df82c2597171d9025cc444781ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6751c7a3e8685a00d5b6b70bcdf3527126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277ac86cf98c9b28b0b0125d53a1c46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09702c6d5cc6788015ba4467eb7bd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62304841fea3f3d26d03e8640ce98d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594e6a5f6cc051c1b0796d07bcdb37f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb740c1d3bdd34a33532e9c61ad3099131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5cf03995d71b436284d1c6cd726b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23532a4f1abf4c76743d401871efaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4295597acabb1baeec4c6fa6a9e3a84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1528d393635e669593ee368c0c1ef57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97caa1e486afe3e9e79330c942870f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb5e4abbf39e2994684966e0247940137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbfdfcbb48703b8e2e358f61fa330d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02592159f9f308c862d1e160a4e362e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ac00dd9ac4364ec0468b7dc8f4fe2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c975fa89dcd281230940587f87e6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d667e8e679f5945ea15095f3b523e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5b0b96a0f6694f16acb943e648190143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2903a1b0953b1777458f193b7b9e89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd346d062908a2543cf1b2b0d670ca5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504ddfbfe82064b605751c3844d07bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff44097368151fe7c5549820849a16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba308123cb8a594bc7361144d442a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33762a37f2b207d88859af5d6b9695b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a131483ffde429251f07fc1ef948dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add647e6d241c29bb443bb4f90368cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed05f5b7c787b56394f2f24b026d60b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51782ede3092cdf944c32e38a535120153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7efc5080f5cb7d596954a60e84261b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87d019a189e55c1941977ce5f95dbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885f9280ddeec34b7e47eba9b0ca387156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00d04dbc045b8985f91e14e1dde923157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb10ed1e9995fef8c3ff41e605e362158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d1ffdd3e364922ad2c447f8b8a3d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fcf58fabc24e36acc2c6de56799c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9923cbbc4fd3fedc6f37840a40e4ab7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44abe2c7600aa177cb69db811af51b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab62763562018ea249d6bbe100019f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf54e2fd701a907606a679ec0ec0821164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aada990698abfa41447340efe42eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673197bcbb6cb5f52f18d34e48aaf550166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0e85b35931f95dd5b107304e77eff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bb68f604f05bed22e039fb6da309c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46f52a4febb24e5413293d4770cf14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1542f7b05580f733ab2b148cb89863170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bb8d0f47dd68467a0340df1331081171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eee501455b7c4f47367dcdabd2de8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad335904ff3ba05dff7348bc0d4967173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f873a13b43baf734b5f6daba8ab25c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6eae867a4177533638c3ce37a0ac5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f9ad835274929e55296893bce50bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca40c65086845d41c4664d275456db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1233e3de2a00c1233d919fb33d670d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cfb846c5af301360776398942042d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2ba57e707a7c934c69a9149925fa7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbb1355074b303ddd58c8bd362d656181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b51b8f623153ef2cf948d05971d4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869cf93bcbbcde30c1369caedb0d2bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0459a9169216bccb7b46bbc2b3d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540181042cb7b6975548b038e9fc4aae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4508ef761b5c50d798e04bd9a736fa6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201d987cf76d74bcff9f8aa7ed80191187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabdcc3a496dacc6da9cf2b7721566c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1a587216f59afaf0ad465eae7b54d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682932e34efc4b2e5fbdaf03b30606b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217660b757e7a6fb1cc6166eaf6f5a6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81039df62cd22aaa9ff68d430cb70abc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be8914340aa23bb3bf950c08647159193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769a89a64a9ec48a59c248d66e65780194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a68be29ab9f3a584865985262147d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b175d841b1f1a364b5ca6fe96400ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382273e7910930f789942b1986a8183e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a3cd6d749c8a9e10d76743304c150198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9d46e5af2f08424668345ac5fc46b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35b273e2c3c19e5d0159954d4fec84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef2f658d6a043229ea9c5c82cd0018201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c126bc31961bfdf363b54e5ee6ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44594824ef06946ae0b764b1ff7a6c68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4acaeeba4a6c98ff374e39b1ce922204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f1a0db8105e0609053e56ef048d65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4c0e913126964828b1db204dc6bd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4869ce5f9278bf3527a4d3300810b0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb5c5bfa8af9ff62265d14109aca3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f356ee458a5f32b286346541ae1bdef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1ae9d86c5d0bb837958fca24cf6af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92c2b4d5e8f9120332b863aae69cad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d41d579f338b104c6e202233b160aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa76e103de79363fe140a52588c9ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71159c8a45237568f1d0e9ca660c755214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94769eba26d3025aec73eca85a02b16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731020c5c558a751b75fc98a1d171405216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f678734d8165ffaafe3ebc6533b76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabf091f24c7526b28175b2c6064f54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f44675c4c2ca8b4f1dbf5d4c969cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda037755848348d935f0966e0e2183220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d455a0d80f3e6b75202c04b5d89346221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8be2035e8bb05953fd2020603b03b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428b7f1ae6d8e331f1c5afb6fdf238223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd7dbec4481a5e0e97a7d36c8bc254224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4149c80c7c11ae2f27e6ed7b0618d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24beceb6d76ea56fa7f284d5fad77f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9b0faf9ea69a6a9c93ca3f0fc82de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46956ac775c17f9c7e20efcf66ce288c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa6c6fa45ad11362b352b5248ee480229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf607c411970ee5aa2f35afa7670f064230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77865be32a90e74963480af0c44b92e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9623c5ee689c10b52ab938259f9c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2e7af2ee3a16173883811687b1a47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1495d04b7b2d36a7b1602225958b9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba4871fc2a3fdc94a64ea8b5979347235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d27b9554c3e189d8de10039680c71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf2c2d36228d97f3dd9f2682d154a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaba25dd5bafc40083295687052bb5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc90f72965774db1981f56243f3c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e1d83c37f6526d173906aea289fdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44703fd5b1719a1ac2ccc7f607ed34d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4b40441e6d55dabc8ca8b9ab7b60d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcd1c369c2832f94aefd0acafa3c57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a1d820724d8062981669ec907ad1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99fbb3c9df63ca63217703c91b5d48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1714184f72824a6f849e27a098fa0f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef10b83da401a99ec0eea0f13c7b67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8062be2fc82a09cd5ac4efeef6db88d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8dd50fd167d60865d0f8550f86b6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f61476d27a007cc2cb7d34eb8fb1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7094a27ee87c2e1ce75e9e717ea106a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a3bdd11ed6e44a55aab9a3316c020252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb003e40c0f0adb7d219960cd671cf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacccbe97157d284e86db1cf544fefb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4e37bf386e9f88f5d103d436c9c1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c32efbeaf2b24d4f49bb47aa9915c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb3f9355f6fa5f21abc9dccc441019257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6b021f24f2b3d573d1b9bed4af578258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3e8f16d546af4424cad815f9682aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf2f739880411715984a2d41186a81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41f9af82152bf77fb0ef8792656bd9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49afd00883908b78ad14094be8cd668262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f6958216e520fd77db094b021fe34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455b4efe09e1e7bc59b72fc060f907e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e79b4490533646b22ae5b1c1e20ab9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e3e626225fdcd09e2ca9cadde36a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4642b4ab364255d8fde0473922c7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a11433cc9206156e0f1948d80b6059268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278a86f766e9838b828abcc90d15058269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80fa6060dbdc4360f50d63d0124c3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f369915783f5667eb5b019dea0c5610271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1320cd3b07b76a328ab0d23fedf7552272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961d8b9902b129253c75ad6e1f1a330273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945d10d9ac55c283891cd31204b00d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf8859effc1bebf53a5d6ab6103adf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae95b025a6d29da3a5954cc1d44dd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a9a0f0a70e18017cc0833aacc4f0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc750f8cb3452c2bef536603df7254278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf32b2d91f30c3be791ba3852c60b13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caecbca672219e7433f2dba4512461b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604728ed0827446d76cdfd8ea3662c20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2db1f06e9171eec00eb947fdd58c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b80f4d0b4492ea7d1f8ea095e1189283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11520be6e8a2ab60a45561632365f13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96be949bdd825550912969e935657f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738721efdd182bd9e5cf8ba38b98f91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64781b775b828e18dc80c15e1b4197b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57c5bd4e4e36a465e99387cb9c162b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4b4e368ec63435672208565497349289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3703ff5dc189a3c6af215d6fc9c42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cc21ff2fd07ecf67fa70762077276291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d452f7fefa4831e66b0dac256ab2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a6224b84cd62fd80605a8d4de748d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e01a139fc8e4b5dae171c54e715a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9987c76ce54bc6c9b8db0b848a3f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c916cf45495b87a90ff688060e54e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebc15c939d0bfad09a6b7062f7c401297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e47022a58d21758019abd3412a9097298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd121949c6e82bd2d24e927cc3a52a41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be22cee313f871c99f4946b15cdb14e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671bedcbd94b71c403c510768b11284301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cd3bb962251f79212deb5e22b093a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5108906822216e421ee72dbc73d7853303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520e5bc386f7afcaae250d8d1db7ba5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eb081336ca79555bf26e9ac6b15fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b86ef0697c555545b117615df0ddb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe65375496f41ba7608d382722064de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ef16f4e66fa48279ca8c8d9aa22b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61284d7eb49dc6506a7658369157d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211dc44b3e60c3ea2cda846721b4cb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd65ee7d25190876bf8018bc9c31de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64778641400a1b7c92f68a64ae7add4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e67d906b6bbdd9f14f8e9116027bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b53656a007f6be181714df5a6b0e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b74672bc7e1c63e884d5db3565d6d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e97dde5f644d9d0687f40047cf64e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b7728f54f09cefd74bbdbc90163f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9d9477ecff00b438ae73eac9748d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497b3901aa31eb36d747b462282f814319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2078c286fa02e005d0a6f7dcffc21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d4a2ba896423438375c830cea800f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cb12b795cc9a4c04d9a385abb5032322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b013794275f21c39eadc5416ba83d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b333718d7ed4d78e69d23bc6ccfbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b03ae724589d3d6d8ff86b7e99cf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859af34b2c2a91d723f5ae1914cba9b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f2d9114af1b86e5bc8fb718eb9a11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497a3cbb35473fa9ef55a6f2ddd40f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260513e55aa72256d2c90e27f8dd6e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7599eb8a9ea3f36e1a859db3376db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380492609afe9d222d5d8412829c41ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c90de40d485e332f90879b2a43899c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d409819b515c16ad17092cb8584a4a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37dba5a91dab2f3ba48aa564507055334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c3f1e2f665a5e53192281372056d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ba66aff7f94a4d54cc7871f5f6f6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4349569872e08b479ca3b3f8a66b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7373224ff3db02c63339b1150ef40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5cc8f739f63642ee8272331456b21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa64d617ac29eabb51be004cea857f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ab1626479f345cbef3eb939a07c5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4577f448d1979502dceceb0b8d3fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc8d17aecfadc1c8628fffd93ae0d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081c94da9f6b3baa9b6b15324178d7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893b8dd8151b0fbfdc5d4778f228a5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71ad7f232ab1c79c975c70260c6410346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80fe0cd0968e48d5c2005b21d28f7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c148f3f55d2fa0bd73ac5eade88e321348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9355d50cae1efe15ce21d3ccef3e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6048217378f5f3a5418bfff4535775350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8a6af12a6f164f7aa41a58cf361f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d98f679be6966b88c2d39f2db6922352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ce82e1ac8968f01a15586186382e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801fdd8257a7908c656820375452ff0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24982f5bb0fba04dd9adf1546c98fcbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0c4796005166afa80bca0d0f0dfcd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e297b9bbc87d80b0fc1bb29250cb0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94fc129eab73a7247f3a26e8aba6f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7661d4fcaf289f7748a741d4422977359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4747ce2c3d66d3b44786c9a09950b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3810bed7574d4c62c4a0ce180fb4447361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b0b8c3fe389acdbb526734a087225362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3704482647febbc9e03fdccf4395f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edb4c5fc686b43c07b49bfe9bfa593364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea7f33d68704dde7518faf5003aea8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbf4877396c1dee27bfdb0a52bb5ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c54af709d9ada5fde9b053943a125367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef24a74933e8aae44e96d5d7a205270368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb3daec6053fb46cc2323623afd774369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d522a737ef6bbf5874a948858c6706e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3681e193c1e8be9d820752f3d6b380c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f53951dd8a9d7070e9eddadf11a57f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3955c1b2110cefcaadc1f17ca22caa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8664bae4f8bea8ce565101bd75d3e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a1426d5fba92dd4375e02f1afb6d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab482fe2923404c8d0c76662ee895d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e14bccc239b7ccb350112b1a1fae33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40989a500cb448a26721e17587abb79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c807f04efa2bf8d27703699ddefd405379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a8b0b568c78081e939cb87c21aaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba620590db52c02ce8d4b48281a551381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695855596438cbca7feee98478c7e54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa93b86d456e7ae077745c7078049e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56b31fc58ea90e66a56ff9135a7831384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130bc057bd588d3e387415e8e887351385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153223dd1c9456191d488026bf3ba36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1752329a5e343ab15771d75e95f75ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba50774d2439687f34c68b828cc7ee9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239efb224f7fd22220781be7ed9e6501389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58a3a25924a79b934016f19e578abd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34c4dbdca2591080550975f2f68f15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e04faeb2510f470023df2c46748bf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c6e730b327707a697eba23b23381f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09e2e1382baa2eb93ab49786a05ef7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99752191edcb412fdd478d867b8fcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98f0e2647b3c7a41612e0e869d8a3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d737f24e33953c4dd8833da09083a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab15b908caf90f48ec5941ec815f2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50b6d92b94005c38a84e95dc26e69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e667c091f4304358f46d64eb8534ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1069a3b61c9c490031c8220a4317936401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1968586d1606a2d5892e5672790699402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56135b0999a5de91455d76c0d5301f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedec946cff729e291a66fbebc4eddd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89861d5204f262f8ba20865f8ce023cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b83f59ac04be3ccec0eaa36f9eed0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438d80cae4364772ba9790a7460dfdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bcdfe0b772660a8b04d4e923fb9da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fc49bc0e2cbfcf5d741201e541b55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568da4486c8028e8b9883da876a8bbc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f847e0a78b15bb3e2ff5885fc7ee3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64032a1332bcb5de060ce166f05ad651412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472a8a89e5f7180b7b831b5bcf907ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fefa15b8bfd7abc5c34c55759135a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273d7d3a084b7fa93a6fe27d043dce7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e6cd667cbeaedc8ecff5c98837beb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ccd28fb2781bb288c9d4f333bc3ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8eb6b9ef084d587d739d87e95030e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e81b2a5757f7f3e0e2e79a5111989f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131ed0ef56aea7456a55df65a4ba8e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f726ba5a03942794974058967fe7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f885edab5124e98c506becdc7b1cc17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91773cb166d27eef4a8863ba9feee6ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ade692a21aa13a028c88cb1f853f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57903512ec2a863df8fc54f85c08346425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab804a971d9afe4e76f5b453f5cc3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddd0439a26fc4dd46cce58f18793e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2e8504c086e016ecae75fcdd216c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262593ff951beb4360418c47e75afdb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1295a606289d45f36bb919423e560430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb46664cb8dc1e0c231d4c95a94bef0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073be18b26b7d7c2057ff8c45cc65ccc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ea823ea107ee03a128b05ea33878d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058860c08ff609ad4072053acc04acf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008081e1cf1ab595c86393d4e7795d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d7108f77867e749df6ba2807276a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c99b2a4bbe616b225aa4321990ea22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6270e51d04ffeab6b3ae8ea6ebadab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0718d40b4284a22875c54fd63affef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783ac0d612d57f3e67a94649831aa43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6047ea01833960c47c02e327e4c25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6ca5a5573a2eaee5a32ad08e12d8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199a4ef3b1635fb79f0f32d9a6555d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e843024725142c6eaedde6dbf79619444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54809ad53b407fce9a046c85c3cfd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93710269b1baf0a4f50afea5d892089f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcba67ac83ec6b7542a549e8a5ca86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79821c32f0debf36adfbaae4ad7ae8f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a01006b1f87c31b7aa9761cd671531449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e795605d42ed9bfddaca25e547ae632450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740219d73d8ade56f4b9c86856e2c44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d42eff8540dc4a87311101ab5ee23f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ff8a7fc2852eaa8eeb80054826d2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c71b1a1dea13d92ad0c960974b51c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0509dc7ff34e8d943b9855aae1ddea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6accd05ddb3b183cddd639b84792d3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461899c19ea4c4d496a6d55d820191fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fbc167af91eec8d4f8e073a7e1c88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65cbe69b4fb552c1d56c435d012d49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfaa01ec10a006eb56442a5054ce6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9733af17481d447876646a8a12273461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb8f6ad40325b0a6e0310ba4f532fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616a955ead91b708402bb1a847f54ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1a3bba8820732288a434ae0c5c38e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7770b3b6fe0405881b455f0b786a707465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59100f974a746d0484af2b660dd2a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a31d5d6ad46a71cf76e262b36873d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e501fa1ab2c36b17b3429617780bbe1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fad77d4924d8ded80ca7ba1c83942469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c2df0eb52b5bfc71937a237d291ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f9e48b783a6c48c318d680274edb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffeb561c31067043825c4c41d8b5d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad116a184aa8131f352336021d6f1b08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a88ce185e521aa08d4d0ee8c1df2a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86225f0a2a13e6dee63202c55895b716475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00075e19b6dbeee4c52bb03d27e71f7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9b20458e3ca4b41f2b63f28f5443c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af88181cb66daaa96c6daa66b2b01b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a5887ae077844e9d17b5f543e3454479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcc7a747c2b006878ea055c2389e47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec428794c0724577737ccd554f5f25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68205b3fe7ff92755f2f369b9fae5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4b5ddb96e836e8f42f83f2892d081483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41ae86d108dba2d7304c8d39d6690e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45ff69470c1ca6108e3c9fdba074d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f190a22b81e8c0fefca103dea90e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da0852439fb97f8429f178ebdb3573487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cef2f4e6ce682d69f537035b007965488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdae5eeb959a6f51a2c164ab04efb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4672ab0c76d78ee7054bfa30753fc5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0aa400e9b0aacd53a4cd86151beec6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421ab374da6a78c9e7be0364cae4340492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92d02189a9629d134b9ec30f69ed5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee2b4e948894e2b6c8060c522fa3b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180618c040f6d47d0a4afafd93d58c9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe14049ec6404e94384d1a03629b9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6359cf24d147b172274154d426866f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa105229c102193def3c894e32fdcdd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609686964a1824a54bda8a3b44e7aad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365f7fd8c2c9cfbaf831d43b3e084c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8747ed1782b97a3ceb0ee2aa23ed26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33469ba486e6ebc62b516f0dae89d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9dcf661968ca1b9909a9a4c62d488503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceea3d6ab25011cd60dd6d74e03bd48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35ef74a4299be76697b1d793191e76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c10caf991ed1b2a8dd0deba2f11a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd65fb6ef91311254522f93821dfc70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b814f39d9ecce3368fcea94b52787b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d7405f08aa5a2b970bc000bae0691509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b06c97dacfd21ab1ce207393ad6b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1021c4ff95f2080c5a4a92b5d09e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3d870122b2b6bee85e58b6c015c55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93126c9c1f5a037215bfe4793a0916513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de322c63f938d18fe0e198e6417a9719514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8c2f39904e1fc2fd4c5a3af1e732f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab85bee46b14d95fc776baeaba4a5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ad7c4ef8eda4cdfcb95dcd5067bc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b1ef67ac22114353a87cfa43025a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ef21d56f782d709cedf71c4441bb8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82522a8587a80ec50f70f5dbbd7da06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9ea976997c96c1a8603c21da3bad4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930a59f3483515a838d1d2faffc79a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697b338209b64cd19f7c501bfb03e09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b2d8c8a97a87a5deadbc3d705cd91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76043e50c48a1db1a02f177e0c3b4d08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6ac0ccada3a2aeb57211cfe2a5a6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4122a6d0856e1595f0b33aed88d6735527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d67978fff6480b7be47502215b4a85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49213a343c9604be5859fbed6c0e6cc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bae32628af7f5418c11d4c7e098b75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98fe881fc9a1e823ed0aebd58ec7c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ba9fddc4d3b953f49ec46c2bb1f15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7643d812463a5913e81fd9bda0f895533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659cf68dc3d12e06719a42f2589d313534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c01cecfbca448dea7c92761b13d84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91246e17d0c97c7de75f38b39a5a51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726a471311c94d4f94cdcff841b5397537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75854fe59926f8c6dadf097a74494ebc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292ae6bc4c32edfcf4f6680db282149539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba92e8bfd41a87b31aa183552a25391540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a2b95ba62094738a60e047249e028541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc8de1ec66be80dcc80bc402582714542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caadee475cfef242211020db2ac01cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc316668180bbc1a36acf9815cf80b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b54bdba5f6fb96742d4a38ace964c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837aaf92cabed11efbb411fe31ddca3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60a17a719f5dad06b264c906e3e3c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5777356b49e521377b519ed705631d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0a50b3ced643be721b08aa670272a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc11002734fa76f12195f1239a9d4fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7465e8ce11620a4c0712ba70c781b95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a080b8b319d68d4a355d6c8dd71fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fe4592758e83cb9a43ee992ffcf40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9250136b2111e6f90421c94a889115554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c452081c31eecc3fd940e9cecc4bfc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132e8d07b430e16483cdf61c6630bac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93316d4da5b005c61034a7be53004f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95b1bc396b910e581fd2e1fa41617b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44edef731a4c763738f58c5e5ae7fe6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf836e5b8aa61d00cca383f9f5a007cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5feb74f698a84f82f0603707cacd24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed35cc2151ddd1391b122c9648ce069562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce50521077347d0f2747af39e7168bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e036f3a6c34a124ccd6ac4994b097564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b31c5e763ced35588f6bf2ec5f1c4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be9b30623b25500b9b77dfaf464681566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b821fd877c9204125cda761f3e9d2ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749fc703e6122c0a99e5009010fac80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41270ac69e9a2519e03e619c0c771df7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da48735d0dbdf86769f196e494fdd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e991bea28c5c52911f597efabffbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0535522f7f6d427fed49d200891557572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2558aed8af3cfae426087223b07b4dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78773e3d3279bf95a21264cc28aa6168574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92a93c9e74e3a7f0427e3e8d957d5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f29779851c855e775cd97abb991493576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1781ad92173d1318c2b585f387746577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d2c4906fa696fc65235bf75095f2b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92111a045b177ba750a082fa09773bd3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6a40ccd46e065506f20f08d9fcd4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca8f305624839754c1ae3d1cc25507581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700e92cddeb8638e86a75daaa59e6ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c13a6dcb2096abd5e6c709dd393fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604f672125f856e5bb7da4f1509c309584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee10268f321f833d0b8be54d09166a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d917125299b69cd80d04fe9370b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961c61e3991cf9d7efd76e0b9ba11d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de35314b9d26f7e03947338620e35e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b85e49d08bf86865058f6a5de92be5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce34e8ff2dc0786b2a42ba0edc545d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de092d1023c615edee9e09e9958c8b69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7dcfc38d4443eb47b78f073c75020592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2e81506ebab883a49f164ee700ae3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005753eedd8517546ffa49fae1be02cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa188f7a7f37a121c46dc16cf9d0cf44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073defbe1455f2f8990288b618dc63ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2faf399034f1b72d2819648fee8f0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb17e8ec414440b69b6244ffe02019598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2ab21be77f0887f980a4dda4d1b16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d522415d7bf3ce3580be073d01306d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982cab2c1cae44a04f1e8fcb3292f16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0370d0bd2c99901648415bd380472f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e1a3b1412433b7279568da5c5f47c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dbed24043f9fc7d9bc7c0e7e7e358604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880409f3d92dad8b914348ead4e96258605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3b0fda015d99edeceaed53d25aeb2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a71a166ddb0b55cba60a015f8f1fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502db96b5a9e2dde39422f5a9d664f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1405b2ff5de963b613ec6bc45feecf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9b0bd231d2e9daaf9a9f89251068c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf77334a59de97ec3319dc84b4b8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe19b308bab07fdd0c9f96de2abe014612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9bde7e1cece11d3c9229a89d74ed6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84e07bed1a1ba77adfbd9113f96afa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aa97287b1c85f32bfaea40dcae557615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c371723beb6da064d94082d1bb3346616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744336691cd14f1f5d4aa2e89906f2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c64f87853f40a39d8fd1501a5c8f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1918bc78d9dab4f32050fb088dbad6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca574f4dee0f24efa1af6fd484457fbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69f3149bd1b205b325cd1be5019213621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ef6e89e6cd14defc4ac27d0909b8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a557c8d69e06c4478bc83792cd7eed2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b152548d98ad66577fe91ca980ccf21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1868d8477dc6d79949e236e084590f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0268dee4b8a9f70742ccc77a1e984626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77182dcf78a67bc274c3bb2d76869785627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cbfd9c9e4943d8540d92bcc254e30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd0df1e4ef509cd6e76b1fbaff7670629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeb22a666a48588791dda4d94af247630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e796c100f67065c6d37799a2a7aa4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f58e96112fca532faf22ae48613b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5aab4cb4cb35b1b2e20710e215740633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a387ff70ec9ca1e94104a624fde1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabe2358874adace50aae61bd3f3651635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169490e7f1d3d73e27253c6558fe3ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f55a44a3883ff24c9e4491c6d1be3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7baf415355e42363f40fbe7c72579638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934740731e3e006003bfc59b9c0b87d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bc590bd98d87c148b436e7850094b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f352a89986d45713b7d5b36c0e2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390315d7b66400735ca81146dca15b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5453e0f466952d06cdd4f4246bb204643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d8ae812d996d7e13e832a6a3a2d8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01b666743971320d6d05487522e402645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e7aece903e584b127ebe114247968646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d07500bfa40507d337088fd6886643647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b61eb77f956862a16482708d2ab857648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954f69cd6b37146b716ef2628d5a60d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314b1080ba841c76cc1df5409c4fee2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dca18de91b20a7cae4d1ff01a03011651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d479bbb2ea4e9efd46d2c62c95e4fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c64d30fecb804cc40ed43d48595c7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1d6e8d834c4dbd982112e3a1e7e49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa4eb05cf0a325f0dfe6c89ec2e17d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8c35f4d0c94e06a41b9ed92474312656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d975f69771654ca18b6576495e0c19e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcfb1f3d5dbf169e505e3f4fad5ebc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c781a379e45a567076866004d3305659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e8fb2f9955873f66ac88ffb5de3d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27e157d19a8dc7ce6ab66a8796f683661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a54b9cc3392fd8bf3a8c7f652e0c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5af464056825d00b3cd57158b748cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a18c80811bbe31b98edbbfe385479c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7f9d83f67a040c5a1070a93bff9b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1dc59caab480923807425711d94e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20e0371d3468d7205ccd17985b41de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6fd0aac27dc99732ac2df7fcdd053668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b14b401de112e34d105d2dd02d27a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a873158f6f99d721a912dd7396fa8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506159381499ce7972c0d04a17e583fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42852b6e7629738a414872730eeddf80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df6da7d9668af12075c5d01687af93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88661bca1152eedcc8e834c1e9b7f8ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1761353c3cceff51d67e8a80de9a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87c3a2a7041a8e629e9f89b7fd249d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296139b3ab67226953a84a39df88e50c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c028dd3679ce4db14ca4c1f7d3679ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04defaa4906247d928d775ea693c48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffae77d1fd81188f2803361003b0ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a0460f7f82867b23eb87815ad4fc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef172a27ae9af0c9dcd81fd8ceee766682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353d8dc7b30d05c9940955eddfa00a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b017fda6e4a3c6d6a8fd2a7590a885684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1afc1f59badf2c7640a4f221c2ab1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a486c8cd2bbde1358829f4c7b8cd38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959430641f6afd671ca11830760740e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906b53abfca58539efe121a485edc20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9833f92f840759451327533b7938b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335956400584df34cdb9246e5fa21cdd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d880779e1eb89dbb36d834e74f2f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafdfc6252a9a24a7d3eced4d231431692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300e6379fa684df6d155a6dc918f7ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08545dfd2482fba51a9b5e274f438694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910497d34b07b44f97e2c13de60fe7ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f734d125172d1a8f248473cf341333696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f38e6c61d041b31108508258fc1f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc597176784512ab623610652721a1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd630010380f374596388bf12993f51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce97aedcf0b6597cf3e62c7987b5027700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37897b15233c6296a8c899fd42fe58cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8fdcf73f4f104ce974a50848942df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2c4f11d8c4da4bf12a72a5a24fc19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa376ec6ca4e0bc0c4c71e413ea3506704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427783dec0c5393b7ec4fb0512ad3fea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e682eac6e5c180f54935bbd6c84711706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38fefa42602ab6fdf60aa83052d842707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ffd9f4e88883e522f8ef84f72bb0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd2add7987023af7076175a95ec38d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4044072783c8627eeef974a6a667a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca078c5945a3cbefe718d287e901a9ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c321fa98acbbb36e5b9a4783fb8be78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9caf6f131d81458047e6e4d99a2af8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faf40573ab2f16c816c6dce18ab0c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c1868921800ca33aaafa8136da454715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4327c224f4f2e8e9740252c026b150716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df667d589da02cedf25850fe9a4584717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9e980dc287db69b5d56b27708162c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9b6194bb61903041521cf2b4e416d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cbf6aa7ef64d1f20788d1aefaaab9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1dbcfac1282ebd759039958d49ce1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789b565c0639bd7bc2deac208f3584e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362d73ba8a3341eef3605c16a6db604723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d244cf725cf91c9cb15148d8fa134724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dfe095f6022b42c97b3957cc5fdee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b92e7fbee3458c062580ea0a735d63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c4657ddd716a9fd55760b97272784727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d36b9015078969c1ab2fff8938f85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dc0f9e1a735eccd53afcff6ec29da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c9ac26bd1016c3757eae13ff3cc8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2fe26ef4fca794ff2f8ca7eb62b55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cffd76f24ad181be6f0e491e7a763e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b099bb871565a8304b58cc057d7973f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84634bee8a83090ea35326301ae1a58b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565f8370efc593d460fe8641e1840ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd82c60c6383da2e4cb7f1ffa84b4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3f328a504f396c5a42c9512c6766f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009fbf2749bfca6ec138b7d0745862b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541748cd1cae8da307c37d803596698739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316ac9622e52e4fcaa7d5cc3c9be919740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d15c3abc32b1f59611313db764297741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbc195d7d246e510d5b4d9195b0525742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a626d770f8337c153247bab7023cdd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c3fef0ea2f3e6db2799721a62e5db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d187f6bea736e5e7e772191f5686c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d5b08a45fb095227a87d5f6dfeb5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf2f12fe604112fce54b1d481159ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa46de79260aee7fd88b817ab191623748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d2ccf1978140b91ab5985231635a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d927ebefcd4aa51cc0b2618cd194c3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47fcfa5d34225c50a8f9233c4435ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecd22f613aee5afba38bb400e82eaa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90262e830df09f6843228bb9da88b18753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>