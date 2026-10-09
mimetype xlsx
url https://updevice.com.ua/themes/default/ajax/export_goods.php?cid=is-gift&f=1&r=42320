--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331678144a0b958add3eac83d2fdfa61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a384935c8b29f4d915aa9eb53cab482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eade5809cc0c4e000ddcfd591f5f2743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bc75161696f7ab77531216b81f8f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12581ab9b46de82a45116e88bc4f3d145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8491a91294968b71724022f7fc1fecc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7314bd7b6fd17363ad6d9b8b5620e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42b5ab459d0acd4904c7af90bf06af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a69849c369b3c6d44e956ac5e827df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ef3a87a5737a8de8b8b5411e97d0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512dc800cd649a4ee7cec1dfdcabf2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185e983d8ca0bcdf583f7c5d486aaba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142992de03694e7111a9b2d1527da7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab941bb7179796e70314c5f30e9108e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b4de5d2182b847fefa660c76be9f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938e4bc46282df70cd8b21f252c06a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305bfbb81933a0853fdc2ff9a59ad9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b1ebc7acee8ef8a4d6c208b009d1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0353d926421bb0fb5a67575bbce6a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd2b25906f24721ee0d577f4dce63920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcfb5895899e3e4218b486c909cef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbaac0b5340d280e4910077274e89b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff8475580d4ef01836d35a1cacf6f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13cab0f368d41c0172a436e68ccff224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2ebc2988bb17022e7f6566c1a4ec325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700bd2af57efadb81321130d4081b5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b423ccea20c7fc09b8b1de0ec31dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0a0e9164f895e61491966e024800828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5a0ebfca532849aff15f8bd623e2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0222393894dc01a4751e6355dc28a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93240ccaa961efb3a101b31c99ed4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dd7b51d11e861284f35970c05a89a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e275c731c8c53ee2c049601103ba4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dcf932b5950446f4ccf544daaf33634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba844c73f6d461ce3ca49679c602118b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e3b675df9ff725ec08522fabbbe1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e42aa344d3b28ec5a8643a5ffcb78737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06799756c936528bae594183fb4faf4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a067830e5e1eab93324f500abae3ee639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6187500a903e2c4ae76f37fffd78c7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade29b691c85293250c41b16d24748c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0012899150b0b12015fe4483b86caa842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46c402df5b92bb511ab0dea3b7e34d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf426f0aaa2440dbc71284d764dbda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d8b2641100f79f8ff3764eeff7e7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27133cf184983947999fd9d30fe71cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f6e70e5a8099d5f0bb867987b136e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ec57b8d32d29166e27223756fb00448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bf6b5a18cc3f746e6cc56a5ffaee849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12589684bf21af9b9d033c83f8ed560f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9cbbdea78a8b98fae60a5c599e5d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0897a9359929f72ad21f813ebb16fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258695c4c54492d2e057af8c20b236753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069d13c03a3c2599fc741638bea659554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962f107c2d7896b015c5c27ea86510e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003539feb425d9815eb25cba98a567156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38289592c33f7007de25d4f917c5a47257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4836bd3e987e3ba57026f12f328bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c5aab1d6cb3e764b5aba668f29af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed37de9d09b308de29a9cbedcbeee2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f6d9f0da196b994b3327b86ad413e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fc1f90cf465d1522bfcdc59e1905c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d287e02b3295e078abde9b349351b1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b55f5790301b70e248b24f678b21064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc96c14ddf2a1b3c61df54ade1a9d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405ebc2f33f046588ae8eabc1a1d58066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d1863242300a365d6ae432a6f183767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf186b488ca0fb8eb32338a3bde59cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a1dae90eb0f4a7db593e20f8bc2d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446364c5c31022420faf0f7c3efcad2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35accd209ad2cf9f55a05681f5e1ad971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96cda6d6403c812a7f4ea384ef54072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff7a8b85189302ff82d69fd3f5323d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb01d61d86311902c4de31dc414a1ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6997e67098dc267532c5b4c19c470a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd6026273704cd867d677bfb69598476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b83d253ec06f6882694cce775b9d7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d9b49773dc4dea17bfa1ebaa5ff1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172b0c9dcf5090333b3b8543d2f82ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6260c783e41b0a072dd089b6a991b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fb1ec6cecfb5979175df955ec371081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1791b9d91e0fc192430b397f11772c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fc7ac68848eb629b9bcff6b68d7bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff939bdd7221be235f5360deb4cbe94084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb72d73f30f22813c51045f7d98a6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8416eb1db4ddf5ba6f7e58cef8427dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2ebaeb6153bc8c377793ec416d2ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cee368d007b53ef3246f07615352c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e59fa25cd5540716d3c858b23c67bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c5cef260ebc7fc171fdeb59a0557890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d84732506a8501d5d8ef95152190b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a9c88e67bdd7548408799f90a0eb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd0bffa075f9b0c0ef8bcd2f25b36c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd4cd87a963ff429367e144a1553da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f563c5de47a1b51e7b824e390b8ac4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a8844a05e831fc72d401aa67493bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa0c643fea3940d95bb49cdb881f7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e60f488c9d076e86044088ebf9b6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9d3ae327abde3c8411208891d17bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507ddcd0ae486edac4c88b9b7598ab7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15011cc2af2614627cc720448547a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035573d8afce4f2dc4431464708df58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce1d597fd0c5a31b65b43472c5abf9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd4d1300b6bdb7683065e0bb0976e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c83169d5a27cae20e05bf879a0c09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494917f121224c6a8aec426c223ffbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269189da7f5e3e9ae80467dedae1e5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6addef376a3b32ae40d572585dd947108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce93d52f895a63686c386c87cddddaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e54d457c4185c5c6d8c5856a9212110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91069640b281647a376a90694b1cb855111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20055b78137c102c5f75272642377770112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db252fb730183a9a32b72c453c757ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7cde518f4a72be865224dd34c9d81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766bb2123c2ce57d1ec182e80affa7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f62e2bd445d2913ab4003e332b58f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7bba5c9d5078827f87a35429296af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05cb252514b2d08bba7d8442fe17fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b52d56059c4a5fd40a5a2735428540119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4a8c5fcb07ac6adca7551d4aa013d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78847ae0d3877efb988266283d89263121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed041edf5b82fff7a959dae927dfb863122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536da56b32642f6cf13c354ec18da886123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22323e46a0376f4a8e7efb64c013b899124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94804e5242d557b11a8cd26f78a2c79a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c8cf9fe4f70317f47aaca592a55da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca097ae3881d46fa2b74809019dd81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce45e9e07c5296d6b9af13543c7c7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307fe581bee614ff114ae2a354ba7bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127b2aa69adbb01428acdc0edf30a92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082ed6d115c5d0b749ac6c0f6e27406131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f10a95d7b391623a2e9f28f27c920132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae16675967a03f076291ef5deac16b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a9f5e58bbe74a188e05f15e9ca1d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80140a4492b711581bc09519d17cedec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb582eb732cf9424741254e45f64bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fbd66bb477e99004bddb3787670a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129406f74ca8fee5ee086d025a7a25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273fa7525781d27e68d0086c143f3fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd41334afe045b6b328b5482e52092140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eb829347e4aa63cddbf5685ef7722141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a030ea637f1fc7a5cdb710cfd64d77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12a285e2e64658302c804f6e138cc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8d19ed6dd00ee87fdf6fab6084da1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2a5014ad1f3b6499ae8d96b9c5ecc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaed0caa7e20e8b7abb22691536c7d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c7a9fcfddf71403df01398c7ff5f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab936a491908949d47f46279b14d249b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6091eb9e61fd4074b00626ab33d722149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0176ce90dc6b5f463f4e3039fc3a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd34aa57e430e71a65522405917d43f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef23c901f54203e429523e5c32f087152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459a905925c12bcf2d8be88b7d50352153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e9895fa92757651277bc3ca4615f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c4e4f0d5381d3beee321a000f9e76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b874e3a824d04d3e77886ab16d1ef4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a20fafccb7693cd47d367a830b1da1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a419a8d34db2ccc78a4054a708485158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f116ebc13e77bb80c650e38e0cba6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bce2381f25e8652147a744eaf9e5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7999e07b4b1bf62ffbef90a994c680161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92e9040352045840cea11c110f41ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86426e4b58887bf4b544dd283a5d32c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0443af5acd0b161c69b5984ec0bf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1db8ee255e7dc036f659c9bd8cee1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a749a150b5d8705627c079545fe4a21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdfeac5609186dc1e1cfc799d87fe7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363822955142a62da731a84485e169e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbe9ec36cd6fc17c26d4fd39039274169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5be180c7a3715981a7ef279d31fe3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759888431f99c0783362baf0bf3e5d86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb6b6cc6c74ec3034447d6781a3d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5b37cc8c8657c9b12e52553b7b232173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de16be12420c5a856a3e3836aa928f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add625ca8e96b1d7501b8a0957dc59e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30f07a8c6b98241d79b3a9cad8db74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ef1b153def7c39e4b5f67d07032e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7532b8c280810d20e5e7a3c073ee32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250e9a9a8c4487f08f75f610e658be7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455618d8096a74fc22f39aed3231e1f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cef4c0f507023ebad677eb41698d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f55fa4936152ec750af80422d33244182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7319cd32fd730994f3637ac706ae2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f6129a63f18468b6dd9143f804610184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3028a03f7bcbdf6dc5549e3a8a5d11e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87086d7d9aaacd191e4517468c73632186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c76f69ab16ebe88a1d98a0e858ee54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29669b69cd37bbceb9ebc64e219fc71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d7b5fa0093307b865e3e8b71793f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba30237455e7b2dc60527b53f34a371190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c8fa0aba5daa3d150f5e27b8b0b80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c25be518f0c4cfa0dab67fd47ada12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea864a73dd1b63f6bdf0a3b3208c134193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e377ef8eb36627763f201d15ff26f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd86830d95147ebe3c4a72751a0297195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd29001d47da76f5e840540f517df73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77102fbe0479a3059ae83e2d033114bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869fb951e9cdda9daa5015946d978a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130b89193aba6471ae8a778c7c093a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2439a25a3d27da2ca9f108c6a6f21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d847b2b505d1ee2fbe35d262ff1ff7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b69d8844101ac07a30073c2382e1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cfec2862847bcdaff6684269f0715203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604bf6bce297898041256d3116cbbf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11610c018bd5869a666d603d647f66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec55af934cb388d741c40ab21a73970206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4f2c6012bd3d43e048ba3e69c8b3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5097f179abdb2270a729786b40ec9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3553d0a1ee8bb7f618ea6a1ae87548209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8257342507fd0ad175e8a58485c8d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfae0c71aa929be770888618835361211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668bd59ee94b1e1ee9bb24a86856266212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cede916826515c0682cd80d8f74c7dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b20046edb3635548fced13606ee18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759162498ff2366bb9bd983897075599215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40e05ddfa5ec459a7347f6cc8f20d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901308ba72a4a25d8bf7e1adcfa8100f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63877512e7877252b669a5fa6772236d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86431efe8bc7e0651aced46fb5efb82e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84360dc31073597ae56e2c1aa8d33a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ec6bac8d30ddb1e3b37ab1ab582c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91c394e6f1b23d2584881bf3c85b28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4e9bdc01430d5058ce27cf4ebabfc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f81849f7220d97511c64301f403a29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543ac3c18080429fbe4fd147ea47b58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2005ff76eacbd45024a60dc0afd9f56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347baf0d1426dab958bfdc14c8aba4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9880ceac2b1b347a289f4219c7a4004228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df511918f1435e34a629e15ba452ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d5dd430470e108c9e1009e95c0333230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d8b0d65dc2fc2356b8ae77a23bd9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3449891ee780098b9ada00222f1642c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976022e56c1da8f8a9e687d4dbf41f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ad034870b57d29a891cfc8f247de2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8e57c5046e3998dc1baafe64962e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242481c1772bb561b201368abe4b452236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef6000266693afa72342e1ea6f2581237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b66280cf6cc9ddef8cdfa9d162039238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa9e33fe182a3911bcd260b5bbd88c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adc4f447c55d3d91a052db044183b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a213d60fc9ddba2447545826e0d036241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9abc1179c33bb8b6416942ec6edc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60739bb7c3f124d305a7d9b84c50bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303b6af4a23b01376cbbfb06c89ed98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fb49b5e6bf7ad7c3a9b6349c7038b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46238209a46702d2c410f371a9509fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688de37513236773af75fc615d865c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9249e8a4066a6668626f70abf354b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2539149cf8505b83d797c76b7943892249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51771980fa4e6fd7f77c3775f77763e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fcea1794c2c9b6d636b52dd34669c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81dc6c639fa47c1d65ec5c910c79ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1caff6153d384d8f59e64d180161d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fb1e73cb7c054fefe091bec312f2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0833eef04096f5fa28eb5354ea1c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b38df5d8f1ae931ccaca8bf16d46a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82289c5a9801b9fd44e5ba80f915aed6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15392fed522cb310cfb8419703cd11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446553b7a2d18b1b2ea7ea9d3fdf8d77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36950053307b3534231798f7d48446d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a08c4fbf918af59be63e76586acb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91732836a4fbaa9c51d72cdf1b27e37b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3baa921fdbd3152ad8b426b63968c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc069ab0615b054ba8577905491ac450264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a62ba9867d1cd0708d1996b473d392265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abda3946c0172b4062283e40176246266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d1f4a8c727cfefc6fd91f86fab7f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a492e6c375d1dfedfb14eefd11709f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c656e2d3210932bc9229881daccbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5f44e3f090b28a425624befba2b55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aed0526fd33360b0ffe938f0c5d29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac9cc66bfe653353e5423748b70c30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6d34f4f4ccf5ede1a56be2fd1630c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d570a48ed0401eb3a9f885e7996d0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c241a293e2fb831304366393366cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff99d9e5681664462fea787216dfb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb986c16a27f6a58eea79b6a263c8331277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a6a16cf2ee7ec1440401871a93882278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501c15dbf10ffcea61c6891eaa87553279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbcee2d62e0ac05715be79cf15d6db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf690434555dd2096c092ee8950297281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc16b006a3c972bdfc1488af28d7a06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fbb6a66cba49745ebcbc813c3c217283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af644b06b3d7ceaa843b0e35639b28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6422577bd6028a5f0f90e792fef6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9fbf0c2264bc8b78ad0e7be0c9f74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc8083c67e50b49b0aa66b5d03045e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a410baf76fd4d3712c3b08ff96a9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd34519a793caa27f99d1523700b943289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c71ebee80bed24b56818844c4ab3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b2a172840b16ff5fb8a810cbb24d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e0686e0f0f12c0c6e4b655b87c91e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83f0e4bb0b4beccc7647b3bf768295293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6ef702712a2b4efb91a7ca5dc1c52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fca0974696a94ba3aaef03a9f0eef9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2effcdce2671aeb14c450955a35b6ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab7dc7d2084c64cdae4a3737f17623297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be62186c954d23a4a30a85229a8dfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cae4254217d941fdfb546d9fcca409299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c1da622819136d313217a01d80f60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabeeb5b5fdde581e4e700d9f6e932b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d327e89e472c21618ae71a8097c363302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1001c61777a1d565d6080a19e29602303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5f2b885920391ae73704bbc55f7e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4e46bafc87dca4ed5128cb16f0cec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129b0a07714f4635b6c22afcbcf2175306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9489f76c7462cf90ae86322c40a08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468501eda6a537b959bb6f31642daf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ea5df063bcb579e1e4bf16b2418c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574c91ea778d9f0123ca31565a6c0d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b38d968139eea3fc469e123137de9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3ad321915b72449cb6b469bb44de7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788317f3150badd5226f59fc9feae9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733f6331395e39691122b4caf6842ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abc45a0f835274386db7446a6d75cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25498d6d9da066c5b5524c13e56518316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba937f05cc446884b7e18cc7c5fd0581317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf456a8277eb822ea10a9ec14110e08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590cd7b7dbfdabffc441091b4224da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ed5eff6413a0f8f20bb20d498274a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa26a15c5c1967ee646ac8ed0376117321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578060a131e570fea207f6ed92b0d9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af051025326127a83f2674bc7bfd626323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45e1a82c09ac368bf3ce858eee1cde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5105e753bbfce7d5837a356e6b40f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffa6631878bbb445ddbf1cc5496110326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e847b4faa53f2eeeae85b42e23b97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594c19d0c5707811a17df6b921cba18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac35921810bd0d26a2863f9d0dc4220329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425fbac6da0210ee62bff64e77390f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea470953b9e51c2e6e9aa085ba6da47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69826ebad754bfc050bbf5ae8533becc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdec9c67b0055fab8cd85086ec22974333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1810a4afcc092d80220a09beeba73d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38457415f24e931e4948fddb93ce9dae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d17bcd17833c6ec65e70603bfb21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce2ac59278fcb1bcb350acfc74e713337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33edf569128830f1396792cc5ce4651338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16d4eb70d01a1df856ef199c9f4de4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b6085ff6afc0122ba3ddf5b1e19ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83544d7bc0841ad6719bdb322e6b636f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1a130400d24a98962a75946ddd22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0340f0987be9c947574f3f996682b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747306ff6226127ecc0b6c13a3e9f18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feb5465810522265581e4c7266a71f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca29df58e0ea9df8de863c3cc84303b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd595c5e72cb316daf7442064d3ff529347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a42511c0d0a69952da06759cfd0e68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced13e3930a11c9a1a9741d78385ef2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ab71f168a3dc0ac33e3f2cc497d25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261afc040bad2520c398c63065a2b50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19df903c6a73ae35ca45418ad7364b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa83d7151fafe8381a4c0381608f6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c2e016467c4b279275e8529b05002354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb16f584299c0d41437840fd8887a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4418080c14fc1fc570767e024080e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a705aaed2d6900e74c68985a00c04c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba86261d4996477b77b0999575e244358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8723760afe9547b52e7731636a5e47c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6d0aa586c68e8a21e50d4f9607c6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701da91753f258386073d46569847887361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32512205185c36ac9d076b0a06dfd394362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968eafa2d3769f1f9ed6c4f895de512363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d95fa9302d0fc3c6caca666b26a6d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d8fadac25b8cadf4bb783f23aa466365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd80ded6a5bdbabfb5bcad347eb974366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3db5115e7e2b43cf82888f31d1ff17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e198da6f6154dce9d2604acf44108f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19993d0e4d6418c56b2a2a251a77bf4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f30d290c910b4a14901c8b4a7a2f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2339d07c8a6f451c817dc4b27eb44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1960071d806f9f735287883a047bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512731bc1e43184587180c7b836f27ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023a22dc0397531d7c8b78129014223374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90412eb335d0c001220c378dc3cdc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f123ebe79c911fe25641d80376979376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212beddce87a100e5d545b40aeedb3a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6eda4e593ed236b65906d1ad369f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec306cd245ab4a9aafcb5602118f7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef45e5700b05e77bed4defccaf2a12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a509df5e5c4413f1cb911c7d6921d22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7c3dfe338e76e4a95e06d045cef7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842786fe49bdf7be870d44cacfe3c334383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffced3d8db788e7ed3f59c6944b6af3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486c9598467c6830e478fa02bef1eff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59463c276f559b3a14d04967d7ec4239386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1705188787a463d4bb495881178aac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387af86ad31a7acf1629759bcbbe7898388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c7709342a1a71b05db75d569b467a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34b1847972ee4771c2b905e9b90435390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f2494feea9af4f29b769c288a8992391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fe1c90badce0777b09d5f4f812a47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a88a6ae67d7fa0a6a914217e2e86b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f6cf955e1814143204737f1b8eaa8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26d5d0cdd31ae7db64d13f89462ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c195a54e71b69780360976bf00020f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e86a7cafc39e4d45bc67f2b9c6c06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6043081623df3ef164e98dc6a17c4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273af66a1d031de6b16059da2520a39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd25b3c654208566fba22e7b793889400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deba831d2ab427094ed608dd37f08ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafee2a2ac0837dfa25e8ac45202bdfe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576cbba1217f570802f8f0701d2d056403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95f922bb817426d1b83c3e338a492e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f53e2b649e4a6ba11cace9e8499cb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4ec4f2a0086e5d3960a78bbd7f424406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909df2bbf10c6e2e9ad624de1b636cb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81e5cdbba37839b2f8424a8f3a70c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697091a23f6766ee9b691d4aa622a8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f820e0260555f90aa98809bf3adca28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935314c132afd84c955e5202fa7c7a0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe04e468804b41c0386d6429e97df4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda88511321a63ae6ce09a5f2618b5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ea9431f86b536364f21bb9bbe4ba4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e08c58654bb6ff11199b23abb93ded415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490540da3644739b86371d7bb6f028416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cd4bd79df2a3d56630c8d7b6e7c94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd558a67d85f301fbe95fba3c3be62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8a8e0536236df7838789bac00142419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452de12be8a0410a4840c0df4d4f9f64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36feda51cd83b7d6527193f68928cda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbc2cd1b37ac9df54e387341642ad2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66219c1657c003fd85f74d1217024d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4f8738a485803dff1d3b7e16a0a29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc08f59f36954fca4719f0c0c64c11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bc6b5610b29f7365d33a50c2432a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc28425419df0ae7a286e937e8a817d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bcd5366b377ce786d190ae87537b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5dd62738984f30757eab86566ffb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dc4683128266af55f650cec338623430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb925f0a5552b892040ef0d1b94d92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69521c2cc6231bd9f289c5a328d4c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe5271661e3d17ef8422411812eb6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcfec2c57e7bc6613d2b9ca0472e88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce1dd716e95d656ae303b2275e9b67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a2c7ff0e5b4a63c4c693b9903a45d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c50c7d407ccda4b72ee897f5344d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131c73b349d4c7b523e979146846387438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db901fcb938f4631e24cafe3b0f608439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa19b1fe63a22c905f9c0d3fda28b40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f5812f174a4fe3d834ce25bbd587b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47641dc1109c7c4fc53ee04ab116bd59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075098e648fbde212dbcb2b72a252e74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31394ea53680309de8c074c5c4374c37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332cbc33cdb44e6fbb72466623cdd4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d5bd36838634289a683690f14942b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8527d132c4eac68caa7243f7d9b0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f85c2d765e16c6cf4759549173f93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efdac03db879d7a6e5dfc08bda31f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8b024a1945725b2fac1d64a6496fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f324591745477d924720b0b96522d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831432fb7649cbf97128e00c26fffd2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8a8462d06a4b9b4cae27a0d6c14e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7f10befdfdf823769af1b064d00bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162263329cb95a4c15091954cb8b6f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf41b0c46b6fc3e1d5b46e46340cdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62422a00ff8326fffa48e28d6903be6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aadc890a281855e2c7e9d9981b676458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e4a86d0b56c9fc9a721ac82602842459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2821137c7f8d1a1d5e3f50218a542460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2212ad76d60c52d19b43d1565a8d53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c547b69bb39d5e7a15df2f04c231baf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33fcc047a484eaf1987d175b3f69bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ec7a062ebccc2f838c41f0456a5bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d1c3bbec32b1ddd69609535e18bc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f3114f2746569ac5480d340e7663e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bcff4f2e8759c8112c461e1f4d4ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485f0e5a46e5efba6fc6b034cf4b55c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e7d1fa8b37064aba3d06258029e72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e85db2eee3b7bdf6d36afd7be53b9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1f15191da7851f7df4041aaa5211a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b87a127b1ad986b7635143f57b82d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc86811883eceac758ecde294ccd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fca9597c885f9e2cd6dc43e73f8817474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfc86d71b113623e14bb018d1b6ebf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100a74a1ecf883deefce98e88befc37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458f095009002e0016ab009aaf6e3fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6d176d2c1762476b1facbe20247b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cbaf87188c8418973ab488cc41f45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b001162a764a8bf9880add9fcee6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d3dedf794518923da78af9d62acc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18ee3673089f6bc18493f2aca816fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ef230fb67274f582b220ffc70852b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29929aa1c7f4bd9d7ea10772347894f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2535b7977efa563de3b57c8a0b38dc0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645ad2d489ff8606b7923c6ef83a0e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc2c9d36fe650ef42f34df63d19569487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698afde7c43f60601ece5d2b3d45be3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a698ac0d3771ca802cf270af560b931489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eff369724c7d3ed6f026fb1c74e9e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc596c6b5034e85a871cccd32fb1eba5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc45ec253fa6fa7039a8d38a00dc391492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98138e6a1bb38e51e0a1bd5c2f4e1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38518c7d2ffd13a75a4934f8a1c56dc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13440e3c262912faaca1ceabf85cd3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad247bb3d9ed4f36854b0338f4985e46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d274313b16877f0f5aaeb601ca503497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f52a07abe50f3211f53dd929c6e945498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141d7abeaa363daaa8da1feb6ee911f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e707082132b8a529d38b5477de71c05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3bd8b4d3e0f93d88f58d8500f4da7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979382e5b7f943c61e294fc67543214502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f40ea22066f6501a80a2299814665503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da56b15ecbce0d93b39ff30857d0f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91703935fe53f9a2eb9cb429a033b94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a547e9f093339aaf6df56486acb53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ebbc1df0d89270013fef27f2ba0ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cb7d8b847e73915912819fb20b7a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24e48953dfd48d4aa3265365343e5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c7cd77d83de947c0b33ae2d64830b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1397fc67906ce0b6617c574a1ec4a0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104e2f58ceac02615f211386bc963a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85343d77d75f7a8a36c269a757483248513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d6daeba195a68f666df779aaa8035514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169292c32bcc6be64713890a80c290f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7f4680c99250f27093982094e42ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9953314257b12da3d8a04316a24e6b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831ba396696f6caa9960c3d323801c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa6d0f982afd649750d55f0c15c23e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940846df8d08e48ab3f90674784f004520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd284eebb1fdf7028a153c7bb56aef7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372bc81c5a0aea7f2a3aae135db57e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df3ecf3f6d87d302081bb7f69b100d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609c7e0a713f6dcaf2f0c0667e169b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e077572e4c322b18971df753c389a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4e8bf14c507dde0ebee939c23a350526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69bf7cafdf8f5ca5c8f3380d6c6fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed667fa3082aa09ae324f2b59cec9814528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8825768445cc8204b43e85abca921e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92207b41857dbaf0b247d897435734530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11412ad435c03056e3c128926f2a683531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8885df76bef3b0b64c9b91c00801b74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c4c3d50335e0d314f5ff343f6ae75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125bb240735145a1236474e5b6cd7e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17da6df08f5bd770d49052b829c18b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bea5d4970fca05b62f5024d1fd906b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d523a45789d46c350945fa8461f9ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db4b6d5248ea757baddf3f22f2056e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ec4e21e2872f5d2decbc33c826418539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f273da8562081c4086511d1bc7a16c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c114b26286e09ac6acaa19c690a7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10977daa4fea55ae5664af29363fd78d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20069b331b435528cce951cf1cc41df8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668088ed77a78fd3848919bdcba32af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4896ca2c8e5cb1db650984e7c773ea3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c0883870366508be987fa8a3fc9a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9e33ad3e83461cb1091fb32260be9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7960291d642686b2edcf13f3670541548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62700d9ba9cc49557cfd358c8d71ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae40c1a1dcefa60e314c275b3f3668550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cb34bead693049a0d95fdbb8c39c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6f0646fac5df68c6714acf0456806552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b788868109c813da03337d9255bb5d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddb9132a632ae551e890e77afe5930554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d18300da35e5261723c2df769d5b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee3a700814c33927367125592ccdfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244d2e738a9b952eea78beca88e5345557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd376f68992754c2717b8d51968e67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e95afed26c44a3dbafe291c47fc13b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1471bf86e8f411c67055cd30a12aafd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a5279aa87432e35ba227ab96e757a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c5691fd57cb93cf515134e305e2c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4a4dfe7eede8248a69abb85f0544c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447f06ec6d07e816eee01668db5de43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093e98879bdf16850a4b431b51fd3e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c09d0c46fd76ab686575c0a77bd68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96414aedff49c1e753e90a79494949fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e93d256dbc5eebf5b6d947cfc33db0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496470fa4bb46e046435e6b428d6935569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad49374e6d900d615b35a791eebca4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d019a442b0410f5224b8653cdfc3b30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f630c0dc804245d9db50f3c30b4bca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac72f2417ea0accaa24eed22652b4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baee5a184958f86d1b8a8ba164293a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae894e53bd9f4244368ebc4b9655b8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92027b024e261c34c88f13241f3309d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccd3853894d68561b1d67a7cb22b11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9bacfcc20a4b7acc2b3dc7d348e19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c534988acfd6444eb5a824db0d1e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec3c660ccf3259d26c2d2cb2fecc8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aec04ba255d632cf0faae9548c227581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6a999e78ad438dd10ad5caaf03479582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9590aa8524e67bad07c01e36591f8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a80c661932353cbe81d588d41d52f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984922359150480289643bde489e77e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb2054a95799cc5a410184e33f13c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f5a263f1ca9421e5ea0bfe464b784587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f7e7659e2b829968f405f6a9724e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef06e9704a8fff635b3cf2c72bb645b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef772df75ac6615dd31ae5d959bae4c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41e9564c37c13a869433341576228f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe53d0d27ec798d78ad79d81362313592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e60f47dab6df336b2d708eabb830e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b6c7db95e133dbe9667775c14efa3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebe9756b46517c11ca5eb14f0d0a37595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd286a7b4b6f3cc501a0f6d52cdf95d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352f7edea96cae5b5ce5991475c0560597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60161c3f2dbc5af6861b8fe62e4313598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a868a6bbe3a798ffafe6accd7dccf61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d571691bd6dd47df0f931e033f1add600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26068cf99c9beab63769522d75bc4124601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dd81673dd0b87d413f16111b72243602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa519627aad293780d966ccee50a79e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1442631425d218e99c73ac4b80e7588604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca714499178483b7c62415fd68ceb2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c86a9726859aef8ebae0c1d255a54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5948ce41185f5ecb24887d59d599b19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c089203509fdfe34bd733ab3ac7ed5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db585b86fadab99f0cba30e51803c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b69056e1e213f993856c23b1c577c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8b40fa7058ad5354af51abf5a23ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5700008e887c69f52d196a09959711612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709a07eaf2442d6ce70f2efc8de0eb5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0fd222d5d90b828ae359806901ad0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937a808306498bbb4662ffc38becf40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca24ab53dbb20594b4edd722588c47e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3cada3db9f2fb1273bfed348f3476617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3bbd72bce23d87e791abd09d8398618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8c91eba9975fcb820524b6304fe04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d697cc67a5023d817fb102b0e40ed97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bdef8d284050c67ce915cf2d789ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bf05b7011d3cafbecaa4b10827194622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bcac547488ef22488500573a4bfdb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e016fe6ac411b88080f26f68e86c70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd07780d89474a1b6e382e0a31cbb7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4045e2daba900f911758302bf7bcd67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d5ec430f17446ba43c6a47a789ea4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf1bb05c669b720760a2339666b7a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692b080f3eb407c6a736a9b2f7ed1d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f205a55296ce12ae2ce4b92a548e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19daf71a1eb40581d5ca06a84395526631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63b3e394cb8627da20bc06d9a0bc4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a07548d6028d84830724d910f6190633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b9e66c5383e7db61f3956d189e573634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30756d682e11f866fe549c4d2deea5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f597299c3b20891f75056e7baccaf0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4023e081914fc28a0cecdfaeba47d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8664180b0c4a15839581dcd70b8b13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4377572b190c5d04bb0ec0676768d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb11774fe37863a969a66989135d93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6bbf97d72baa3955503801bbfb2e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5c1072fedaa29328eef8fc6a06b1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fec08bda2dd2fb249671a7d6ff1f89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1197252a28110a725bf70fea30eb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b69db357a3dabbccae536c7d6ea69b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502ec11099a8f41ff1ba425d8dcb267646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf66056cff68ec202f36a83e6a547f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620a59ca0d43d55a6cbde3872575ac5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c1e833d4d54f2b7be9f3ae9bbd269649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ed357c43f1c370fe595dc868c640f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e4816bf1e06c5fac8165ca95ecc79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19c27b5a5d8f9b1956092d8a4d57f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03377632467b4b93aaf977f74819f6d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f13c741902fc14e1d0409d6f5f7c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f99fca1e1b203faf2eb10637fb4de8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d27bdc883748aaec41bf98078d1ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ad3b7c914312fc66b9262f5c47292657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b142be4202af0b2a8f3be1f451d72b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fb1228e0833a235153fab1ec4d0b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d898d2d7e11020b59d0d699efea9d3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e02832e467aa5d705a5364d91e285661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed9bdd89a78aa5e14e7d250a0eee22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dda6d6aa9fd6bd9af00069e78b6f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fc33be03fdfd1391ed0c2590df9da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3949a87897536c375fde2361ceafd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5d72e8fd632482e78a4d353cf00e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ab98ce288024e96a202273f4aa663667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f46e4e6c3ad9c3250bc23112cd4073668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13139be9855d5c38ee38148516ff2907669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564610ef81e99f59bb5edeff746b5e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd86be708a1f870ecec3c68e729ebf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342a056667e62615cd528dc47886247672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048ce9b803438fab546cec5ef3873cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99386e4fa130bf9a82fa5d55d8b6bb5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058372b7675a15b719c8d3d4303d51c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f39370da641dd33a56341b7be912676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750b89a63ab51f85de37e6801c85e91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9db1e051181919d35dbb089936f7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47880fd98de2c7416f483cbf6c4bba2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c9a297635e8c68ed19f8380c099da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d15beec2e64823e298d56183d26576681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc8a4211c8c40c09c3f4311cceb60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7a562ac98f4fcc85832b50270837c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5dc3e473e651cee7c8d410a371a30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9e64bf03a65bdb43721ab01b81231685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062dc9136556a929f9afc026c564b71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eba984be51d8d48abc47965f23b6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc130940084c6c9b615fe10758322221688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab7ab56d7f6477c22fb710fe5f68f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835483953fe59687e58aa4d4191f79b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c919a20cc0b39efeb9a367d3e6eddd3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a401da12ced37b17cffdf4ab53c77ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ebfec787b44c0709e40088f097c79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5f1b58940146ca8dc0d71911ef17e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5335bcff08eee55c0bcdc7475b473695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c14a7306810454aec291bfbe1a585696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2ac466edbeb3d2d33c8b171a395d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c863a4301dbdb54d8b52cc79b30a6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148ddfffe9b7808348d5e877056d6fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7796c1e15f384b4df831033ab23742700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbcee0e76aad3e62a812b1ad27a376701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b5df31ac9f834b124ca23205a291a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc0bd7d3a16f0018118ff8ca8b6958703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b5135fe7cda6d2eba1460e1da5892704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376215a148bda5a3f6822ad686ca93ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93a58d866016c8a04ba0513adc0b80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754f665a44a38a7dbe7622b65e57758707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af30ee23a6b951066fa2e095fb9ea6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2e21521933d7138fb23c75a7b2abd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e742bbb5599b56b4cb5dd52433c04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b14b7b2ce51b628bc9627934fd63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa55e162942ee027236bf35f81ef0ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2117b0952b0dcf7a8d2b6f2f4b8300713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c39b73baa5fd8674512e3386228527714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfadfe3f3f821ec4d771e8345ccdf51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734d534b31001bc532447704bc1994d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399e099c408ca98eabbee140295ac0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2f865cd8f45906c6a406024c5ecd5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436145f85e3021ee8b233e4a1f6f9ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42116df08f2c79f64415b201bf6bf9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2327fe17607f3dda14d38a4947940721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda107b424958b76d2fdd4fa2b1b6b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54e38a3051c9ac8fbba5e9931f83ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eefae7f7e24c048ee9c4e9bf1d3488724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc249e1d7470a7fc7b7cc22d53e88663725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a29ff7d594d8ac2e26768e50aaf2dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5146df782b1e6f5455b9808f9ce5794727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eecc0d735723f433f862d10968a009728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e387e8daa3b01a8b46424971f11cc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c652d37d3c9e330104715718e9117730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb684fa69fda8a761946ef96915f7a2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e05e96e01c71142c028e2743af492732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23e54843238c22e434f9e0951aa3c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88433c07adbf1305885ca9d21ad34f38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb2e4e2ae38b03ee801c3b32fd7f7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f408f2914382458dc5dfaf477b1a20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3761b14c1da2b56101f54455164f41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efff62679e284c94fb4d880947d1701738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c575c26436a3326a881898ee68739739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcf78b386d449d7abdd5e4a2cc1d53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205b07d71c1c853065bb2d35f1157ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61792c9387485ddf25191c6fa5810c79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b5b521a84824cb97af343033bc087743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a577eeb68886345da93b4ac84fb41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e4a2af7b9a528099e5a446e429be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e37ccf63dc72c8cc0cffa869799a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8936b0f946ac5a8bb3bb7f1173b14f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3daf7545f5119e670f12f70f5f4ec5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ce0f498034aaf7bc15c37cc1734b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6217e23ee0bde7c545313b46ed7c2fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaa3094b49cb1115fb6624ad01d271751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae77ca581f802a43cd934ba3015fe7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d16e5e8b956d7391942baea2d10a20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d909325517584cd69854b9c44f7686754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd3a90303b9fd24e2ce40beb8c9d53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818b8057a9c0c39dae970394e8ff356756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecd4c730fe87f81c00f448809cab08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bed138886e7d910afc10ff9733c25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2c53f18dc89da8bd3621291a06daf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8b8687e5b4f40c94a92fcf9520661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b2a2771ad57b3fb5e841f6e4e81f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ec18667a4bb9c79e818872411b67f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959b7f078706e0b057a78a018cce7094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72918072aaa9a6fee21559b1a4572c865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc618bde06df66779dbc6b63f280a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637214466cb9591cb4b17097172b329e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20435999492e83f6ed46e477d17ae58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37391aefba5e6883782c7fd341e5b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f2a8287dd0c64d9213658f0df679410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13830c93531925982c2b2c5253080bd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48700a014bfec5bd0cfb38ea1a6ec5d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385ceff29182c2e708a4b27591c8afe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13c3cb1845370a5068ddd4e668668a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad3fa57a33e7166f28b6a0c32b74cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5ce148e8da31e2011bddde9ab54a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ce1f78560a041caef7f988eacebfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923af7f9d1a17cbfbdaf2b77c23c91618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64878c11ed065d7766709a9bbfee2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05427508d33644585837150ed987463b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac09d9d992a8f231ec6cc0c4f8da30e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f920d6d929d89fd5084080e1428f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f54fdf686f18e371b9d5a61eaf86423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631a322d5edadebd86c6622c4ee098324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da36938373d5eba7f67f426afd66ee825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95378dee6239a2c4c2c6e5fd173fdcd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4393a2f823892ff00341d30b1ff2da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4e7709971791dac214c05a0b2aa9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94460f7e398cc368069dc027503073d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b602a834e0dd8532d7ed8e10d5173d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70988de51f14b38cf4f07498bdf9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65cae6e0e1518ddb31dbcacfebf36532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bec4950897b63b7237d802034de0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0be2aa751ce02877aecf0fdf61823c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332afe3ebe6e7c6c840e75a1775353335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d1515f4dfceb93396c1b443fc17d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b82cb53846bda6da15296765ebc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d100646af099ee7006d5fb546a89738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88027f9661879b6abc18c1e19dec139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5401030239032755503ad7b56e27e1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e1094e234e88a145c02a3f08c2a5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a573b5653b41cad1355bcbf75ee0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba3c0e1ba5cfb1691a88962f7e7d6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a8477fb5df8385bb8d822b47e131a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238de938920a4613a21241893e6c324545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c37c6e82d57e791b2a7a06aa149646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34276d25d1837b27ed34b0f7d1e41e3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f33130893679953f3ce9747296716348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fc070086a501aed57443d3b32e3b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b370b60fadc8b436c1e0401b101dbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35005db29e5d00a9876a0e3e735bd10851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06681924fbcd492f3de170dbcad3b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e62070205cd49605d4c1ccab0e30ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39bc17a022a3ddf40e7c2d729b908b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335d13baf593d5d0bdfc47ba1dc26da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480ed07d79bfe46337f1cc6cdc4e05d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46945de3ae83a27d52ae2c34d4bcb5c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf9e1593f9a2a3f6f9170647fae8f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7b7f4538bf9d79b5588e22a8eaf5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b2b5ba5a89f75ad438f1843c2b31960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeceb1989b9401c3d885292e61357861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450883a52d4d208f735d9367a6b79a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273725cb31135f09fd9a9e7ba8cd77d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8cd0da4ebc1f4241bb35d15b5196564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7e7b717a0fb7738b5f0b3f0c99b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea77ad40e16adbc99c1e7d9f1615e1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495a2ae37e2c5db94c0b563233c8b2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6922dc77c819fcf196cdbf708b45c7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80d6b0003fbe8fb94c157d5e4d95c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4221fe9c639533112acc9df1b635acd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baa8c4d375129a2cd834a2817c0f8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae55a944d2d0257c97c7599c65991c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058476468b79c3c775b7f4bab5810ca173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dee0552883b5653111bc79d0e688d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7750733a909a072216b2df4b4cf9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257d68fbccb67aea17e127a1563c63a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d89ecd2547f0909bbf9880e8397a0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28116974f5f06a95ec04bf995f0abb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23b3d1357ee081cd56fc136411fec879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677225e16d3eed578b588978490e86e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2b2a168736995b23fe8978ed3867d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052761264624e8c7def12a57c577c15982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0265679d10c678954b682c52fc162983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac788a5cf53d750b8bce1ae5e9446284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f4928f589812e9bcc0f402ea5f66e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2904190dd6f7dc93eee59a4d1711686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba359ad31c4de87821ec611753fb81eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d5583f9c8fb72db1455ab4f2f696988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9ea99a51a734031e277066ba72c7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6210758b1d076cc07c877c04fbb038890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b5ccdb1bf26fe81907d5a9f1598a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc44bc614376ccfc608c3d77613f1aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46dceb9c14c27b179b5dfbdd53801e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29ff666721df54e4a29681faffccd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb49c899444e7bd97eebcd5eec2d0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76892c966010255b4659a5207271e03d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc34f6315397b719310f592d8b685d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0d3374e21eca460c13a982a48b11198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d5b1062d0fded66e83c72c4a56fe099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a1d14c404e848dfa4ef9a5475f1fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca2730c2baff87ac2a1c2de8253f3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50a4dc091ec46c6500d94fbe75691e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077a56ea7039a14912848a5c55a3db6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe396b2809ef55d3060a7aef09a635104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5874902a3b8ed40c0811393ce7bc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5296ae870263f48099708cc12992bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ba92528fdba8c872d97a940e7e3a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6989d87e4c1c4821a62a7f076b76b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad5a982ac3556b09e0d3dc75ec395d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febcbb92fc116af9c4094df30d8eb8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe1f200de9191786bd834d23e4ccde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301412af1dbc51bd2f3c93b07ed6f0da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4666d9de146fd4a730ddc8fc5bed1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083203c2bb7d4a871e2b3972e4e7b61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edfb251a335b5f956844bb62d4e1f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57605fb35955025bdca6a60543983b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e11e43cb03b2daadce16b308fc420a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ca2c3cbe93ae157733da980610eee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3049689fecd789e40082702eeb7d64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928377224e5a9797d8ac347403a89878120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3c79d8081d53f3977fe2e6abe9bc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b7c8852f26f7499e2f2baefca8741122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a2529ebd14e48f49f86034a343806123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0533cd3e19b1c6c66e1de762bbf82d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f1d6729bc4d7daf0a846301b6e29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3517a048f6cb9dfde7c8e23eaf7cb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf79256709377c3373c39b5d2f53502127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40573aa3fbcbc1b879bf485a853c5040128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b41880bb2163c4a0c33f1788f5cfd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538330081dfa647367e0c0c98390415130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42280451b25d91db7f3dc3a6cba162f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257463729c7bb9b765b8d0b566403bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800e619d383709678c68f520923fb34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005074d7591de0fd676efabec229fb6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c491e41351a24a4bfa28e9bd6aa51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44711fe83b92a327b3eacaf12b4e04f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c4a295338b23e2c450c700a0a1a20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7158bfcbb2870f03444d505cb9fe94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65c92fefa36723da94548bdf40c62f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99b0e0faeed934de2d191dac9e850e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626953b24b12a5ed0955e546e085051141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c88d6c35997e7b3d6d707f16b33e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756346e9c44725bb17ea882e126ade6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f394762574a383e13c66f44b2ddac4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a58af8a20a7d8cc08bfa819cc96fe9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58813fae6da75571337a0284cdf5a9dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723ee7c200eaf10be3d99da9c7ae1cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa75c52988da4463b4d55f2b91000b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b18205b55f1b7e43527462063ff98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877978a88d5eeb4656182aa9bee171c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb72aa4b1e97e62d6becffa4f06878151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be818b9703181eea93ae3c2fa126cb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1dda83ef7573094e0acf19c82361e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7744c1264e9138222250f8969d5da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeccdf9416e76bfa4860f857061d811155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cb8fe0b0e85bd4d8e1e211bf31f89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024f27fa147589a6817034bd36d8f70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007223f50df5c63d802d0101a8b4605158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e80dc00eabab713fa8c70caf624d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9787845cf26adb659074adb747e9d95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cb12ff5a5e69409f2b1d0ea2fc1f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4d984b85c7ea2fa91160bc5143c9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018af775357e41274ae656946be909163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9521844905b161367862bafd78e0d8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51689ebaa6888844dd4e1f95385739165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6209c2f231dbfe17d264f1ac94af8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5be273c5b54ad64a076f30da26ca3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df6c5dbc2a339fe09ac2de37d07ba6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c040216c5456af4f48bb46d001e8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6a0b3390954204214f4a042cd68db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcae5ee31221033afbc616f7313b297171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e909f188254badcfcaa6287b6b3f9c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b1dd5a7066e6db123eb24d0dbe9c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b91468082eed7b2635c4c2f794ce8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ce4265aa9b3a47c5f9fc64dd564b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c330d5017e0f6db604e81c33c698137176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ba886dd5cc9042a2c3ba5be5d07b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94986d8fa7a52af7bbc23731ad41fb7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f11663f00078b460bf1955324480ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8829c307143483c45868fb68cf301c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab6e4e80c0774fd9491ee6002be20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15439cf357a7487276590e3a61a8ad8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb529da4fb035b5f268f41160569ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d3e9739d0714b8b95f03a75086f74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde144fc0b986f66032c015367d1e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0746e3386403f3bcb81db25477abae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6e8e99a4eaa97497eea7ce527746d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac43d494cf8d339ce009530dc53cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef50aac3c1c42234caf051ff11be84f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612db29f38ee8926c6517cc1a9571e54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ada9c70e410b870eb144bb85b332e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906bdf2ddde69bbc3cb336bf94d1413192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7654510b04b4b39d5773863316bce8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d3e2546da817577a52be6bc1cb49b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf8b6c2609f402b03372046ba8dee6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e216453b31694b85821ed7f5aba93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef4c6c652c024fc8386c3dba8c6e8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514be6c1993286a99ca5c15d18891e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7fcc787836281291ed767203f5df2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab666d1f540a41df8cf8643fd869c36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dc99bc4d897775311f830a4667ac6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ffbe1c968dd251cfcfbaea94db74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffd386d09fab32d01a184d5db99743203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f72ee24a1f00f1bc48206ae4b5180204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd222dc878b71c72bbf1285dd152fdc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e926a77aa3ffb828f09c041fe1ed34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b22dc67dba8939cccc4b101da2a382207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334f617d2fb8a91f20cc0c9e725dfb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e8ac70bc6496598534184278ce7e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afb9478e2d47e4ba6f170561129920210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e11b8eed01a3cd8a96a9fb28e6ed0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7c29f5f15c26cd6482e0bc5b35b23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128293803256ff4017a7e0e8380f97c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ee269b1e5bb335546b814823390dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56387d9b784319240327cd432501d83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aaf1009b87dec27a5ea564e4ba521216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc90db7c47cc1cdc4e23e0f9aef7ed3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d17f661921ea5fe02bacfb15a9d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd179aa3b5fb54406eb31f72443916219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac86d7e45357c427ff8a3d1de9e6561220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58922ad3a089b8399a8e11b2473ebb57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd350d8934c4062fb2859796d7b4ccb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bbd947202144b573f1d905fe2fcc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46081f6a2b1a852e1b0235729a21974d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8d7f4842f874324726d552eb08fb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62cd1213dcb062d834a578c3360ab8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0dfc56dabbb549ec0323e068d98a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ba76471b18e28b794f708c060f62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4701ac87e60012e9805b98f1cdf2cd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf652772a413b302507d098facc522230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127ea8515b0ecbf4fc899a4ed40b04b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef774294b0a39d3451b2c38b407f639a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c7125a8960fcbf563e5361ef4a7d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d84e4e89c264148ee964f66e2f57d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb19c489877a83850295ff241fee8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a41dc78fd835fb59c1dc7212891cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3efbf7da187adef778d2d260562b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb45d8818d08480a941733e74401a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4dc634aa0e0093ae499d293b5fb55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3296f7e8928a87feada2b8817df4bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca138fedf2b98825222ccd3f70513a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f650c2554208e52c965c16685a8f19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ea9110b9b85eaf568b55694b50acd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a036ee90933501e9a68d8b6797087244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565570a86130bdb3b37815db3fb8d82e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb73f31e1054c4b5085f2cc57aa2c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90e1b114fb7142ef944c6d52712786247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e37d17a7cb5ab817745eef38b5208248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35144099f74c51a72660b65273b15125249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1553e0153b275ecc710f99e4e73fef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b5a0f3254de0cd4b89dc65d13ae99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fece1210696268168ee49d39cf0ea1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53e5e083081199c4d01790dda8273f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a7c925c064a7e70d474ab186343b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aee93abbe11e60019c1235076b18f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ef73b8d4ab8c9f87c47851f3891f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7656db33aa478855e87bce4bb88fd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73b4eb564ce402b3c9bf9117c5678b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514eb3b768db6be21a34986bdf6fddb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f624c03c4123766bf534d30fa2ab34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e8c996cafdbdf239f628ccb0b5210261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079165ca3db630e28aca3771435b9a1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04e5088934b4696bd4ac9af31be605263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bbb78cb3d352ad6a8d6aab044359e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d462d0351002cf94fa157fbe86ae3f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6308e10bb6bdd70603b16d958a1c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8616a99dbf30377fa97ffd2607db1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a99b90c7d02f3a7b7d1e8bba15e635268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f16f2fb0a49af57095c1f323b8f0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27d0fa4356a8fc6247edfbe8ea40f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e277ca55f5526bf2b53561ca04116b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c5ec8c81b26e46f5295a02502ce3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915abf622638dd7419cd907229cbc1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90823e9bb46314bbc5ab5b6b9ec2e86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0355d2100f01e09766f64fc0fdb1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc1b7e388b36bff186b5d6988c068a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daddc2fe332829f41db38c7283b3340277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3358f77c46720c8e627a91babbc1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23741a6f3f833da174e30d22d9621fa3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb5f4d419706bc3d7355d704b3e43f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aced4510645375bef82833687b0249f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88b3232a3f5b9a96cf06d91574ac95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b748434f3f4123fc1e692cc523e091283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d60c1ad15f10a7917761a9b7993274284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997cb857e648ec4e2ebadfc49774440285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78751f7e87bd4c231752807f2c1a7160286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7bca1b4fb1351ed9613eedabae2b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7a4554d64d9f9ddfc88a4f064440288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b9de8f72cd6f064d5459eeb02332289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959e4a8a396a6739e1efa031f464b3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c9b264d1abf917ddea5bb68ab2454291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf46bb92af1ab61a1e855fa0732c4cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b90217400d59e3e20875e2145ee4bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d862b4b7cdaa54a8c416988d15ae5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caac4ad6bcc5e5393c6ae01ed28939295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3202b0346f7f39f39b31c320c8883c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7689b7baaf08ab39d761e86fb52c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ce7b949a03e6990a3402c9b05f0a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814deb21727ea91c944d53f920f96e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790916b2059aad1e4107791a008854300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded3326a4c6a537ae813ae4114b2c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a1827a2ab1dff873c4ababcd5f235302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8e9d2e34589aa9f27976cc2ec871303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce28d4564a3429749ad876f9f3e55d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1b353ef05577f9401ca7c27fb685b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eeb621e31ccb566ed5eb399becf48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6bda54aa510d800e452423804a781307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f19b24226807d8f15695c01042dda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08a502b724a053a62c45563caa6fd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc0793f65f43d5d438aac84372c340310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c43b6944a5a99c31085b1103f810311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df9dc78055d103f1fb3371f047c5cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a59ee4515329608c6dcc4487893f1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2751928fe6663b02c6f2d2c8c5ce17a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42e8a867ca79db378e4a4c38459f68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce13f20f10075c3333e6ae5d2d9c129316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4b35aad6f7b7f3ca0b96c9ab83077317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa767dd369e1f6d055cde42169d55d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca649b739c16fe4dd673f23943d35f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a47b92b118d9c870ae42c4cdc183f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48f1f83c200c1352734bf2e4843fe8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efbd63b69ec9a2a76dfe347d837dbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299b66254affddf35fccaf631ed27ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaecf673bb6b5d52184935abf437e98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca904924ddd69d7a971887a7e8de66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d86a2c73f80a1f89d909fa0857364326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc9b98606acd123fc29ff2f7ace1d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3a4594d22fb1cb99dea613ebdecd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08486fdf343e3725c3ab903e774290aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36672e31b125efe381e3bae3ff9f24e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059143590526c4d2bcfe43860cef4f61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab63630cd38696cebdeb6428a0eb991332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7ab96b91086274648a17dd3bec759333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf7e2d36b83031ad0e746129263a24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858472abb2dceaa3512b2917e7249247335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c4f24e6cf80ed117da421f6d5fc59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb724302fe446eecc3b2128367ee0373337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511ef83912e545c5d469bc8ac490430338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2185bb5ba1945d5f641ba99812dbbe9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874281b72fe0b96d0dd8a53c2569407340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d057c73b7d1f7eeea7f69b2edb953341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c0ceb50558e93cc350ec12e4cc5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6be1b698d6bd26151ab5c51cd1cc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9754b9cf57c456927c23ac4d1ccc65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae7f189853623f66ef1cd7de874793345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f75e2b60af9dcf4c11e34e8ac3d3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f72cc8a1a75d768673ae7549d74a67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242e77727d2992d35eaa9253d39cb5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11838d96e4f21725109ffecf0f014eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c7447199674e532a01de647745c64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668658ee8aa051410a5b8fbeddeab862351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e47e27c8316f9257f0ee6d18b8b30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003df05204e3e14a2b894ed955b654c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925b792bd471caa060980dc3d1ba033354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e665cfc0bd2c00fb2482cc5b3a60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f8226d4d64892f72bb95a1c361871356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0639622159f2cc6d1ec6f9f49f57771357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177265ad984a69bc15c0a47c0ab7b1d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec5acc42fea45a7a1db9b067a92f57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135fcc1633780755f07b50599bcf710360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913600c3173fbf9a93a13d2925cd9e0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeb86016ef615d5a9a4291a68a98fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00297ea7b076d2e484c099408339882363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ed673e0ac3dfce90a1b68fd36223f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025552c5f0a0ae412fc4a2f7c795baa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb574c46bedc87030af4869a9c0a002366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04475cd8155c7e6d3629b3f280657099367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d822b8274bec1f053ac5d94adc7213368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6da23077331b5df058171d1f9f9fbf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331f84d6bdb5df1133c35a0d625a08a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b79e0c5f214eaa5199703a84217f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a01abfe108d6f0b32481d21721751372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320589e64fca47afdb11b6eac81b0a69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd528ea453c64d7e9b2efa21c37d9853374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb01fed608e2b17dc8b0cc7d4eb24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d097037a2b7f75641d5079dbf5b7d99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7e49be8c2b478a8778d4c2e460cfd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b5a156ed13d67b9c64cddd8fe3b06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc1c992b52050ca172f5b3e9a3a2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215c864ad24d6065977e296a77ad0fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a405d84cb054dede1d96c3aef3eb0ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b72d22b06f04af62b1a4d89cf8e36b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5fc3d56fe1f41b5d631e5949aa502383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46694fe43353720f2e26820f4998508b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca90a537dce98a24ce892da07399612385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09207da028e062296e1c74f517d4c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe808392c7bfdd3d1ddf5662c13fae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454768de332e63b35d694943b7f07258388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c166cec2c9d1d98c853daedb6c9a23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9d7959ab3e3022b70885356a74c68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4a9de6f589e9a01914439df25bf3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1932c7a0712ac11ca8dc06da7de8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870dddbb55f0875cb52160b6c507190393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f407df8e7580c838f2d487036a2c3c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b65b607ccbfe563805deba73b7373395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbde577ce093d7c8faede63c9eb6de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969073e02585f502b3991fc272cbbaef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c350a9670c03d28baaab578cf3c118398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aebb1241e5998b8f602d111f2dae31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75b3156775591b8ba211aaf796bfec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f54ff2862104e239d06f069a42cd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354d950d50303fdaaced4355ff1b935402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dc3cade36191912d908a8e3eacec0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b87fcee525529dcc3a29c795a6ca92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecc1749a7dcde107d265c218912914405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f42de2a7b29c4f7487a2e5a7203e7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b8013b9878b4183452e7e605d33a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4f1302a211caba86ada24f5620f0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9489f38446897824f6e6ca5af9ac0e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398fe0b4016083574a35989904054d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e70892379f205b1d8ec9cb59c0a3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be06a6691d2018ed08b9ca25b475d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948cb8c08b502b23970a693914716d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3963f61b6c77bd6ce038ea425ade110414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fa7175376f580dca075e79eba51c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33551e13b854c9d8ab1d73722af217ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8681b01412ed27029776436db4274417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772cb112222c0d59d2964a2c6d492ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3ce7b60df63fa633ea7cb71debd4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809a0b06ec4be926d3c5aaecae44963420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e352e97e60a15792befd62545f1f28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacb3f072f7c0ba99ec2b67a60e89f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d718d0122e4c631798acc886a6324f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d30b220118893685c3bb6219caeb45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeea4d50dafed1c54a38aa8f0741ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d67ba86c888b59af21e1cd0179c668426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce90bfcb151408eb143b0617ceea651427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ae229624ae428cb58b239af3ded9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99115407298a7d48cb33980b6acbbb8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb67e70d3b63f031b305911f158afc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832014be560ab95fe683280fa4fe04e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09f5c756cab9201fe1ed36eba97e95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf740ea27e29dc78d0f084b014f18c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7f53a1ac7764e6b431381c15c7e2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d76301f417f8f6e8eec8c1ba30d8e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170a185f4fb045091d9f7ea4251ab52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd88b0758d401a07e76444407ded9bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a263ea86bb2f82fd1a2b74fa18e7b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a261433f9d5877d4e3da44af414bca8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e327fc48df7f0942003207167665440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c142a0024a0081d50de8ee28e06b43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf5aca34c7c780b92620d1db24fb6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3f948cb5cde88713d31e1903561cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05058a14d3fe41916792f3d8cccd3951444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd5055fb9505c2c3351efc0f911d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50d38319bda27f9b36557ecea2cc6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77201ff5f1c2a0724a6a0c9e3f1a5c1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7aadb0342e3a637c61e0ddb672d84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0c6ca86ab9783981bf7a061649cd9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2e334ed13d27b9b270b99113a3ca1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee93d120b93eb6388e66949f0dec56a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8d5e66104e3df331a8ac89df27280452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39c2bdeb0f8b5a81c188ac664d7a5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d836a5b21687ea14f007ff527f6b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b70cc49b1d6b62ff93c0b461026500455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c752b94e8578f41e5ffb13673d34334456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fd40d7639a7c7b49ae6994eacc916457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0055d5b2c87c9fd90d61d3bafdd8704458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8165939d304d3108062f68317f286459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4ba0baaa1239d7ba190b1e0fac0a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4a1cae823283fbcb87cf0893abc7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28234abf6db700439940615877b53388462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1a0ee0d117b5969f18d820dadf6d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98726c172fbf27be73e0be7ca6088d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6adf41670d82b945a221efcbb5bf2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7dc839c8eab9a4b15f7f8e1682e15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0774e5e5ffc8cfbc25b3f91daf6c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903043c01eb6ff1beb9ca14d42d8a65e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df60a54489859c97c5b5fdb0b5ef8ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b3955784b81f37b85e529317e219470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226698a9f9e0e7d330d2f254d9f5db44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630765926354ed67ada9e568b5541ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceea8741f815d6b56e410ec5ed6e5e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c608df0981b954fe9f6f09192c671e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675f3839076b16e309d81b7738e6706475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec495d577c8d9ae94af1b62eed38023b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ac661f07b39210c8c0bc9b84e82ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c35152d3d123eef1d7b0c1a953628478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9f117fbb96cf792280ab49c1da4a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3ebef00bbd137490a5e1eb1db6c55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc36cd2a70b017874e1ef12c147a61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b7522af8ebdfa2f90f5921b179547482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf88222022a5ac23d5f349ff9928bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1c2be6a451a057d2d8e2bb281652c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cb7c93935ff5054494c8dc2487875485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd24552b31f57527f458f92eb0fdaee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e12283e60940b6b4684534612d606487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841763b494fd5fbf5928514d36938c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f65862e33b92604e131f3eb6f8140c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47239daed51831413b16c454884673490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451fe3bd0fbe9353dcf4bec0ba25c13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539a0654e049970105a2832ab4f44b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8581433c9aaff5c0f1e6d63e9a762493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a29e8d656c9ceada3afc9d6908e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977e53a87e949ae6ddb2bc66c89757c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf0941ec68d849dac70897d8f2a164496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e109e648b7ae529fb0649c0c2555a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ee5c7b4e36fb135d75a95fa856aa8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0322d26f98b8ceb9cd050deb314572499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2e81187488375a2651f258010b4bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8295943c446cd1b924b96d8d9791f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da3f85bce64a394ecf161209cb3159502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92273f6e794187810bca96087f533c6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29f2fd7389f7d052822ee364a8af8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bff6b7ea5c14fcae3d0b8c274be4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb958551c1e126de825d36b593c51e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1e7b92bd562b0c4d0d13b54e8a998507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ac1e6ffeab26409486040695ce3ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6f5bf270c2fb030c606d21af6569f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea476dab28ef0d283b9f315aa097b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad5c69b1e732d3f11e27f63c74576c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920783beaa46c2a8258e7f2eeb3ae2b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed3fdf06b99d2cc6ec065ff7fe7183513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200217dbf6ebc3e32e2da104c7378bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f84b4116c5d33ae4537263cb972f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74fc753692821969cf9ae400105c89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c188dd703e5e1a25f5d3669c1750f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46811ab928049d371e3c437dc3cb57f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6789eda4ccbb7af75ab2ddea55863519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02f0280defda949da1c7f5aebf7c55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819a67a8b1e2e0a61ce178103715f7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bbd310bc328fd0086994247e03f0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bd75c08a947f80ea3d32e96079b30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e40554f5d82400a9403c466a6a8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822355daa58f36a7a8fb72bd84aa517525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856d52d29e37b91db59e86399020308526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f43237f85d9885ec45dce10ce6a0a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1135c88995a58c0ba633ee768a8f90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1756b0db96cf1c91a123e0fdd8a51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc8e198d75354027e14b5d644c7519530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9ae1f344ad35e890af13abe237b06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acff62737f1c9d0daa940d19e563014532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bbf8b3906ada3e240afcb887fd33d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2a9771a313a2b06b392d00682976f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9e86a7bbbffdb30fc69b2d57e3ff3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb18b1793df07268a55a7841a040c9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110c8bcf4a69e28bb5b2a1e5c0c20d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5800dec24fe7763772bc626c00fe4af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c1efacb8d5d1fa16e3edc8484aa27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921491a3c6f0e17d94f8bb2f77a01513540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2097f95f5b4484e9ac77c55afb0db9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bc67b9d9b12c1ebc2cfe602e188e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27e4daf79bbf7f6b32e1638f6b14e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df9273ac988737fdb41a71ed293c5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92bbd6065fa6096dc34638cb6fbf95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d4c48d626170475ea75c6e2093c37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a4578ea78efa4ed12655bf5beb958547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23657ab39a190fa72fd662ec54ad21a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d903483f8efa53187b280697eff27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de80d7d0ebcec3acda434974ca85976550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20727b10b5b01085bba6ff4bac8f1408551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc053540f7ef7ab1cb1dd7c8ee60a1d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ee4172027aab3328149a1365fe508553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766d8534ca77c62117852e4ffd94b34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab5c6e0a3fa32212c06866223e6c8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eacb2f861ca24a0c9846aa2324bfed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dd83f93134c66b4633560a3a00922557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169b60273e46e05110f541950493f5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a3c01e148fff74280dab7e18debd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd3290c9bee8a4af9f49b865ce20dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e9a2ce133e2704a6a2077de6107c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3054643a75710f17e18a9c8c74e1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3b291d31a520497c4999c0c7f75b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b58d21138ea2db6b0927ceb937374b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6095936b43319ad2d34f1bb5aa270e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b6bf56c0f214f7cf26d988c32c800566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88406a62207f8d16e1aa603a6357d1f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8987ff0918e5084dad4014d9b20ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044386f56ee9ae1d9dffc886b076e116569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3c81fa02eb89c7af719afb5428aad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b492426a55b1c37016ba477ddbd47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b36d96997ca2769b416bd4cac29875572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463e60f0746319c6d1242a164b95528573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb08cc09dd711ff9f5eb441a7d6cf9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67446ba9f4f49b48e411669ec87337575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4106f8774148d40734c25244a488f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ac06ab050c6b9579679cccc670c7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716b10272228de040a04a1c2930b178578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f63ff385308a393fdf00aba5423af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121e8293a9269dd4ab32ae100b5590580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c6dbbe81764671b80b7da741aec84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2b81fa8d1e6b409ff467eaa63cc88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c632e9549393cf48f21e2899d15897583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c46f329ca5bcfe3240a41feb8a2a10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c124c71c22ab45f38d359f96d33758b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcd52f97168368b821e9cbfdc73547586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19c44d26a0935c6a6010f1dbf70688587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08625bba977d59756894b8e550dd18588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3551e44e5ed09f714a588b6d93f1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707566dbd3796949b177c71ca505c339590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6938d9efea0e7de364c93d539a36a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed28a63a8b4123288c9410b5c41759592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54250b30af478d18154f6d2315e0632593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e10e42f851d8fc1701bc77d90f8d34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674427a03cac4cfcf9dc3fa8b0daa401595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ea9bf6a0c393aa6a538cb3338adba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e961b9d137ebb60c9409a9ea3151ace597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a593f67ad4e4485265510ecd9dc5072598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcceb0377bd3e1aad9f35359152cfe0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae79b5d3997dc1d942116b790503e6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8000930e851a962f24ab241b99f06bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea49899da52510839b6be8d4db9cd6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ada8876e25f410c3c1eb644907471603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338485a272d600499b51012da1e1478604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716003bd315e6ba1bb5cf16df8c84bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f9509ab28098b5a42208ce7babbaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850dd3a5b5dc2d5048f9655a5a273f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd79326d1f03e488da734f0b477b8e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb24b4795c4c08d4ea4d71d98291286609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48d3c7a4cd273d88b2ac1e8d77fa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96aac3f63a7f8046fe5399e1c96788611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8441bd0daf85ae6291be1ed901c15f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c19a32ef6053abc16e817857db5de3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6505a41d35564d3002bea7fc8ec7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcecebfb423ba8bc008b7c569a82aa7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ab8514667076a503eae6a8460472616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abdb9fa9c61a1190fefcc59eefbb9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f6426bb5a6b7754cd2cae1003f26c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78979b9e3e1a1922e86598a8410c5a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c792daa3aee1421ada0ebac9d6dc63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83e930c732585e08b2c79de464d833621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e608034f25c90fe885b0b5af5c365d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e59940ef8174cbd0fb0c8dabf453a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2c28cc47b45abbf86f6eab01417aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1f3c9108dd827fbb5531d45fbf72d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec158fa0100718fbf7391ef89cc79a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93f28b1ec52eba13aaccd35dbf9f01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5087855be8fe8062cea6556db3537628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b2511e9750544c76895c613bbb0bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a581f24ad13310b67a2e1be13f6b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcf5a38cbc64c0fc0a11117f80210e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc99a90a46641fc9603ba148323442632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093f8bb60a842212b7628168dfe0108633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ed832ba603c07ce391af9ea91bdac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79918a60f30ab47a806430117e95a220635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a230d59187327963de8106f2878b0f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9437f5ec5c8151b30021d86a21fa382637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621c255d0d80c65cb2ff2f0245f4d78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39a3b510c390d386ecd2604cd3f384639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca430481fea4e200408403da73c5d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9219fee40b1f17a3aa8679ca78c809641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5523d342253d26439ab77e04033ffc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5123257c1f5dcc7b65d22c591d5ec1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e71a67ceee10f3ac410e6d8c476d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfa93b1422df9286971663c3a834a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79193707faad8aca730733ab9e4729646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0682f3a66bb095d5381d9c02372a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d92ceed6e4666809c50630b1927bf5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09bd350b80f5dc1427202d0f7544e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dc95c3d9ec0acb3818d892a751672650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a673869d39583558246d5c5d7a711651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04418416a216f75884d69bbfc7b97d54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50474a3e4483d8e98321d8a7de9b5712653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4267ca00505764753c5963d0bea644654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be81610bdfaa1ef4b92979930e6931655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1abd9466a47d29e142097d6d287183656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cf828c0dc983e81c52a18ff3d4805657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c4d90a79664d0f2e39e4b14db4b9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd04a00c49815c7527ccdfbc398431659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60cc3846d4ee892503668db6a7e97c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f502e2a565d38e8b79bd1f0567197dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425d9082b62c59034e8430f06ae5add662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3a5f9368a09077ae4c9511b41bfdb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905119bfa50ace1e9e2762792c36d54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95f01e102850b24c26eb4312fd7660665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f8210f7aaab6eaa6bc40f8b493119666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08a2c9cf6199d3183fe41e3e6d224e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9356004aaf2dd8e6f21bfd25212d972668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7bc594a440aabc78efd632dc378b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09442f727acb809582ac77faba5e2803670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4216c1245681f71b9f43c8067e63b5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db28aec3265880c360514dffcab52f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020417e0ac5cd0a43935442bac48708673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93eb748cb542c2ac211d21980d3b62674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a782c25a6ef936af8398f18c98936675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b53acec194d454c0de23c2672b242f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ecb5f2259d752dfebf78779841225677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfa0e7c1fbc61aaf36a6fd37a50cb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abfc462a06999b102a7dd76e969510679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a8b366beb56959b779e03e58790b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4c9771551028e18e3ee44137bd5fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010848dc998037abbdbd3145bea1232682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188e2ffaf6abdbe6fab30092bf18678683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3776812f4c9f2d637a96741bfcb9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96559814ec375a1ce940ddf33d4c9796685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bf9445ffce0a29af5e405677118bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acf70ecb1dc25bbdd9baa4e9f0ba36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddec469608df5a00dfa58db8475b9d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66f6fb91620b1fc022a6bd4eb3a8bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5014ad8a4eb3c6709b55b39c8426283690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25719a0f724aecad6009bca9f0db4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670da301d291e3cedb0256f50d818d84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9417c51ec6af11bc5e34190a4e89b6e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c952c12310e08afab806b408cf32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0aa7b4d750789291914a5d687236c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02d06aec6d99b7929f8e6af152f74b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e6ddc7f3b9d699a07e06752bf4d48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038778f9f354c7ecc46e9af7cc64dde698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd7e52f7b7fcbfa5d7745296635355699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af253dfdfc3644e179e7476033e82b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283ed0b181dcd56ecffceb00f9257dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bd8b856cb99cb2cf639ad6d0c5098702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be503a721ddb91f5174a9bbc9ab894bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef899508902294e74403ac73fad5fbca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8892c5b542ec0e1c35c9cd28ae069e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e075ba401f5182d17ab0f79cac5925706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22434c8b7af92ec65a330e4d9a4901707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a3abf7002fb2a9665e43bc3414511708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78569a89eda1cf87f74bb29e77632f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a626d3fbe94a863917f26ebc9994c60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4e024471eaf803107ecb3a2b0bd29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f187d7f7d96cbd3cdfbbf8d7ca1054712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2cadca38f0a5c14461bab378bceb6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44029108637b5d447e9e1e61c0c6821c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86232a4653c01f0476131bd7a598a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15343b84b365002f5f6ac4fe1d83174e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198939345ef4d015ed6cf2e193066cc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef0fc7807b935433183478f185c1a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8778e54831225a97b67d4b46aabc75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc7c9a48902b29e4b19594c529d993720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c841929b58cc35eba72d19aa6df011721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd450fbedacc5ad238f99496796d44f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373d5b930e297ecf94687cea60cbaa1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50534b798adccb83b2a6907a6888d825724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f236812c9647ec99e98435c7d56de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dbe9727e8b299f4bef9c1196305ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f71532dadac6002bc064288bb854727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbc62717776c70956e4b6a5dab3af5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60750e940c3ec04215e61098b4299db4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e891132f2a06d22d6195683e4e8ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed22a91f15beb444b33fda21f2e2dd9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fdf9abab85095f656329dbc39a960732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330efe4b3e5f20c8c2b28d70bafad40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc22deb7f41530991371cf7b32457d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ba0fd64a1b1e623b85589515e0634735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75737399ed60649e80b9f54f6bdd5bdd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e1b1aae3b31eaf5672240b3be2b3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbf3b779834778f8c0e3096c1a9051738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d99e68457c38c57123f54b9a2a772c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a66af3972d3831c918fcb0c09d06a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85359b685c407a1794525f11e14fb209741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c6baf1beb8e7bad087cb1e8a009c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c545f117758cad980ccba6d11b7cea9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8807e7a366f437136998156a124cfbe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ef67f1f87e0d04a99cf705db6f00d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb82504476207904715cbd5da9fc08c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bda5b8ec96f3fef10b468cfc6a7a1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f0f7d426a955fe124216c68b2b3ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d58c53061047e3286a721c6955dad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460381018274d837bbcbdeb65d56a2df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c20af468aa9bee96c288f36beabe5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a3a9613d5a3ed5f662deaaa1ffd37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee87ed7c4a6df6196ad72cc693d659c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1b43ec248038b4cac535c7571f620754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087674a406b133d6b8f8cf116b8cca6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d3b5eb93b2e1b4e2977f554588f73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13767bda8e1dc64a7c7c27f4eb849394757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf92edec771a6f28055b8336ff1b17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd094894a361ffe631515028770ebdb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>