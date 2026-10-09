--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f4f74b06f517296dd906a0f6958841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8034e432abec7902230a044cb3cf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e1adffb1a41db36f153205af2b8643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282a987afd2578055b48d20395039394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a89dbce0e0377f054c6a43a3d1fec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d7ceecc74ea26da4b2a67ccdb4e806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db606f82d8bce8e156fdcf64bff72c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba64ef47bfe3088e610dbfccbd037428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2312511c58c6dc4326577c7a35c6989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780274bd973e7fd2064fafe9cb2432e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30205cc0dfa9c7f78b346378c24c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777ca1c244fc63dc13707527b6e7e4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cbb5e580c59e41e60f2295c8f010913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6c7ed49d5b141999dac355679140f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45e65161776ce59c88a36d314b067715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bd27f65bd7caa8433ce518dac8d4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3c41896d7dcabb2651be9b603eb2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6bffe16a8a62343ad38d3b13cb1c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3e2d2dfd9e0e50e1c4a078e9206cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42ec05869310b2ee68d97ed3d29c0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ef1ac394b711642c6c1b9e4fc111921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba235974caf9ed5168ea68bdef09ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e45eeb730432d1d52c69d95f1043e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f763e216fc4a7c5fbb9550c2e19034624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380327e6978118494157fa7c5540a8ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428a9d620763ba5cae93c2b0c435e4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28762e50a968a59010a970e2b080702e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f83ac452649b16a3d1eb0eb6ebfeda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e5765e3a77322cf5741f196db951329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcb64d75e80a89a25dcc136e0ef22a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad9145649d24a564b5fc2970a5b9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e4514d12db89f1f3bff4ff9c23bfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dacd93c744204bb47dd9ab777bafa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c0c0bcaa9d2464d6eecd4426c7c8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3daeaa3c552efb82b7d61db742cf6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc26ecef7a2136a9396c8b81e640b3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7e54ad4dc18bbbaa3b170e69a378d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0eb6dbb8f1f27d5f88d2413571266a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74b929778fb68baf0cefa8274952b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e055ad618c14207de0b457d2a1832340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a45f5651bbea1d84c42e410bc5bc0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dafb86b9fcfd33e86feb4eed0c807c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9d3738d76a65d4d6ebc091ade26cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa0bd093b832eb5854a0c2089ae98444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0243d8f12a7e3e103c1e12c1fa2aac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b4392bb0d216272957886dfebbcdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e52d6171f38f60beddcb41dc081f7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539cc172625911284ab8373a3de22ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d9aa0188a8535f03c6d863c2edc1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b31f8f1ff9a08199632d25afe7aebb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8049d1ab60ec24d1c96a2dbea3d0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad20878c3eb533448577834e5f835052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de7c52efaa79acc2d6f7d63c0f911853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d09facfb2ea29f23b9b4d61eaa34e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164c94e3be3caf800d448ea12cc734e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74e2aad628fdbaa278ffce35f4826956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986695ae0ebe62deb018ddf4f0af81e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a42765e44954cc7016c1aeb48643058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f15793b1d748ddd9f957b45cd02959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3141e95f8e140bd40201014a6c803360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be377db07341df3de7c9937df7e0ea3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc019edf1e7939a7209a42778e757e7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409a3fe64dbc414adf58e49ce732c7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87fb80c6369551b413fca98f7d4d0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d676a0d60c7b9f0758bb9936c33ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab24c054e24b4c84f75349d8e6caa966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facedbf543cb43631b6f6faad525a80267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c823b737efbeb6695621059969a614968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1dee9d993b8b9515a330a66184e8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b3c8f0451dad856cdce56304d1ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf81f0d8bfa650868d5e4097beb3d6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e092d055c7b40cfcc48a916baabbde272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140238a65f60abf3a70a2966ad1f596f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f504ffe31a909ba373ddba908e89b0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de979ce73123d9c3a9f1b0dd3d01925e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf062b32da28b1ae343be17abd771f4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fa859e5f2e675352fcd3bf091bbd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429784526770cacd632b6d8c589c16778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3cea744d19c127cfcc772aaf69fa079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400c66b830a04f188713285c3995ba180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff680c841fc7d7242ff6c6d4783844a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef58fb8f9b2a981c18382a43ef45b5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb18ca82606e2833823252ca61d54283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd6168f07dbb86eb06cd0517dc864584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab575c78229c10afd772a5d8ece39d6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1625a703dd10795baf54858599ec786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad1a6568b21d521b1e338fe2297ff087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbab4db06352379f0b791511b196ed288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec50d66f01b1cb753ca1a46e961270d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e0ed307c3ebcd84df62b9cb1dcc1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67642eddf261b01a4eb784a936d175a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252e1fd8d72c122ceb6abcc62c2289792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cee0ea5d6f1fe2b25fe49444e99d3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181ca2387b91b0dcca29085e2bd456c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc758677f3c471426c2177aed51058995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcf92933f1259b792a8b41475117fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90505bdbb6fad0eecd5fac1041c00ce897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f514a1eb23b61afa72be7da4b15ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9348c7efcb08b453299390c41963199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d011337caefdd8459331b68fd5b786100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3fe46fe3783b5be6794a9dc29822c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a728f9232b0d149bb7180eb2b9d8af4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571b14300c7ab11dc5a4cbd355c8b1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0c1ed6117645d3aa655630ccb1cc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9512d2144a0264e8219705daf1f36af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19048073f2bf8ffbf6b54fcec189fff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487f61e8fc337f51e5b76364a839d79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b7eef0fbf1f9cc9af71f0e5189511108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3da971ca5244cb16c2a136d9ea7c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200cb2720671a87b41769a55174fe47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf68daf8528460feebbc5e837ea433111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ff8b414ffb28657f32c60e2b83006112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e927aef496429620c548d19fea35a16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf5c44c1c26462b80a7ffc9877b664114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe907c7dc6837781f4e62e42fe9859b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077bb34164d389cee834edb8c6f05b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7744b1d927ba311f81406074f8e4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad20863afb95bfe9931362099e224d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910e2e065543ec19d006fcb918581a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623c71418494fcb756b3810e3c578f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba1ca69e87eb03233c800f488a16d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72794809fc18c64dc0a8902ab058fa4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273bdfa2f58f7b2db535a12208a5fc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1a85b54c68f126a48f842f37658a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b1c18c9d6a54d2f826aaf7539827125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985716b3f616a9b0cc9c47c3a15fa6b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097897bb7ac2ce03c6e76846ef5a8e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5e19b7e10cdee600c84f5d79d73e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f48a8f8c272c7361a12ac54b4a19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b2d1adae080e9d28c0ab252996145130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296dade53132fc8ac922b5b58c9bfe8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42332593baa594759dc2224f8254809132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc8098d1751f3891748c5cf9319b87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ae4771deac8c425f2a8774ee4206b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436ed862a2f9964f658d490b70a6b5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e79318f25e4213360ae36feab576b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f3cb1698bc2212cb8e37c8e5aed5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d0b44cbdcae09dfd24b002adac54f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d860d881866795311bd86022718d25d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9a8f50ca5b977a7431b68fd49f223140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13167b1c25cdfec140a000208ce66b3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea74bea0be7ebdc85f74371948cc11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c8191b54474c74a5b5ad321c22caa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b00146f357afbabb937c0de213d00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa36c4e42a1c66812f70fb9dcf98a3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae425a6a8c15792a04db6accb60a0802146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8603b9e25fa538467407e6114614937147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777c0712b1b32fe101a157fb7b9feb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac28994adb81c9e19848639912e6588149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd564b9713db1d97a057ee2fadfba448150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43a0a452afacb505dea3d2f38c327f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f40400f93e4525bfa4172e0e34c46c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af99f8211c1237ee1ee8197d549d7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d9611cdac8499d47c171f86d9fcb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d96adeba34feea9076cc9b26aa67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83edb7d3aa6c927d7a60c3d0281d14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae044955e29c040eec94cc50632283157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52137c99880637e3fb2f650801719dd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c384cada5c9a91d5fe15f253190bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39a26dfe3f831f3c402e341f14117d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1f09724709701a930761e38004ce0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9fc2aed1124c4a95a59ea7d4eec6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5c67f200aca00c9611fe359b3dc16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35960b8df78e64e371b7dbedea93f032164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fd7dd21a6cef2d9e3ece4afd6d753165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b83693a8bb941f960bf70e0b8ea2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0483c5309f271422b87088a5badf6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e433bb67b8f0f9e72003c8dd7b47749168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ab18be3779ee023b1d6117d8d7a71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10684db847c615500d5addef8a6d1bcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57cdbec5eed15dab88a5d00ce40982171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1aa6e5cf0a092b7cec21085b9f8eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950678b9d2bad75e4c94a61dd0efd20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c9c1bcc5ea4f5bbc70219952cdcb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc526cf47291f538b3afd2ad2a8bc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ef17c094fc407677655b2ae131159176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a64b318bbddd4ae0d01e25a57ab31d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e159a9d1d39f7f1f4eec13054f5cd7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea20c0e84ab0ffa2bba179a1825aa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030279df79b42815399aa392ce9a074180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3ffa7a7c217876275056bf36d1605181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a578f026861216de3df4ad8ef543fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91fdb48f53ca55d142ee87bdda2943183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2f452a21ae1d1275291109237f9e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083b2cef71fc6095a1bb4c39dba2f0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f5dcebd3b3666c63f620afca18efd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624615d8140d07bc0660aa0c7c24e7c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c4e7263e09656cded6aeb5be7b0ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a1e9516f846c5a78cf31b15b90fa5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fb872f085d625b42c3e12afd5330e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f53a4ce02be8d24ab0ce8ad0b60348191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df181baf769237b3c26f77924f8dc89a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c385f4b4af974dad12a5383b74772193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08bef8b9be91d54e6a6f17b730fef5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531a2dccc166d05ecfa59214dbbd293195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b4b745b0afd7e6a6ce8e1f214dc14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbf2703a34451db57b06a37d4e9573197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574fddab20db8edd287134f96dc313e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cc5969ea38fa7c65f15a0c5cb8003199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16ebf0e91fd2eb249bc94e6af8ce19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ac726b96c981da3ca22dfcafefaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2abf81d7c55b623e64e23833f940f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af384773459fb9cbbf4e9f67e9348d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c8058b14100143376a8b93d20e937204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f47b6eb5505559713dae73fb08ca7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b53fca007010995c9384fe68dc764206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f7ccf41c89451a6f0182c8d94617a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592bacf938f6aad802d4116b72cad90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a302288e887a70b435730c10aff80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4727416f117db255286fb91507b45a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e26d290d0107c5f3dd5f37a695224211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56823af968eeb8f50fd20332ee5a7bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b3015430eb905ac03df0d5ef5ed08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f4e0b815f96a2f13c2f88dce2d0ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6e8cd18434d7561644a0fcf8fade7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78b619aa0be870c82de287cea1b1df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647b96c76d3a8f693b0f154fe1df924217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8cdfd1e489ab7c5849d29d8a970b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3dd1f8833bd9f79a2a15e1939cad1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec9f31430c84979060ca7a33ed7ba5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c50ceccf887931ed80659a595396f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6e6db4027bff7f51b4fe44fee0bdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bd51f8fcf0dc0c26a27fd3da8cb4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770938413a8786edab11379fdf8fa04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd482e42e822a5269a8d656344e6aea7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274a0d7ba88947782a96dc9a9d125c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d297bf58b937c033690b00649eae8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42765cfc502b559e74ca9f460576645f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb24a252eb6cf23f20d02159f3130a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceff1aaf6150a1182e64a43be32ede1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c926ff482f8b65422eaff732e245c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b626e91c90804514f19b566db30ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8258fa2373b5725adc5d9e54fb18a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a74a6fd4c140a6c7cbc7f884cf38ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d37bf4fef7291e81341a204c6cd5f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5eff0a1b51fa8934bea6c1a6c1a9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59b2e445d2c90a0f09d67eab00a301237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f0c5a50db3f37b99aa5cef736fd6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a6d5e29829e6434a46701939845f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980df33fecd8c0560cddf4f09224a2a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f637724d897e6dc0565b981974a69ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e54aef3e0d7728a90092285922d66c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3856596c053d859519f04ca15acb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b7152f6a874e865eeecbcf467a972244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b573b0e53fa09940a2ebf66c090f49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40547eea47db5a37ce33e227e76c46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e5a1687b11cd6322b6fda43e518ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd8471707dd66736042fd58e0f8fb9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d50e97fc463fe0c1fb628971b9a118249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69fb31231a9171b04fb0e4aab4e8b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6f7639f3d8a7272b33b65401a8646251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db13ba753ab035f09e288b1fdeae39f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1de6c1dc2ee7fe26d2eef9fc274a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9b828490cf93f5ffb77327003afd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14a48579d4ad067da1775492c2d672255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974df2ff16950f63794d1f2b0783fba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1d5ef8799fc3cd0f55a32507b77f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b4a4298ed33f10b5f2663ef48a509258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16957da5b48c03e2d95d0f3196ef17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcdb459073ad7115bc3f21b6b60cad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98a8af9d266f83c892aa8856d048f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e1d051c65c3383d8ccf168031acc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd18d2f89f2ec49158191f5d9079b28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd57e5b37c42111137df6df9fb2627264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea909b44d1ab251d6ab3f063fc5c70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd01c341dcacf13f68e8d8cbb5cf5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701dcc25f518e45e2b54bf1705fe304267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e502816e0f5a188cd12a3d5574e65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6695ab79fd6221f231ac385b645cbf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be797f0df382077f74390d0dffcc23a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81faf7ec70ab0ded037e095e8f98568271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf518d694186855c45405e0707fb20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c7437089bde5c2b9cffd13e841957273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101bba93a024977d997e3b7b837b59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000a887a883b0d3e87402b7e032e63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20735b570d7b5f4a5aa0142dc2d4f167276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbc07b9495e063dcfd3b6215430630277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46137edd4fc2e609e927fba0ab53de59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04b036cb72662c3baf578d21e8e7f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c45242deaf6f4e2ab2b76c32de6c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719edff980b23850fff9ca5097da33a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d1a77a07d6bde8123954573400cfd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dabf977a7975b9f5e3e1b8b040bf08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddd8924b1c98025af84f743e59b08a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ef2d76b878b3de7d12f0277100204285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910689b5817dc2da120fbd4d7aca70b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1495e2018b34219e90646ecb9d676287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823c877166be945b4382016d4b7d8b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81850cb9fc998678dbff682e440b9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a4963c897f11ef929e6a1a0585025290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a7e1fdc39c7d9aee15639fb2a5c95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764912e62e2b5cc0e035df85bd305da4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a492daf1d2d939fb2eddc534f7f90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfede0c84aa724920741c3ef25f70114294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673a19ca4dfdc382eacd5dfc7ada1cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fb67ed5a3e96b1fc75706307933f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280be9798584038b5fea4bc7e45a2b8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23382e9c5237fe22757945a6fb7fb37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1983833334237788597b1772902519299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188807b602b2f6666fead9c65c330ef4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44071fd3550ab2a0568dab0e63f98dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85434846b74e2b1b64c6db49b82592e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91274e079052f228b491f3df45bc4d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276ae99652335bf280dd383550b913e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf8337b2cf8db5540dbcf5b03da7f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92202ef7367e6b30ff777b2c15856161306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b1d8ae133d645888d531b19b2a6e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89785d3b5e1e829312bffc621291346e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b84cac584bc4f74b85abdce722051309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923198031d3c74bd7ed8b0a61e4eee5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d32ee95649fba96d4e866e3a1a9029311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cda40b22e0189aa0736a0a50cfcf7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabc56ab498308c7114f85f8915d66f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b738a54e4d33fe3a24c2b6bec90c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52232bebd4c3346b3f494c98016ffc2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cbdd1ecb15201f1841240c1a4e210316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf6692615543e52e145af34aa03da4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82448f13eb3b5115410bc4cff4a93ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d45a6b5087e24c9aceed8a4161d938319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de902fb51fe4aec34d21ec0dcfab2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85b55fbdcb8cf9ac35b73a9302cf8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12939b3eac69ebc1b8b0017e8e53e019322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26a02ee7e01b4487409413a0bdf36b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101a12a88d3f786a2ae293f2f5af9e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c51b7c036aba9faeba66398b79a7d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1785a6b6432b438d39f663957e41d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80607709cb766a79d97e3470eb70c20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a84d8217d045d791260b593d9361a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905df545eddc5b4c5e0185c7c5194ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4033da6ecd91195c647ba52bb0fc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8d3bd76e1e366133127458bd77c8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9968c0190e247895fdc8462149b2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1a1eed97db558d714a310fc3daa3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f460321b50121ca08a996d64310516c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d15145a13fba314ca95c86743eaffe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dd648a27d377a2e1a2e9a1610d7da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58667fefaf870a128674400f3827cf79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ba1ce4339968d62043493b7a9c938338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13314644e052a7ebbbd6b611cdc3aa13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddf1e417f3bb1a045702d7043993d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89728b2e4a7fff441936b7eb4700be39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f1acd628dd22ab49c9f1b7247873f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c3652f995d4ffd4cc12726881c9f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fa8410cc2071c08aba00001ca8594344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e95f7c1509305fd5eac951c89b1202345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33123ba70305fcbac31d9d01878caac3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459cbf5b9a8678f5b884470b4476503347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda01db519c07b0cc5dfadbaf66f1fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3976b570b45756bc63e32f1fa3c4763349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafd7908772b1bd0e20e8cca5ac25ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7385f2cf447919cfca4a08a082d35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f7a2d47a70ec43b445729eaa9631352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ebd056d70a755f3ae27b4638ac60a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a6b595e22af6ecfdad176ec2bace5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef7f8275c9ecbb4c21514f247c7239355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83a3669b6b3c614a255b770471994356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc31be618fac24531fc7df78be5006357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913d45f55acb8d4b9e598f607e48224358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7cc235340941061bc9d544e115073359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06667817591521dcca85e89f74529fc2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7243012497ac01c8672f333efab2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683608e8c2715fca46939f11a0f14c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21d96003bb43346b816dad57270b33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1d90143b9f17e6b21f7c95edbfa7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc83c2b732bc6f18b0e092cea0bea86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1894d5218962f020d5e39045b5a733366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e2461ec0ca5fea8cabf70931ef158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469db7de8bcaddd0d21b07def918146368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a9392a8a4c3478c76daaf1cbbb660369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7013895e0bf37f399ad48926df1dcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d08b1c0ff4f979856cbd9492858bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515598ae9d8b6e7c3b0b7526f727ceb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85a643087ccff875dea5029ad63eb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75773685a6e568b5a5a32ad1b516d56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3711cec3f17b9f3e906251b7b853a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e26e94f035f1368cb4bbb001493dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c5822c4b47dde8a6b1fbde26d648e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ee25b4108284114b7414cd479c223378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7c690141ae6e675663a41fb70ec28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e4b73ed975001cc768bd18a9dc5ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16584e44b7e5e215d59df47617aa80a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dbaaf2801ca7345df7216717627d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481b2414dce787be28631f5254bf3be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cdee30b07a3d92bf9e6862d6d0c3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba9857ee443d11b70a6480fcde0f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30753c82835aa220fa814c22dc579f69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e1662aa6f65f300eea191d7c4e431387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf3ec1b9a39a460f85bb44325e6f6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e102b98bcf0f98aa76f7e34c2b336389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d3525e5c27394425a0b21b5389b54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af5992af5486afdec6b87290877e64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bbdd2f7efc51be0f7f1b945738c1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ee5f805067efcb1eaf57bc7879ed7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc568c43ee807f3c18c1a79b2cb404394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97b04da3c33ac1cb1edd9578369d05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b5e4371502b8a1106e7ec30066bca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4050a387030d308eb7eadf8bb6c3482397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171397fd5c97438d137a8f34ed57512a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45904589560ea55d0b4ebe464a0452399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e621c4b21a5ddcf850da648a0a826400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3c6dc1ff585fd126963627d2c0e2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d21fdb34a718c027469089a57a85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb548acbb099db4578a23c8175e4150e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360dcffa97d3f47ea15dd8388a2adb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d15dd3521bfcd5bf40b7c8ef5e55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2203acb7670fb2623d8aa88ceb1b7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9df4ec275712485e3d7581776945c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb57570eae0112f30de1bd85212e53e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7878681452ec47113d06bf2157a2df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352663b836f0a85c31ff2b7ab09b11d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fd9c07629e96e0f7dd7a80c44a676411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69931ef0ec064e5cb9d8cda9207affea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd474956606b63e86e140c8801a439f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626699cc92880c7e45ddb84a4336ff0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae168e779b7d2ad49ce52f8444d53d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20159cf540407ecfb97420a653e2b86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deceb4708999d27c897f500fe322127417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfecda284eb1524f2872c48ea5241a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abffb6f92c4e7f41c75fd0f4d9fc30c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2e427441e3dd49cea30ec2a0ecd22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f9e1cb1afb1069706602a71d68869421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa8cf0b94ecb27bba3bc79b6ec6716422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f145cbd882555d88f45ce576a8e635423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dcea266b4b0ec7927c7f4d9fd3e01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54424c8c35442e2f9f33441e484bc28a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b2e80f315de5ba21c6998c2c52d10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cbfbf5a4bd7a4674c797363f3da84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37658aa33a124c702c8a598b60d539428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52c60e089d7a5016234e50ab2ff36d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39734f04437d094fb8fdf8b34a71ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbd700716c4960206d966d11ef9ed0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad59d3bbda3b1410f888c00cd83457d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5c66823ce4242e0951cb779498aaa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3067744d4ddf4241935f867810e5ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a73cac2364ec27cf7489de5e9912e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d77074d76fdd07d80ec641cfb8f48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63310d9e9e425da67d23c64baf4d3c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3506e50dac929bf61833473f37aaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef191861a19d5c96cc37429b2cb527439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299ae223699e969c8a27bb4a24fd16b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06f4ee19ac614c725c4194f80d6dfe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa0a60ea225536fb754bb37824c3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e534bb478809a6b13edce1d830095c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd050ab4934f215b7acb5d294cebe3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db46b7f52c960d2df5a80f465bfae70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912cd6d0d81a152004d4cd9c55fbf8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59fb7bf931be558a5cd595e1127a0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ef2858fa5c4572fe76f6ba852642b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2e7a157ce5e3524b666a9a3f0b110449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6819917a72f6051b19c4c35c387f36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67c8fef740744551ab4a0bd727dd01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f020275b958aa3db0b09f9846fb277452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3661c21e7bc31f0660e00ffd122a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce8633e0bee02c507b22c7c70baff7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8d1516bd0fd148ffce1305b03031e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d5e8e031777df56e3d0e323c4a9ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be130ab630a48f3fca7c33aa01ee8361457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4abdc4056473900674dee617a5b7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee38ce3363c819659b9baae7b30eeed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ee7f841973c018bab9a5ab304afac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef1903b3003db93590da24ba5773ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51337c765138d4818b5edb33a8e980462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74690655df40bc3b95296adbdf2b42b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bf4d9c840a1f16b8e117d0157591c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1248a5e0c0d64943b9991c682d55c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34424eb1c12a28b520103cab23a418ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9df86b1d50e501a794abdc04edd33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b01729ac8c99c4347623c858e74db9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1a6639f8f3c80489bd36953ee9a90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427121843163944e34edb4e9d9701217470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116432e07b4d7c6f24287e442144c8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662d5dd6309fe04ab31f0bd9de1d9b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dfdd2012e4d92a74bde21d48a0ef8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaba5af9361459bd0b27f8b1ccecb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975789214491dd3292445bff61e8d693475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143732e9df77ea9a428448a33e70457476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f36bc2063ba4b4a4edcca59f8d61ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ba7793173affb1ad8f4a9dceea457478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05fa4be9ec9aa2febed015dffeb66f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96328b5b947efe5ea6ef3377d101e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063119afe6176fc4dabe006ba5e912ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763efe3a1e164e532e9ceaa7ad077ea2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f4fe092fb86d11c3f12b692ed4808483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e47079a6fa19899d233c552714bc67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b63573b6c2055c6853ca94a1af06a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa82525e9328ac731fa0eb460dcbdb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b814fc5a70e0ecc8b910b0a50e84e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01284439b329a48186a6854b6a177291488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d908f8c62fd7878310c8f55f50fed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198ac87255a03873ac828a8d366569490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b7f19bbdaaefc967365e1212235ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0285bfa229dfbcbfd729c9345e93185492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dc4e82bfa54a8d3411fed68bf194c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723e6964a9a344569eda28fb37d430e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e53ae4a6b3bc27afc23316a40e5633495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64716bfa97be91dd49f990d64e491be6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19376b85effbdf34487f2519844bcac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708393b6e5d221987bd4ad192d0f79f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae371a303c10be4e51316ac437996b6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f79aa57a41bc6309594bd82f8c26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28728ad1dbe317ba8ea4a7901ffb08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6897bdd6d37484840e2aa4d9551535502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe418586d18bc5c6846607e694cf284503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df06db2bc6175d7c8a9ddeb7814b076504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b3a947aa9032089f8731597c4ca06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb92fd8820e7a8574f061c598c98f2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409052842d0bba78a060d2d0712d2e92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fd3a677971e9ca19e7d6591119caf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9ddcda69f96b234d5d924351456e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa311c184bf2a7dc61663c023d0da2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c08e88435f139eaf1b396ec4233a2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0fdfc2e348b3f945e10103e3cc7f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef686cc14f27ce050c46f36ebbc02d59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eafde07522b874525d7aef9ede77bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f5851bf410fce29233ab5b0398b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdbe175013452709755094cc507f8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5ca6efa232b927ca6582c305c1371517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169bb152742a209444070e79380a762518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6885037a8ba967b7cb896241b029f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d2b43e3f57e8cb2584ee452a795bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176af8f13a5bc241beeefb941e428dc1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a773d0d1a9911494151ad1f326dee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcb2e89c7d3d8376f1cdb081715aae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb9c7af1d2a57c37e3824a9dc03c5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74ba0bc9ed811310862d36561ee59e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9cf00f8f0dd4d0c6515301cda570a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae48d6cb4d00978823bea20a403609527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003f2a9222591a2705b246d179c21d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac7bfa67975446c0ea5d8c9326844a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac655c32abbd0abbd7fbd9a427ad64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac9bf2643d03e7826ed12af34a6e38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0abf4e5a1231ad289913a54efd929532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46f085e02381e4f8706de8428dff67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febd1a15d80155e12c6923e48d59351534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0b43451a838184cb6ba2bf23dd72d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6ba285d8ff4d315f501e6f52dc8ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d8d7ae43a41b2defa093a7a34391c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de30583ca2df2fdc8439704d32225e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ebb4fc4106e30118326ebec218698539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4b4f4ca2dbe1609a4051b706d9203540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6952d4c22229651826b0a8ffe4b08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d271ed1cafb2680c1431786b28dfc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419dadde9672df64ea2ed74f9623d9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc1295b2c7e12a3c452f6861015330544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82d53c0586bed62169a6353fc31ea3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b3c2226bba21ca82d032a9ceb7faf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e547e361b5edc1ca416a6ea1faef5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eface04553a490ab201e1f3e65bb3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca292a5b88320c647bb4a76804a267e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66934553d2e043d9e6bd48fb820969550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb20bfa489e65d7ebce766ecfc8df6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295b135562afcf74c01ce02edf857af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118bc2bbccd99e0b5545412e9673d81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332df1aeae73082aa4d285835131707f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fde96f3d9639d00b748ac37d10c9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038dd76dc3678b9e456ebeb43baeeb4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca8e26ef82d457844e4cdda336c1c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662573878c021357cc8cae6a44aed864558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945fe5bf227c63da1c22dc3bbbf6406559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1ab48784caa7f4ccc8963bf3ade62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2b11cddf821cde9b380f051d78e8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cc235714e1ed343aa6a6367c5aee5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ce3ae14885fd9abeccf87203a0687563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219970d8d63e7ae37715aebce22d4c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f39efa5a5554c99241470225f524cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc17d46c6cd6cca29b2aae4f46070566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36325f3dcdd7912281d3665842b884567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6367f395eb8909c7a2542f418051e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe5fc04fe086dbd6d702209a880463569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951dfd14fa5cb59161c669123f349a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e33604094f5e8025d6eaf7a1a0d83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaaa849a99b58aedbc82a61618a3b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee49b0601855dda53c0ec7deae06f87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f094c5d2fb6d99e331c77570cc471a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1991ad9757b873109d488e718af18f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b176839064a857ffdc9fb5641f367576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e4caeeebe8340455126b543d42ff1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48abe08138fc45f6ecddfcca98caf0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837aaa3c534085b9bee795c838143fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849bd821d0df9bec07cef90917c5845580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30c84867147dfc1ccb1969aabcd1b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dc1a79e29714704de85806d0ce43c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe01f794999538863c65a26e3af0829583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152b8486f85e1ae871eb442318408dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a62213b54b6a609de15e480bcd0c5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36a408ed88b67f7b0f21210bfbc3f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac684d5383feac327e93d41a420c3997587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6fee2abfd3b704c1b7348b67f7d2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40307b1d39365d2f4d7e9b6ccf60452589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120b6cd64dca0600471ecf7c3302d45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9f96dc995f9e050699f0c8a3630b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2b89e1d3b0acca0af272b4a4a7a31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816aa99be24395c4842e9af34209e70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd83fcfc31d444a2f15d2c2b14f63c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3510f43be9ce57f3d248ad6de2a3db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bdcab3a6c6527b7db2d52bf37a7e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b0258faa0e532c20dcbb97fa58cb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350540143c664fe058a8f1f4ad22bb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5dc49b8b52074f516094831e38629599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb41c9e108127684817eac6545161df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445abe7eba554ce4911d8a8d3b3c3f38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454731735c40e723804746f0230d9d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede74df7cc31b64b108697ca361806b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f2b55d93d1de1a037a78a51c68c1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76518b2aacec1b7d0a5216fe365919f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bb614a67ef93a488f1bf6af2814e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667f8bdf098ea227e51ce12c25fb28e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc60b9004424857d5dadbc347e11a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc3b4083a0d79ac8dd928a8cbf0d08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd22b37ca150381a36dc1ebbcd31f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8b9a993e08461be297f764b67202d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26111c4a12b2d9e2c453b14bf94f4d25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd0b8100b5c90fd3df21a39969c390613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59adcc69a42dffa9adcfb4f512c6646614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e377ebac1b047b98720fcf99ba1a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e90754a206936791072c707d346713616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026674e43044180c0069e59234e2d0e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b277cae7c70ffa091d5131b4ac8b387618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8da375d69fe4500b438283700b052c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748247a491ebfc4b81558101a7d6fe40620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677754ff1b1256319579a473c2b6022c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922ce42f9bde391207447df504442f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc69d02451968751aca16e04dffeca9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d306d23c64b254e3caea066fe17f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacde8e95bf5385f1ca61e955fbcf07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134acba68b8586f9f9b666f384f9f1e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37665f05de29a70b71ed8a90e78fc671627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8de0690003f56da276798c9bb9cae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38bbef7231de9ba6afb188c0f3902f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d176ffca30818355049fcbfb87aebaa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100501ae3b25e2457b554868b5d1813631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98838604ec1162159d636cb8aa78e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacc69bd12dd888fcdd7f7c98c6f37e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984cf17d5df692d4b1475f3c3c7bcc3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097b39c4dcd13bc4e73d57698314168635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5329e70bc8ce63963c87b9c5882fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beece860c6ec86d4a91e4697b9e10537637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cd55c6612fd47d7e1ab937f0dcc7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21289f75661aa419d4a28191aa6278639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be15b7d36bb5c7ea7e17e90a4653239640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cd33a5a2e1a944e0ea0c141bb82ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c935f4cf6059fa7128811925a4beac0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e178b9b424d894d47db389993e1b55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50c03ff8322b14b7b4af69b3793edc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04ace12e354964ca8881a3e7607b60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ca249ecfcd4deb41890cfc9ee0fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a1841d378f8621772c8199bb33a87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5030bc0382c064cffbd5d946beb3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9134547bff4e7517a331d1194ad68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54c2faf86abb07f87cd0b04ca415bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed71ab0a7fc707d9c33200bddb5f20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74cef28e8c79e21915dd031d55b6be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c5bf9c89097a41bac1b1be21e7b10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeeb5c3f76559474ae72b104396a1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7c4e5031d2b48a0ce6a7137b7041a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dd60224b381dd62ec7b7a4704508b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f504e431549bf4f419c6009be20123657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbf1525a69cea94e8b9042dbb9d224658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d025e06170f23fe70e74c0e2b0c896659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6023091562def37fd4c2b4870330c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da5ee33161e4d52d59b0fbca98402a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9312b11e2980f30ca82e23e6e5484da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b297d4abed02c99d4f2fccab46eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834606f803cb141df51c6184081092b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a71d31495f2f7b6d9978d7bc0eef7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1c3c35b6c9d10acb47c67b488362e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c62164bf89a70c0178dade807e89f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b9d29fef9c6bbaf80763d1c0ca0ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fedda9bee44fbbc29fda2b8103b6d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e88dda542657882120494785b75185670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a9f892b845314509c09a724be46a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c1fcac5590c39aceae760817532d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d0cf84a5d2a1f00c17aecdb9bf8c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c947137ad7a733c912af4c4537c5035674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddae61ffde71981c4b5a7c3a1cfc0a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67372a0e25fbce1fd69aeacc9a14ee5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c77ead89fdd568c924a32794ecf2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f22c2bce8fefe7b3c74ad35e73f6ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410547ff218b573ffe188cc0418baf08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7402036bf8a503fce507ef540a881680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9464ad22e6337f2de6de02b8807841681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc91754dcd29bc24825b54660d39d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b5ac99b45a37e523b0bfa8185fb96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd1a5b0d438720e2fefc0368d79b25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e71f4cc0cb2ab006ced2a1ebb3461685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91498618a639f2b56f4a211d0270442d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb7a36810bdf274aa6754bae67dd3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23968a4ae2be851d75f26418d4031a4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093f38991dfa63992d1583fd66908db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a57fd186172ed1d4dc65fabf672c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30779d98def2c1c912437482e5945f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0167017a3e5f2afc4db3915f91eaa9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884f28aa65bae17022198f449d5dd4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767491171be54b62ef31a894c41bbe90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c07a40c09dcef12f85b91d858a75b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac1199928f2c7df2514ff6938750bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d91527aff4c0398590ab533a1cda4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3de88f4f0dc1a17ea2d757134990698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b1b39e306f8420d22d0456e225f79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4711236e08ca8071b30492bbf5747ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed898003aed10659e2786bce879983701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954a7d33d7d379e79c1570ebaf1ff8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba364841832b30ac37762fbf2ca08e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c9547b03f70da265c93e67ac323b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e319bfdee74ffe879e0e9d2515811705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b600fc154cdcf23852c5ef90f67c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff96130a34d2d606faa3f901c921d3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27e0cd622f163d9e40242d50eb3189708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdac2f1a43fe61d80129bc1c218876709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefa7c802d70bb19c7d0d51c86ba2cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d44668e396cf65e5ff716f71b126f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aa4937631505b0750f334891964f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e6e60ce34aa78f7ad35b8cf8eb6a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ae29b26665ae47e72c0ca0f1fdbec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14417bf643526ff90f3bd6cc661bdd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aca9c728819c04ba1c12f9a32b6518716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a56261699d990a935a55f00df804a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd87469fea62264475c197766ac77b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dce97cd9026dae89096865d3f0084719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422d66bc6f7325ad93cd2d1675d976c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ba7ad62d7099869a287f4b22578e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b983244df9920c8a760fa847ea6bd6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b438c19f95b447c22c38cbf7f794e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f760288c9abf7cf71fbb04a62dca7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9603f42b61d08b642910298c49c6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d84ee05e3804651c10d83aca9a717726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4771fffd8f9e769dd1f31a9f5b6d1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce22cd6b75eb1314b1a152dc7b653f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8204fdb2ed8baf600c68b13bb556b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912011e57b7ef6980578c2e5b20e596730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1380afdbfe6c840a6e40652adca792731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e27058314e8a6ee44c07cc77c6cb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3b8e1ae26de028439f16abad78c16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf28b4d4adb9da7c19287a8265c530734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a97b89b15f7b11c53bda85aec2c139735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56121713528c248111bcfe2b70c37938736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e7251479438ccc30713d64f0bfd0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d757bfc10e2a31817e0a2749be1f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30164de6ddd49290567af154c20558a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202750aa4ad4f87875cd8a058877478740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7582b7dc17a1f9bebfe4d232f0651aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf89b8ad6a9af3138b19523dbc45a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fb5852a9428aa66f00ddadc9128b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0a9fb3407b39b0bdbd2547aa32953744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11fc1df6aa6a4bcf49ea47c335a062745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66ff74af2f0e4eb9b09ad40d81f9c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6508181d8bc3238c7e5047f481458bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467ad3558fd279a689235a90b72c860748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663d5021abf393606df9220487142d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad838c5ed7358e67b56876b935bbb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77da0f7998eb135d64bc9b0ab0985bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a41d2ea95658a8446c2ff5bb0c1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393267b02b5fd9dd108265516fa6d6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5efd23e05668d8da075f859b074d23754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d02d0252bc27bb6b2e9183763091d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c57e362574c749cc8af23f9ea2bc01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27939b763edc426009f142644fa37966757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafef681937ba3db1db0ad4b42f61d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c249250f853009645b801f7d05f7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3d6f65d74c47dca3fdd59c141158f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1d0fba86e7fcf0db81fa557b114f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f2051ccef1f80c59790b38aba6bb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126e6262d31b5d893873994c9d299cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616a574ac3b5dc6a21f5c8f7e0b76c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800925ee5af954fa20d9aecf6094b3a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f6a19ea18d77df341413a0b0547607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc572f72cc24a97273c2e2609df6608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7b577276fa075eb5ad70ea8efe7f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91300c37192ff08ffa6b95f3a8f1fe8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3027eb07c1733eda4879650f119be311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cb01798467515cafb93cfcd454dec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c9335114de9f782e99d980e678cef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aa57dd08e6c5aa5dccb9d37b0ddef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef2b5bac8d8508d1927a901cd0e7ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f30ba8bb5a736351d2f39c6f2c6a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8d7a488f72e3a5e017064991d3ac417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337573419e17b5d07319a20d00230a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01095dde8456c9f903b3e952f9cce219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954d56cff55ffec7d16237122eef23f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d216418837f529f6fe6eb10e525003921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c4510643daf52eac42c50c7947bf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d0f908f59d7b4c54781c906ad299123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0b9e6553bfeaffbc9c260bcdda7c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108beaf9a1d619eda5a8286a8cad1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64934b7683fdc4f5ceb6ab4071176ade26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a949295c4d0b114a7ff9d33a6deea3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d59779586debe1c3d0e58221be55e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4595bc9665eae00ea44e85239cefc4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be731a200e8acdba7c33626d27a4b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7342e944e846f6fa5184484dd236931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4bdf299c738fda30816ca3ae82d9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc6d56a59b92df05511b0a37a88bd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ed7376eeebfc372f1bb109a09505734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7f41b48a0138209f64aea9f686e1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147054d96aa5200101cfb6ae3b7a57f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a8bc6e35608a8a7e7cf13f3a478c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598857cda0032cb786b310fd8a1a19938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0f13343d65964f8d1843be8551b0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f937a4ab099817a107a72f2643928b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ab323f6a2f8f3ae1146beea8d63fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc996bbc33ea92a15df0c43f2781ef342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b766f38c6c8edcdd7554af805ccd6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1a0b981be503ac5f97c94921a868144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63d3feba41dfc65a40c9fdd13f298545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c242d9e95f86090c61d069b86f5b69146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86dfc00ca7629378b88d589a92fd3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a8b65653e96acdbb13d406e00203c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcf33e615df9eeb5c157b09190135f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e93828d0185ba95b6511b16844d64050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8be4d783ecd97391034f46d3e5806d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb771e8c87fb90f8a835f37247b8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec195e5773060113cf1e3c01cde0605d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a451c898c6354d05cfc1636dd5cfb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc398860c7686300418d604b065337bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134581a41acfd6753489b40d8576b0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e712a1fa90d37b3780ecf34229700257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ac84e4db8a2b927140bd9917c92ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fe71c90b4c64506726155c39e748259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73db5bc0d26f8c41135f104f7eb0ef460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17189a8ce36afe79f567860b3fb8d44d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13a03d67371af4e1d912ddf789f5e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7f49cae5bce462af576e630a5413563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4403ecdfcca77f0aefb976d575d4dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bae24cac9678b5ed9aade15071d9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016f4daac30f06dba996ce2c119a28466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90b19f942322b6114568c942fc7da167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e7c695a56e6ef34e8d07b76c1d94768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57981591dd7e528227225f7b2a17173d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9720982fb0c81121444eceb244da85c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8b54e891e6a5903f6b4300afd18ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3457b681659e96d7f5ee9e59882c47672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c48aa898e6a09fc79548e287750d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc6dec45be7655bd16f28b4ce82a2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10658943bc3e49931e0b6f9aa63d81e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec5aa289f1fa2b13f5743b307deb9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0e819cba1d3625a7751c80316c09a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3903e97642d9852808fda3179382d8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2411d816acf32c4735b4ace223df379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef5c83e12a8f1c75dd4422472c3c5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804f5ff9536d8c813473440ec4070a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9830e97ff8fa6dd61dfea5801ad8a4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51148aec0b48ee1ab7458ba796f27d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd33e099e6130f1094d9e7ca1b4c3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f720c77b24b562f3879d51dc5e8652785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4001254f0551e9a82035cbc8b50dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ef95928b2af462ff24157b5c1a33087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902dc6980fd833b918bac482275adc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc00d2aff89c83d710b21a14db73a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e01e4420f34339f5b79ed2e5288b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c74660a249d118c56308c3cacb628191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45f8b0721a380cced4b1d41cf638c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca762f09b985af992ec84bbb0f99ddf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fa69f472f81590f91653c5189de4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e94984907781ce2e948ee64810b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e03af7720eca09fad5f5bcadd8f8e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c6de8a2a0466a1e41ca31c3ee92f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81391bbeba74623669a3a60105f9c41898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb748bdb1cdc576213c513e4e70daf199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e64202306169177dd56b7ec93c3938100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a861b186e9e3b5872a8d792545697101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13986acfccfaf949e636610ff07b750e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70696f1967d27125bc9e635af6cc8230103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b100d98b2ac25770c3bb9ebaa08a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad39e512c6898fc41245f33bb263c42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fcbd55a7402445623e4375b0d39d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53b835725f4c4a403aee993e81f1f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5614b5dbea0a94f1022e8053dd00b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673da8fb1f7d982ffdf2d9d88cd5299109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387c42e0b6cd0af55d6366aa7bddb73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c6d6bc8f0b51e0c35c280f7446ef8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d047052220fac621f0792917419753d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5f93da151ffe36f96dda2b29a08d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425ed0a2a2d82e7b93942a0b920671a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6795e0509741ae25c25ad1ce322e2d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8da95961062e2a41bbfad13a7c65df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ff5d9680d07b2bb68e69b0fa45fa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd8fa797c49328d6c297d3d96dffba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b00ab3ad38e79745505314292d9b5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68942b8ec181e3c0ac71aa198128ce1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dc6ccef33ebe7c2cf9cf1ae9716ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a08b430b20fae9f21ebd51e355db5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca836d40b67478ce2a8e83a62d10853123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a92b20a0f858c948d19c28cd05a00b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e15d94238c922c57e7f1accff9955125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd6017bc92ed679d720aa199df0620126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea47ba49b0a3c9de4a0f5444daf1e17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2efb3aa72cc0c185550d81053aafec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6adc18491bc88e43790f822ff4d46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d442de9e9f76e5bc91a43cf9158d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09758c67b9aa5fd41bb0adda573399a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b75383d2e934ffe5d7036ed53959e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14bcdadeb8e13f7481a23a4f011c69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb044d266368438fe17a27f3823c69a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c9387adb5418fad8d1564bc97871135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bff933827c4055ef55f1e2c8225c2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6723de97fea40d78b2bdf0c308daf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9a9632ba488a5d1b31cb6d25954b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d8bbaae6ac22dc5398b5495f8e8f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2c6a5c77bc66a3ad45e36a0268efb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd3c9a31359d081fd6e6c90a42714141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ed123a8351079d938af4d3782477f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7621f7e94a49709c3271e36f2bb52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303d7d5fa4b0ec1d7679ffb84884935144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a9ef7c2c01b4f73df9ff1da102e97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68e7be545ee6bfe82b4934188575c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7d3ca3f8b28aa0c94499e13432480147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4b5844d317932d916141ad93c7568148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10190c9bbc76714629aae5069b971a57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79596ab8f20c438c2146681faa261180150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010b624f7a6a8cfdafeef226fa65962151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3ec27e49331cea3fbd69f8bb4ef33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5120fd1273d63b14f8bb7adf0603be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f85bb8e7fea23e84423e19a2c48cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada77f35f28ae419681c73073cdee384155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dd27ffbc4f858541f90f874caa999156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355938f43453e1f1b814a019d50b504c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019305eb3eb8e97113ec65a0bbde160158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1055b667dd91936e12197b1f403de9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b32e224a1cd94b3948cfe5df3a7175160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9fda1c4f55d1742969edfb1079d50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaabc5e9fa7889727ad295a809fa315162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83886691b8c12aea38240d4b71825bd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87edc8f3b5133bbabd66c51105d11e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1ddb45e329cfbce2efcee52fa899d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fadd4a19305acfe9be64b4b187000166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e29b1801600736cb0190cb1141e46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061f45cc25226c60df7c2b33c0d62d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481837d530e25f7e540843ef338396d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ace0a7b3f31ca152d1b3ee3c94fff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b22979a88a5f8d7803f21a9c9ddaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be134400a21c7ba3e1cfd3eec5bf10d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6688a7716f1a0398c69a99ae875687173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb74f26f15991d79ceb761d96f845b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a207c4af25aba29a4d238344e6a77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360bbfe765b65cca82560e2746c0162176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a07b5236fdd435a52be69baae420c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33b29c46630ebc8a2febc71877bf5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6277ec36687d04224eb98893d6c40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d21e9164ae45ea6161ac6b8bbb93e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca0f772547b9a9dcd2dc417e02036181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b6248d6c6cc1d45e97b323f784cfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69600d6a550cef7d8b4f3d1f21ea33a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910866e8bac84328f06412b66b6d7397184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3084137c928b7be3614762bab067c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804c076112cf7c77716fb9d23109a30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d790c4551bbba8e84a716c933f767e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8687a5616ff8585b01ec7c0de98ba9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1aaed71a9c72d7f504c4e348ffeba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0501a1d96caef02280e6be1b4ef12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080015d59eb58c043cdeee5bc4ef095191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceab469ad4ac22f73a8b3fcf28ea38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b796cece00f92bebff3767a8e783e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285498e348d942cc68242c7aa213b36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3c63f729010d1a5f454b1b041e1e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0145add260dc12890c34ab39ddc3dd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad9a37c2385bded6250da4306537b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab29b5c9d2a872b002a9f3fc63ebc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696367b42f53bbddc091adee4aaf05f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bde2d2a11de8c61bec5bc7fac1d8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0a19041e9281d795de3508ad5ec4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786011dcc33c74c11b18a1c7f81b4b3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85bb1f25648290462facdad871a214203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6a7835c63158199ac14145f2a421e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf62292320f03127a0ae52970a1613205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1450c65a382d12080f1c182c503cb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e8e0e106abed36e6413de26c96633207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef774c04815092491a8d637103ed04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dc5f9e62020184996e07c72f0950f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f2088aa8f176b5d091f6e70a4a8a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f04829f2c66b0615c4a100eeb041e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6eb7d31126c6508769cd6561a83ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a07ec30891e730d99c6fc62b62c37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57fcc49741b256289efd816801c185214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbff76ac3f8fd5200eb291d04e24506215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a930dfeb0de7c6f52ab941a14d15336216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c116eb85b52ec88079c18c4633c92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ce2119dd49b13a990d9a73d8ae37b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba23dc35eddf24a77a3af6aac76527219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a342fb86ae4faed161c7a2de453176220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5349c7c73f6bfbdbf1073b25bc4575221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b1e02bc992b9391b45be67efc8196222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb564f16c4f57e5ae75030fec8b7863223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a2e9ba6341a2857a526fc3f7b3e2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6ef778878afa3087a044e39a860f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf06f41ab06d468b3ebe67e750a4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557a85209b57457fd93db21c2737af9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d01350e85b102147c06de1bf8561da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d20073bcef1b475e71a984b3f9124f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6825426a47dd51f40f769aaa617da11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8ae035f5ed60e3b6c50bedbe76efb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c71d5cc4b6b6822987ccb1c0b6883f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c41d09404346e74461e9367ee0cff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a533f64f08b2d99e2ef951c1437ee6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c80e4959bf54c75cf7c108bc28d70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30ce8c99dc9f7cfba51ec12f3f6948236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583a118bf24d366407bc6c3040eba3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a24c6c1e4b7f55c5a9d9ab6a9492d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708030ca345a9ad933875c466549426239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b35735593df0609a80d6faaad1b1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a858cd57c69f64b78c7f243f083ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae364288dda14736ef1bf5e64aec079242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30111fd88c8ed79b83d9d3990e4f6acf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7faec566a7b292123321957c9bfd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690f3bf00f50c7f2299913fc2418033245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587dc098f8aeb592a66408a2f4ba4c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862916544262e58a43af556bbcdf955247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480e0ef75b85d2188a9a860846c9332248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968359daf14d875a48528a1c7fcc3375249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61157a62c97eb9e603929fff370eefc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcf7020ea70d2e6d45c51c147ffdfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dff67230c2f1ecd1fd32b605a90c4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f70d13d5f437c86b3dc06cf623b042253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393dca7ebe2daa5236df2f00a3ac26d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c4d03a330cb2dddc1a49d5c73e2a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3e6aa119944bc6df72750eefcc27b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b53633f5e8ca8ed01601ca706072b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eb29b7b0fe91576440e7ad0ac39ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa06b2c1b4fa62bc4d4b2cc9b04a41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a9cbcca9a375dba7abb9e3c4520e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0987a1a94d38838a92326a5bd3bf7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7588402e82e795ecc48f23c87789f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa68733f21cd7a51255891bdfd452e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33514f1c2438e6b3526dc9c7fce404d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd73d2e6c5ac3c872d9f87a4f21994265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23100864ee26249d4b8e61be30b508266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf7585a5f1d4cc7d931d74c495d9b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c98ee7827737de33133eaf369d9bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793d9082f0ae5e03a07e43fdfdc4f88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f6a3458551402a897955e58dafbc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a38bc07442a61861b356d7507a1e38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9312d2ab86a8eee77db468206adc8bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cd955f797708c65986c14cded6058273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c2785d19435d36945264c64c57cf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceda4955276d7c7277ac53811ae6f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18b0015f60c5585430d006a0787cdf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82dd11ccabdccede528731bd5a12f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23849506bc36d3debccc2542a4298c78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56904c4ef3c6e17d5900a3ec174ba9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e96b12a001cf1a9a8172372d0aa75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632556181b3948195dfced0887dead2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6711af6d9d186040991e7c3d65f5c42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717231c8eb7b9d2830fc834fc3bf851283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654ecbd83907e34c3c68be5986358e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e5f11f14c1f8d613569677e342f39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7490e1da40d235b4df711066164ae9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ac98e1cf8876f957017f632042b5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21a6777d9e56c1a3fdcb4be4e01fdf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1b6c4e5deff9d51546630b28a982a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae16100ebd1e393b8efc4d686fd313290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076db51e26be47c0600569babef6e002291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01165d75458c41f9afc1d3b7476cd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba82f4c8c0e2c0c6e6e0d21464cdbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ddd85339770b614bb2077949b4c50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931ff393df69aadc199296dc05aef3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1815879d9863a95f14ed079434d1aa4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31ca08bf715027053aeadeef80567a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1685e7fef1278581a67242fbfd68b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0ce4a26423d0e091c12906fc84cf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061eb2ebdf6baba6ea73c00e48d0a23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25049918c023c7e774ed751deae2b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b55a366fa2e11c0ed5ba2e022d2c3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210e4475562646e10a0c4449d6f0e54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7297b4352a49ff59787241ffc82e454304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c110f75e942089df2cc59689308517305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880baaf92f5540da865d66b5b6891ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0fcf41350a67424ff23901ff55a28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35809ac660b5c84de9f2e94e9ad575308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d1fc6f417fdb5686a59309d8bf92b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfff27b8a579f64106c617ad4c10c63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f89c67aee1f1067849a1ab0a70c208311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895700404267b090d38a1b79539f96e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116030db3628460cf3e5cf4cd58a354f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fb1a8e801bfeea2d8cb185a17e812314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f589bd4f8ceac47669553dc1bcc949315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d89214077793d2986ce27f85de635a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ef69bbf0319daf23122c1b2359257317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf631e1ad0379de34c3459a983d52418318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f342ef2c89e8f40ef1642ccb38c0b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5bf93cc3bf665e28ff8542fca3d75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccb3b6f846b598097fbee04cb0bfc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d51b027f91a45e6f48cf6f0789e46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7ff74b83e17f46309c80e3c72a77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b607d97eecaf769a70d582530f989c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c3956ad92aa1dcedd7a01b50b4cc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332b2e92a75542434b7ef4fd61789c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512473a88c22a5a92f75e895b3387c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca92b61c8bd9f96e08cb94df7117d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d92673119bd6dfd4a38338ebf2018329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8de77bc9835abb3741627fcefb235330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd60034610fc8fc7308eb1d88f8766a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b3c347a2f36f105207c0502b9d105332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d40131fe188d7e9fe62b25e0fc5d6b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd267ff173e37e4c0b9a8f7c8e99c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f449f5214f3c827828904fcb5d37a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08647451a2f4dc30abe249885d49f268336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d495eec299bb99402220cac613a24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e154a82ccf34025e088ff25f39d4f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dbb9baf1be69dec8f27fff47c8fc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d69157785ff7ffaef643a11848cac7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d01ca0f9c428ef5597423b1cfd78e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bf29d351e1e9f877a15f8321c743b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06270eb3aa14a571ebbd7b707880f318343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5832ae6a140227d01b82b8cabfb68cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10d24c5b9b1e42457beb2c2a92d6df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39acc4e2f3a97dba73ee1fda337a8c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3200bea76b8ab253e9a5df88cad298347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3851c807801c74b45944cd6dce7c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caf4c69a77280effc9c0b884f7f621349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82238bf7facff59552dd68b1930b5d11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f61b2e87acf20d16dd4080161293ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217dcd2aa7c8feff4c0026d0dbc0a9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff82122dd45d676814bf88361797a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2023f6abcf06291cf8ec14ad8e0646354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c79f7da563dfe48cb82a938dca23d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3508d148a6f7fbc0331aebeb0dccd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c56174f18a60828099511a47e9beef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604ad998c980c1a13e83043bcda1eec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c57c044e5739f814a5c5b92692afe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7de72281a96ff96c8c5cea1a38a2f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9db57b86b41b4d4c4b562031ee6a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406c4a6c17b436ab2e5c57a8f526af7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccf6773df62814c39e95008c84c719363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c1e2814060212407878903fe27698364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841c62bce499d95cd57992ce57a3634365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af664775d0a122f0095cf74832e43f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a01a3eef3c9773d6fbf50ca4615e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddc7f30d61569798f511ac38ade935368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd4624dd597787a02e7e323c404f1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f78534f98ffe5d5aa07dce56f5812370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7642b3abe25cd450220c16d1c500940371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b06131c0b885abba26460c5c09d244372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71534bd6db8759af6b62e46716b7f768373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d33a4419bf59f0d00ce5f21ce76a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825049cf387de15bd11dec223c0cad6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ed5dfb76c6fb9aa6147a1d1780516376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18035ee2279d549a73f288446543838377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d6bdd5c65c88171f00dcc46ed7bdd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83115969d7284175ee49478397524a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d4d910bc50ae3b4be5e9df4e36de1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c19c46365057bac5d2046170f1015381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7c89aba6d27eab5a26978c14b6d92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9150d727d6e8a62700bde00588ca7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c8b97bbe1f393e33f92dbc53794a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda14bb91258ea9fc1d57ca0a42c20df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf444a3094db53f2a566b13428c2af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0dfad0175427f69e492d28605cb5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03131ea54f36222a02512422ba9cea8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b973084378e19bba0f41efc74c114f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3ca06e858ff6d7dda16044e78052e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2db8f1ed387e3c2abfd0c0bc451c11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744571d3018897ce761c0921233fcf3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a52c94a182824117faf5252ba81f7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2326e773cef9d3408305d4ed671cc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17355c7443e6555c0b447c59a39ee412395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722aee4e9d0396c0de28909236113ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644a82351867f4d110b2dccc8b7223b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d649c3410cc9b67ab15053db42b883398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b1e44ce9686c2ef2be4c970ee00a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064276af9000103e72c6a41c6e53256a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95c25f22e9cf0e7b1dd698002f0413401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9e7108dca1b59f14f5bc8f40bff2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a18235e65ef9c36dd47574dbcaca0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f65df45cdf489169cece7617dbc0d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281bbcab3a72b21bbabdc3e1e183780405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801db01ce6a3a80a03c015826c9fcab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa81752f996220a90302edcc3b56b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c5221d9b2e711227e73c736c89299408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7e3dfa297af62cd675bc8e4b2517f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bac4c9a8b99157319ebbb9f8b793a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c383eca1f56bdd422dd90d0c3d51b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee69cf2aaa3e4d2e71c4c114103f1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4698aff130de7a66f42f78051594d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d253c113076db20ebc643a91c108a4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755db5d91789f6bfc41def9d9023b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8b425a00e9fcf2842f4507bf2393a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad9eb13ee054a614f6795177f389d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a037f48a7c2d46e0bad586662800f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647debd5584e2aff523a54c55ae0713419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16650dd97fbcd6ba4cdb4a655d43f202420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d1038dc98adcd270b18815c655a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09bcf6e75b6c4e36d3151f2f70a480422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dad3321a27b128fc11db12f336236423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43240fa04a8fe7980ee2e42e58043bb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ae3eb78bdb0832eaf1cd21e832828425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd4ad9502a8d3ef21d1420ddd183fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ed1af3397637cc0da1b0feaca3529427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1d314518ebc4767bfac11372dfc21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a329c92ee4f54bd8269445a6de3ae5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88660a43f5471ebf70b8463ee6c6264430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab95326799df1197873ebee4605708431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eac5e21ddd234fbaa09f55368c234a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719263cc8b5812c9bde4d3a239e845d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3feff654696afa484734d44bf79d97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415de503ebe5a9224f85d6cf8a504e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ec45721eb11bf725bc055891df558436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f66d45b5949ba403eca575f733547437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaab2159e419d2f9d39fc91a2f9dcf5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c300ccce84d513fc814e4fa66fb493439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7feacc066369c670c56fa35c292594440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ff01a9e4ee4c44f0ead4563dc2fc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57522ff43eaae9dde44c338bbf60f7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a64a04670415d2296c228ba5eb9007443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21b8e1bb88a7a06f565273d23659eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d3e10c593ac709697a1fe19b695c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15439bdff9940de9ba42e0ddcd51cf86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0db7d2f13ed7e1fd35cc3483c83fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c7cd6333a957f5efaf0504f6ce100448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded27ab6e94cb67a35fdc07797d02ce6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402bf08988808ed4078a391f5a09f37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6433e12a35faef203bd8490817dafdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c16dc5492b2d68c6a8a2f0ca5ef4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047a3159b8b100186a4b19ac9ff44b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac407cd23b04e0b60b32f257e70652454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b8a219ce7e33f935ed14cbfd42a61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6df1fbc24b0c9005a2c5e2aa0d7ac2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c402eafbd76f5b6720b3c1b195035457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ccaa2d1538af85f88b12e2d65f0dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc406211f03bd9b9488591e1d886c47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed93defba9607f99e2af42d7ad4098460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbedd07177986b7bd364c04d3d2eb5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d2e7f437d4e0f81a72d1c86bd3ff0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc201fe627e7592b39bb093e692cea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe518e8a21ec26d045b9eb8e384924af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce7f7b58c9b7ef3367e112f4bcab58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5a0afab4d574dcff9e52e929a3090466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59930fde46d97ba90503902fd1558061467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d33c55f107ffdf475232003579e626468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfaa34d7944659e8d6b1f2e1b7be74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fc059384bd464c7c6682381d1f7fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe930073da20264c3532fb418d6ee05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6c7007e8ec24cec5707b9851cf242472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc1c2e33667a7d114c80a221f1d432473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8cb77af198b1e6f95c2fad135edc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e07a435548871f96bc437e402494ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f770d9f2f16cdd19a0c9b4300a32f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977cb451c66f34b9e8e4f65c92d5674477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f26cdd9867425a23d8601d23b5ac51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac2b9c8e539d8df310b4f5b493c67e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c821b8ca9c63156a4e3d1e30f32d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319e91cd5d95393b81d18adc12ab0bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9980ab94dcbf0ce010af8158d8dc85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b569fa1afd097bc5fe7a775748c0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe8c9861e97aa62e0583cbb7bdd8a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a3c1a9f66ef40f475b2792039367485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa955059beca5fb35c6fd582322a4867486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec041051f999975de6e7596aff02e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495e1f2bb3e87d98ec4b0696da1ba83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf8ca2bcfc2f49186689c4d79f9a80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccfa6cdfccdcf780393a709a7ff642490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dd470cac0e99e7767bbee429b7ea5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f1e1609330bce63641572f267fc54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c27edcb8a0d0f7b7b9bf408d991d96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ab663b1f64fdf65eafe6d7e651aee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b6b4dcdc57a04e72d51eaece30a2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f7d123353c45c58275d90f5b61834496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fee7f6b1426907d34a50f9053c349497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68ea5c41156f8bbe16f9184e8fd187498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2b525107d990ced42f18b5e5cde5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8314e466c7874645f58db484af087500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba400f4ac6d125294e284f28e2fd9ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc1e5c903147926c018e3fc38b5a0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844faca5c896c733a75bd8e31a557baa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72926113a21f4c47b6d3753cbf1d2cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a437945a94e6165a245df4a663b5546505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04138424d0ab756da579c7a94cb250506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632f90b613b05fb7154e8799b5edc37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3579db8f1bcf76854d13bc62b663096508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3403540031261f3266336e9fb4f95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefb492f6c0b77b5b992f897dba1fad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b57d5cf8e3a3465116b5568044eed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57582799496da6bf7d555329e5d79e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11241b42b76c846fad67811bd7abba3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed4df89c7145da1524ecf494f4b10e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668081687ff110c02f65c5e7d93d0d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac72459ba640ca50711b16a4268eefe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389259748919753e45d7d1d83a702089517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aef61cc03da1dcfe3bdc504ca5b3b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca28cbb8368f0d8c0d5d4359a0561519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d856b7c1aa42490abbbf295ab2322b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c947617bf7a389319a3f4d683916c43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ccef1ac447ad32c87bab2d15e08ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d057aca50155837308f3cdef9138abf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d10ed6ab88341a5e473c835a24ebc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7db428afeb6383d99f087f1de46d3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3fa1a5192f9ab369623b35b8d34e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1bcc356b0081f3e45b2f405e061e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289c5b0cc2ef135471c8335058e3fdf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d54e2cdee513cf24f59f11639e4a5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6f76d567a613714b6991e6b45df1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcc28e2580bc7c71071c59a8bab052531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04153499ffd8df9c65e637fa951bb11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cc29ae4b2de35d9f6329a09d98604533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc773b4584bf0dc8e1312e3aeda9e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcad491e6eb5f7f5272529bf6f92f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671551e2e7cc9126d8a2a08496b041a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798743d95e858842c4ba3ea59cfdad02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec332c47d533082d2b59eb37a2abf8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d951dd6a85eba68f271e2bbf6b5f4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cb94a6f5576a195ac94000c87c4f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d55df76d8a0be13b2493100e3d2ddc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7270dc26606f24af1c57a64cc74bb2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef769dc5ed605e0709c2a9e6292174543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4bdab50570da3de8d1ae506013aa8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92dabb40d1df25c1025ecaea67a2f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ef3f50d6fe640eae32a4e8e1b2dc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3484f77649a2cce9fe9d7dc77e4826547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19194fff431bbd3708029822c8925f9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4312ca1e5da3165916f4afba67a0eb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a89139202791cab54a89cfab97d15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef0f0bd584a7f0ddc27d113d0ed30d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353be9570c0afd0ab75ce6870e15f0fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1350f22619c178150f5369d18985ab7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fff93c4bdec74701b0625ef1dc08c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c0b925596b75e735c42a17849119555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4d5281c75b429b33cccb56be2620f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a688f86e7900a399b0a64e31a4003557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd80b30120a5f4cc7c6ea7fde23962558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29599c0a30f413fa57870120536b51c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988e424a2a771b4c2ab39bf0d7e0ef2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4c23deaf3df14ebe054f14761a010561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d2f6a5a8ed4783652fca0aeee78a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647fd60d35ebd7bce9b31f3d6c7fea5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926997c3f9d41fb9a7e4fd0560be69c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93562e42fa3736e83e09ba1b58a3df5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea48f661c943ff3bfd475c233bc9e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c815c599ec8b9f66282b86988c1d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c0df208f4e0c121876fbdad188b33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36c276acf20e5cb43bc236ea9f96e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ef8c786a1b5b690c3c6d02a81e969570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b457c90efa14fabdcc6f327a0cb8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6317ea4f39296344a4f4828594bc1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb59a00ceb6f07cc87be26cfb6df70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1483de160618ab74768639565e17a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc642362d3aee4a93b02125d4ad074c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90a9319220a156a1204ce529354467576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00788e37ea3b78e75ec8548cdac99c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacb9110f15251e2279622923102ac9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feb31fd785a2c7e69bf6024d85bb82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fe242c8339f66d09669c45ce6c2d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef2111735bfa5603af268549cdd7bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5b9150404338dc07d2d4af31ea5ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e320d5eccc7fab894e9b6198626596583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba1e1a9ae635ef2e27aec1aab3776c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb623261d31e5674c52259c56dd7b0eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3455a166694244eaf5bfd7f3e2b64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d88f585d77671665f6741ad6a330a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57242f2b8c57ed889127c8de7d49b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96696182626925aeb0a1de2aab37974a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb175ffcd801a53c79074c1dea5e95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340885e0286723f2d60980d545a28e96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36318cf0195040d46aceb6193e49bafc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3ab5b6657a68ef15fd80457214cdf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4142cf2380633dbbc57569676a6604a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198728482f4cbeb12898af4a54e43751595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c3e65c05112a957536946f5b432d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddd053308cc46e57ee24a285f4b2f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ae16af0f6f8c6363cd05486ad93ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076165f263df888343901544b8f599a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783246906dd5d922ce3099e65e339d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296bbd39ae10ce5a1dc1307ce324639601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475281fe11273da2b2bf98618c81c1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886f3b9dca797b8f9342185f30cc9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7b3d9a7d7c874cd8144343ee4abc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7e66304fa92ef375572be92802b26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5310f3b99683812b8418da2a908e51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8561c8ad70903f2b15fb8c48ff52ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6752be8aa8c4e2f06afa12e42bdd8d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5ca13d7ed59c0d5c14dc977b5bcee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59174f02f24289db83810ebcf49b31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8feef4416cdd2fe605aa7ce37f6896611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85dcbd258c15a6aaca2cb713f00607612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee39aa3478f99916230b96dc4c0881613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc82974cb549cb363538c6ea86a6659614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2d6a38392fa9b2e6486edfc5eaeb6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fe6de92f3c269a8df51657b79118b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83409e34e9b0360f4d6488632e1c9731617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953542cfdaa79e1365dcc1de7977fbd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871171c8c801a04267b292569366424619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45452bfd9b0c9144cd803d47b9a80d70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc699951e4962b548330a4b68edcaac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954e860082176b8e25431873c519041622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e223ed91db5d9224d95503412277be5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226f6dd9500e4e286f224e7da35a676624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f087fe17b3ede7740e4f1d892605c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9bf98e92c8e1f711270e1c2e1024e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc65b450b7a5325daa32647e3eb03df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ffffe28522636e70d5b270faf47d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22aa2c892c3f82c8f65b74f6b01a51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cb7d14b2558d7c1f617cea5cb72ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb6019487f7b3a659786130677373b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167e526ee062cb249d9f6a1a95cd5c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f6445f20baacde462addd24f2ea74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b64a0e07be397d691810626c2baaeb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12804c383f21f4095e104443c21af3fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b50c77bd27e6e82d35172cced8f750636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6cdf4e3af6dadf44b084a32aef067637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e022f2cf5184bd87e74028ad1b74213638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8fc33b29c48b82999995d3c12d3c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cf6a89a9b6e380eb9ca9b95fb307e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e16ba90cc7efa1cd2070d3a9f9eb27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dc5f1a951adcceaf8be0c6aef7160642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efaf5865d3d5c73480f46bab1a8f1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cab372270bcf64d022d6f2ed3ab9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab9aa04e16168b02cf0210b9a8591e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f6da524a5570d3584aad7fab6d1ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1555a2f6204821962bf23e03614c1f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828c76ef880e2daa05e8e9d36e06680648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a38912ab9156ad27d5cc7c391553ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363fe34bfe9d2192e87d862c56ec6f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51520d284a6851fd914f517f005569651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414113ed218ed704cc9bd65a07efcd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b7d784b68a03b2939366f90c3e1e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1d98add35129c9d7bd21353c90ce0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0b5153aeaeecc745e1ba2dcb5d37e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59a4d50776f2bb0732e2c7e9c14044656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a9d8a74c080d849b0e5ce8bc9ed68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877070b27053046526195ab4aeb4630658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa240d07618bdca0075f698bd4247f5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc1b6361e3d635d938562989bf055c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93375db70c2dc53677c6cd73f1ddc57a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3613d0b623f39d0f19f39cb61a40bbc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857f54bc8c8af8a6a955050dc2a0cb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee531989d99ed025aea8d5dff2416a74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cc82c5fcb70c8ea6b3cc499110f7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff15c1811a3c0345b80c1d878071619666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0e449e2d15785e7dbe1e00de1ab64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cfda92811c965dcb3d3865df9d03d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fa555abd2e8510f9cc562d55edc7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682814b6fbbb1c70562410b92a231940670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b52ba438af44e1e18c0084a493b21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4961d1e6b635d2f5a6e894689f37d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bd05008c366ec54e9149e4fafe1e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa4c94eb853b1f1b5326dd63bb60ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db2818e2831186fb1b20f44d02fc10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717b77982f14844c5f3667937d91277676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a4f7a7be7dcb0e185f23d26ee8710677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eaf7466d7f999560a4012ab2383f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e102d1a641dc2609ffda7e6c7d9888d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce95a70fa34b9b07aef3f0246293f8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c050c4dd1837da640c54925165ec32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890104681fe6a94da4d7a5f260610a83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9acbcff387fccc5d08a2be733231c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b39e94d78ee104701b1cd9ace8de9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2069fdcda06fae9a20af952deec8ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161d52cd785681c951374abae5787e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d56c9b72260f4671140d8eebd7807687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4ed168e01fdfb231e254752afe2b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382ede1ffb2fccb056fa7916db3dc15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117890b951d77a5bbfa907cc8882204690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745de62f4d4f82fc2bee90419b48e097691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53816fae2e63e23512305f7bf27e60f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e6873f100ea36713e73557185db43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60259d55705159b0ca9e25c55967985694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be05b33b16491be4881a9b0e92220e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdacb2298d299f94727902fcde2427c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f3cb813d57a5b9cf24fa6fb4d16e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51810c4f34f53ad97f9eefab2eb77138698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572456eb733c6b4d9cfdc9d46338b2fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c41629b9300612c66d11daa88c580700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeafc723f6da6ca638c53948255597701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231263140baa0dcd8a01ac30162f5ad1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be00ac22edb0fc2f9406eecdba963f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2647f4bcfaedaf80ebaf1b9723a3b18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ca8d281810eeb5ed95a7372f1a5d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c14cacbdc5156c4abea7f284a10a0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbd38178daad52c6f75e15b8216389707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29264b9659e2bcadec82c8de96ad442f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7a9718605da68c805df5d788cac2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d34a4ec385ea1f6aa3e59c7ae6290710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef823f5a5e348c66cb51ccabef3ea5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499783968411ecbc4cf85c7d2ab938b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8a8569c68eafbe5aae1361b70a140713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756ef9c513d7fdb3447dec60d713c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931f5820026ead745158510447a32a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d807e2c0daca964d15ad1f845902547716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f267c7142973018defd9a01a9564da0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a893cae34a2fef3667653a6a9292911718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1e51a6079cadec4af3d46c534a9a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b9100059fb72e0b2c5774da8f1fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0a00df88aefca4572f4eff3ac8dbd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b30537f37b39130abc5dfcd69f4fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bfafff910a2efbac1f6bdd79f7ec9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fdf68a59fdb1224db5bc5b416737c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d720605bce3ca356e7a7e0ec73f9c33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cfd4a8dcf343071d3a41a6123dea9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a821fdfee927eb6e6a98bba1c44074d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ede5dee3c844e43f32a81a038c90ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79977b6d524619229b989f83440b709f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a237330caaf5c31e9f75daaa92fecc1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedcd76ee5bf0f9cfcf1e4ebecfe3dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f1daded9de1f14e30f2082b775ddc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3339670e3fcd1feb63859246b5300dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb5a4a74d5f7caa7b6183663b5a0e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862d25c277f6a864cb9f9e7e5c49dcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35901a34bedde8c703925721b6c52d28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb36a0fdbfb8fc8b6f8d5caa404fb2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e36dfd854060ee22269597ffbaaf2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500da755295679cf80d11731b47de71c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac121d1caa6fa34a8e6f81f8c18e3702740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f06d861ca11bc7c9d51c725741b00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8021148c73e7ee80be2c20d90430ec1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfa5ef8316e60bdcf4c9a164edc7a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd3a5ef35c0830bb6620b47f77926c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167fba37e3f23096aa2df5d35f20d2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6ec4d9452cd575072bb3415c3dbe9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817b225e13968798a6642bd807c8608747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe832a0ada7a8cb8956b6854d23df3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece512ca0bed8053ff0162f8c344b26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eb986846a8c1be16dec57bc63c5a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b048fd7753bae0b87a6b885d35a7c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625f9e66e10c1af8075d20d1e74ff26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f199712e1c03cf63c0ff8378c4820753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e1520db39cc93200deca104921da9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf773b7db56dce7230cabdf6d81c1d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310b1e5985f1cbf4939a82595f35b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc38b4c9b63ffe47cc4b2d7bc4991757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc13297fe5b42d67899c046e6f1eb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5f6d23f7431e69b92c0a7130d6231759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>