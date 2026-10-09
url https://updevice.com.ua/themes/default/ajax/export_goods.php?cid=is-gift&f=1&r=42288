--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cb4323dfefb05ec153174e95af9291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f0bb240008ee6c745923ae43536f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561528fa8c8137e89b301057f8779eb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef476bbeb209fbc2ebacc548282f67f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b6191e4e343beb53699d8116e73995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd649be29756fd5b3b63247eb1b19edd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836783a31dec607f53fdb011887153897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494927959adc934bdbb23b2e8ee0dc5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1e71179d6acab0f761c2e97a569279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e608293cada0d3f02093f6d0784c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61567d62d6c29959374f18872b3c1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc856b326e4eb2e7e12e06d33338d8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b0a78cb2d7e3a437afe777d2d423113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c323e42de5d7766b318086ae1f5d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a950b8b9a1f657114892b4cc914b1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90564d177c872940028f9c0d49787db016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeb322d04c4950f148b19723c0c72517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ded395c859a8b558f79136fbb760c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d58155e27d7e949929ba1c5787404719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3155f461a9ae3dd65b320009a5afcc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cd88c9934c1d3f66ecddd647dfdcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ced8ee12dc6377e381558d0a35ab822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a7323cedb7f50ed04676238fceecf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfc80f8781ea8ac1ade905b082404324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac9881eab7dd816daa71ee8903c4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9409de9acb00aaba42834ac307baf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334285ede9e037d44985ca951156a5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812a905a8b42cc4c024c646368461cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741816c1eb5728d197311b2ed66789a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f14db76ad0d2135381daedcb9c74e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598effca97e9eed6b334272b086cc54631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a97392110d8b16b13b9c6a7d2965b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e06c33c3ad1453d137ca5470e12a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6566cc03fb6a8592128ad6c3384d4c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf655c899113cf21a07373ef0ee405c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb396dfe69ca9b2bcb5cc7a6e8b73f3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdefe4b790483adc785c281557779d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1157173fbffc7e8322dde40f65cd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9c6da97162b577f6541a99a83e9e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b92d0a85c792e36c5f34cbbf19624140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3119fd7d8501c5f8d6d1f815c9db60141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b3d102c736334a3f455b259fd2c7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423fc204d3d45597fa599da8b05bdb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cb4edf5ad725a15348cea55331d2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda65bf6ed3c77bab2910a51a0f072145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5697cb2e3ca1b5e975b0d9b5908bf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33914f29b4d05ec29e585cd7e3482d4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a5990099f2bf611bcc60e12c9c55548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a98d59a764c2c3fd1ac04252ee7ffa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eefac8eaae9233fdaef2f63b68b43850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e581b3646f872669a1eb8b3e094ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d242397e53cc755d822240c81b3922c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed6caa9dd3566ad4a1903c17c30df953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cd355a7c7f02c81a8a7f4c81de09754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe40280b7da515514d4a417999e28d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7470d920131136a5d5b75148fc2a1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7a8621cb3c3915558d839ce93dad957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad75288483af8186276cc5830ae0f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e2d5dd5abca43c5aa329ce418fcdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092684565a2032c74c47b966b545004b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d4d244302c371790d2200dc70176861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4112e057e18bf9927824cc2950f38462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472b97d6fb17df7ac521e9c5ed07f1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb05311bf01a4ac903f73d3c04df7c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11510851e5efc0b9c1272062e8353acb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9168e30c3a297402761717cc7d3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4a095bbaa116bc559af7e6a6235ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802513adf9ec70265b71be84c25391368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e6d96f5b8db301950d46383d6571069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6d630d8663a90be39e2c1da8782aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce128f927cb19b6cb5b650bbd3f4fc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742a99500868d447e497c4bca56603e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9117c22bb3844c7997f38fc77e843c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f55b2dcbf6af3713c7cc757fccedd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85e017dbde3fddccd15676bbd5d48475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbb48f17fb0866ba3b2e57857fe04176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479acdb2687c6f3e41b1aa0f80d484877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e0d1f27b6b3e2e41dbcc1d04594bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aa8da3e1cf91756c036cbad61b83f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d84f33ef6130ae78dbdaab4b77d9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da05078c58e96f2a1fd64d2611bc5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7eed9bf6e34f835717ea529da166082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b8ac2673b8390f6b14b094ee512b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5804a9c39e213aec1fd71654998de284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999e86ad6c94fbc7200364f65efd3db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b0aab0c7bc638a213c200d5ae582d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a25db05f6432bb57bd499d5261eefb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409db03c3c03f58678243654ea48ef188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52bb9e55c5762c6183f0ed16a3689289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df752ebed6a9cc54c295a33c64233590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15beb83c5c6fc101561cf036c7b05391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e1db7dac1b2bd70ac7dbd392969be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085db734f9f19465e24d60a97b8cc91f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa283bbc5d12918db6e43b04125a8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab6e21634b375bccbbd3601e63292595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc766e4f27707b5eea2cb3b8c73aac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d84d93b97284c7f12274ae2cd1e8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1425fc9b01aa3af72130b56ff8280198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9d4bc9bd63a76e9070d932f32532399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189c1e085517f165d44cf568ae42184100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718a33f405f384b0fca4fedf9c64a8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db36a4924a73da47e2c8d229f63cd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d94bd7e03f2678281b6f98f3108d81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6482e59936b1decd31fbc31cf94fd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec863e1806ab0b8ef74293151cb5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23453d879c512d987efd35663528c694106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0592149a991d252e6946849d9cc52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a390af8e19b451348c290c21e8063108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991131d9ec9a313164c28fce1c73a90d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdf5e016615d4aa174c7596f4063d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4101ee28310c0bf4b626f267f224a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef08d7c8179a3e5d70bbf5693d054b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c2137fdcf64460a721a85ace757dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72036de17ce671ca17e87f951aca5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83c6da78be5cacadf087612efa5c5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c42f4716da60082b8952b902f50a75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804035634454678e917e570454b1ebb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464b63780404a50ba089f57eb0ce975118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de4ddb3496bfa3ffc4c65d8e1e338d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09b77977f8668f0c94c1bfd542453c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9b8382d7342c6a2d544fbe9b5670a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c643ab01b5ffebd651fa75fe4f793122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394a23dfd162760c6729768572a994f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460c557b4276a91ec1b3ae126e3221d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb3a41827c2d600c6e257f2aeaeb1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea364a1ebec52a22bfee9210184409c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0787fd11d49b99761a6d9d049fd8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f369396262751ac743e1a7428fd80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b3501f5b67d7590016342ed3edb16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352a3bf711a411427bc1f0b3f823c3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff184b0b9c663a0300851cea5e6df5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e9ff318f899a837ed1ee2adfcee54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8ccb7bada38a38ca496290a72124f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9a2db05aedbef611b609e001752bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aaeb401ff6fc2143b9593dc633839135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ebbae66483f0cbb1fa2b447d1f722136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2de64cb42a348d33c1cf7dfbea58b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b29c199836765ff1f6808bb5dfaecc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95154436dd010dd8b55e5e5e0d5973fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6339dcfdbb8b0005295150eb019605140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9d87be16ca5b227b481179a63243d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676637758379eb63e5e3c44eb0236a36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23ff609dceb21a552e827bc0fa039c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dd5c4a73b0d6f3352542ac02e6a72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eba1c3c97c3bb563d8cb9742f4f88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e45a506dccd1cf329c47caa3e2880146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dddb51bbbdc33bbb49b8f0a12cf83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00a4b72768f283521bf9cf62e186dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eedd6a83d3cd3e88bb6e2b17d87c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474f85e828300032739ea330a37d921150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ff66b7269a621a433da35a1d1f9ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e04bf4a46bf067c0753bc2f5332c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e72d2adaf3b8a41f1ac786184e15de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355779649167fa7982321997ebd6d305154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e02230075bfe01af4924786a633e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc8b498c4b4c127724f8ab8893653156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900a088805f06edaeab1eef58ccbd42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934d24b0b4ac125cd51e2d3e0dc2504158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1fc65f42f4793f8e006bf258c47c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d215423e94270d4ea3838f6ab9a3c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8999b0f5ee8b7a840c5ff5e36e142161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b0cd09f3f4669570b67eb7f63128d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e2d8cc1e0b56f482df07d6f5f01fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5de2a7f77ba519c92d7a0c2147de9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1987758d98328a582bf10c4e1b941165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5bcd39c2d3259d4a180890cc4312a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f2a1f1358ce635a44515b9241bd02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f46106e5771f5e31383349e042ba0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d98ebe7d3f88eef54de2676294d62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bcd0e592a2dc2c123a23f7d3c88d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaf94292cc293f9f229c89d1a07f3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab782fd90bfeffae27716050157faa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080e38d38359245da43e76e050fdf65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bcba50e8a08db9436002bd053f3c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dc31c2fc28bb310aaa3244c6728a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6372a92eddbbedfe3ed155440028f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93cc32a87c454dc7614d0ba2dc71bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4652ebe04523747e88e83047ac3445e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77878d0e60712b44a9ec5c9c3b31f09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9497e6f7027601f8ec0842750da6cc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77649e4d94dba0bb776c868b49532d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659956e5a6718ad6e8e953e1e6eaef0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca14ce18fdeb3788a225f866dede7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327b9886a564e8f21eec68830e984e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311d319146c9853fdfbaa23753ccfa5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81a6b7095f52c0529bd9d9d27e6e95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009267c04f7917058284922d7f8d973187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e86d92a790691fa23b519b2b757c8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728070ff6ba976a06af9d79e0ad5db76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad57a2020223ed38befc7ec2b0b429190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515fa636fb660751a70f199a463dafc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a2e8de9cc065aab9d3248103c18e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619522c23b6b1f9f468acfa6726616c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254d74ded5142452248c4b81355d8f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336f31be5905695a9c4ac48a5e05ced195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ef7089a633a2172d22b3391b54ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30f82d9ccdf057a3a9c6cb3f0406e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cf726282c695e8729b9b25dfa17c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5006ec811f4a123566615a0eda74f6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d961c86b0914e3c896d3782bb252a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4f870c9a5b623e184e9d9f758a0cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273450f9f5ac694185d42de60888c21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4028e65db3fb8ec2b17f09eb4445d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266eebad841ac0bbe912d88aaccccce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94641392e5ef51642b0d2aa003a8da8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713ffa79b7cebf9a9acf30aa934181a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154ea764f60f399ef46b2c0c4c7dcda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a517ea787818066de1d1c5b9a6d42b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4522a85708b83d7d635a8ef48ff6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211bd660469ab14f2c35254379d96d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243783383c396283483571fc17e2442211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270fade8b4386b957f5c6ccdd43cd09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b9d6fdcbc773209161234854ff5c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f543535dfe11ab315378c938d82786214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e311939452271cdb6509fb686ea39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bb34f557ebf07883e855f71072974216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b912c0e369e8a166c22207df8f9bfef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a6bb6a579d19983f96f8ecc08cfe8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567879a540fb991dec7bc3b9788d171219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ae43f4ddf6217bcd05e4f8803d945220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f8a863e45e60211028619ebf3c8d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0c164d5373042f42900cb9b7ddd4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4107e47a8df9eb972ebefeda47aea2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a619c51d17a4417c2b641bf9cbf3b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad34192f410dad9fab3fcdf76cefd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d87fc5328f0724887f71b674db74e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea7fae5fd2f64c563e8224c2e3be98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8942e1d193f9efe744b2fef1531770228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ef9c8fe389d7d2df533ad3b5bd332229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc2d9672d4fb46db0193995c9c1f9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbacdf799fd39633d2b4667df42bfba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171b806e65e69267cc21f27d2579357232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad85e3fd6820d0b5b7abeab201c0fa4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dce8c4cdc4084bd43581e32e024b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399a52e45c5d02d7ac2e6e7ddc31425235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6371dd66c22e4137185df679de30761236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b253b7015756b4847dc627c7e71ebf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c047bc61b4aa04780a6645bece1903238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804a8fc915d268a9971902dd3c27898239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb86dedcfb9f2fa0789cb74fdff74c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c0b16fbaf0e345688becc743d74cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1646dcc0f85d8eb14e65f2da40cb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03992c5f8e6de1aa66a12e28db562c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307875684ee5d2faeccf37d912f9b32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c79214e4f6f70c36f143323287c91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b368571d9f61b0a66f697ba22a20da0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bb7d1e7bcdc18fe7c48c1ed6ec568247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2736343641cb79f1dadad2f9a287a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da020f02adaeb944ea604ef0e57d4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca98f392d45bd637ff355e7a16daf46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7fc612ece974e3fb76aa3b3588cbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a34f6c5b405e40a0b0009051ad1d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ff0c8b7201aa7573e7c0874fc979253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20030474956b484048c9333a1c17e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d0d187d1c50e7eb0db11e6afe119e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b6fd6d9a09e5f3e50cd4c6d138d1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d643fe983b6c3648331ecad705565dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9537c9cd4945ce052230886581b1cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be25fc115e9fd8ecdcec672db84c26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ab3f4ac0c76f918925577220029a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1b5dc0cb4e65d4cc7811f72e9d2b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1894ebece631986c417b4232a170b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90ff3384de8304d51511c7f789a5de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b5daefe54546787b2ca32a1cca818264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b92153030f19950fe77873f61f2adc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad95a9b02fc63600f1027d0e9f4b2e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b9049ebace3c44de7c270e1932e45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec467b7a24af4f77adad816e079b2a05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bb50274c26c8737f5212458b57e53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a7676c01f19f66051f00ebabc83d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaf6d1175615e521c2904664d66b3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6016fbdc0e84f4ce16644a641bc46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd232b77bf088de3311246a459824905273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcc48dec06c981424189ae8b38beac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e1a0e8592da48094d9b7d8e4bea34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970162f98f7bf50cc466682913c820c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d0285bfe3665ae0e0187fd2e53b03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467b537ed759ae768cebc196d096e1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233adf671ee97cabf4bc55d7362f11b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35a06f5fc85ad1ae96d99b1135056f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e02fec478d6f704bee3fceb1fbdd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dbff05b09d7ca6e58d440ef1362d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a38c670f4fe6fff35d9147f8722d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51bc92fb060a04a12715a6301c3b4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef4a41230d0ac3c091ae7e81c2479d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532fab0e0983193aa75f2d919858858286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40222075a44dc76f2853790a26c0e278287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee53fc2c3ba216485e3e74cc5f9a52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826bf5c0142f3efd9013c7242199885289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdf937538f569c84ac26a86fa47e4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426874de48dc6ae72fa6782ece2a9b49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8575eb62c054c7c1adaf3fbacdc77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864532baf50e57f4f1a6c4d8a93d5cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475015f58dd9d28a17b980c313a48091294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b47d677baa7fd59b24a3bc92a562c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fd2737c29177ffc68a27c493f9f8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bf0efc4387d5d726abdca86b5494e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d845c3e7084949d45d65f4774966c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002282a544b64a35d5ee7a74cbd3812f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad32ef2f0465c1e6cff2c09fb99f83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e754b21b02fd1469e8153bc50a142301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969f2a3e5afa990e6c674ad39d8bcac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8acf526142de4ec9671e721d0589f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a0c274786b9f568d66077d8b8f1eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d71b960bc9b84384b7921a25ff82e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ce8ac8267998857ab75204a850ea6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc3efd6aab9e0e857ed4f26a7214b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9da120ccb98b9c0c9c1b573f56059308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae916f4bf1d967fa52c50d5df33d151309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550d83e5e1f92529a0b5e31e1a7223c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebff95b6682565a942e5945b881d73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4fa8614af108ec1d017e07c684586312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f33dc854bc96077536ba49a6efc88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb77804bbad71f98ede60837afc937f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c262d50563c91c030a9933333248d5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c74ee9dee824903fc504b6e1a1458316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9414a418245f4612582f6611637ef7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75650d5223606afe3e047027a8e7bdf8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8e4220393cd3bd5b86cd0aa35df44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61fac4761b3933d93bc7a571239886320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173005434fe18dec4e5680cea61406e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4bc3c96f283bd0efe841df0157e3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b780dcad31e1a44aaa0c3c2f2bea6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ffc1fab5de34eab06431e239e543c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10012a99d8461b3019e1c7f6310e4cd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c000f83de12d0ae2ea056fc70267326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893042c7e1e7e1459b80ff03852f7d59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38396de943ffb47d7dee4598cfe2c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0dd79e835421cae09ce3f9c7185e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced81c03eb373bc4e8c90ba7006ca08d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d32e986f3276214af6850a07c27575331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30901bedac3c3fb95463678a24171fb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19b6b2ce2a2ac8677be80be419e8c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e56a341d6b4cac4b31a20b89179a68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afd17b314c2ab20795c387fe4477e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d80f25f8236fcea4be34fb3a01189336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2489b29440a1306d32ed2f4094e899b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da7bba3b27e2bb70c7348e6f6046a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf26e43c4aacb16dc84246cd47ec564339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaee9f488542c0886f9c1c83518b27b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de142f18544f8303a90480a7d4657bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ea72ce8ab5716c9f7ced4888c74d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062d6812bb7b3dbd0f0a11aaf3a2419343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba0c4c5bb127ea9e9dd9e0950312d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8436cb0a07dcc827777a1cd13da23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c9f5fdfa04543dc87f17c677fde9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574b9c790e6ec86ab22272c3ca13911347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a804b497591f51be586547f6803bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bd08be381d1705f0c0bdc549e55b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07516a17ca1b51bc908c2ac7651c30c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1388d8a2423390182638a80701e8f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54c6a44303db1ceea0d9f9541ecea3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7e2e8ecc48972b38f39067fa117d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0889e8c62038e7f19dfc7192e5d65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799c5c3673cf5cd083d4e289a7861a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b643badec546673ba5dd7c294d863f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d1cd326b6f0ceae2bc1ff1338d7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66d19a7c65bdeb3a8894e237c0f6df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca1703815a79c998eab5f592d414ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2493178de056f88d5b46ae6c4110c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a15dcf696b9b7eb5b737e02609ae78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b01c126ce3d62b686ff6b8adbc1c5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046248a6882e4603eb4363576e0b12a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f0cfb526c4a509d66e9f604e9112d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cf84724179b7dd8d5b48e5b8b81b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027f4c3eea0b78386c2697630efe029366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb02d35649e3375afaa8035ac053d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e3c6b244b59907a1a20fa10b7ef1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d75f014e90af13e6c0097b9e20ac0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292550a7471aec80e6466c4e1930c0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e419847efc3408ddf31dc5ec8b19bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca985e21ca1311aa9675f7fd9b31c55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ceff3da6134dbc96d779de13cadb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e5cfb131601866f77ce6a585f3c7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf3593e9dac37fa786a65a93c5d887375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ed9b6be2a71127435193c38efe96b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790655f79d3d1525ef918f58bc7641d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506c6b5931e9c687a5b5d8b46d82021378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273c545c2b1fda4bb2d0807882eb59e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8be90e44b444f63be36ec2810b635b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55581c37793025cc3a00f6e334b98c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d078c3bb8f7bc346c92ed8c112866c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edf4961589ee5166fa60078211c587383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c887e0cb45a0651e68155b03f69790e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa949300168ff5d1930b5168ea48955385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba9832c4856af95e8cea62c7c988c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37c2f9700c66baeb93dabbdfd05bfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82d577f24cfe3dd6e9539cb71db0a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a1dcbf422e5e59746e008b53e5d46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73251ca3d14e5b01940970ff764705390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a800a3724324f4131f527343622042391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaed0e0de811ef2259b5882d0bb1668392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98769f58d10303dd49d20495856560393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1727399615068b759f805fd57b52b0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a92a49870d0b94edfe7aa7238fc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94b6c5dcecccade2873b456f4fee3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5f109bbc85ee00dca3a1b2861d25f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9316bd35b3ddd9f4d2bb4c0c98c697398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b047a690d8e5303a6719cabb69a66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6243a0348823aacfd99506435cbdddf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3420bfcdc3de2669e4bb03aac47ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8c7611c01ba2d1ff8b21cc7370b80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7bf2cb14005dc4136183ad689614403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedbf081817026c677597ec16c91868404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44695a0df3729774654432f2464c661f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad21fdd45c73bccf11ecdd62ed755e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3101cbcd972a360ce91376a9dc36879407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bfd9591ba00e0fbeeb1bfd8094d2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680215e6b0e4cc8c075b1e1feb9d209409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676616bde7d3ddacd5f22cab2ea06c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db1852b9b719924def07682f580748411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cb5c44a988ecaa7a91557d6eb20ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740035dced6821bd593edb14c2eec310413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2398a1bf6fc9a8f7f19d8e1b4cb77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6fe9f1c4c37882cfca0372436fb88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a0858f04565c278662d12de244277416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3199905925ce0de97ab1fa026725e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28fa7ba6263044ec8c97dccfbd55a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df8724a7af6a09e5e0f3dc7b9b23d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ca5088d35b225af99f3bd11f66e4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376db073532172df47d87b667dab4091421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f528ad93947b27b287b261fe1c45e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe16f60febcd9e9037bf2931a2fd64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bafce7ebb870f3bfb2c12454ecf8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37109af5f8ebcba219d0b343c1e5321425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bc1e63e17897b218fd4adf8e8e397426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d8bbe7c1832475e8d247853e33a1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5c7f7c57020dd47a6f0140a9497f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a146b9454949033d7315fbb5b395a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa00569b270209285702477b589f516430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf37e391622d3b4b05514faaf2270a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc95674a77793a93ec2db5b90515526432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77595309e997cd1e54ac3739e29f7a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe15c006d816edb9014203c6ac825434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f931f21a353e2b5ad1e8177e1a95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ac20547dc2121b066153f4d9ea179436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a84a0d0e8b00c3b7ae67205c20bea0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d17c574f590f22d2f8dd320774d299438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645bdb01e0f43661b814fb0a30ea91e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b178c3cec349a728c43039998c2fccf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454079c9199f1229472f6d4de08a7a2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef06857443eb8b843756d5369d0cb96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f02dbed9c58937cf7e7236b62c239d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395403d19b6214b2f9c87cd3d70d7515444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652590eadb96ecd449df1c2602e93fb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdf5bb20c0a745a2af3d76924fd6a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bae89aafb36c3f6fcc93f525b89af1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d5a86955f5cb13554676607995323448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697f697a41f89cb231a5ab0cec8e592449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b90a7694b8befaae86dd742fc88a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2a3b4dbb18dbdfd73d518df04bc6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57e8cd4a413106fa26c3fc30ae9b61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d92d808976009539795bd20d0cea8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a07da8b0f176402073dd7f690b6ed3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac409ed2a63b4f0b4928a494e018c59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b7db0dbb30e9fd8f273747c1724cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b24e726561d6af33e91428522f5fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667e8cc2d63cb5c2df1d98be0d73ebc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813369c2a0be348781138d399d9790f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dbdb755e75a94740f1ff2f0fcfab8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170e42361c7c0c739753c8924daf229461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010358e78c9aea73f9e999b2cc30a9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bbe76f017dd3671f70bbe949849c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6b368a4c181b4eaab0f0d22e75dab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e106de2c5b5def2ae30e70cee0786cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205333db8c7d035c010416a6bb92fd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517b432ed1612db0dbcd5035c7d1b6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd755dd6154198dda69837b17b9d273468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cd840add8e9d5f48217cd1b4cbd27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb1b8b12ffcbd99c06580226915b68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225781ec008350ad24e5d28b282c278471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895a2dc84ba37d99d1beace211cc8ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f76e8de49184687da78e6daf1c506473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0844b2012ee80d8cdb63efc31b0e6f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e276e0e86b2f6d445adf365e4d90f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4d974109dba25cbb368a924f2f4c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b3181084b0629d8316acf6934c236477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70fc9a4b20477c51424fed4625f83e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803f548b3a5e23b331c81807a203b88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b914fe39740b86ddc3a6a7a057d7e29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d119511122d01b698281d848e7761481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed3f1cc859f63ea5a49cef53ae876d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e85fe2fdcc34e2434b723b491aca0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24536cdf81a0775040ece752286d5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8344b2a93c64ccb0833c7180ac9b32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693f12e9e710d2ef3200b81dad168c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2452bec0cdee4cb228b3d1287d1f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc46ecea148103ae2e17888f5b8b7e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef0e80d90f3423b98cd6c068318b09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90746f9548b9e258612c87fb57b1132490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d690d4eea19268cd7952193f8f56b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5ee7036b3a5d0cb1bea393d1e33af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70130b20697fbd2423c7aac7ccf835f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c72eecde1d7436588382af9dcd5d81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b528f87b463ecd35d7fdd76ec9aeb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81b40e4cda7babc2d8f43403e5ff50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646a041a653e7d5a00b14f197f470c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cd8c3000c536212ec8520ce17ff11498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaf9bbe9a45e8f116d414b908c2063499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964458a4dca6ef6024d4ea803403706e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c38ee14de5f75e439b5180569f7281501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69f900b7f98f22cefbd33bbcb2cad6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b45f62fd2937594044da041cf89d92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363625b5b043f847f3aa2ca01053566d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06067805308e8810d461e582ecdfcc5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b69bf57d364a27cafeefe9a552c35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa35bb6887977a01aecf419bf49d80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cf5b64c827097c19ed7e5a7bd6734508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbb44423deb0a20d7ff62056392284509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955dc7f210b990845104cfca9ed468d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb04e49f2ff78456f8811273dc1e77a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873db6637aeb465b2b571eabcb88550512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865712d8db93e4be35c8aad1db2a621513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b92fb1acb8c40fe30383568c6d8e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f05e26c6cca2d026765308b0b2e904515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9306abf31b7b6cb771a9ce4b74824516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5985c9345cb753dba739cef746c8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb43befe958b5dc6051e4e0fc280079518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307262860013050ccf2d81fb8f20a6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb92afda5bb84d1c59ee4b38b5c6e59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d223ced6b787f7cdb0bd138f013a97e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6881c7ceb83ff6ad6f5e5e62f0eb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa98352804873507517f5c08b4dd08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c7a437004e0b5bf4653d772cd10a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dad5d280795549bddcf927f24c960c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ff2b0d839ae1ac14d0d5369616264526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbec4555914867c784ba99e04bb6b9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b2b04bf6c441e04f19b5d8efeb0b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ca6a1cdad0f3e39e78768633f0075529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0ccb290af365bce546d7815cbe822530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd34b0da5a3c069e675636147c6771531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a61aeb7e6f06656fa808bb271b92e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55645233baac7cf1240f016fef608dcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57949f775767f3c45a2a76ea37d76042534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718945ffaf608a20a90346c052372cfb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700b451fc745ced3c2079c47da875b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f7db449b3892ce67c1eba947ed6ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38f52af04116a9f64ce3db639a8bd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41337f3135d945789b80dfc4426ed14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5e96df844c1096bb40cd8232725b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff76a436b9825b20afa21abe350e101541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae59e30a3c271ddfca8e5be523998e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bed53e6e057bf9e1dd89b38b3afb1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089440b4227ef4e7ff7ad5464a32414d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9fb5dcc3c20df29918d0065bc8a3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247fd33958a7b13f88fdd9844dd71e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839eb11441c26fdfa15cc5b79afe4a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cfb712e5134dba015ea928777ab83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479887067d1fe99ebf2dc3d3b5af0e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5fc28f949600aa20c220b099837a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ac35daff2585fa233f1d91b34bd5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6722c60d49da3c64e6658b840acc26f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9834bf0b0d14c75f869d5fc463a0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2f47fbde8f2680c2eba1527e4e7cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e77c9a65868b808487681fd1a31d9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8211bfa79ccf6129479b1942b5e4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088b994c9ba38d13029905bff4c5517557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd899a0887b8ff77741d0168066b86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487d1007aa98ea618977adc89c037bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5c7c0ea309450823fa9144659e06b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02e5f22f5438b8845ff3b88d19392b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fa199fed78e47ed645647a69eb071562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f2414b234284eaaaed6f64d489521563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849fd1c1ccffd91efc5c5b2cab04601564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d06d17ab1966fc0c8f7c3c17647b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020c53a3a684cdc9d8731af1f9abf15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068ca0de50d94fb2c78a443951e965e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff481ef3f4027ec9beffb45d62e27f03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfb2daee0706de3e019c055b4f01b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3bafa1fc48d7629ccbf60d5298b72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187905f599bf275884c581c54fa7523571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee099c9adbcc624b769eead50c4b77572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced41f68ea4ac53214a1cc29b9b33ca1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404e7fed3a0d6f2ca2af82dd6479b33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca813b2acf963e8e527bf0fe5738d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09541a9d4763cfaa3b70a17e6bbb1d90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596269b11dd167554f40b29e6d19076577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2014d1605e75e0d2c11742bae2bc17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312667cd81720575ef4014a0d724e69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda02a17d0a942bf30eb63452e8a2f6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635041b72ea5c7705fcc788f0a1b03a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9800cf9760183c85b2bb577803998582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca2d7d8a685c08a6df7f0fdb9cdd6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d9e2b462574aa20cca5d214627991584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa236690756c70e03ef330ecf0b8c2f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b233c108b2cca001370ba98aed8cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0515373cfe25183aaa6c08518b445587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ec85ce35c75be5a100d63da6ed798588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf14ebe282eeaf744d606e9b54ed13e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3803cd683e09de0c8be465e4cf646590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4b5bba1f0ebf998936a557eee6746591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddf2a4b6e4ff7da5ab17e4bb1eb772592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f74e52807d75945adb860eb9cf40d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cf63594723fc0e09571d687f0dce3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd06c17ad63ecd82187f210e1aac16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b3679cf6ae274a65ccbe5dac49190596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0095eed58147bdc447a2a5eb81abd5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c3f79a1cd27f66cab66e74428f4aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145453e05afd5f968f74e22eecdb6fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0feced34cfce481fe03a8f3bd64fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf55c661daae45258ab9ac6581f579601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74524ae2806885bc0f8543abc12192602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1773067d25017f2bbb06791f6a1cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22356166e74c8f195c969970c55cb6e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9981b73a5a072ca4961d4937afd457605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d0e8c6a2a3638af85156a28e75b81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267506379665e789aa85e42b725303d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d5a55439a0f497983da5201e1c2e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce8f9b93fc088f07322ec75a67cc31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e2a51105cb88d222308cb78755cc3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f57f67338d9f9038b51d3bd0aca2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697b3f41fe031b87cc8214a189f270d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f284d77098ce65337e0c6e6b7e4c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ad8929b4403dd47f22e0b06503c75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a940c3b1d4554575c28186c014e716d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390688290e10713c9077307e7df8bbcc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113f39bd676afe2d82073d38bcbc9c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0032af4dc01c9a5d4248a86bf47667618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cf9f136b3405be5c9a0cf0fb2744b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8363e64aa07c814f1c67793cdd705cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0342fa23e25756f29e89cd6576b6fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eeb41a45732eea714f918d410cc9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb90de7ce8f66cb1db0d732185a30a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67cf39d2e4dfbd96ab2671f2621010624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee09eecc222e1a89ed7291e1a73add4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58f5437fef95d09e309b39f870d9ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3171ed031fcfce4f2626b8183e63051627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7f46500bbc64d574f0a667861acc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99626195af374e321f917d73d790a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc9701c7cba185f9f208cec0773b2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4884090092e6da61cc005532fd52cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb05b2079fa706aeaef9a187b65bfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d6cf20fe45458c4bac4186613a571633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea3bd471484172f5b17e2db1c15433634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c7bdd7f6ce23ddbb11fbb01086da7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3146b9229366fab4edf19948d1bb49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f77128b753b55084ebea0f12b5e1e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea8c5b5ab4f3cb15ae5ebb0c57fe5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9269cca963ccc3e20975a645654a1d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057a651b7441d5d59aa5986ac578b92640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8ff28e1de2412bbc354ef7cfc52b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da225c01ac4cd91c16084c1cdfb6788642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c69b6a51432c6ad4213ec005a384f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7395a515138942286fbacdc46bc465644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d25c70f7d5c6a75cf37f8415a65b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cdca75381af93b47c974429f85101646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c50b864bbc1dd954999c2fb3570cb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1ee6dac41345f5be9d9e8c583b23c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43aa82ff249e901760c61fc714a5da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73b9e8ebf13ff216e48d540db9e49c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a1008d661c6234a291e8edbf31abb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299215d0e5827984315b4b5577bb8a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9c18603d6c8aec179d2e0143a2443653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b937909b8c0170917e7217fc97efa4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe39928829084d06746c72c003ecec1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52efc3d56863cd221afc0b6cb69641656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fc6d51fbec935cf6571ef7105f41f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d16fdf2c1d31e47fa05aca1431a738658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21799492649a27e2f40d03943115e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352326b249e5b15c7501faf1239402a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d734d0d936160ae69142cf3250404661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9c5f16ee45a45f5b2c85fafb6fac6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f42da65d695a323e7a109f8ce22a89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcece4c0fb40d7d4f343975b615b03e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57e0c4f8cb91cb1f52431402dc4d91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77f5585fe22daf1b686afba07bf036666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29638f7a7eca954a973d2b2bbf1453ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d78576b14d58446d0216b89cf7217668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d92f56001edfede2d92cf61d44e111669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e157bf78eee714e9e6ee2dc1f9079670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f6754991f5e5d6a5da1ad2538020671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f7b5c50c7faae13368a88ec26b4fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f2ef847bfdf50555a9b0a736df90b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79dfddb591f70e13fdf112f692a57e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3dd6b2b5522a97d20ec629722cdcb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5780951fb4380d92a7e7a1116220937676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01396e3d408317d3f40c3672eceb4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1bfcc1e116460b735cf15e0aeef71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda10aec4f84469a7f5cdf7b4ce4a9db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64de8fcd061e515cdc7ce5ff164e30c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85772168b911d194d53ee2c401a79406681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9bda5501f792affbcf1fa5b679297682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7872af81ce02aaaeaa9aa95425f4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6582e70469ba19e162c4244028861a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9df50a24c863f109a42174e132cfaf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbd7e1672eba92f2840c2306306ecd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6526a11b237d8b4edf0f511301eda8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5dd764f31bba108f20d294526fcda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8296e438fbba2a88301fdbed7abf0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d58bb7f6efc6b45e4fa08a62101562690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6ab7ea5a2b98b92436f318e7d6fc0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d879052d64609a4a769a80ef66431692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22aac39a794fd33e63cfc6e6c6e3d26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61772082494cc19c8186c2fc9ee5feae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c18670e9b34aa45b4d59b1a384cd34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bc23ae381078a9dfb9da9941de0d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a865c14e223b4cf43299806683b4fed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c252232baa2bf0f1122e8abca590c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b5790be016df537b4639bee0720aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ca79e14a9045c61f372a3c9a48643700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37260983551f96343f4439ae5ca128701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdc64304f3b23cd2e7d710d4df07c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac103ecbe08ae72ba06f5c70fe52f0d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6516a8dd41f8b1aaa4eb6da5d932a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb07ee8f1b1728ec263b73b01120b8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee458c1c44139dda418f42ab42261dad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443e9c790b6b3c7f17368c058680eba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c731b699d3ff5630b7768bc1d562698708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d37385dd3f30a4f83637f902c83a7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290ecaf1bd46fcc6811894208b5ec5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea481f14beab9b54ecac270d84708c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18950454b8bb83ad78d8480c92399e2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfc7e8a574becaa58333959634981f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55214457f592500d5544a14d97e45468714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6473f9ce5145fd0c2fbc2eabe7c6c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede0401488539c6f95fa9df0026eef5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c697fad51206e32a01cc7751c1aa214717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1cc62479e4808ffce14c92031f3b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e041525b3ebb1cc3cfda315b947bf52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd7a1fb90dc11fcb840e9116716e9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86926dfd4fa2e224c946f7d9fe28b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34134d14b0afa7f2f14dfc87a7ce11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea496df061d101416f927771d01503723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427881fc867f983ec27f70289eef4f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f2c0649685f1fa47f40918d36be8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0418c16ac4adc05e33140c8cc502a05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d03eb7ccdef79a6be2acc30ca33606727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fd8dea4b2fe9673737dfb67139821728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05425efcf891ddb868c8431b5f5986729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fbf50a8607ccd0ab777c5606471df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb1a83a2bf49ecdc5ffbc22c4e1abd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e5b93a5c5a58f0ff648b40a8057dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fe03bcd9543d8d5de4db05b5c9462733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a6c4472dcfb34c1324a5791403e98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfc55f0cc864c75d717173f0a2dc4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690d825be55fe69162c5b2f380e2ca3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a74c92e2e4db0358fe4c4c9f242d08737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca773d7afbcde34831f9c1e25e1612ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e12e14a714aed06cec537b3e4f10ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688d6793c0e48b7a930800e56bc85a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17d819627445e60bb340d735b4c6ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dafcf7d8bf55978fa7f1780c5706ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116423d52b29f258739b86d6706a37d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7111cf7c06cbf98482ecaaf53e77a31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf687ad5da8c6dd2391f68ecf1c976745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3cd3167f5270b51b19ebf96b3dd80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855601fab5be8531e0f016db7dd6d24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018d30425caa131dd8222b6e816a64e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4badc5d0a6c12465324b45b46afa23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b34abe3c4e0149aad1ecaa8fe5bbf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d100730e747193c14cd8ee3a7fb25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c6d86f1f5c786b41216c381e76fee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e72c68d3bca9502822f5de9b5a45c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74d94d8c26c9063dc77d8616bc507c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa27bf29bca65015e66dd181ecbdb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51537458115864a8284b78fe72938b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11027efb81060b021107fac4fdcdc92757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53e7bd4040cf34559d7019ca857f29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982fc5d1fdfbffea51f79bf34cfe6ce759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53135cb6318115f1e8b7e5076d1b1d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bffd267d2189b8d7ca483435c3eddf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb5d471d6ab26db5bcdf8f2108f40b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b207d5cadae47a220d426290fe735444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548c6cf11b2f19df2c4878ed56c2ae85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefa4c09b9bf99c80e06e61dd19b9ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1b63fcb93d57dadbd4358f3c27b297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab89e2c8477bfbda392e2a69dddd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41314065b5648d27c221e7eb80448cab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9018c2220932921126d7b3beab7ed9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0f59e431ae91e62428b785756fb3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23272ceec04bc02b23bb2f53b7a067812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97334df06b4c2b85314c40427b41121913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8bb3f04ab4f7a3f16187de70a6d6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811f436e9dd711cc6b56ff8dcd738315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f075f17695fdead2a2c9ad25163c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b09fc2430fb21ed7a696af15d25ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acce56b06bd8d2e90ab79a17ece414a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a56fabee51d33e4c51fc7ec3886419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cafaf0717ec5739f88f89959e8f82320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f3c415d4c82b893e95d70f2ee46b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e88b93106980fe6b6d86b266c846b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e9b498ec816ce15d01e67d6b163a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e6675ac03b56c49114772532380e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486cd59db44abda047bbb796aae9e2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e01141622dac7c803ff495c82f9ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01c9660617c556f8492bbbe1855f5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7c18824e8ba1fd4f6a278da13e68028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dacc87afb09191ad0c40bf450e3a6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fa03df71f5c11469ae7fc5f688f2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c769d9cdb5f21e041e3be7223a3be6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b40d7c817f74d335ba399ea1ad09432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e5ba21fee6a5b9154cf3cd0549dbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9afbabafbdea3953069a3685a267b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583641fed68a5da1333822f26ca1584235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89803e000385b1963b6d264a79463caa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba429e63ec52b2a4504384208595e21d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521572cfcba251ecfe231c19880a10438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ffce46c0eb178cfaa98a25dda813e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf554d76d87934935dc16295651d3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026318d9ae3f6650193a81045b7f8f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9299d9d3497172d30813cfb13a801e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01941ce2b90a3dd9b4649e8fa433ff3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc904a8334faa4d0dc1f8ed137d0cca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be1438dafeb582866307128e6756d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bdd67075e070b9d1a2087d324e69d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0fb83f4fb712317c0b11c59c43a4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a2f4f38cf01b724246fe7bff9c2a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd157e4d3a551905f6bef51e3ea5acb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039f7c864ee7f4a248efcf02832968450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c317b1c56427e17da95b7a3a48abe8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f4db28180b6127e175716ce339a5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77a0bafb36e34c31e072ac16095b2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552e557bc378b8bc4202ca2a990897c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060828e1aa66b942a5a707d084f890955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998b34fa0389a4a577f1751c688500c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab8fe29a217b1778a129a311698e3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c06c1c80479829dce01857d7dda9b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0adb8cabc361687235f233f55cc2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698a4f31461671324838098b4668a5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf72d8466ef44969a7a71a3d70971fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbef9025294978ea0d00b248b87e1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbfb6f7a09871c2a7cd0524b5929b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afe9837f0b2e45d13a93cf2254ed9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef631f596a3e4192033b40a8ec0e3ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bad901f2964f6eb0b0b9a2e876193366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44136299ebbf846be82ee9717dbeca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a37c91bbfb31447544f53e8bb051ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4982700dfcf32008522c53b9a0023b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcfbd7648001ab6448959cead7578870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702b4769a4d4ce894067e5552b03bab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7a9a5f1674089a6077ffc5ee95dbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ce107bc8afb240ca3ff80000ea7e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc639660a5fa3c7e1cfbcab2eb61834174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68c11eca6f6f566e27a574c08ccfeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d753f809179191ebdd79d59c2a5b8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cad2443415cdfd920b76475728a4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d864d5cfcae4f1a6422c2be080ebba178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635acdffa379cbc0aa7c691135b96c2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fea58939eaeaee94b70711cb9a18f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbec1f6066579e028e7208bf2ac43c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8e93d13781eb7172714a620e8203182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a385172a727abb1fe4e4d698f046a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5c7b64a5e8132e59afbae2ca4370f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810420cde7cd5901627c057d7bd89ca685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a02fca0d7278747697a2d220e8713e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1073e7ac376bb9a6bfe52f42f6ec2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bcdfffcd736d4f2ac539181e8e5b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30793d397df8cd40773de02d7a162d7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331f11a38c7028492012ebcea580e7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c146c99b01014ea1002f2559a0062d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4629b7b25187fdd2258ac22c85f04bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21293c2b8f46b77680185f2e036b5e8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebca4f4d460f4f141dc81e74a717ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3056cc1304390f90444a84d65c64395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb938ea0eb4f4cee008c4ca8261d8a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843d71630e6072f799fc92f7b4d502497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e9b26fde48f25f02acc92c884aa3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb078f081efcc0cebf1e75a74881c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac8f6aa5b814dc05ce183e4076d7ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8c83eadea7ad64f5165c729d60181101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7479926350922633a767eda12c00ab2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeb804b848d8aeaf58f9dc158d0cd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511a9145d91b17afd29250d07979916104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf5a284c7d7cb4b13b18f7c2493437105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ca412873b52a06c2d8a9b6fb4d12a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618aa2979cd8e5caf8c6777f97b0c7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade16eed5bee1f1ee651550872e1039d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97c7c169c96777af5648573a215c88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67239150eedb298c3f6aee330a88d7bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef120b9750298619be6f68b80ac2bbd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55fc6f6305cbf6b4b64af2afac900a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e17c82990c68198eb367eaa8729ad9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87998c33394ef8bcdacc2a5ba56caa4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cad041f335b8176f2f88d5bd6728b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58362423c3dbb7475b2598fc5d2cdd03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3289b57c01a4c72e8f6a78ac2fe60a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a390b6926ea45e27d8bface8ec3fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342c63f3d40156eaa2e62f06fc3b766119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4fd65d5d1a8ac47ec3c8890f480a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778984d7d0a0fce226f121a6f3b94b3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf226d2f38540035595adb90961beb17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59220de88654cde1ba1b5e9aedc6191123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fde1f4d424bfed4f0bd65b592952cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193a6b577bd6ae7ad290e4f62e675f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26827d84f57fe5cd6d757245bdb8608f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb163b9e037a7d6c02ea20b2fe7b62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d0305aaa25ea92615af5d5e7d0f2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade811d65bfe568bc6802a683c5338e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81993448e005eca319f08e10fb877a68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d2944a853ea1fdd920c8dd8b93e81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b13a878c4e4cbecc4a703839dcfb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4943d46b6e45302a874c440290e48aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5ec45f61fbe34e760a4fd879a7d4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6847246a2195b846c120591d8ef9246135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8d98f1c46322b26525dde2419f1f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ab6a2d313909490161446d1ac727137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe99bfe57d166eab44bf04ff5eb8197138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee0e28a87a999094cfef443e520850139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c86385f3d0d08fef065953850e6010140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e331d8b622dcb60bca2f96fe27a3bce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4217bf3bb246605176f432efabf109142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325c3ca96cfed0daf09e444ce2df954143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a1160119b7de0cb25ad95832d6167144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7e8f392e56cdcfc56bff4c21dd1df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48b1774225c7e8388240c6dbb14b2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aa3225ad820c430a8bae0eba574d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b240af76cf004cf57c9caad862db0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d3cee0771043a5f940889a6fb771e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d51cd47f4ceba15fc8deccbde5c513150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bfb6abf1f0b16344ae2985f8a2105151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44dd004ebc87e90fe4baad0ddec46f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d1b13c4c8127a2b9192e8d7f7c130153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fca174369a118500b979a4ee271142154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11ad4617d132a6adc9bb192aa34a25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53086a1ded8c38955b8ae5c2502eb90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498b1aad68134ff4e0140f285a29038157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dcca1df2b982a6252d6f1c64edfd2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc73fdd2afb7a3637c3bdaf8ff0ab4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9837449c17324bfcabf1a96d85911fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849502b0626775238e406229ed6d491161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104ae0f751d036007cbf4e3251edd47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a01ca810b81d7a4d50a7546d0722163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52811577aa3559da728338cb8dd6bce7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793fc070f2f84c6e544dfd915311b61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce99ad1e0a578cb311f515d1e0ee2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113b0cbef170c8d8878aa15aca0bd9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03e34de4d8ea32e1b42009676b5490168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db882f652af87bccd4d32243f3759829169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c10d334c0b5607e56186365b05a3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e4f6d3790688e1f50a49eec0d67e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcdff01957118ab29d79fe92bcf26d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3909d6c67903d987d32709b296e24fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c20dfc9a878c393bc80c9053d6bbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787183c93e089fe24cc60a8d9bc4b07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b191a0949020db03b0024372ea8f514176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737def932e19a0d863efeb7ff99c68a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd77b56494463f62125a21b6e496c75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c3a0aa7623577d053d15602668d7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934ae2e31254288ddba43546dc72dc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c646e1d7cb12a28557e873670f38d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22c3992b80592462e7d77518ed1366182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0a380ca6545f71bf44f115282e595183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39319468eb42869570cf018c8d9fad4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fd3b2d55709dc05e908945f429e4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b5ba4f058b34fe91e1669d063a465186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313e1c63a7181d04a80ba61b83e25ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8f8135e5bd64518534e95adef70a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb254a703e83a7cd42135191745a893d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4a8bd04ec9864c8b52c59324a1bf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3aadf48af3085ee9596c76f5716ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4397c78c2ffdcd5412101ff54ae45d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e803c911f1f3114ba491c97d59da1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617eb74513f0872f811ae631f79285194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b69ff0e83d5f1f88c921bd4f5a9fcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb5ebb67ec2eff6b0ad767b6b66878196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ec735a7265873530de98cf3f30549197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd3725c7c5c041682037a42a73908e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b13c9cf77aced018a0d37c762a704199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52458823d99f4e71314e6c749d32aa6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37a07e4095cfb80e2a95f264f161bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02ee20b90e457cd7bffe8059227b9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabc3f34110162722a11b1480f62b75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e26ba131135f8761a206e2136047ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c81e08d21e066915b344bbfe55f8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9238dfe0f90c4bc448a78efc9513f1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e3469434ac86d4bb2234777fc7f6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa67478f1eb09a4f7b525f8f26727c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd063f80751360d2b54a844ce259f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ca540099d7a8239d396acd21c0228210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1878563c4661b27f440efdbc39442cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311570f2c3e715a550d5750e9fac397212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2c9a3343a484005b4552a5e9c9be0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0923abaa48ec85025d39cfeecca549214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b57c58218b2229ba980aafd42715c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cee24f723b84ab92f2ffa318071c9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77e2497722a34f22c74ce23a23f313217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831c2f95cc55e952c31507fb4f6ef1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab686688eaf25cc51031764e14e1e533219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ba29d546a7931828e0dd808683b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8b7a2e9b13f7a103590b6f567a64c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb926768ea88960719d66bba42d6f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7356025d2c8bec4b8d00402299f188f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f2aedee6f94f1a1803c44d8922c63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb40270c35a32920bc97dde9b3fb6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9da170b23d8d525d8686f15acf7584226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b00b8f3518f2f9a09d6cda089f5d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c8a50cd96be6f353e8e99c1146371228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cdfc87cdb900d96b9fea78cb4a797229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabe5578bd67b8e7da1a70b3b722fd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4a03e743498a7885fe2e7f736e18e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415142db782654517d8ae5bc71e367d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af20e4a72ef04c81b32e76fb21f87f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c4ab503ee49592211918262671eb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8a8e5521016cdc186f8725f794b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308e91ebbb6822ecdbb08dfeb9cc24c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829906276225c129f844483ff0e43aa9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abdfaa7384f544ff891a621c5952bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeed5beff2f8717905327af8e975dd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb8910bf365471144acc0098f5d310240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af277d093139a3224fb7140f05e683241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484e70f659bba932640b43f78750977242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fafdcb6439885a747c7cb628b1fd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cc835152c422833121008b8f75f8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cd8da7e4f324ebe58db23b6057a20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1febbf17c8bd06cb9806cfda0cb1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971238a9eb12d45687ebc24ab95eddd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d46e44298b5f4749e4205eea363c86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aed3b354f907533dbed4a50fce6b24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651b88211c4fb0322237c3ceac03c00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1ad2c246835ff99633e6302ed8b66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdaec7906c0608bd38b8ff839780c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1555746e190ec224bdbdc23b21753253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b52c557a7aa8f0de40e33434e32249254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166367952e4d9960ac1b29008f72805255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a9299026b05e579de9d76b1440459256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e38d431d33d8472728a29bdb61a383257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d58699a358d2c05eae936df7ad748258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0a76f7a0daebdd13b152ef61c2f4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88d3117907e497190cad3e2bcf31e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef975a2e038700bf379e959edc01f3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b6a60a7b924b662efc3cb7587430c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77e750ac0ab81ab35a102212b3010d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b7d61d73b4f9700204e63ea621d7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d994056df80b84a36a109ac7a60c338265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6b6c8809c5d1240f0b46898f5954f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733d6e1471e7eca850a02c022e22f8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d034f43b5fd904ead90ab3a33686fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38025f8eddea559c5ee6401ff44e38ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225a77f5cdff7727ed5fd0556b049d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71faa1b3916708b5486b5fd806538bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9df14f6a0b759ecf85ff06d098e37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8659485a7017ffe7f6d99d7833cb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6c4e13e997a7329b56c228c34b95b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92137d81da672442097e4f548112ad7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe2072f7bdba29f33d9d217eeb7854276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f49bd35a082a2d7ce1ea5b2e34654e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c1ca129b545a9a8ba00b468c4d7df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1414ef017fbad58628ea8513c8bdd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882d568b8d082c4da0b2ab887fe4936280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1c675ac98acd1ebdf74444ae37b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb4290b12aa45dd48cb654db9fdb3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b501675ebb6143f63af2fe9dda5b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79015d034b59b10a1e1da68f0537cce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be379d2a5e0c86813c3a07b9e914ddd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444725e99de155ce5c1f3c837f8542b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb84fdf56a32039a62e4a997df64e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce33e88d9d938a03917bf5a278da93d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa7b07934d2b61e1982f78a2677d91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ab9dba56b1f0792e96afe80bacbaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf581aa3d529ccac86177849d049914291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913a87653a2d87f4bc61acc9b53466d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab0c4dd303c61dc641a38552b6ab9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968c1d991414da4a0f70a6a4d8f0f68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2f7bc23fe7b1ab6292aa81083f9cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e608e364023fb3bde737ee7988f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f5d75e962d923a212ecc30fe8ffdd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74931e33d9c67b6bc808030b27b3ed6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabb2d99384e1ed3e2e9fb72132e9a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410c864b2ae4b5085c87d61baaa8f3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807461c28de3c5f331b222ea6afdaad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf0a3aa6e813776850c9ccaa53d819302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2736ca6e5997bfa32dba476a367618303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc59e22a1e3c5ed189b939838cff5ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2690fb8ec1dfdf1bdb6ea42c9a644305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511b7495c3d4db82d4906be07fce585306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c3fd1378055e231a6cbe08d347378307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840af47ebdd25cae8ff05d7f3cad39f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1055bb0ac8e019f2648bb89a3a73e32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcaed34aa8f46637e821c591cc20c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e717bb5f9c0112e87a06186ed83c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d518bbde6730184e305ee96e2561086312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0276e6c267b12520a54236aa720b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546dc7a363757481be63280516a3886314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1671e7b671943bc1ca640a14f08163315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef04bbb800da6942de457e70b51526316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373399f6d26273f035392d22c7896928317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd58786179cbd2386d9a4ffd53df584318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d931225ad1ba393b7beab8f23306319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578190b1ef01d9abc8843e021d8c78c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654d637c9d33fd6059646f3c067807b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed8cbe0b72f18372a7248c9fbdb478322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a69d570c2f4b5e4c6bca169b1d86e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b1cfe0b579d6d2194064fe01d16ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeabba20a3f1eb759a7cf2b57b4532325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd9211d7ff0e03f07e3029005e51b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331a342c1c2e60fa4edc5bc32b6efeb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c5ad442694ae3ec3f9e0a9c1521f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e652f1ee46299390c341d281b2b9ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1f0b4b22e8749a29dc2f8be66b94e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e1655de263aaa724bd3e60af33657331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3535d07560ccf367debbf3e71fc65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d615f5a73837a97177d772524c77508333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa781300fb1e0c32dd4f965260f70b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0506766596d1f8da7f5862cf3bec97b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e2550143840b8a659c9edd8405c35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7c347776b08c40845a4a47131ca72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1bcfe06a3975b76f8fb4cb07dac4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585011d7a886739cc3a75efe677f07a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95aa9a78da29e95fa116464331a872340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec6a8dec3220ac971edfcd03da016c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e3ac74d75328593ef53008907cf72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3ea6eafd819027bd2e5a362f2cea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b440515fe285939e788dbc03619b3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7727bc442dab83ef7e54aada39364e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ecb24c9b90e26c0a2ebd030b91ab0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797c00ea671cbc486da921ce370656c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee80c3d59feaab011bd9f58fd78756348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b75e6970f1f43b5b60cb55a636ac67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d815ab9c91e4a98d5ad8df1a2e9925350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89624da7036853420eec8ab111a082f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0907c00023753069aca8a98868f0b0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51c213cc7ee8b33f089951b585582d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369377bb3ab2e60e7195a45a7115ad63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d601f934b1d38dc478d5a1dceeb74f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5f2b3470154f312ca344edac0316c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce87596689003804f36149433e96eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34688aac889fa52f46cacdf2e39f5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553b2c02d508d20e2f18dcd3dfa1164359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaaf142dcc7a3e56b9c40b585d680f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d3f23053dbc6a928f8e33dc700974361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0be4c2a01b97e460e08615f8e9d38c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6122db6d88a9c9ae4137a1e3a3a0142363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28039e523f265596f4a9dfbd79b71fd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ec87087320a06027426053d4528ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5f742e2711b8c1dc454396b9ff471366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a309f96d5f8a717e57e2c308384e619367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1f26f7f8301d42c77c73937f6f8e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c091be943239b57ee88b9dc651211f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087ab8d0d46268af0ea3a5db9bb0e15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a5d03dc0072e1e0b40b2997fb866371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c4509e93ec95a8f2f88dae976784372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab51f1bb07284b6fea1bdab26cfd98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df210f4dbf7c9ba918261aac9f043a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614c6dfecbacea78a48ecaac62627cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9db7002372865362b18886f754f5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31927991327895980867109a2e02978377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb94adcfc89293123e01bcdfe698220378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc132449ec141e04c951840dd6ef027e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9037ab28a1cb0ed7229404cf10c98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930e4087395a483db3e7df41a204dc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae845a2c6eaeefebade22a7f71eb7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c0965d5b97178c4f2bd16bf4c4eae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723526fda5842f0b7477302950c1fa3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e0048260999b655067c7cf70977c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17c9d45846ee92857989d2fff45b33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2206fee642b4d6f718abc4d677d07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac11b260d5e9c1cbcc280b452db2d58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eccaa327f09f6c32795ef311be8554389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfa7adfe1593458497947797e396a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845854aa4af4869bf25eb09c2bd4a1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc80025b3a88d72b7b0447c44b4dd8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961338f17abb081e606023974c648e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd4ebe04843f41f35fb0540905f558394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc368fb3190fcb3d014733c24918f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e82bf34c10e76de7afe49793b9bdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273860ab9cee12f144d64fec2d63c4ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc89c4f74c5a1eeab2c5bffe007be0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f0cd619d0b3a47583f6fea42861b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9aa0133315d24b6efbdce90a7f4499400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf6e456919fe4be6e490b2a3ac1c30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af872fda3fa433f2c0daf13ad2c5c09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dc99092fa70bd0c5cfed4794e9914403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e07f09b9de57530f0b5307430449e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87277cb98ac554b815605e60ebcde3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55920f25abb1f48e025223605ad69e38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179539cb5c954136b2c2f0f5dfab6ba8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5e7af0715794aa5851e520673a3b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e569449278cdf398d8133d19919013409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e35ad9508c9ac98a994a0807771df1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8507d13edb971b789dc5514938130b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9b57d32c287e297657c263b6a1892412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613dda073c9a36e43d58de728eeb862413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a53ecb87754d85f2b8c0d0e74dff32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f8f890208d5447943e5a40cc3b255415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250014134b76608947b4161b9155bb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da7642c3c44bad928ded2e19f8b6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb519f35677591959f041219015bad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ac0080814dcd0df722b5206bc7ab1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c805c7f4db9b70eb29d9d559e48a380420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fab86fab8d1bdbb7552566098c913d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e278da2eb6307298e49c7b781d7bb84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cba458d4d67d8b0e9953c0b02c6a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd46b46b1da92e6a40686f4aa22111424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982bb1cef32e3c35a7af4368bd0ed8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635a2ffd35151aba460c5432b9732ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8afcd38add115fdb06f4f34ec5f498427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b1cc2dba2567a9f7f571bc7ac65ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c0145feed252bedebbac715d8c941429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb38572657eba3da9b434e1e4bc6b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc690033ccd3acce192bdff8b0b236431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b0feec887f6b461c12a6321639d49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f821c5e2a01309f1db90f0c2bbfb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294de5e909b0b205f9c1987c924f895434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f801e98028b848f6978f8b30783ee4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d993180b76d8ff106589eaed7143af7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201208a83f910ad096afb16a789c7cb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de84901a165eef2af042096e3ec0f11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe32ec2c312886914f707ff350b4337439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aa133488838766278f6cff91e5cff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e05f4793837086d1e82a73acab098d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d799a957cc6c1391d9b1049c9f7de42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e35ab6920f98cfe2b31ef5af80d1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5977df1e8a0d2cf693db6f89b65ec1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354fed305a3c57583394dd8ddc3af3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ae501b5eb3b443132399469a6b761446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eba90c47e6f9ab1e2ba8feb33fdb3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae2d074ea3e91bc33639ee103a2021448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f573a775de73dc9ef2ed36e9c268cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d98d30c81eeff1efe16e402fdc9979450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aab758bde5363d3be13c1ac4e58f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d2b2731edbfafac8b4d7c2be55f72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff0a7a2703364b132c7c0a45454bce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59c715ef1f9c1d998d9ea777546f6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8b0cc6e345cdc857b4f5c490fe9d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42109161e3ac9cc054917917c51f036456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34cca688dcbeb7f9597c42ca4d8d92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767952f485ad7eeb3659d24fe4c35f93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d7fbfce817b226aaba3003c80d886459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94d0fe7047708eed1eb411a4b7e01a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87fc7fdc52b6ed9358bfda138dc62e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d874be098637cd15bf7bf0975df02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf94e2739bd5e563e84a50887a2ca2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd7fa0d5890942201104c1643bcd37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83b24127225ef010fc47e141238e35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc57cede0f18816d4adbce8b9a222dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc1f31a3d832310453f28d7e4f59ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9446d8a13686d5e4ab06557cc8691468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2645027baac62e833a82c0bd13f9180469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53234835860717db22957069ea819d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34bcf0d05d008dbfa187291dffeb83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e2b5badffc2ac0e5bedc07ecf7739472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5f021d7cf3b6a1f5ba389ed19abda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fbf8af149ab447f450a832ceafb36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbee1b2dab1ced805cc263c4f0cd689475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91338585054908ca924cdcb881b2f6fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f77920eb0c1c0c0c789f56bd4222de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415944a0a5407c1074ba03d4f257750478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd982bf9407c0f5a3ca5291e4defbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e6d166d374a2f8a921dc5ac6c0d46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164b5c2d15b4dce878fbb016efd42af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e59600ca374d74c11219961b3d884482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507288b7f8c3f24daf36b2d9d5d0f43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33907f4a1f95615a962e330441a02fe2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee5fa4acc0f8db0a38af7e0cd19d46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0c26fc4a8a1ada495fa883c0e6612486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b983206383f14eb7dfc75e1ee0231f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2ae27dcadd598faf918b528eb9318488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fff52f536affe18a73daa9fbc9314489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392062f8c1b871b8f1a11bbed3e164c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1954f37effa62aff7ee081eb7269f7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814b3cb50d5e4e375309dc29bf2890c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20255b482d20e1379ed01edf6875847e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de827a28528ae6b3c531c40728f05d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a97c48427deb5361ba2d599dc7ba66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3baa284ef43e31edd9861d9a18e4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712a0aca0e04b98a7f7ed732f8bd541497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9f8294cc8d03d216c21a45a50a098498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51ba0cceccd30e6cb2a4ef6437554a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345fa20f94cbc84c6eac1fdb67781f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29b98c9170729d31b7bd2d93045338501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60fe87a9f5f3854d207d662a92e683502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f57ef59765e376aeaf95d49ef338f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e80ad74f50ebf23b91ac6dcb7df8ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690d48e56fcf265614444a40ccf7d0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6ed100b32a03e0d64dba096426f71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852ea9bb03ce4f295923e904a498327507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1792e3aa8f4d6b85cf2c11a08ab8409508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbcdd7226b2148c59511dff8903aa8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdddd6908a4c47cf01b050aba1bef0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee756e23e69491b626cae5efebfcbe36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129599cdcacd2ad402b06e9c1793a20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f09912976a49e4d532d5e48759f87b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b8fb6795973473b40b79c463318ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc658e6eae2371bf95bb8281ac96c45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ca0491e547b12f077f96630289add516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493881a31745267cf86285d8c3c98cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f5eccdddcc9486b9c509458943a32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7cff25da7c400ecc654238d41aa6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4510b3165df751a846b47cf4a46ab3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ad119e010bcdd9ef02cfd332f591e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15860c6a12243685418520aa9c31069f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aab82465069b4d4175f470e657f8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7338f010efc6a057f4a583f29dafc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22ada2f54da7efb3312f375a92089e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681fd154691fe3d7a79f19cffe2567b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451555db4cb6ea67075ca6aab441afeb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382e7181f6cb0f386a4ce00b633f5be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28634447ee5827a5757100ea313f480529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a63c3ea88aabbd77bda02ed331c5fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2b54e2b350ecd9581dc316465f882531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc18ede99db837c3babb5dd4e724db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2ff699ab5dea792b2e7b826b84cf0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d43d0b671d00ba2b12fe8f3786f757534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cc797ffd58ebbc63f15fd26738962535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d9bb4933847a755c784cac9b97b8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3303d9093b0bcc043f7a4ebf82b7031537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0752501c59e226a49bdd3c622de79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef427ce7c3f76bbef2f24677d3c4e97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8339f36a11b7e4929dd18f1744770f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25329bf4f833317a122ca036fc8abc38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346c874f433232cc02f9b711d49ad17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162abbd0ff3acd983c2b5765ccaca266543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f7445e9feef29ef10dc106c7f338c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc869b93f8bf62eb13fdb7a787841a67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369467557e668aeeb60f8bfd75fd589b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c90e81c52725276b1d80c164873ae5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f68547d56c686e1ff4b1240c3ce4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d0ac29192dfd070606b1017235d0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1fd974f59530c7d321764f3f182b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6010d93e523e8844e783abeb829ee5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407d73d319c855a2ff199510956609c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3b02c2471d9c598b558bdaeafdfed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd417876d26110608c8641aa26f496554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be69556c1bb37e336a7209272fce1f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28409e34aa21db518094277667482b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3d842e1fc07f8881c30e63e38a4e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eff95b413f5904a19b759e55331c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77bd94917b97e60ee5e7d839dd395a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed33071ac42e8e57476b162db53c4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204ec4bfed48a3824b2784e1e7beada561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b5e9278637b39ef6aac740017932c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d01615de966ff5f7e517c3c17dde73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e378f41d3e8f4731d9624a1094526564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4724342973e2216041f4e49825fc93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78de1cf96a8da7a1d57e9014a3c456566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3bb5036d7a966edc0200bf0ec112d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a9addf99352290d3d2f56d215778a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f3b14a46a4dd54643a6ccb3cd4c03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741342e1dddea612ad70a69f4ecfff9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ebd26b0c84473b07f991becba3017571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234163f8f331200ad26477967a28b5dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec31d079f6613d8077f3e95216e1729573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e2a768da7a6e3181f3357ac25aefc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e00464f999072c2c6e87324f7dc012575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c400496469bd74f6b1c91e7fe5ea3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936623ebd5bc6918f6351c46db08fc3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b68f9ec573edd010d810851163da3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b2d01450c280a04e80cd42504781b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a2ab491c3aa0bd25c8d9f05770c70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cb15da498b17a95e34ec9fbf455ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d44d318bff780182561ff99b012a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12593345ce2ff26a3fd1ab00d632643c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a1c1a1fe096a37e48b5444081f396584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7e0c2566f0d07555c76a666fa5f43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b708732545cfcb18756b98d671fb30b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9dcbc5c8e1d627e5de0840e38d59c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b9b399b180d3dd65cf289809d36e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b1c7b9ffbbb18430af90f2c76a101589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eff00b113339c7b9ca02eafb350009590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46479b4ef9bd608399c12d1fdf9639e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe85da335aa9fb3db313a6cd34be7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e01d602c15437f75cd1adf3a07ec5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a8ae966ba8322d3753f9ed3c83d08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47501c3a156212211eecacf03ad04119595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81509b83ae10593a5abb438e3bae2d1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71271324147acedaa5a2cfcf44d396da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071512bfdfa8272ab99e1d28feacf91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf23b44dbc9c98c8b534107032e7e59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1abb75abdf615061ff6c12597c6114600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec00f26463d8e572169f868d887c2e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafba674c4f1b661705fbd2e6ef4920b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b9f42d5655cf8b0df767ba408c349603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52beb628b5dff959c510cde47b56e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd58da235aacf923f28fb6be2d9b35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8048f4a6faceade1d4975981435cc16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694d90f711b83485cdc4938b3838ade607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba8a26670bcf5cb2e1ac576936e55e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3dae94422aa2c84d83eff382a6d54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b63f573c72226a371727c84159cd2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb923f5f66dcd59e5d3d037394d4ecdd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb14ee5a9ba657b07f655bdaa721a09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd5055add86bfa14b25dfd231cefc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b19d68e7ace9d2a8bf795010bc529614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b108558d36a536ed7cab6e0fe1c875615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f99ae8d4a461c3240e21e7d1559b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5101f955198bdcd7bb23f759a7e3f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5de87f3ae8099179cf1061821bdc42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c2d79d3d13872aa9682b57b3fa4e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc52744e75ccaa7646877c1bc7180b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c52d209aa6f42271bc034653ce869621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceecc585f10a9008d6cd04f729d53ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f00a95b758b41b98310a2d5ead885623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ab43293c2dd902140fc425947de83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e877650d0cc5eb85d5a58a7c0f003625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f6e97d377901891c9da74c9d4d010626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff32490fb98219aeb45fcfa9be4e60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639026213494e9717a9ab82a90714676628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b8c030d9c275fe8afd29f1d8b053d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272b41016fa81578324c598179129af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2ab04f55a7636adb15dcd8a41c011631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2426a12b90f70425d4deac5c943193632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc8026f5bad2899c727674c4dbf219633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5f76628de43b88d578f40a0335aad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357f74065daadcb343830d55fbb8dab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a643f2ff07ab8d1c4446f73526609636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713942655e769b08870bd7cd3971b0ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c125e605a09287038db7fde241a38d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e700b5e0ba9ba48d36d2d8a502956639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec987d16da1e6b3b68e83688d1a4759640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d2e14cd641d0178100fcd6cb3dbb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb839ddf38dcaf9fe4306684123699642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727654942df4622ba55e359e3b49297c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfd2d0ff412bafbe7f592572caeafe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd867885750ec42f16507bb0444513ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc422683a4fa0bd343c31a4ab21d1a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4122406710cc501f91591b5c47005647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0a2866b77f2beb543caf4cd90995f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285eea68482eb665bc8586a6b80e225649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a62afe244ce70cab1e6771c675b3b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fb270170e06cc1e32c123bbab69bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bb9870fd210ca1585bc7f676efdd4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce4061696944aaf3b2e978c674a673653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33ae0e25e427806e0b3914d30feda1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33274feb5079ba153ae2c8dbda8820655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f909842ba01f22087faf26f280db2e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f552cae427f53291c9f96848f6766657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e429a202cb5c751a8334d38b470a0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238689715760b9de0905df3ed7570896659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27745bfd91d4398ca0f18daf7f40f55f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3542625534c582551de4c8b788513661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb7a7935b4d658741a1597541e0317662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d793fce3cd5cb2d293ad7d4e4c3547663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e57ac255a1954552eba4df2f73052c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda30c29d1665127bb1ee34913090eae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6457fa0205234dddf2230e259b461ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b60593778c52fdb60ac3feaba4f65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602e2a4ef9be8ed15926e9a0ec95a84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdb9df0bf68e0ef977d830895e06f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553874c0387d6df6763b91e83a3f534670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d069f3edbfd7f61800b41608963d587671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c43d874157d202518804881d0aa19b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdd94ce8c1c2317951097a14804890673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575edd622a79c9043cef6832621ac52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c2d59fa96856d6403f2ef8535a0a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe0976cd8a414ad1cd13b1f3888977676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74dad9e1c3975922f11027a1fb6e6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a050681d9ef748d95c94b2771d747678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa568931f4c0d59fdf8080775344c77c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9f77cc822beec76a5a1763ac1b42d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccb4b8b97c7025f1f08d2361d53f43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152928d93f67632757554bbb40508f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ddc5a7dbe1c68baacbbee690add0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388e8a83c0a95b3c5796af3cba32459684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a0f270e9ef0e11e13dd30f5c116d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfcf3d45e8defd82de98979caf4075686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428596f679f7c11e770d86780764a32d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3385de799965ff698c7fc6cb71176688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb63ae4e06723d06c388ac90062ec3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef56e6464092b5bf218836143226f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21775453bc28b7b6ba27b515943d1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dd8eff7330940a6d6d5b05e978565692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1bfc1416f282808c02226cd2d140f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27791154efe9d5d010836c36de1340694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b0974f119c9a7ac9708bd68a54f76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323cf7f48d55975f6b480641e2d2bb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24780ff72193ce2515842431c340c25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b0d4ec7864e3dc7851806fb346ba1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1a838186bf7c72e5bc93772b0fa64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c81eb202678a8d40c69188a05e817700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c43cce758a98ae45831c47b66cc794701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c19084627d1109a1de3068b7fae28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12cd670f395ee7b52b8233863c9d59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bb7440d9bfa89664d0e3a8b8d8c0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ff3869037fb865a6c9ecf8335160705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09378bc71960cf54821783301e6f38cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5ed5a5018a23abf6f7b4c5f355457707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0bdef809426123f58468cfde56eb6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4240480e65102e1cc7c36fe142e94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd48281a36968dafc752e9fef18e47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ae6846728946e5bf7bca7e26e339a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8b2167dd43d469bd3c3b28d1c9cc5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55d164c78a0e9b83a7cf1a50dcd84e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bfdcf8bbb31f4109913f8ac3ec00d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656115ed41cb98f3a5a856c027cbe322715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80d3f55760f710b2fd592081962596716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ba245265a64bb793354dcff7f6a56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0406d5db600b9e88edd3eed3be4186718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4604f4f52d56e36f6e0cbdfa2df680719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0c9baac6d1ac531202f5664cc89d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8affdc448b8245d3c375572acc9295721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28ad9eefd0fde61ae5c54a7e1ace53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c3c1cb110df816b39b236ff0746e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fbef4494ebfbe2bc623c14e13d3ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426072082c149e14178013954a84aea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ff631d2d3d66440f0c3fbce7dc1e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa6f0be8eafc617c5ebabb272cc558727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fec4d73ffc10fd76a13ad9c46a11d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48378270d78c68d5bb91590f374eeab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba0113d1dc57e9dcb9dcf8ef8aab57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ec5e09fab77e31af7d98d5b61eb2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e15e6568f29a9b1fc7b61175ab012732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53700dc61a62ce45508ebbb3951cedde733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d4f0fc97f36fb7a087842ec1cf867734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388f9d2c50f0652c8634a65b649147a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3674f5b6c378b3ff60a32a288fd6316736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716dbd8731ff305d421ce78e16360f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad2aad7fa9a7fa78cddfdb6c5e2778738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620f699a165e967122def56a2880d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643157e9306fe5361cf57538992e2475740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be344e901beeaf2c48ffacb873d90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046b5afe389625e83876b4cc5a703fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf9fa67290d92129dea42cb700ac57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ea8ef42c9910b982145289cd462bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22743d0bb0e0bfe750c599945042a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ec20425e650794c21f253de15aab5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493d59ab8af925cebc782cd684744d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce8baa8d2601ae26ab2817efc4fee2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea78229ed838042a7c9ce861dc9172c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee4edefcef1e1c7638937f5b2929fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0e4bc64e29b85cab3c3f65bf93c15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2ac9f016c7c023a755041c0a806ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8bc612799ec2583284a933aad38dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18368d86c38592b1934f6a61be525d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84603a69cdef29df3b35973435f641b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73543314a511b966e2601762c9d0de5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505167719e4f5e413fb12b2128cd6e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148837eff83529b30a4fa56ce5b44ea4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d608b553238fcef17c9010d2a7c80759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>