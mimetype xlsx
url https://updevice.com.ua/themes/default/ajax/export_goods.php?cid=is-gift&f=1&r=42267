--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e259961c71d25549a8ab199bbb0ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17a6136d9aa247731bf3541d7f98342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f741c787b3268d5c258cf859cc383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3f7f8fe1e2cdbf9c24778484d22a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248bcfd602ae766c727e89f1719f0fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacee1d37fcc263d1d1be219367b44396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3488f648d463f53a3459399d6c4277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4c030f16cdd751e6fb6b1f4a2eeaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6535d6a84c52c7662abe52dae21c04d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb70b4cfd8e828631011386bc89f30810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c0d8b726ae7a17e3f2f1fd540be3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be2ac645335b1a84e4416fc78ae39012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4271f0c77d92bc43981ee69d308ac8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ddb8625694bd2a4bab8961851486c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe16a7030a49c2347265c1fdbc75bb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e3dc8cb1d903b493b78dcc158906f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554586a8cd855b5d9e81a31e4718c8c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93de104dd39607132044e0e069744a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32649f4faeb6c5fdb09ef48a14aede8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddfae290a1651f240936b5c4e9c38220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7104d2937edec99c28ac2a0047ed721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193bd6e0d0edb2e81aa4b9ba2c0072022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922562028aaf019bf2227eac2806bd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1540d28286533d6202037c92f89a7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe63f6dc43c1c3b301e425a4aa5b4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53755d960c6ea1bbdf3559646f33cf6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9e19cf97184017f655075402a6c2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75259ef27d0a6f14144ecf9360b21028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6384d6b3050094e1e7217bb6738a12f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd558ba9d81db42169c7514013ee68b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3abbc51826ce2d06e3ab3402808a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883f9b2b6f49875f3a71bfc530db9bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112ff8950188c735b0dd556657e43ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198732c995e7bb39d9f2e0b7e3a490634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719aad93a2c2e2e0a16e4456cb468b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92c09d9fe8b344b5afc8964239e5f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafffa4eca4ab885f5ef4d4a16a857fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57771845a33da1c47b0fc1763fd63a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660739a28a80e5786fdbdfb6ea005bc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1766266625e38b0c621d94ec839290e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69f551bef6fe1a5354a06d2489739341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dd0065b382c8cf24a0e5c971aec1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca0b01877554a3a7313894ff8339f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ed6b3a47fdcb88e8eb0f9907bb09b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7b3872e6d3168990c0b6907f342fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a722ca0df44f1696ab0303dec477b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af200cf75bf21142bc6f360adc4b332c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3db5d208cb270d6b9a8b7e6eb2500f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7a02f53bf4e00b65f977a72e8b41c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d19e3c28ee658880e59d22b029e47850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c8a55f736c11663c51351e0710ef651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024437c5f86280006d8c1d6aaaf10dc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79374b29424cf26f4a594f8a28aa9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b4a281a5989ba77de0790a8f6d22e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dd96aebb636fa5a5cd935a7e73d1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65484324c41bc2a5f17d958880c8f07c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f08ca5351521ead284085675732d3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8025b199b27d4c56a6b07e3e0a134958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105d750d82ca61d9336e651fa9a82c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a80fa26059bf8aa84a527b0f4c42c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e0f021ee1a546ba884d8bb87a4b1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ab54ba210e11f26f05fd98f9e88a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f3d60c67e7a57b0ce2e8e0296f20063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44681f2788d8b499d9693d07232fff4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab598d97675cf94e64804d61ba4ec265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba479319a193f538d2cd7330f4c27b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfc7bbcf80b6128fdc8b260ced64f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61afbe09841e7f1b7881a6cad11ea6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6e068156389ad0dd21ad6c3fa23cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b65d81623e2cc971b1463b2db648870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab283eeb77f61abe26538d084e5aa1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496e3f4572cd2c161aec5731da14ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256507e79411c288d1e6a34138f39b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9fc4f389a24d6743edb856502a58174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c24ca02c78a88a67c4f2db6cbf6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a26c4e2be4403df1a36d87937ce1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9300e7fa605c7ccd330cb9fed6c8aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d700b53e583021239eafd7989c9c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bbee79f817f9f6974290acb5f6d6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188fdc8d16cb877eef3a84cbb3b696780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309651093cac97b565dba69887c1bdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed824cbd65c642d126543bb47d803082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a6e88222e1f8a246becdb40d79dbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb767fe36b6a3ee4a9c0844bc9dc0b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93e7390fa1351204a17d9313b5054085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f0b3dde47b35d8dc00fe8415c881986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2460b7363eaf8e807590cc4f0369587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3dd16ed45f09ba928a675242ec92388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c515d325ae1765e097606a96a353a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326551792ce369b3f02c3f679d69caa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac997d0c2807f648cabf9f87aac237291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f264a017c1e746f754f4c00f0d51f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b01128b05c976e5bceaf23f6004a3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ceeba5398aa5a809ba4a957500a4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf7dcfc3953dea865de068659560a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa4d3dd5fb5536e64de30cd812427c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228393d51ad5e640576d0555308712c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d96604bd84f8c85e6cf6a5e99cd60e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dbec0aa0ece21baabcf7786e9c00699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf030e91d791cf5249b694a11e0e305100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf8efcd656b0e2e7ad5cd4976c5001101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5cc6678332a11eeed3c83d55d40eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938faa9dc6b0ef8ebfe27c656640d67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1327da565e8cbe73295f4f796ace5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7da737572a5c7a6aa7261b552d591105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bfdc373a2b589519f71e0920743d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91221622806f665c1b6e1132d9938a27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c6ca608fb073fe2a683fe593cea08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa0a4b9e670ee3e6d89597e7bf9a70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e4c3e7b3db7547f52a4e63465e5c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678fb507efd4feb6300fe693f40d741111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8608c0b85b7041e7d432644bc454bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e34eac1fc1f54846b53b5a9f3aee1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a78cf2aaa37742b18c91c5d3600a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a67740469ded5a81048a6ca2917e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e562bed6ddf23871b7909d56ee089b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7aa6e6c33af143cd955786af39cd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50b20cf7f87f354ef468d35183be5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05467dae473e831e1fb8fc667e30ef1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d43366c626a1005efb7258222793ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45871f0761a5b6fa6253b3e04ead38a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f7834f5b03ddcd2693adc22bac881122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6896dcc80d21213679d734a990df1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa698c4608a35421a500faa12950db30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabf50186a5ca9d47cdb8e0a4abc11b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe16d673c33c528c146be89a1a82600126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f293e330654bdb9164d3f9703270579127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529fdd9c532501d9c5e8fef1de5e1ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3056769feeba1784b4d92d7d797dc37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c775f61b06355d4718222bab3bd5ed3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e760e43e4c3b10b83332aa938c0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4e725c5611d08626685a56f6f7747132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393e8747aceb8c324a4a51328b2cd08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cdf6af9cecef7a4443b2b25bd6fec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc0aa41330459c9d54aa4baf09c2dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a560f7045967aced8a946d110f449136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00508553da8212b0cbbdc8d3956ba1a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b43917f47876740622e3838961c9b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0ed1f56b74f225ccecf5f9dec247a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb59fb1fa257716992a0ca5d035a45f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4d0588731f1c93acf1444a8881ecc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364c71dfa6d375979450ed90acade8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474f2c207c9ad96e61b52de6313d8c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b706c1b5171d87af63805e2ce33c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671b1cd25cb4ee30a408d3a8886673d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834d2b9e589e6111171f36bea07fdcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d05e295cfac5cd3752de1089fcd0f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099bfabe357b952917fb871b773a02b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab5bdb9d52356c86bba7b5f93e170e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a6c43595066bbb2fe60661a0af752150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428d230544881ddf1650b58aabe774a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54727c891f33991a186271c0ccff068152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6ab8bbdd970d099c18204f7bb4f33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a59e3115f4d941ae25cae8398303154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf9830c866faf0c06ef43fd63c6a60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cf39651401d53279d7016d299ed11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0321f139cc75ece811e6bc269279d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99904e9cbbc76a4d38b2b0e3079f4525158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91f2d51db062fe4c4162d4257c34dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3027bbccd5a69b054e307c4d0f2ebdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49966a520e976488830d2d383d7baf9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976212fe90d888034b8999c9d637c71b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb467b1e27bfcc80f6be00c21bebe7b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a582c45407f77f6d6b5cc73e644a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c14ad691061771a3575f1308c590d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb50baad0a60babe7de260be88b24b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d71d39e16fbf7da3d3428cb5c60c92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f2a82619acd90f6e1c187404f9272168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a24458845ea836f0879dd1fe07955a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9253ae089432e18fb3b7e4819292d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca7e825f5e4c959088e92ad07c0514171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef740701fbaf1895725c63d5010e485a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727e5c8ddd2e97531730e7630bbc616173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece30524502b5241a784b43b0b647fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ea4a5c5bfe0667aba057c407f5fdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27271797bbba4c1f0b30727f157c8bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12260012579c91e028033f6e3a8d255c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998d52f000b7937de1e45277c8c5428178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ed3bff9e3cb33282647996489c503179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cc341d0f2f0adb0592bf71206d2fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a161976cc41b00236bf447d96d268181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dabc4d8a9521a9aa57871c6528715182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f798c1e82372ebe1022babaa474485183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b8e638d17238817896be18af6ad3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52d47f5176ccab723d82fe262db821185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738c06589691e0e38f0bf89acafa1c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7c818bff676df7ea9d70829041576187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928304dcb392d8e58402c28ae1974a4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6b475d0f16a9139389cb80ce06829189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351cab6013ae44266976d07d67b391f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e668338441809ac54247c68842b9221191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49e56d966fc450835176da01392999192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542502bd26f3aeca37c225fb1a52e8eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b6434c6587eb7193257e47b079ea9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47f22304fa456ffbf3b723adb6f9d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58206f8939eada77d7349071f4bd388b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b27444a497ab1abd04d83838a048a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e2713e13550207fc05488aafc24e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604afb6737a52a10611fac3fc96ae646199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad696f73f837e82945884401068e7484200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b550a59753931d1c6691aad23c1a71d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b9821bdb76428bf6122f053597ef1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c62585b878fba26bb7c851550b4e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a426dc40e11bce112aded38c30f53f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaf3fe3cd703e2f764e0cf9c614fb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983e1259d2c3008f3265703202d5f25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c5aaeb1fac15b86db12338b078d73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fb9f8963508b862fe20f505c4ddc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8345528f18f49a1a2b4b2daad556ddd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46d9b33059590e1fb638d25ece9524210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ec72ccf827a59dbaa8f8af0a8e453211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a087d39261842d1003b80c6e0f87dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bc6f380ab1e1558d9e81451ce36b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab744cc78e2b58c94fb9dabefa556b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a209b3d22b7905d7d9b1066b1e816c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a5bd813f21b5b5146b112bc6b007b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a8f1db078cd4abbb6ae92a9584ade217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b41203123a1ffa52883b886adc85ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc865dee767f0779579ead3063d26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e977e39d0e544cc055fbec4bc99cfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76b954bb7218b3191054b459690a70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466e5c5a95cab7c83055dff5bc0e3c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c491590fff69506097f32fd384292223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fb9f11754a29961bfe92622b794fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f39228d479fb671009bff95afbd98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d8618f972014e27aa98a249f16d87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed962ac6a7a24ea3f473be4b00b12804227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c86ff4f651f2e9728a31ecd677837228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c829b83b19d876de45f44e646f4c369229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb04520715495e57b8887bfe77f009230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c6741e50c77067cc9a4944bc759c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67a6925f58cea518508bfcedc9614232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b856c139afbcdd94df678868d9aa0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3f2b87e7934aa2be713e9376acaae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755d93d328d2668816c9c18776c145d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e5f555e07aea5a2994a4123717977236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3173334df8596d31eac2ba07e297e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a54119ae3deba7fa3f02620336a14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75525c93ef6f3c5fa607d8224503917b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779c408b1064c9a4faa233029e29097240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef91fbc42e3c6dcd0024eb59571268241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c1eca26ffbcee70d5a907536896ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c9a5996afd5ca950ffe1266eec8f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42941c82a3a1c9f21d90c6a4dcf7d8f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504092093b023064624968ba3033210245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0448ffddd7fd01a077cfc94966edb1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa5d764b78eca11ceec79b620871bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ef21a3a485d7d40c11af0dd68a66c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d112c6c088ab57fc097f41f3cc8be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad70a0d3cddac53dbb04c3ff6bace8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98649d2bfc999ead99d147ebbe4651d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16046c96d7f1bc0457a66d5af890df0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b378921cf8f3852fed0944de5bf109253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c988854ad0f4d855568e5c8b672dc91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62f3e2dd8c09960c8a0a53eb64463a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e93807548c1ba4ef5cd53578ecee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6afd075e6081168d3e9e765c38d02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5099ea7280a27446fd4b1d7a7af78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea07c32e0793a6fe53c435aca02293259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb11a6fb6cb9acfc1ce531de2b5f2f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52384f96b7534479d593e6230f74d2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20f25db52f29d2385854854e78b9c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab59728ffc00d395cb68d2e4f930cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709860b972d8cf3eaa3f3eba1b27069264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74971b2f8e7628acfda76180947c4d6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba77f9b50548b50cbb7b1ab8cf90d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419d7521f5f81d4f9f6f317e101f8d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6571f4b393be9a98c49efe526def74e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21bf47c2070f63fff2daf8894baa26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470001da51b35e050b2d738a984a840270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f611d9904d7ff220139260fcc35159271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f9483fe6ba62dce0658ab4a6cc54f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e86da4dac4dd873a7e48f1aed21769273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fad9b9a9a7f3b0a401700435b6527274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb2805fe0dedecfe06723340629f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841b579ffd7f9d9e296572b5951b8c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef79d106ce3da03b9dfe48859acdc74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3083b3a7990e642437a2c1d24869248278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637be5dee3f64e17987ae07ea38f6671279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb2cd7d5ac7a66b4faea1d562dca62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8952264b0b499a69100b6ceb9bb42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1900f15211710283d7fa1cd75ee4813282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d9cdb7311e1fcb4544a4be05f133b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faccdfd068d97e26f4977485b7e171284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda42c07086c95209e9d24dc7bb04758285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09278910997854c792233e821a820bd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539019364fddfd1a938ea5e76fd690d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ef8fa9e24c10fd18445fc883d3f27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2162e033fb7fdbcb636d2c7c0b4d53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92013843125209456103c410ba6dafe7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dcfa0389709ad1374e3eeff85d583291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b10242f6bf3d115c5f2ef3dd0fb2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742081c54ef8b259292f8d43e333298293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51ea906f7a894be2aba517b2c4aaf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6392ecf8a215b31501d29e3d0fb9c48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679b5ae0a328dcd51ea24a38a14b19a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87117fd38e87803652abc40a17dfe6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099dbd7c36e3a024d14266a9e129b5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce528f908810b2e24d9220096395eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fb93c86de066ac62849cbb1f66ef6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa878133b928a5b654b797fbd9263ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57426d2e534f0d4bc2ca54d05f092e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c6117c99be047d238b690c1a24d29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c5d803031a397936e4c33182c7846304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d28b9bdcd11ae9622cdd63f7352cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d202041089378193a75f0ea3f2c0f86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f479230c2ab282526bbcbf4cef00b4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fdbcccca80725b72696bdec011eba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b56baa20b61b58ce6d5a27a4df82a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614461d4f3ed3abe4c44eb7e377dde43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ac7f9cfd80554591ecd024c9bde6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876b354f729fe4ec44266a3bf396ac3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ab19d8a8a3b57cba50e7a08f42b07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a411485886452352232aaa072f1f98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783a53e10da56471da9a7e165b59578315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ff08175f1b7b6a53d47e97b42dcaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4da3abaaae32d383a5c05d0769fcd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e436ca6cfee64f5fd62a84caa434f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd981ea21f21308a80689217b9c390c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fe63c8d38a45a7372842706e25662320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363540ef6d1c69354a2b3da36bb9bae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9626c6e63cc82ee2b741bc55575d3f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf697ae6bc417cdfcb704ae4fb5882323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a03f608f94ff3a778c9f38f229718324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420526ed0341980de3140203d0b83e6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72d80ad081af7b7626aa9231a6b0b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327611570ec7769d1e2691fc665e41c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ecd7fbdda9dd7d5afe2fbbc843da2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a40b3e8ee22c68bae854a2088fb9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db082c3a82602c28a9e05be475eaa3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d4b76f6636fd5d039bd626d35b48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa1929cc514b358551b1f7f729e06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e284ce89e0b4767ebdbe468f11ab0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4d1d13a7b695ec01e2ded6be231b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f40eebdb4cabc7e368dc89c923b87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c605ea4c3b2b15373a8f3295e13e8a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e60a857d9c62451155b9b9db0c8c77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e0efde596586a1e24d85a78d59f5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a8f7ebe4dd04c60d1a284c20231c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6fd456d2bc0b7ce80ce8695cd7416340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542d85c1872a8e5621190de9c730e75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ff7a47c1d106377b518902623700d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cee0ad50a0a77911bb1a0cf50c71f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837cd93194c9707016866b915219ba0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554386c48c1ace9fa2e4bc564aef2cee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dc44a01bbb07567506ed6a1b64000346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535980a234fc47475bc10fb186147b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab572ad37cceb2642e825bf4eee3f46b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dd5cb7662336e7c5ed78f93536820349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1a94a3fef2a4eb7e94df1354909d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122066209a0d8bc30357f0d39c8cc8dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710852aa9d87e97e62a230473c9234d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7626f8a064d980e3a044e3f6af0a6e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a9bcaef579959cc22758279dc11c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2523af6101e284b0442183a01ccb21d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abd86cdde941c99eacf795d4ce8448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53018e41311d65d55dc93d3a8de3610357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d20d341b3458a4699bdd45bdf5f379358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab69870c93d11b36e34c680ea5f702b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67c918aaf8a9905263b86e26f9cf85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fba886c72cdb6efc133345d4d05f51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfcaac7b2b92c531e895857d911370362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7c208207ef79c2678bf1782321b7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22568cff708c213858ba325b9b2ce19b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195ad1c6895d79b3fd548d5f2c585d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b794ae9930cbe50c1bb836f6ae022366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dedb549838097817ba92e9d84aabf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac54c7953acd6ecf9e44232c10c721368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294584c989af7f29cf61eb200a54ca16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369987363f255f3f99dbb2862891c614370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1927faf1ecb3d12ed585c1ca818bf9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dffba56f29aacd591995ab7efa9fe7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbd62c880e1142104d9e2a26d0b875373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de31b9702005f91afdcc4a2b3798437374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fb8956057a713ea8c23b1f8ea6534375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c24d2820cb0c4f8a39f388fa30a65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98196a4bea3024b41a1964773e544ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce25f6bb09ef430aed539e73ff9087378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20779606e017dd9aaddb5513455c013b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c148f3509096063ee6f37ca0dba46f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eee7fa0f4212b17be79afd31e469b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dcd56c57af0e0f6ecad09055d0da5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7737fc04550703de8c610a353cefd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d740dac1149858f2e41ea4ddcc59eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8d49c93870e8940da64f1e1cdf18c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0533b9b8069f7a7205b167f27d87d38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad79c73756e662527ce65d87512bccc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e0412f288d039f94b344b046fc03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a565cdc0f48015e293381f7e8dcb2a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06a0b5f7b613ef180d6ba68e5de55c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dc44e25bf38dded571ee853f26834391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f7a3607be35629e7812833b448e96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1956cb41f8ab777e2b72d47a5be7dec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d698a6a5a73f9b91d3e4119475d7204394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb8186aabb458ff39a0cd6b6b2f833395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba0ee6c9a49a686bbb3c472b9fc38a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5693847d54f105a19fe743685916a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64817817e56c3d848e66b63fea143075398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb383669d1186de0d4f934d2e10fb5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cd659f3b554d28cf7fb0639080216400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612f39e2652892b52211e521847b8a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a9f43a45c421386c5b0c0b997deb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a00f8c50042b2cb67cfaac46ffbe67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc850bee9015e459ab0ebe7a44351ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3dc9a617873960ae13350c706aacf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fe7043b9c055860789454c55a373b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94589030ab20f50cf54519228cb1d14d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47413086a59b63d371744c2463ca37af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b143a24560316b3d0937adecac813409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82787d69ceee20ee46ef93fcd43649db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e209cf45376910995ce7996ce1264411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746d91d352ac7fc702ed9ebfb7cd326412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39148363a6d5ec75a744791f21353631413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cf66403f38c1f42b81a11bf679ef8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d78371d3c9bec7d920401a6598d606415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04509e31c93328e535ddf1a8c57ebc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c784619f5f82afdc89e5a59fac34ee5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd828975b4cba9abdb4bafe90c3e866a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b878a539ceab901e77d9aef1b6c7f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987a3b75535b1156f7e1ee9e670d612420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cf5f650fd9dd9636990dc536d9f5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaddd2c2919c02a773f5ba28842bb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26c6d88851ceaa3f001a9e80500c2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45d3216c37453dccf529ad50e8329424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a456d58f96b8185a59a3b512714fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97f92cebe9f9b6282cb95dcc726bd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082d405203533d5b5222e3926346b11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f29bca0e76943c965351f581a127e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fc57f7359a6474f78bf3fa18df36f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe8d2f8928a053421005156398c2ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0821abe2879f3d87ecefbc478d8cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419a93bb9fd43a77b51df456e2a7a53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f48e010d9a40dfc764f17e5108f42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808a4234f056f24c3cad6371c984b80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416372362a8e2ef28ccfc1d87b977a14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08213588ca22e335c6ba36182b0cb508436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cb1fa0f7e15f6927b1a4feb22edc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f372dffad7df44b9a83344824f49a81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65b56bcb1b4ad6127c8cb6dc35b233439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c052b7e3e12f2960cfcd3e44609eae2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf511f0fad76569d1bc866e0d5e086441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb532882b241a347a344099377e0889442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e90891a4d034567d308de09bfd373f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e495b4cbf67a7a6624a631e01463828444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e0405ab3ad284815af094f9f69cb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f92540b95c8e008e931d3bde519623446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b012b859cc99d8eb5d2e8924e24c161447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207b4cb849e45fdbecd8b2ad4a4d3f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe211734deb0f1941e1fd803ac7743449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1bd019ae90c18b6c86fbdcbb1551f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e0af680a22215010a1404e3b65184451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d7da8038674e0bc81d4eff3aea36d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38532c258c0418e129857e47f9dacd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5edeca26b08f764153a7a33684a29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244f278717d435ba0456b097f808a9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c9f55ce364b8028122786078c345456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c07a1b7d549d533aa27a4742741a5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04bfa3425b05f6f852bf5444cbf7f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7b978dac21ea771814a53d51fe84d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae79ebb0b2de9b652d398d38dfb061d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817be532f01845cb314fa63012608ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3762e11daef5f4e504db6caaf28c4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9109ad7fdbb1c96a5c6f33cde92d397463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eba38f9a8dd29a993fc0a29f750a35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7168cc8b5df9b05b2770986a0b92d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ae499956cbc5a17f984473bd3ec04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677f1966f6fa8a00658da531118e06e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc64edf966dde586876acb088791ff1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263683a748c0d0672cbb02772a110ad4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ab96e88d6644cd066e7596abf5f32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aef6a380fa9082c34841358c185d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f949d041534e0009d09d0579b665062472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123d290b156993830a6feb54377e42e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff35e2fdb96ffc7e6111923584f8c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a50c9eee2bd07ec6bbdc03c9ab4619475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89784e8496c0e57d6967017ed4f84e4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbf4785904bfd8d075d294d9689fc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0bf110c0993c55d1665255db0904a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496894c43f20c0f1d88b7db7f0d700f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137255d4f6c4c89df7485c4f87f13f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc0ed9ed906e7eaf37390d64e96e4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385ef7915aaf5dac369f6ec0c28c89f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e105ab1a7f24515334a8f186b4b578483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832a6a3717dcb24e74889d35cf37d49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdced8b333314f6630f90c353282ebe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606757c8f1e40d8664f1bec0817fde3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d3286f58ce0742cf4afb95439be45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c813d0ab70c0253f569818693c8de3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e19921c064325835186db49482a275489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fbb61aab65ef430fece69e6d1acd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ce179b336e57d3e20840665419bde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d01e83f1006206264309ee88c258f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e565b8e2f4ddd51508bdc1d3cc775493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3ee209ac603f83da95b10698ce807494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541bce326ba0a316a56baf2245adc59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee89fd9ec2acd6e02ac8932ac02832496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e5f7a38818fbc6c773e965ff35ac7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11601d42dca4f6ca8631371e6b5cc06d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a45755feb53e6bcde7b6766fa3e371499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c6ba171f525347286b727f52e91e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda35b10182a0c002cf57f94344bb05f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef868556556d3f6c0ca128be8e5b9f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181e4f1b5bbd3c222708b2f9d1735c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabf4cde3b95b2c017f1831e7e79ad2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa31e328e0951f6d0b4723fe656761505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15edb18c48405618c15d95d9841cc8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5438bfa70a2afd69d72d78668846b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38fc2a3be24cac17f8813e18441a5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18df4b6fb1c99a17cc3aeebc542d039509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ca509310cd82439922c988aae3d27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9808f0a0ad00b489c27653cb295f8f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118047b90d743e3ba0574fc70c295cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713756e05ec65ed9bcb37e0e54c3def513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf52d2ce22c5e0d9a1a87be1e25cff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71c56cd5b5ba06b6f6bb957cddfe8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fda5f5501fb755c9a1bae6e4332bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452739e205e697281c8085147cb5815517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf02e3984ece70a1533de0e344c28e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a06014b2f57d6f87c2957cebe197f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91aeb63c3b311fb5f7b59ac4a20d2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3d37d7cee0a5300ca35430e8fda68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8addcfc29605e094673deea641854522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0ef7da9f5653ed981dc87278207de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a17054d96909cf1849790a33d43618524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e5a10c2ef58417a554a6d8bca42e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b64d67ada672d15a0fc0ab3571b2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a321888c8aeabca515237d8656fbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96198fe66b8bc6c1a23f766e726882528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b533904cdbca6b3c8d17d7170624f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedacaf95bab96b41035dc3c0ffab61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347b616d650b2f669609a61cae6be81531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049ff787c6a471e69bf187e4ea11b21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510a090423ed3abed5f7bed04785fdd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32574c9e72b304f1f40f64587e4d46a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6eb964c433d6075a2a39a267e3d29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a778c53f456b2fac148b2b41aedea4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fc26a40d61f28df5f51653ea5242e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fef34c2ad1aa3c5faea470af73c83f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28ce1fbf572ab7f92ca358614853ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14776584b572127789a7e2d50942b07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d198fe270d7b2e74dc5b1da53c01f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3099ac9d1ab407ec2f62a4ee01e16c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677d9f3b1585988a2888c793b5ad7bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f202b65f8f93adad0c741602d5f51ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28371856b025e4e74429f7a6a822b92a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc031b89610dd54fab8d0e9dddb9246e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6004c1d5deb8e53533a5003c47031547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef171fb4fd56c91313e159077bde4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a636f487813a46ce1fefdf4e5ff2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c378f630a8dfadc3cc83d24625f426550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b1c242f197eb68bd5377c611d94c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e6ef24fba04da85884aa49078a1f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d0bc4544f5c1db9df9110e476c437553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c483fa779528bc22cf7869ea495cc08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f662df153f6321cafa08fe4d60efa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b3f3d2f223218816f5b7c8dcabba0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37650a25be390372c41b4ae8309a249557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420638d3d99a2c31305bcec3b44afdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf683e865f9f499ec5fdf0c7c1b1a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bac425ea101bc9cfcf39f9033bd2f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257404620d13ab3e004b6569863bacac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83aa3496be484c05f43f9d330e0f4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcefe517402fcbd45939ead48e0c21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceac508ae02646c5efa64ee19430eca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c2320ab1939857eca789321f574cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b07564b759ee9ce9bd95f27aa6e0d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd62aaf322067a6b53d181757ba737567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcd9b6336f6c822947d8fa16c0a010568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbf10f63b73d101ecc6e73c085b7a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861761dd988af11732916b9fa110cae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97335289766efb836e0176853a416b70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87e61558118e48c00d0038eebb84fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8a1ff78e05844933455cabeb8d741573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba867ed379f357ddd90872fd6bbe24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0f52238428fb6edda2247291c9a16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a00e0cf01ec0f5807eb54d39c6f55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fd593900645f28578714b380e5c53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6078a688579990b5c7235459bbbc8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeb5c00d27b35fbe43704cd3ca67a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef50a1cabec5e6282cc4698b3eda0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b47f457a6e69f216719662ebc5d333581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299bb5e0861a114f7b9bb13378d02d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a09fc1fd2a520a95416288005ca44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce74f9cc8448fae7887027f5f73ea8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa0f7b643f3d60c041c8b1d31063e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c285669dc830a066c3079c215a0340a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f8bc00f58e0284a2e1f2841c9202587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8287b26c7e3de502a3798dbde1168fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50655a9693dc64e78322bdb09a7fb503589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c692f264e2ae3cd213ebd0e60ff9fb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe906ec9790734f627b74c302aa057591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfa03f2ad26f402fed7341ebc5a860592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f2ccd4da16944a50004a9ad772087593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9c89fd4acaf87b071f75cd8888123594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ff0a9c7260e24a18957a133f4a5e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d6b90f09c7551278102dbbf07e3d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebbe0f79cd6d3b8601cae2aaf2757d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3638e2995673f2dbb5c00ab04f17d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4a6b5696527788f41a60a960e0b77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f7f773af5bd421b4148f68606e4e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc523eafece84918fccaa1ad50b9db95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10cf1ebc4af5cd63668cbc0584e1dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796c27510eb58a66b2333f956460143603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736005d6814f1b5d25847aaacd4f65c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e184b4d91c6021093a4da51faea80ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29650b1efc76b8aa684c5d2070db2f64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9666aa1082f8d269d99ef32d9bb17e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7048c94b5b9854c1e486110d43622d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93960f90ef79b3057cc0b8834033a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534812c4a2bab3f31f7350049e9e711c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31819f120625548cf1bf09c81ed9f7f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7c2d5b23c195062992e2e48d5f677612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e837fed39605c3983bd96502c5fc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c2f76af82d51dc99b00bc9b9b462614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5826e57be20abde68f92dfaede4b03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ac484bfd760587e37ea6232a85a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89973c244a07aaaa4f83e651d5331f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe017f1a062b953d62f0220ef563d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceacc50bdc8adfa6127c92b062c6cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d9f4621bca15ac4b657c76e357259620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413368f39ba16d39b59dee4e13263317621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2029628dd01cc6c58e15423d9739b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7dc039000b6f310df0080d0797dfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad5f39e2a70e7e1604ba640e3968ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7e82665eb9fde760c1068d5c4c6c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366a3387f81711c6d8145f64a1c785d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf2f4c7796fb8e891c4f4ec814028d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96857d6c11058f68500e969ea2cd67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3505c48697bcc0967eb3bc20d24e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c9f21ac7fbf7f3d64a9b2472238a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cb7c41e011d3e3be536b1ed845cb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a42df6e19bc7acbb27d555d9a9cc26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ea693cd006e00763fadc92cb3ebe1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80264104bc201c87430d32e9244fc282634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4190025c81be4cd59510ab68f260b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29408fe05af2359cadd24defd4efd93a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c1ff0e612f3f7ae8eecb8c1801174637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b682f52bb50b657c481471b7bc2bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999734f88c490ba3d77ea2b37d4c2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec54eceac1764ccb259d407012451a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff0f3aa509e6dfa020aafb25427e0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b9e5fa436322af2a8aee741a6d7e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dbbb21f92357ee18d5d78ea8fe141643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af6b08d3f79f3d41f0253fe56a246e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc277dd54d4a01a2e2ad203c58dd8e44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185135f4f1422bc43a82fe7d384a7802646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c622318532783d4e8d0902c98c4128647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642ca104efae84a2c03f63765e4573a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c4e10df623d1de69d4f2a02baf544649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31147b2c9e99bca3711777f346b7f356650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02d9994913831827e54d7453c7b6b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6440f947192d5b7c3fc8b8d67a570a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649780c8bb843f59c9e0a9d484d401d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aa214c11914f2c9c50ecfa5415a1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9893e827612e91f43e2b53dbc3fdb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8949ceea440b123c9a1ac12873ca1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc2c9fa34923d19676d8d9b6368174657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcb14c8c18bc8f32bbd61efe3e0771658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07299448ec33f6f8342a638558d04fb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35a33364c5788c8befaed8706e31a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33373f1293bb09105d3059607050187661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37adcf9af195ad3853e687d53335521662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e38f65eaebf616868c7f846942abcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed91844b54f4477718ba08adfabe1b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb320098f25b2970ba027a3a53b0e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a8240a63fc9ac80bf1c5f258101ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8008bd062ed042ef4513504367cf74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a639fe44f40780762986a075ffc50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a594945b4687d6162ec591154980b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67cffb74ca83686157fe0bab26ae74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f90826217a7d147a12b3376c48084671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eec2a5f6fd4065cbf6497038e9efa1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685c40087b0ec972c5f80acfe33ea43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9e8bffa1772dee0a4bcd6fb3a0394674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b351475e2687addfa27eaf4700f9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3998e6871d34f083da3e690bf5db088676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca38a48b9de50bb9b4d2c48b4e2879677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55376a39b78540124a5949f83bdf6c71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1508000205ab251a6c38c59d003dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093cbc59f47a85725ec710e18986cf3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2c3dcbcde1649cf7315891cd50daa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7205fa2219f86e7ee4748bbfa2f3d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066cd49add56a48b6d4f698c9f4728e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7879ceb765930126db4ce925850ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe822735a7ddbc662b00ddb732ebeb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5b2dfd3616c9ce906959ae60621e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654082a374a694eb4671b0e993d2611687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d15baa4f0d5621d4345b2a3e2e8244688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f7154d4624df8f464a823cb262987689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f0970c9effc076e3229c971638599690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364dbb8fb9c1b59d588d3819ba34d62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce52bc05201d50d42df98da49c0ec58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e1725d261a95098bd6d8581cbe9ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f8a4790d9f6a26125cdddbc1681b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5d17eb5d1cb9fe75d05f5e3483e95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1b60d9299bbb93c2787caa899c822696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925bf9d91d51211011f25b0f7f92a56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cf40c737ab1ef52fce637ea4eef33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddf803a38fd796f9f2e2228d3b0066699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdff233b710284a86780019209a6641700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f21dd3dbd4ae41c7f3faca4d9b57a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed827b25f17a67418e21a8ae7af0f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc9d9421a036432478f22ad4b78bfd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ce7d646c252c154ddfc4bc29aca8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0019dc32d10aea5fb74179f890636b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c320b23e43992aab5303c25183dfc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2070aed3dfc5e7b0b34e5007663b48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd4a583af9c5b87be7ee49a5d0b66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc09b729138c625bd9c398ce80ec99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772cc4ac6ab9d9b12b17de7cdcfbda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c03ad76af78ab551d0c25e73922b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063045609ba547d9d71f473a8ba7ef3d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5871e06872e8bef1b663b1b39099619713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef788fc9568a30395d66f29d96ddf37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fefd5c4243b645e6ee4610d8699b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fbc6e614322d8c23534a140768191716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8692dd92b221c922a631fa0e759175b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b51e8a8b1634602e4d99fd565ec7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3ef4a7c0e4796e3fd19f73602a02f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c28fec36d707d399fcec7faf8e616720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825db2601fc91a2c34b456be8b265dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ca00bfaef478b82e6eeaa3506c14b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d431e8782fa75570a01740e0de44a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff10f9bd4873eb96bc19635006a9b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677fc9e007572df52c056c0929d9ad7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fad399e2116fc17c0594e972cf8cea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d26a009b613ffd34deb4c2c03d3d27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d16ed86dff8be981042f9c7e37b5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30607781536c5e97bac249cca21b543a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693facf5ad360d757f9a6f7de1a50f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344ac5ff2927d79aa57e3be4a7ee422731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499935e7dba6edb94ecb64228fd39ecf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12e0df530fb54c914d78b40483f9d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc72d5f5bc1f849053256ed92c9aa0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102efe6e6892d0aaa84275b36b066e32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c2096ac646a756d55bc6a09adffa0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6e42fa6609d90cba468a9c060b6f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898ed9c41812ad2416f9d55614367c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584471802ad2f83dd037926d6faff9b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5428fd6941c4315d38ab723f004874740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a147cbdf5eee487c5d86eb214ee44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbfc4967d4051c22766a69b56e5a72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd7154c016112ab3ae67a1e3a4e1e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c383e050ec2b365f39ace033fe10a23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c3522a33f5381b5811fb6c3f49d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418611f5ab35d86416775c287cc4ae8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1f810e330e95bf891c6dc82a25494747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdae594c8e538504e974baf9bdcec5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40bc6f82d08f0e01547c284fe5abcd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e9464ef3c48ce9b9dbd4fb16cba21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb680d6e4ab19c55b4032da2fe970a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bd1309c1a70d037697c45115141b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c017b547c29ac1677379b7a156ee4bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd0f4696ff55c55c241e07431b5be6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c87e5fbc63aa7eff15328b6d21f88d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed73fb79bf12c22a40e3d13910227c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c86177e7983dc0390d387ace5ea58757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb241d091746aa2e4c21c7496659dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12d9ab6a8d1fde05d8571a23fd16d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7896069f1c3e83b952f27def1523da51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41997a543ef3e4e9a4e5640cf00c4e262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0476d32105328600bf644ed9cbad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b9a160cde4a4422db0961cd14df04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f778dc110222abf8f0d9bdaac9fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088e61d822ca4517fa3ecaf5e4fca196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c218a4cce09a7eec1447acf5f9327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7966997b66fcd51288d975535a359878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b91b67c22d0f042c38b0905985a88f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3724bcfdc43d6cff926335f62b28810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5be47a9911ea6657d33def61bada411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5e72e538748e4327241caebe53c9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283cb455cab7759548d82be7d2b011313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aeeb6204b91c4d122c3356456c51014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3683bb4eceb6b678d690983a6ee45e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8471af0661da8488af89dc7371e3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa76270fc53db1eb609e146265efd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a1e3ffd39ae74db3c3e91f5df279918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f80a883221a549f3e07773dca917e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44efa4623078fc3a27e912f94d6c4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a956b8963ec175da9709dcc8b0433d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636b56082ac6cdeed33c05a2fc12bba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b4e52a54f2a65fe95eeea9ad8c1d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcfe9c094f660170449d41ac26673824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ffccdef6e0013549b1baba58ce1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8e8fd24aa51ac32664b11e12c553626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e2a602402e342a240603394cfe4f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b0800129f932b1328b58ac50c7f5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efb1343136f50aaf4752965a7d746c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85492c56ca8ade3401aaa007a5127e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2e9107700fa9700588e040a4773e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9abe631d26a79c42862551f23158c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25e2c8c2c4df928f4b0ef633a051333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f771a89f8337789be3cd378c1c3bfb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362328ad532621dad65a3a9d50f386c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c822f633d489294ee3903979ee21f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9977a7809aab1adde5ac8a48602a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04290909e0bfa43bfd5fd52fb205b7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65971c5fad7e4f7169751638dc769d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b591ad8402a02ee2fb09cb3653b3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea7e47e804d68d727e06e4a6390bf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdd6e2e7faffb1599312cad1d6fd2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170244eea2a6128c17c3968820c968343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae387fc112dd3cca0f1309b061fc30944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e15e8603e233ccfa053b452765fc3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83e76700dac22b37435ec3aea220c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bb4bde8d21b4f3ce993c58549247647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd95c713991d462d92e20cb092512b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eabd15198708dda395ba10c506ddd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aca4ed2a19ce2be77ca4d30153152f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4617bbb922e0a32e4803caf4e3634d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7ede2e796c5f56722d0e4710b4ab752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda39282e1938f2a723657b0e65545a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb901a16e8490fbe0a30f20f9fba608d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035171b910c106813c5fcd97390462eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03ed0fa3f0dbcd8f4ce5716d1ab0c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df631cb9c711d3fc01b7fe22f0fb94457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0cc81eccbae644228befe02c4fb4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd3f5e8149991394f5596cb314393259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d9abed174871f0fd99b12eb75f17b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb22f3fe78689426c50db4f506bddb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1b8b598af24726683debf5b89d45c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e89cb0fdc189fa1414a09042f2a7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150e539b04ed019edaee5dc6d47d5f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a882ea2de4e4768aeea5c505a22b9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58fb5c51d5e59e35a5c33e736ac5d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ec912e47a94351b0087eb72c7095e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4779afda4c77ba9fa1770b7531aae5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f6fc21dc7858bc7a83ff8623f99ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d336423dd3ab610b4fa1cedcd6cd83d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef04d123b9a88a7087e0ff5bb678eab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208171fca51ce28e0d950d0eb5bc4a5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddb8064376eb6afa382b2f7c439a3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917beb0c020afb0a7fd51058c71920474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0d438998e3c6fcdb196911846366675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9783de511b3bd924a50e979ce7886e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf4dc6b9f6b05c6fc83274c044db7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040a73c3bae6b28ead4f1947f6cca2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e336a6f31188d29997958366f9f3cb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff37b1aa7fb08df3ab57aa011a206580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568ac9e9d5d389c2ff5add5f7ab6bad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0e9fd45b90e5604367174d9f4684082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7148ca24f0347d6c5ca16f644e81fda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb3ab909debebaa5fc0e769355af8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddf4ec5b44512392e9973ee481590b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79724bc57db7d14ce8cc64b8dc55283386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b295cb003f3e5bf82ad00f7797b0e1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419845d56964b22dbda0ca475ecbfda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abdcb3c7727d89596d59c89667d41b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffee5fdaf187802ef641fda3e06e4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1406994de72e602ccf7cf4c609fa26491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c9621d0fd386d94e526901383117492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a9dfa2eab32ede8b738369485141693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44f7ad361e9336ad946c7fd10fe0dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca829e36c481380bc77eb519a6bf98f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f9b24754fd1370c09a2c70bc7fc2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0be352989e66515660de8cc591483297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3e257d77ff5a2a99f7778239b29b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ffb15eb9120ef6e59933545963fa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6424ccd8d9bb6a9c03e6b1588a680e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6b8eb302035b97652fe2b9b5498d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cab2c13bd50066a80f8779355bd324102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060159022b9084b20550658f081ee2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49ef2c4afacdb0dbe0fb17f7eb9761104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456732c13dacc278417d34eeaba58d07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ec2820e101782fb84c668e967ef5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187e62ce05996679d32703bde11bbb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3582dd8979880eac3be84221103ef99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15ae1013919390d3d6884764867ce4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985a865b33210d0efe5e3e1ffaa55dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2e5aad9352c5aa405672a2c63940b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44c1441a3e2de593e5f4944e7af765112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c64a3a9671217e844bfc94ba57d020113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6345579d83e132152cbeedef24f524114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9ab8e8b0277432cc394d0546ae0a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdb239a334d8022e99cf944042b13a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7167782402c24c6000f88b9101e6bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77236c8d3cfdeb03b14c408f7d49ce26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995288b237168637b5f4c412e00331dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1ecdd53daedc0e9c0f1e2a3179a3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc5339de354b48022385c55dd336cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7110f6a2d2d559b3973e90577e2f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f4e97beae933dd73f8e66235a651123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ce62f4619d332fb2deb3af28b9f9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54257a1a892f112e10502ce2aff0b3f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5163b29fd23dfb078af8d462b536a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f9024c690b20ece886e50f5ca21d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e726d0fa477b245d001ad8db7eaaca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddd5e6885da81586ae598dd468bb9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c251054a7621d10252a259753741a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cabdd1df6c42e4df1635049bc43545131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0655f2930515fde763d9cf3509c179132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e122521900dca39396fb887582c9bf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10801552a79a9edc3fcc77a393184b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812f44c268448ee08a3863f4698c5dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a19e4db1ab46fccfed1d9dc7cf0982136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3239217e223df47147bccd747b47a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d26120afbee53a28fd71c259165fe3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf859a041f4b83668d16458a5316421139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03336b14aa31967ca5b62bf7a455756140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eea8bb7fb73c4995349ee422a7fd2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325dd1193d050560e1bfd056dafa751142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96821284bc90406ed88725f4f3b1f0c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd31777aec7e9bd2317be67c9a80ef4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe8594be27766f7079793b1956ea06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d35b1f00edc8197da0998ac264389146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ed8ec46dcb90d9e1b601c7f3af24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27234cf442891682084c62a33a417a3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c679428c3f9f948e016c8a11c5f2b16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a987546d9d025942f1555cac881fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1699291a1fb874e476bb477d233a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c063338b18b362fa00cb4010000ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea1e83cb5b141deb1858bd0234560a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9894792dd38343f4c1f1ff44da5df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecb30d137f88aff369e02145e8e7a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089a029cffc215c4c456942c54094b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfded076077575ee3f22756bf5dfcaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113e1370a1e72ec0edacdfb1f035e2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87697cd93430f9afe4e69230384fa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb73952aa921912bd3c7378c863fd74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee978d329302cf849e6ca0c6b158f219161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866796909cb69315c4b59fbff1affbc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c28c203d80ed8b691d3800b43de434163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fcb971de5fc753ac65e53dfc8b768164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de95543dc982fd017266d4b8b06d9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3560c1954b560d340b9000dcc4a43b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44385e3cf3026f19bbee5117c3f5ede1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29707f897338013df775396f892384a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fe86ce77c11bb48ba0c5e16c416cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b79dc0cfca263f12621098f4e5a512170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcb88030b018d8cb832657f4ae8fa2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908969297d55a41675f4fe5452adc92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6147dd294887c01f14a0fff8d8a6dac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8adcc2bb18402e0bfc9c7c324153f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f899ce21b74757ef128fb28262dc1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915458bb5d080069f54f2a0021d8dc34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f0e10ae256a445582a231bd092308177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1834416183f151f8273a00c750c546178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142183b38724b7d09c1571b652fab0f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202708beb22030972ffbf197320379b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd6190ff40159976e4a26b90525624181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2817a34bf0291b10bffdb26b336bffc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64628d736328f3f71a40e4ca9e36b92f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac30578027b7d415878f9d289afe649184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353b413e843c69058718190e246f32f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4c7354c2b512491aec7854fab1bac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accedbc3ae086da36e6634345140676187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1f76918350bc7b24d2acfaad16c11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78297fd1881f2453bf7c6ad7209947d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5d521e8abfed5705a9f4f549bb048190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588f274f73dc4eb258f44dc13c296c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee88d63d914b4d837c83c8ac22e7ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088cdfa5540108b46c89fdec496c211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3504374a15bd79df396e0da857116ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139d0258f1eb2050caecf09c9ffc0a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b1e409e1e368131d68e7eaa53663a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac3d97322ec5fd7e13a34dd68fac91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ea0f55cbc1f12ab3c5e0c9026a6d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f478fefd156d78d4f04f67f0322058199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce47f7c6881457685f7c326c9b8dac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b88f357cc88967c61cf9edeeb89bfe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ab00e636a70d36b81aedeee3c9d9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebabb677394abd11e92efeff3f73fa4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ed5b879b9d06bfae7a73c1712c815204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3400e61bbcab94ca8eec7786dfb3716205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d17c6720b6e8a4888a1b3313ea8294206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbed1ad9fd66ce34a775df0bc6f0a90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95694cd8c9ef97a6b13ebfe287120b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007065deb2c4de31d80c1fee5185858209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298ea22df129a6c1c68afedc10c6391210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529a68ef3c0e37d2b240094288ae13d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ce3cade137cd53be3607513c19496212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ee4d9e7bda004d6e91050344cfc8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155691d1a3aed62fa8ef17e6f9ae3f7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3be6b220076d45c8ba1c63d41d49e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dc95adfca9dfcc45bd883289939b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93130e1d34050c04e7fadede59c48a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1c0f57d046faa9e4379fbc1f9f305218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737441fbdf1842aec310f9305b3b7cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65287c963fc00eb19eec2bccc90fdbae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50781e8605ff29515cb5063d9b0f18b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0c8feda37090ee65ee2245f65ec3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140bf41bcd0dc81f1f8292a0d3d6ac0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5074ac719e5d5a471a9358d56f3b814224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24459818b7a6b832fe6a4145398831f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41179de830450434729d89e0c74e25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36622c883022560ca69676020da6157a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9801f23ef14fea690ff95f80c6607ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84140a97c77b651ebb9f12cdc84c14b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc799dfd3dad8de41bf3df710a7c0297230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce58c54c04c74f17b6fd30cf6becbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da71dd2fe59cc436a4e561b24067bea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41359807634ff4c422df91d5a78d7f01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2952293dabf9816460aa29da2c4a5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a8602a8da81331fe62b61acb1a5eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47223b70ee237e31359f7400f42f8dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af71654ad082e6d7ad1fb1d94960cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656c1b09a4890df97df67fe657a229e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbd33cf50e76010698376f7e97a260239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdebd51f5f610abda037e46a42f4599240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910db831967568faa9266e82b5130448241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc2cf010ab674b79dca9f72e65147d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356de3a06d89bcee95190cc9e709ca9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3108279376af7edda5df0323942c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b8253baf620da46da0266dfdca91e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b6901a3b94cb203b168c0924cbe57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca1426d029d59f212096f3ba9fd0c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb008592d65973943d6244e90cfccd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548aef3930b4f7df86540210b7c901c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d0465d7042c6e0439687d97744394250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b0d0aba6f6319fe830ffea3ae0697251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1304ff39091a7a072ffe565e863c2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f95fa29adfb997abd9380ac8373d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594227a2298c971b40da2fb62aa5ae76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efbce25d840b7b137e14d040d5f813255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185f62bade45e2c796842f419e73e03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c612d666e1ffad98650eb3a57e8acfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8f3447651e3530f28bc0decd0d40a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315b852d41e1d70a8bffbd005887d92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210e8b242c5d11cef38a0d8fb4d8a9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc37b8d89bb8dd335892f173d95ca7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f47756c2885d9bb2008b15ceddc22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b397bb2b83397e3421e43c51c841b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afd90236e8944aa64bfc5cdcb94380264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e77b42ca706bee7df9a7a9a85a3fb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446048b4acffda1d325d523a99bc5822266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41645c1be38bbdd3ad4ecee8626086bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c626ee6776815bbb40bca1706af95ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc959bc915ab71fe52d3621ee94d0b7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994c5ba37c16449ea52ea5010dac130270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684c81177db8879e09a93a571c1d054271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8844df0e98cff7750341a164d267a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30763b889a7d72b7bc964853a9ba44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6c17f9bec718eeb8b917fc25a9894274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba94492219461ec381632e2bc5cc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d578cf9210c114fccc28ff11ced483276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3799d33aeb1bec8009cd582ea03828277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5c33b207d64260244c27a684fa25b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b32407faa21d1b7f8d3e1f4040049279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf6997374c667ff0f3e21f9cb5489280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8e8647a919d381e0bf8a785a515aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213906be0768044236731e1153cb000f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50a3530cbeda009354ff14fdf17ba7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47461f680a06e369effe03bab3a2cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d8e341a0abeafba37340922a65d4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6e6156a814adf599ef062eca1f3f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233957aa4d04d733f6f3c27cc38158f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8274407990337011909bf6eaf4d74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2c52188a8c5d74d9c4f8ae43fb5f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890afa75cd2ace2083d1ffb13cd12b01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387a4fff6f2c8d13215d2221ef03b8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fec93faf0a349830bb65be347d45a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9028cb1d1e580829952207e524503b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b030a520815524378081d3adaadd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddd0f56489af1a90763823628daf25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06bf65aa82489dd7e61d9fce5d903a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dc43606d66557dfedfa43fc4d751b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392dfd79b544baf0e73cfd8f55cba8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd21a4112c73645501a87f193a0f65d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c5195f6f8c0225a78c15049aaf6b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2817e8513b83126587cb33ec00b70a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8220eb0f075045ba39d7858456a72ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be95041b3e0950e16228b5b96dbc29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186009f044d8f52b0d1a02bbfaccc6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be99ad1c199fe24bc8e250d926a070305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ef770fae0b77e70ab677721dda511306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860cfe3e000568d4263af9bcf33f725307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acf3f6fe03406bdc7ab7c39366ab84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8aee972c334e2665119b5c1efb4cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30942659549e44fd6a1343fcebe7ac2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a3d2b1bbf3c59adcdd6061fc09a78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f721de94c7a0440f6e8c62d33fb6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1c5b51a88046e929d3ce726acacd5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2077a0b4d75e9c5ceef7a63df7e90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed6550ab245fdb40dd1d3601dc3fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4302e08fb18894805de412a39472eec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682861d90efedb0bf1a24249028c4498317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6ce9f0b1fd4a8c906e83e18bf04c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dc8419efc1691a13ec2b4fa96f00a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1f6c8d0ab250025edefaff2f23d89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0227e8c2da4431b0c5377bf6ad126321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15787148b5cc43fba2c2493a430fb038322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1110ea519e40a8a439f229115e0eb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7be45daf093dfc8b49cafd544e3349324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26d88a4cce097828f9932c48f3c28c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff8a935c6a41db43c13869d66964c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d8f22ef98576d0c53ce0950665c23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ffd2c84b3d6afb601cd541650ac98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed45f5833e929cb28949c9b8842d6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41468972846818a6ebc979ecb55949330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae6ec5670faace7ddd6faeb8bbbbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec7f6df6d7022725eff928968980f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4d0476cecb871eaa8fcbb4b0e3aac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a4d08115a19631f3f8acd42e2021d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e8089b4fbf48c722e9f5559217265335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc03c0b59473f230ce5435022185fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4fe03937768e4df40c1dba032d65b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f55de552c889e012f2820030f289d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7099c883f819de88ee91c73fffdf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593533ff2ce7c9b1f87c35f050751410340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe05022dc5680a65d0e6bc5bae97dec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8567fcf8ba1be5f1b00a6ea1aaf1b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05775e166a333b0f9ffd67fabdd11798343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25939c5b1d1dfa33535a548aef81b9d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606e09ec922c0223238a45dd52bcd29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05ba0191857659a0839ee3d8717765346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451050bfe4498826583b3283515beba0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8465395518fe5e7368d010884c0565b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842e09c07de9b96975d940acfb6b9fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c3f4a836d41d2048ca85fd99efd88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c62e536d3bba550e78fdaead80cc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269524257913244ab9b9a6d173f8ccd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000e0ef53c4f2eafdaca87874067e67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce296d0dcd7648225bc438877387d952354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2118eff86043c44ed8610749223fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d39a8ec7908225e4981b721cfeb58d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2206da099d34c001521d1914182af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28496630ce56d2732b6727911ee34ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd0a177c615a89b04d0facd9468603359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3bacdd7867dad3d611342ee4a0b5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad04f720328695de7dcf2ef9d1f9157361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16795fcda156389478a90aff247b8333362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8d8e69216c14d89e373dc9306fd1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0a1a143db1833149dc54740752feb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e261873638949abcc656f045b8cebf3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d88050899f7af8655695727d9316366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfed35f2dd869e014f0c61766e1bb92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7437c463ce5bf182d7177caba680ef3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aabc221f0743528a327334787d357369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a08b4db61a17386fbba9c821524659370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479a251ff2813e5b95e01141ee2dd59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46870df0d3163d9ca4695be7748decf3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc47c655e72af9767dfcec56d274b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7418fdf3deadd59d82c7e5017fbc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7816905235a830a1fe53f145580a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280345e2f95778814e87b410e86c0861376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13f39d232b1f917fc123a2ab074478377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de481a059767ba08f7f29f5e988655c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2e9e5831061de2ebbd29796ef80f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e310b88ca2707e1a030c18749c2d01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd14940c9ae806b45f2efb2bc0da6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b217bf91bb40e6592247fd9ceba034382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55004564aa6b62bda87d15254a89a196383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c159e8ce5ef05cfae41c493bd2b6fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6bab9c926db8d466b251ad2444efa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca7a4675df34678f6244c90448c7c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db508d50935cc8d4e953954de2d36a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33e4efef1e01a6504d4793da16df8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe6a8545e4e80feca16d78d2e4f6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa18b29101784a1b7b265ce6effe8a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cb88980f4344c951023d8033c0c4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3418d0943f7cb4d92915ce742bb8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a38e4cef31a016369fe855c74c096393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb9b7c543ca44f134877bb4fafaa75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d873d400f741121091cb50ff7063a9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4c704d9c2d45b3474d8f8bd09841396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d43a1930704832d74f35d98710a358397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8afe1976649828a83676442a599c5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105c5efa359880e8e579343d2bad176399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3188bbf4648337d69598979189612400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34339b5c9892d1a620ca4b394667a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430bd06359d16f0e01b5c789b925a9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c1b427ee7c39db4857f98e4998926403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae69f5b167fddc9aa17c75e2a5cfeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8fb15f18ab9bc3c214e3b1c4e908c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a4da974ec15c19e7a6c12ce1b573e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42bee15c4c82db2a3000c394afd066407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf93e8df4b5faf1d9533c510b3881a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1889596ab55ee5224c574758efb5584409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059e5e2baf0aa7563a5681f1a33075a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6b0dc314bd50cdfd28a2e9bd56237411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f88d0c9d539cfc2382ca8fdfe8367412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3edc1b6960aff68e3b73cb879c990413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d09bde32ef437fb1335e7ed5d8835414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a70672063c0ac2bd55197cfcc452a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b82191858db0b7ad5b8932dc7fde07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693bb7a1178f5d0ce050cf42ed5d318417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97002288daeff19c3c9ed6536bf4dc91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3cfd58e0bced4fc29940e89e109b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18fa2a7cbc57987ed932d9c4224355420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233a2b851c7bcd6364c88173054692421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6cfe9dbe69cd544f7bd71bc0b3774422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f09d1b4e629fdecfeb8d24c60a519423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5fc2d075af16a7a0ff25422bce700424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15207bb13843615cb2cb9f82f7e52f48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137a94c80389a85c41641418da7a049426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64090eabb657586692465584000e5d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812f319873a9c313bc94f9faa7047b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1222a150f43c8f485a1b9bb1a967760429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b03385502b82a4740e390a2552e6af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d5cc197fa7d998665a6940d2336dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4520f4c572c10561925b28fe59b6602432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834de547d5efb486ed56e6b2452aa340433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd396e71e43c713751a16f750d2bef62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633d715d4e6b65f194dd20fc4ce82ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044178cd1e3f7fe02d6fb3a7d8335669436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b5d218398ef372e772414d76fa480437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ece29069ebddef06a92c71f71c711f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437b374aaa7a1a34568cd03e8f7ccd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e8cf9b5d7a12301591edce5979376440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8130cc54c123433bbd19fdaa1e13777441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ce6378de2a58ca771ebc70841eb5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8abaf41df724ca5ccd26645ff64121443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45722c5fbb76f9135047fa5ca2ccd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973fe4a5cb5039d8f558c42b610929b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ed13e5826a0d4b84d0ffe0f4b4a64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1db96a18a7c0c1975981a1414df7da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc57cd51afe278d7eb51f863dcc77a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110277e0ccc2bfd19f3f26e2e9a02a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75a3eb4a78a86aab59d65a1fe587a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd2b1fbf795066a0d85a8894f344f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27894922a095d6ac6ce3fd9180bcb0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a2f065754d85328576c133eb345f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae01c3c471271b5aa2a79bcfa0031d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65755f4438928516b5eedb2c1673884455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e04fa712611fd3a8d7c08cf1003a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f019f31d0026773735b62b316caa2e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc93cab9106ead7edf809d65950b340458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41199ce8ee9ed0b152e8b3a195420107459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a9928625c0c58131a054f88eac2c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ee1c85822f75be5ae10a1ee6f9026461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e4cbc7581e704040e953cae1ae850462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320a393c916b375d3627e3ba24f028a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a1603d508ca4143c69ae544a71023464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b95c0d81c68deddee48e71f0cc2380465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a0ec7ca1f15de324e877c17d5da39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef019c442407ff53df056c27b7792a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f26f45c030dddd4598532036cb9a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb6f8f214f54440b99b216b149bd5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea28555784ea3166bdca4584989ae1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8627fa47ef4bd0dd85205244300ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de911f01d4ae74afcfd81578f08295472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148860438abd63c829dd24648f046ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6543a69baf3dae224987f0b964a98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0586de7b062cd99835d7e3f6b07d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232308133f4453deffaf17f797a410d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033c184ce6a879ad525c57b4d241e6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f3b8bceddb7e13f9c7ff4474683ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66951cedc3a877e8905b001a20f88dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c6f0f773bc954145cb20cf98e5fd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66296231c6e6bc524d208b2ce8bb426d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcc9511b4ab1c0cc84f23553ad5638482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a0c9f0dd5cd2a91ddc9b86d1c10a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0b019e02a1b1cdc748f2e95466936484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716087fd9d7f75b0e814935172ffbeaf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9400c667f2eb2292c13dbb3b68616b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4078e1f08337523d36c36bb3b4da8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12e3db27266ff915c3745a9ecbe9fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faf1e181a5d38b1b4bb6ffb7cafd17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2af49a58484a8f1e99bb73054fd2d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ab256341cfa9ab21d22f78548d0d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e46682381be73aa080345714f31f53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b502e0ef50ea759b95d6a3b44258172493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e51af990ead140305a6203e408d27a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52550db33c420e13629506393b8d5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80663aa93b79400d33812acc67cec3f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278516e111a887153a494fb72114264497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450925d3d533d110f55175d98b85c1ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac8f603a86b3fcace04c0fda4244d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd850fde3d245bd4cf4fc1f10f21bae3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61475b693cfb96f786990b9286a3d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e993c3873940df75442aa78f3fa69cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a296579a5084c3a15b94166f7a81a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a52953fcfe7587b99a5867c4e200f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf6e9cf83c042d2db79c260eb19ce3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed214f3d212150e98c336e08875ce37d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36669450b47ca7ae0988811cae6c2b21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb482c3ff85175aa79168bbd5546f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802850a355e5d127f541128e2f2aa9c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb756d063405f45ab6fb79956433067510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45a6982cbfa78821aa0667d81cf05c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c076344e81bdbd3ab87fe96daa4f67b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da45ac9022bb9f25b67cceaff5ec68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d465545067b75fc6e2a1c57fe4cdfe4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8893bc85e5235ad9f39a181467e9e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7148e5485a009e9b6052bda8ab71548516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946064659d725b0f4f9f09c8e97e885517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169b25ce80bc9ec5d93a948b13651af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4dd463c7add5433183c553e8674b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004654c484d53565f34fbe4124781442520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c533e161e3c01310288607f79268f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb65a6bfbe155bfddae1954f8e0c7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7358e704aa88193f7ef9b384c431a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a933e91f44cf4c99dd0cc4c0cb9893524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894f70b36d2b55bbf14573714482379525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c53ad4296a58c295e3caa17646e67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0577a949ca7a36cef53c4594aeb076527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b052936f4c9d501d8fb8f85db722dec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b592ed7ac30b6dd5377467c1fc640529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de915ff092bf5f1148fda8667fe4ea54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad5fe7189bd78e92181a4e14c8018f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7d39b31a265665331dcabae7665ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278567425ff06b53e051e07df92bd677533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8cf2e43bb39cf6558a38b4493f9b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566406e92d33ecefbdf74de6aaad2e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf207e33b3dbe445475f7286aa0464c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c43eb89a21e85893e15db5ce95a29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519b52bb3aaa3e651ced6d02184e593538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdaf944f9d71938454be4596b765c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f95617d5af7a131526cd498f958ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d307d3f2400565897f6fdba67773f9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0fbdf5f516f8779d995478631c1d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b91165b9fe4937362842c5a5805121543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c4f99fb1e4d57818bb6c54e55083c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e420712aabf2da5a2550e96a7261f20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8513bf6863f3e8e9f0c378bac16e76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30a330799edc56ef86b9d07420e384547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ad605c2317311b478164abbba9a10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc14a5bbf04a18b9c2fa0fb7e94be9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb61648ceabe943d8e527404e4b9727550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4081c1a775c594bffe18aab7c30b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c37e74d4ccda15d07368bc62162572552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fc2581e073b8d7bf29f32e37bbd50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629230f748de37305a537adc59634257554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7882817587554ccfaa277ea5bcc54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab33e37da30cfd00ab1d7838a111a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0e94907a289e66c0542f1c92c42a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f8bc70d4d1395eaaa240da91027c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85c4cccef69535e3fe8235a76737c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b0915fd9e84855881db4eddb5513d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e5f34c0b741e63ff9071cf2de2d8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100499768ead078191bc3457a800d807562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3fff9ac3ada579d2477334e9b6b8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578865fd274cc11aca4f11b49daa472b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddba0a39636f20c46d8c0c265e79e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e93dbee67f1aa74f2602c113c9c7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7069794a8d0e35115f56be2e94d3e24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7a59c04ea144d9b912b38fb3f1024568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cb59bc932fb966bd2445547452332569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872d9ba1ea348e5aaa1ec7c19d9072a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d9a4dadda9afa78a43c63aa8ae36d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80a438fbf5bfc2a189b5fe0af19d52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc50b4b10cd684506bc6536356f3551573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990f023c1b95ff6495372e3e83ea0f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab443f635f2ea1620167e38dca27c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31860a19971ef202e82ef83fe987d23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80190a4595e3256708d93852a4cecb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f5ab40959da89c2debe86abb29842578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fb00fe30a2d992b290a5708078ff8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020a71fb193369d083f2c9fd2afa22d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dae7a894c8af11095b6a3ed79d90a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daf01f00a3172bef8e9e7eb3c84125582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0da484eb908585df2e74e9b3bf40b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4587ba52549cd583ccf60a10d7340584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3fa6b5a9de0eb00f5f051f9eadd49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bd6ca13fd02dee15cf2d44baba9de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531b815826370ab9e830fa68b971354587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef703a42c88b8bbed01769fb1fb90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a2e2086c7a1c059a9058bcf02148c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb477fc20a430f61a013d8f982fa03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a1808709b7ae085cef6232f536c3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563019154e3248038043d26ecc44dde592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbc798d17340e4a374c00be8620a42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d7faa1357a04adedd219415deb189594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611d5597f3e64ce6d35424924de44dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b2c60fffedce3ed94d16331c0e07c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90f406061fe2231d56723e6be3cbe1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e2b0327e3b963ffbb3a366bb13926598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944d6b18d0014ab2fbc9c856c663f9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35567f17ca7aa37044a50f8f8a93478f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e41603ff3efd079ddb31d3021cc36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252ee8e2bc137bdd8cc09ea8c06122c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b292fe3ac1c45bc5473bcb5f96dd70b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a2ca86b5537ba7566f233e5678bcb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27935d44611c256afa2646ff96879499605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4cd591ceb67901792ac2609496cc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62979d72685a322f33a5c6437f94d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda2b00afb753e312598f75a35f1cea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec5f72d0a68daf3096e6e580967952609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58777e3e42d9be30146704f722f0f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3bb3a8ca449728f17ea62d1cb38ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505636b1a20eaf0c4775319b6e51d07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037165d60b557bde7a8113b678b38da4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98976c30aa24511fd15467ca5fbf852b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634ad3ee414724d89eaa640de2b7102615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989253bd4718005c9ff197bd3f0a30c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28027f35338a419804385f221a68d84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303a5ee7b71296759a04a66f2bcef80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ac1da3b35280af0b29bca4d6cc719619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7949b59c22d391762ebc6fcb0bc74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cc883fd50514fa62c7f09966a7668621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef768bf462f65eb515a1818b3d76653b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b4d7b0059f73122a2ddb079cff4e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff0ed7f95c6745dff2b2735e0bcca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ecd9a083670c89a75d9aefe01e952625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9f7c3cbc2873321112b3209e4092a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798144a4e80ecd8617e11c586fdf000627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af446546c483e1554d3a6b1c0b60a1ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dff8bf047ede22425142ef36cd88d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1b9b7ec548cf838e638615c56f286630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c274e02dbc1a3588295c11a6536d2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53607190e8c3493a13fe8a9f0b927d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9316ef8eb9d07f4209d6879caee00d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459def45ba229b91a910c38f8620354634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac4d3d64bb8a663a15a3a54ebc3fe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b736a1c8393caa12171bdae30d444a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43dea549a80dff392b336043efb3a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3a282bd0692b3170d0bb677eaae27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9777716f70d64eb1b67ac5370035c63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24681af8d30fc15997f37b8c3c3fbf34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c41e1bcf192ba972349a3a931fc84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d97cfc71219725f0c5fc99fd810ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e263e9440a1e4981b4b1040ca4acb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55967ea71593fa37dc036a3f8b2546f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dbec8401c8c0483381872dd50b1aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e889cdbbc42915053430eb3f2c7c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4337cda8f9a0f881bafff0bac67077e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81e21ee644713f6b47a7da1a5cf920648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9c604cc4fbe0ad915b42917438362649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4184e5ec47a2ed466d623d7e9b7785650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aef474cf4c0943c8dd19411d76e910651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f110f1d4ae8033a97f33f1311f4b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a7de94b8726b76a301a07e217041e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ed2817d5f88f9cce4e27e1481b869654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b96a3b84d20cccf1e9e0007b204a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd99f052514c2221d56371855b9e24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67343283b03b165f17634cf802022305657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4057432b4febb1812a516e6fb2895f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671ffc984ab3584a212791e633f04da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed098e0cec2e8fabff5d5ec6f28638660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f3fa43cce2edc4fcaa15e514af7e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281933896b4db3fb5d4c2639bbdca622662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc702e515c2630da733c91afd73958663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45178ddaa981207f43f92b62f2d7336e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddcc648259394ee2afe150ca7a5cf8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35831922ef23d391913f7ea87286d0da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a0a9cc9f7eff0996662da750af143667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e132bead7f3f3e3e28705430440ffcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd87b7bfe683bbdfda836fc2c0817f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b306c5fcd58256114283d451b2a574670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63e02e4bc4f94af8ad7c5d7b6a27ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ec6f33ab0f87b62ba04372c8a8439672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1d430be67555a3381f7542cc6b233673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac897f37980d5c2959ecf333e9c0cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651c3e92e7353ffa8da3f132a7faf8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4904d85c23f73cd31edd3153dda90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cca3edb77c87b16a8b98d9069e6b83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b2642971af3fd0eb8f0540543d1be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937dcd6aa133bd80c517ace37dab75c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8172a53f20de2df472ed52409b360680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d046e419e78856e2f4754cc251e12fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15ef6842365ccb03a202f398a9e41c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607d048de9ae1623828b24fdc97c4eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa75e1f111502fba410ba710712e30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4204f85e1936db156b323aa6dce1a50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811cf3a41a4402e52ae944744ef0681686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e52d139f0b12f119c9d9015744211687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bde8e9650d33a75cef655023c29928688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860e40f71d7bd38cc1dfbde175f0b89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93a5e73a51db8058db17dfc71893b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c914a6d09a9965bb6c90e1357ae20d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68189e86e2a486edf80182622523bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3a6b5792ef84ec703a39b74bbf5f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965529678b28a32b9b5ae99cf33646b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673d368f27b15bf07ac45775f176dea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c887b5f19bf8798ea336a2f99b2ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7467ec95abc98920d660de7703ba93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44754d85c591c365a428abb1c8f03e30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb229ef5ad34d563a116428cf83c04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcbdc34754d278dbcd02c47d638fb4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca756fc6c9693ec610c9b93a5c8025ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3780ccc9a593d4ce3722bb39f1639cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4642c19e4644628f67bd813ad5b2fa7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3218b3137727bdc9aa4588b8239b5c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d42ee38310b7ecab0c369606b5784705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3000d136eeb4ff6c3dd12c825fd9161706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae0879e937b36e9637521c07e6bbb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6399fb6971e08711ca574bce0efd21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223ce18064e6e7e566e8e8ca0ca5e60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f731d419ea0287201f6fd370c55cbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970a50616bda523e4d317b5ddcd5e22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5bfc38c840922c7895bc34807142d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355fa7eea6c5d3819cc18630e93fbe1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef69952c3309c61bc21c31c2e588a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e6b1fbcc49844bf174dc5797109e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdc7d6ae9a16bbe399f0b13a4e857a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a90188dcd9c41388e9d753ec23edf2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577444a2d4cb0c183e7af79cf104bedb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ef297dce36d2f4ffb0862b49b1048719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331375e0ee019ec1c9e1c4dfa7b6fe2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183a5d58a3be6b8e1c69baf6826a6bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafea96ed76eabb611c42d7286123e30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca5de0857f2e4947ac8d9bed0fc75c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447650e999ebfff07d21e93588fe274724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b51a4ec6a9aeaa7674378f51130b29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1e83b65232d1e3af0e4ea1534f712726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b20f3c3ce70f38a699105a74f6998727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec7448a804eb0a4712bb40ffbf578728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cead6907e4ebb862b6227601e1e1a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96936edb0081a76136352c6f8db9b7aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7bc85612a8028dd32888a27bea4b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12462095e6d398a4b09968590e6f88c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da6d95bff6fa6ae8cb999a1fce157b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf4cc64fa01c057286425d8c0d0983734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814725f684570bcb13113b47352bf52b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e42bce7b3c58e31c532eddc67f1258736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602015a69667de33190c0c913030cf8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934dd0ae9f43e04e5240f615cf107bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeede7d420690ade2506b4fb07695fd1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d69fae68353fd6a1b6f3818c69d12a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f7e79bfcb8052d5f2fcd6cc16024741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0628cf656ff9f13cca55d0eba3f5a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd4dd2c0a21e4dc78271aa573733ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d0b81e93d9f73dcf932bbd28b9911744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e35803147f212faa06890e8e071d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195883875065943b29a09f555efc395746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7db2b8c2a04403827839eddcb8bdd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c221b88f22df9a4ce9ac8d53904720748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5dcbdfc12f872c94c5db0405063c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a183b00cc138f91c9be1b18c49c60750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b4c848bf9f41529153fa658da616c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1b83c0be3e09d6cd93130e7b20d84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f67c9d36b1346f09e65cc5c23e53d9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>