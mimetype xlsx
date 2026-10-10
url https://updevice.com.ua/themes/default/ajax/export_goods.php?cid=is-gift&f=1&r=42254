--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada0a7df359fcec6778761de7ca0f2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8de4481a396a02220cb47aecdf7c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bce9c0e934dedab7b49336fd1e5683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa2191df92bff6cd1d0f155cf333c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece6498c9c68e925db41820a046e5275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2f95706a545024b912849638bc58d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677af3f926aca6fb377740965d1f11fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152be4efd7588a0550119f1e7260f2588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeddb6652903c74c550f05af966ffe79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef979506f5ed5b16afbf640965a21f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cb855bc00c1b869af592ced84a59711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1bfa0f324131c86e92c3a0457b33412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908269fff8c807ac8863426dd614dd6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53476e0d7ac052b84a84ad09e827982814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73767ece486312680cc73b307fcd4de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99b2935f77582df2215cbaf608433216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93032fa51abe1968ad83ef003ecfc8dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54918c67d2898af65675c2a9dc711218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc370fdd2d329896d2d7bb3da1ff75319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38978a32410b2e6159183cf2250b0d7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8798fefe2798a80268eb301c738cc3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b70768799dd9045d99b509b3d630de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bfb754d063bde0960ca40a2f0ac4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9966180604471c66032e5847d7bf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103ae4665f1757d15faa2a97c7ca1d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e2979efb7a6f17722b49ef36cd35526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171be760edbe379921bcc0209f0cd92e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd654a02593a3c43d5d48d16dffe4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c186580b1e8ee03a89debf2caf6de329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4970f3adac451a84ceb7f2f7e6a4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef16120fbff323ebedeb285837ec1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235dfc0e0d2d10e75532d83d5e1507432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2e8a3d2f31b836033450f2ff635f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e195cdf369f018bac6e8afda187dfe734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589185302b5f699bfbc259305309c97135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12311dec1311ce1b2009d74644ce8dad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58e802b592b541e853efd971179d1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12318be452dd7ff37445b0b27e07f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449977508bfd7258174e7625e04de7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7822463738eb79d5bd7b0bdb4dc29640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67868c5084c25a18475723d721e745141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d60e5be49110060676bf3f9ddc91342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44898512f872d330b8cf266819c421e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7678c83c6c2ed7ce0e28f02036fdcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a74ee5c7071aa8e350458ddcb7f6d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1239f7ebb489abda4c3ece8c0493d1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d4753f2029cb2b7dce9384d62ee7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bbce4c8456267231a149c01c9a3d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b4887acba67b56657c089357a332c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a185fdd23da551c5b38e7948bedeb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414597dd639c8dafe38d7e0d04ea5c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f317e5ec18df8344e3c74e0bd6417b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b79a104dc4373e0bb8df4a718a7c3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aa7cad7717ee0b976a094dedb25c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f813919cb0525ff021d71a907fc70f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bff5153af6c301224061040be4d1fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cdbcd544d0c688a765c90172839ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73e3a33e7a3698e41d048d11fbf0eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5af505fa31df6aa1384235216edde159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d72a7d296fb6d83fdac8a6b81f475060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ca78342183aaffb67e08b88671be961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec63fd310c34d972a3ffbcb927fe1d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adf8feb705aaf1ed11b2ec29c49f5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb829389e2b78991aad8f7559a9dbf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472e15189f140629d4ae406f45450d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df899befb2aeda33d4f436378c38016866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c997ea0fc1e6cc34bb501e42ce78067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a76eddc0205f3d090c087efbaf3a3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674fe22a39bbfa782b5c154e3095a9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36b620a63b1b9e6a918cbd7e62905870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e01f952317a6e73a57d838e679b7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1400c3e055b78d17312aeb007dbc46772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeeeb1d57dad0ca98ef0d46abcf44a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816a264480eac423bcf669d67d1b72674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661c95d8e4c1449c88c9528a009fe2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac752f7801a6857c2c713273764453f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b612a9a4eda034d513f75480bb4921b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bcd19ce7080f23e1059f091b23ba178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe377dbd76739b354aa3d4ae837a2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d3d62018ea743a46f517d681f3d7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1672560194585533b4a5d39e34bc48481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f947db9f63fe252006a767b685f494282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfe11a3e65aa63476d41644409355b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687f60042a5734bce31f6ece723b81484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f81443cec9d34eb4bac354728fb2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d44c59cc914da760b9314afe42175786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7163430137d7fa6872e15e4120381da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aececdc5b4cf4e50c73a54cb5608b4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c54609bd3266a69146b6afca1c2df789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc904e91ab778b43500c40fabd6af40290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be644da5f5490cafcdbe5d2c522bbe8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31206b12943eb4284aea61c46961133492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fcc46b49b53c66b4706e7fc9cc26793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3ba80b49fb82855c8bb800572dd1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1103f1bd5effaccc0368420d63f8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31efa7380fab397af608d130ecc896696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce9a530764a27fe4bd029c3657af2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23346180a4467f0af81a1d9b6057c61498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae7a61e5af78f08278876bdef09ebb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cf3cdb1e26ccf077e62503e42b780100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd32968cb3c23cf47ff808c8a40b27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619830ab091c5cf8c4199754bc0fd58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6624829d5971e17ea0ae5ef5e157c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20dc3ca136c4b4e9168f17d052e34f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe53762ed8f73666d72b2e76b14405105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b4996a757fe7f0e71c6f24712ead4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896f3d98ad3dbae7e6b883bcfaaf793107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb8f66d0cf598c335408301ee23cc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea1cde1058051e0f4cf506f49542cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0fd450af92760819e186badda2017110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190ed6fcca7094c935c15323e2d22f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b00957ab24b25637de81199e108a03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a7c844daf791317fe5955005a664113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7c24798f771d3bc447595f0c8041d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d076e27a5ae300b8f4408f684b80ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f6da9c78f719bacaf32f4dfe0ee6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be06594932578da88d556d4fa787b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c151e558f30933a48a691bda02b86e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d65578ad3c016bdedd5aeeb9a41850119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944f2c9442ab384bf221495904ada52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3791a80d0e6c7daf87d5ba4238e268121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb05d45ebc72362b00080998897c15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0912134940660473d53e786ee0d8274123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7db3b702ca07d14a167e69acf5275124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b967d5f314e9d8c4caf61572da365125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f078aa9391fa50b436133874de46d2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2981877263da83fbaad388a82aa0a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec669b6f2115314c6fa6a950f183d0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf6bca47b37081990381f9eaf6874a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e16c58e5b52a580e0a2165161c649130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934339b4424193d8767f9c0334b4e093131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d744006ac3005a6c2498c91be3e89a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d834527d9759bac3bc3499f9ca4f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8172d8a8422dc8483ae45dfe92b10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900f06d3c9794abeea10e7424668377135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8583a4dd9b4ad4fb8303033e865a0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7374ceae0aae90af6fa8a859b9fca98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d42606f698ce72179e6179b2a369c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9277cf273c700ad57d27a554cad36a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1d01482c186a79023531fb6159e49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ff3cb5f8515c8a6703ce51de76d32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462a98f9a98eb7176d6bc478fa22b01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06457233b04a5e93f11d35b417f91a00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027bdc29e267dd113f64c4341f0b96d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8039409c2a5e0429688600da96448c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf94d0b4086fdec0cb1c006eaa596c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975469630abf00159bd7bedff2fbefc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5bfc6ec28e7812a24abd214c79a0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec7de740b693056ff1b72271b28bbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c4c9869140e06ae5814a3741810ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b00009aa94c119c1b32590879f0d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef553deef11686e1981a1de93416dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff1d64c6a05b3e44528cd26cb62367153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a285edbfeb8e385c108037dee13d3c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b448622d3826919e0d0f20ecd7b47af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66b95fd1a629cc883c11385ac02e45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a57e98a34fcc2e22a41294fa43ebc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334b654191638a2b43495c5ef84a087158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a34ec7eb62c4e316bad027c2ae4eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277939df7ffae3f8ee60cd8162399e23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac4a50b91a39f308552165c8a6df91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800bb2ce377b5c0f9a59ac8a4f11e89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5335d1e48eeaeb2ae8a6da44d34044163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9f9217153008aa49b326855b77203164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9269e64e8c9836fbeb0b8ed1a10414c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74893e0d1c03acb9be312b99157da1a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc41cab52b4c84d8f60d06931a993167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fbd8d632cb4c0d8c69327d6d05621168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27192d904494eb5c57c749bb5a596f74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41dab288228abe686980e25fc0a61c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a04c3cac68d13bcb601d3cba632c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020e42bb4d648cd8d8d808b2eaaabe1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cff1921ef3e4233f9fd5875c0035a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a643f536447cba768117de17946060d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015281be6e90817f7e37782e2b78941e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae155b2371645cd0ebb8a8327d0ec9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2f9e86e84c850b76f8bdef9eef480177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749ac51d791edaee7936f99b52c2fad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e7f68fddbb0e6cb2f848d4de668bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a0b44a7808d5198fb9a10045fb3a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502060b4ec4db9e9df12cc1dbb82072181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acbd05ebab08942743b121bb4fcdd7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf34cca58ecccfe1d45a4995abaf13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dcff93a5fbbc10e9393f02a74af16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9132f4c8309dcd62238f24be18898b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0dad94779f730a0dc4d3b0321b7c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e152e6e57d22854b1a4047baa9cdd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00cbfe350a202946c51aae90e7ce73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663104839322a9c95deaa4e0e5858e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78dc130ca6e43e1693cefd93eedf13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daea64956835d603278abdc1f7190f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788397e04621d9229020b60954c265192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266ab241c37571b29f7f814802300d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a767d8f6406d010a02432edd30106a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053e8c27e77bdffb3fd54f6f5a06a79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83e546da4d3d07d84aafac2c0085d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42abad06b6f409341c4b5d5dc6e9eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9e916abf1e97d79f7f3594997e78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc62f1e69dc17f1c46145dfe800d70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c36dc0cc04005cda849a4fec119db8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb97b4c3147467c6aea6e01c241838201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478199fef81934afb403f06781a938d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78056ab9b4ac6432b5bfa6ea346d6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d6ab83ba919bcda0679a3da857fd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270ce3fab1a927613c6e57a02259ca8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeff10805af63d37de4246a3be0de0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf51c71e1a9f881699afe7cf7c30dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e907d646e80076c13655908307f2c01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a34ec7c31ba1044c61f475eac84967209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58685d3df33620ebc13b94306256b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69a47bde8d19163908d0a5381bab6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc73b98417f831c2313dc366c7565b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29cb69670789d7c0582abf8e3af9aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf709d263fb088fe3acf53bbf3993a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc55a8c8fa00087cbdcc8104c0eb282215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c6706c28dc17ed5e8c00f0ef1e1e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0626288b63488da377fa58d835b3021217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ac570bf5fed67ec70bf5538462d56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c53e1110738136472ad33835ae370f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec376c0b2d9ef6c80f86ebdb3b416c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc882282e0b228151a8bf996ec8d81b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e64fc00227954cc6324d720086ed1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999648c743f0e1f312d709a5d2695b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85008668a9c1c7e54d5f31c14b511c6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90124f1fb1bf3e034ed8a464319130fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6278341cd176c4ba244c81d1e3e27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc40025edbedb3bbd75e5b18f55109227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d1be87792d6129e0213ba0126a4da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227d6ce7ec4f53d006127130c071a02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3c39fd8bb6c4f4b071ded53fdc28c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83ee5dc3eb935c069cba5e3e7e5bd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83584e12a026da870032b609b438b938232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f7c74eff487de94ab9d1b3b92065e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce41c1c90c9acc8802e9c7daebaca1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776964ae7f209fe0e8a64577f80bfc0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5b4220d93885240bd2ba547652082236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c54452dfc25fe5315f245bf6da02f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b3a4d6c5b86d36b4b0249d9b1723f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f355c176e797b661349d94e302c6674239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eb294869cee94e6b2814199ad2e02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb323582dfb53e6c34032b4d3144b3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c788c23f5e7f7d0a4c292b0de73a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc7d8dc939d44f4b7fe7244f4d1844243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271673c46350701c53695220b92bfec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a514ecee21437288b545fae3f1999245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a013c36a7e23a8dca6d441f5f272f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4551ce51aaa203b400a0f5f5ab7bb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b3729334ec4dd03aaa7a4e3279ebf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d610741983b3e6f757535970e125249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3903f7ae6f32f78b504a618332b4767250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52378bad17cb0e32fe850f0f2907f0e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bb5de00b3fc0376253fbbe8b61d77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73bd67753177ea46b182b44f44c89c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499816071527918e2996f766d78d841254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00848de35531c12e150ecfd35cfbe21d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e3567be733bca5212551ffcb6970f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344dca8c8b69dfa4af0e760a2c9ad19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d016c5f01566761ec462e67f17fa0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a35220293adda855174bcd55d650ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb36fe47eb02576abf38e1d63ba1fe9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ce3187036efec3774b99576887593261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43869d59546a94f725225df2747de06f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e9e5bbc8f6447c145aa4c7471078e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69081a059de408eec8237b04237afc92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f576b6a706a3ebc9edbe4fb059fff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaf3797fe99948557273b99a7f2a77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afba54461577112878c055f16a7cb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42075169a9635d49c5a1968608358103268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c439ad03f5632920177a5615f1178d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a24b77145ab17ef6608b663aad66b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51e086c0ad95e38ecf92415dfe5cef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983920c6248217515592e2ad3c734b44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776a51b011815ba91507e2b65b500ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecbf4c2992bc775e51de2209675336274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01700eda28778a8100170cc6bc58ccce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba1680455394015c8a4863d75c7cf5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5481d22e478691119d1db29d1b51f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e2f71526d45e50342fd4a277a8554278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42d973f08a2bc99b66788a681e70b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b81c7debbe982df0b300f99bf76849280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a69a6920f18e2ce911eae1a042306281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c33c8192973cdf6496ab8df4609a5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5121cfa145600919664cc116bb0968283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0478e38c6ab736dab3a1b6d7afb03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f270259a4abce36dae6a6d5fc828512285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f07f8e5b8062bc02d00db908f184286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b5e6dd3ecc88f6075caaee4cbf3b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184332533563f8dc6a096837ba60b5fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c450856dd501400697f1bed12a771289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5989f9c70a83ba185727336192483290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e99ad5dbf6c9631ad8f12de9328c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29511e7b4905dc976251f2538e27cc46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c58a33a5ae9bc3edb3f55975befe3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b18057a6bd22dd21a669410639d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf6480f280d01534e0f93114469612295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e233b407eb3ae3067510fca636a07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af9481a00c39cfdbf4fd57ae2a0335297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc076ea0c8a6342f65016e1a5593eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494ae23fac4313e246e6c921cabb4ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ab04bce2a8f217e7df4cd2d840d4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff988d71725adefdfe426fb980fca5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5115dc63e4f483b57730b680b80ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726633a1ae0a6cc703b30b7996db460303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89da0b54845d327764cf5ff774f923304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114930d5e4099dd2295366a3d94f19b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14a63aea59692deeeccf64cfbdb770306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676560e66d54df2146290b981b8eb21a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49913280179f1a1d3d1ce3ad979f8b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12e48f1564dfd1b6e780c8fa641243309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bfea92c7b8113a7ed37208da39fb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5954692e42af72f754045f7612efa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b1d9d7d2f3025f353165724a298f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b9cbdf30010f348b9dd53df647ff4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196d4e29ac57dc53b878119837ed0a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132a6570c10513e6dd3b825fab050ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9912e9a7d4a1e8c173e9e7f3f231761316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff11be5edcae61df6cb3a00e5fb5608317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75736b7f67dcb04c4fac8149391ce3a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65277ecfd9177a7564c05bd7f5530b9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c1c3b714000b4c61249a78fc358aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cf33d1595add121c69fd2e4c9be9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cbe3ff5ff4e01f6bd7c44ae18a734322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e83238bd7a2d7ddeeab61bc4ca67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0993d49b395c97be260881c8343fb7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1044afcdfd3ebe5fdde25837f660aac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986cad4ca832259d1dc09fbbdc45eb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21fce6f672cdb520864d2bfd8e8f83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea5b39e95f5eeff010b1a41837a1ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144231005b8c3bd903a076ce156b601329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622256ca9a78367b0501923794a2064b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74686d69c9ee03e2680b0faaf3df8bdb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae80cb50f7efacd2785bd5c508c411332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564aa12f20ddbc9420fe5dfc024fff0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248773015e7bc299145b27174e8ba74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f9caeb813647d17864fff2b4d5ed2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a965b91eac8057d369f89a2781c37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6048fc9eecc6fd139640fb110ddb8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7289bdd98c935f02284d2b22ae00d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8eab2b1912c50ad45c5271f767c36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e0722d70e9dbed1ebc780f32fb841340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0a2062a1f421902b0076e776a73de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd7d492fd5f78a0f925faadb207395342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5678a3f8a792235a3451fff63a624b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eeaae12c76a5e04fcecd02e1d63a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36ffe67337b389a2f22ba03dbb691b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90969105af37d5fc8fcc05d96b5f0ecb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1f8cc2f70a0df4c5cd53ee3e81f42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1251ece300dff2fe68507360fb9fc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4a3afcb9f51c0d1e595b9f789ee98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999dc6d723ebb6d967a7705fa7075fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a919643333b062311ca22d819f0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1aede4327ef7dae0220b21ee60fd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3eb057ebfebc3a13905a1aa10ba3ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8838c4789aaa69e2fb33df4823d704354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdf833b4d9404005d0790c118ef430355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2f42a3bb6f94ce8dd82cc97665485356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35514e5aa9d5959f78e5a5426651cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf0d9ec343fa8a6b3f1784a5683de0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad68199a610f114f8cd5df1e94533d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb5c72c0afd7ec31cb90f40512e5f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f8200aadbe2d6eee70843727954e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26525fc9c841ff85eb33ea35109c7bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81b6f371cf2072bf0d3007b5250a1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c8e41a70ed9c72eacf86f14858f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8464c4791d3abaa512f47e8f8463365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710a3cb8bbba65fca7dfb7b6f320fff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d460fe4151484d0b053c2d4dd724320367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e97d12a7cf1f9954cb170896b0ecf4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ae915a5dffa25eb526c9d86c976b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca9b6012e9299bc57a93d7b9bac5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656479f649182e84e5d5a8445b5493e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7750ecba3fd27053d3d351da72ccbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad3a9e5599d787e86902cb4cf10da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587a408e559ec7e0751d625ac210e7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea20fe3ccc93a4053d399319ae930d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b0457d35aa4ee68a5f85ca65558a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d4e47f1b85e923d1492d60bfeb660377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c34b57927efb2aa6dc3dde192792f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11a3cc005d68243d7ff40c18e66f77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a388006e36767882bb477a07be1b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08005f4a8597e6ffe2cc24c9e821b199381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02722699ba5456b0fcdca364025c3236382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68dc810637a506e59601cb4ad2fe40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ce76775acc732f4c0395e1a7ae5e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1222f0416c987d4deb734ac99a96f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc946c7bede441a0829ce070aef6145b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55ac627ae7ef24f5d4db8762c7b3b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eba9a9243f49db2020f0671e666cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb9026a49da16609c33450aca7e5c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76277236f6c23c24d657db749d323da1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af993a2a0ab4a4d195d8b512d28c3292391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ea272795707ffee6f047e6d0abbfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb92d1454b391bb288ee478b1ccc33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18fee0b64e4b06927b6b51f1a2e1de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bcdf82941e313d6f4dacf0d662a3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c31fbb99ed5886b92b967157d885d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f736c181723a997acce3f0ffb01f65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369649804d2caefa6fbc457f4b86b47c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f421847e2b423e44a350a8842bb3983399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefda7864f79b89b1554624e6907db72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0ec007b829e2aa0349ffaa77de169401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d668d9c8c0e1fe160ddd6fdddebd33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b5f0ab0c7a1f87965bb11951841f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d400163d319e7ba451aceb288ffe9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b37306ab34226e78b67001df107ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447a7d285ba91dec461d1c0136c7fd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a952886c3ba1a3fe21193b83281ec37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013dc21b7d6cf21ffa6bed85f53cbcb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049d81e9b98c741eb7632f68302618f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ace5beab22ce2cec9761ef157c2d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee76ef17d84c59ec2b6c8e0f81e6f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5dd9353dd6fe63b44f66774d4e5df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fbb739fb0f1c7a7884774ffe77fdf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d9ae3dd39513cb79bf00abb64a36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e948ffc8ee2d9d6f75c5402c811a7d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ef5e9320c6f157ab2dbf81a8d2e6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa62ae3486d7b0b1080b8f74b321b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880471d0716bf3c91ebeb5e223480b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1e3446790003eb0d25992ca116e5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994abaef04f276622c87115c5daa539420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b784340d560dbc2423bce0433521410421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c86bd4c676ae0455dfe2e048f87c17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d170d66924b0f081b612f964e3b9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8f54a766346706ff4c8b82cbcf4c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf77253f2b6a7864b5c9d4223c5535425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fd781b224abb52da313070bad438d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e0f1715aff442d6bbbb70bd61aafa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fc0aba19ca0f7c02d3425d26ee26f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8f990907f4f6ec76147fa9c0a1373429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5273cbe8d737b5f9bf66010faa7d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c7664118a347f914e69ce30f825da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c50130af677febe84e6a8e4e740dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb6596c6cf8d2c87fedc1edc2c2d8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260d5814b413e28956162ac48b01155434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b87fe9cc895cd76ab6cc86cd8965f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80912017079612d307ed7c3fa48a0862436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd0b7e502f73979a4d15f3fae3e1a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed01d724a7577f1c30c65ace3c9a41e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177bb3b8fabb7b84b3f6cc3ccef8009439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79325ddbd4d7fb5700f460a197d7daf0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2e8c5f7465af6ecc63ea19bffa3ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a57b21fe1b1e22fdedeb06ff652ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c58c6f11a6efc2e98982fa6251aa7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa1806631bb3f0a98b3c0b26c55468444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2cb4557217ce088c30258c874b0ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f8987bb95638b804af6efe1b22d1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d487b7c886127ef3c870a5c5509cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ae67b049c6bf413bd19d75a777a6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c19cf1c6578128fabd8a381ed612a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5ec13ecef26029513a4659ee24d8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c66d4f9e5e830557a52e2bc6d15114451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b8d8ba8240f26e94142bea7506415452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a91ba7a0f7822735e69b4ee4549601453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723828161069b8d38ac057738d0244a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9fefa9191fab8a9406d8f842d6b72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a50e75a47a1f308d1cfa06c3bf9213456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af141b3389a1a454890be4adb6967d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f441a693ba8c8bd692bce98135339458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f713418f08a8257ff486efc19fe8d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd490be6cb512ee635f9ab7367610db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1612b6b7b7e24ed6c5c54f0b53121f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c956f20c6566b45b1570a19f55cd70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd7b11ee23877be00afedefbe5c5c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f2a80f41773473f70ac85fc620f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c250aee215a600f93af2eb8bc1ad7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd5e26dce0eab20771f552bf82260e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde772a9e2a6277929e958db99d3ec68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6baf4ebdb56c609ddd2ec49a44f9c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c3883f08e1a03923b29f0de2a2222469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3742d58e1c2d09a1cd67c54702f5b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb858b6d0cbd2d4b59d0e6c3e3747fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526df2debca235497bd114261b61fa4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802177cd940bdec2f34a0c1807c59f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b41dcc90a1215cc221f296f3038d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d9d5161c73da8a88d30c91d78bbdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7cf510f608c322af7215574382ae6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52190a29ea33ef6098f66181012ef83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235029609420c3d547285e0d909464f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fdeb3d80939f29b9dc2c3d59238cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629aca8d241f53dc6c5b15b06510670480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5a7562d7985074a23cc53406a3f51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a00f1f764fc15962e62dbc55a06cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10c3549ef05ece1d04b37c248b7b47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809b64c0e319d47bf4cb25c3b6f068d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c744f212d48ee464ca385b49f07e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868c85b46e830cb5c3c4514ed47c0cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469785203be2a92407a518afcac26303487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc83e9e6fc13273abee17296e9ba87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594dd0eb467f120a4ad74304f17096c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eef18b4c90fda39a152d65829ce4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8620042100950e6410eb65c3d4b1876491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27921e7e4d0724678f74f1cb721c13bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5655668755a9257fc5360e884a28a93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71135a08c3252eed9d634f0a6db015494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66739dc59e1f074c05aff72abfa3a3e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec6f613ae9bb668e1a057dd75f676d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46e089ebb2ce195a90447470fe605b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84835afe4ba47457f8880244c1210f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ecdcce9b0df8bf630640dee8cf8e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0315320545fcd0fc4c4cdd30fd1d7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f57a4060d5570bdd657bb73498f17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ac32dbcdd9c7ff1d88efa8b325aa7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7470780a189cf9aec7a5137a34105503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f63dbc6c5c5c495501bd80abf059504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef2915eddbc3670979b39f90054292505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2a379407d9959505652ec3ea4f0a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4a03642affb393b3887c8cbdf5457507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb646ad9ac42eaaf28bdc9ef1650a1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d44487ba0bd84247465710fa6951ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390bb2670daf64009b47f5b758d48c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc4e35e11048dd3a295b8c66982f89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc24e162449b563b85ee0d403be8098512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8961b334565347672a3a39843875676513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5b7e0035738818f3774706344768b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24197adf6f34cc6e44a4db53524f90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4033bcb646c6261ccbdb8616e8dad0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214e9489311502e22f696446bbf0205517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6d9f1c15500891f17e21ce2293c0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47766fc27e1f254624ee5299f7dc4366519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da07dec13e00775cbb7ba5b5fc47e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d8d3956d2ea36de6ced2becdbe534521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb6edd729932541c5cb9f34cbaba25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231bbdae33236e38f4fcf8408570feb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb64ca718a1302fc3721ba6cf2a0609524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a25b9818863b7a2d77124a15528dd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfbd630b662d05946248e532cccb71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a906db1353e73eca7cd510e9cc3db68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d330b13bf58434f2e43d8c3ccd879528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce562f41bec4ae5e768f84280bc82f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b0c9908c02959910e0d58898af44c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73236d3bd79c5f00f1d6f442e6d9a7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e04e2d38516ed842b563c4146887e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b8d40794e660c988757e63bb8eef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aefccbd20f5dc7b142b9ef21312be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfed47ce76030de48175be46a0262f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e49aa06bd032d60eb3d6124373a7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bcf0029350b2c66ed6081cbd05ef8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875a2b045b54c4636216f91a66433c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfebe65aa332a62e95fb02c2a9ed31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a79f7ac5fc72aedf60473f9060e32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a477daf0aa1648aebbc40b456c15da5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5e0988d0a5ed334e313f12d7f4ac3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cda3d54ce549d049e94ecfca0c26ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174c96514f7e6217f6f69ae0a5c15a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d5863927e58c5ba7f55e3c030be7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521e2ea8be525ff28d51c4fc9137580546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9c75aded7420dfde5fdccf9b5cdf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e070406e60b0c89aac1639b7f03bd2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ad8460e1d71313ea721115a785d85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323efc4fd641e25bac82d56bbdebacd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91038397c68780d40fd4f1017cb9258551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73921eab5f66e2567eb2b7c3b81ad5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae399ca59eb30ab480873fb86f3668553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f87b720b29245d0d3b6a32d3960ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8c0940701efbb55f3bfc0fd3ac36e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac551a4a64536281a480a2bf822db9ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca3927b4b9f6155b4cf1c8574edf9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1729d9f1b85242fbdde6b58a1c4438558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c4b030bb9ce191d0f7b2112a50f26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d98d9ebc2066796a7e19b0cc4779c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53157503507d8f9191b1790cfadccd48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08996164194a283a18b773d2c8fc958562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babadc07f1a9dc3591c3870acd2ad081563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c20a6dac9ca39626bca12eaab4d59e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89b943206cd5d3793c3f2d49a80155565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630f7b15d551f25acce0ee2e1c850d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853b01053f15fa35bc40f71e91abe2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022493f473780a5c7653cc906cb5f5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e990aa2aa21fb5dbdeec218321cc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b257d30fb1a9a40a3877d70da7d65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377e46c64d8de5f73bb53b003bb4697571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f3be3455b47839e9c398aacd15bb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a8d1241b7112d44feaf0316597609573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e26726206caed43e8a7d751dec85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba2670370b02b1069ed738c06af090575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f346cacb9cdd871c88184a30cdcf139576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fd6d7f3b567ec9751f8291f4d7405577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d60a1bdd01e8e0ce6e5f4e6e7c19e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6f6cb9b629e055222c9c27b933390579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62251914f10aa9a9ffe2971b099598580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8a27c5cb298ebf9c336e23146dc79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea1052c6ce2b37707bf24205f64586582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d953f4fcadc2394f416b39596ad6f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a35bb0448032efc998370750086c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5cd19859dbc5ba214720c67fab59f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dad082aefc377cbc50805603776f9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21600340e3d19fff0ad798552e85d364587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db7f243eb509dfef9eaec63e775d07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310036611f22118df81b31215bf65b77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2b89526bf48892ea7100688ea6fa4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c3498361a8d471a456f6e30151bb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e20f809797ee76e318b99097bd515592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88c22f01c7d4f034b759490fb57e79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6ad155d03049a4f9b81be83b20eda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3401b7e59351cc15076f5dcd6cb6025595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747e27a771662278511f3e953e96c7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9b5cbb350e984d0049c04a3865717597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a6057c855a66f21cde3908d13d0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0a0e8433aa35354fa64d9119fbeba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5da75a4da6a98136d44ab47b10b38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e080d8f0acb31d0e7d007f471ae3c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd51f0dd703ace9a6bd668c2c9e36a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6915148a2e3799a02becb067a629c54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505f17e3226bb590dc0793020a5f7a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91f9fdab3ae89c379f1e11762cb64b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493c83c5131fdbcf19f604fbe7d908d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa09689d25d458afc3f393d595e266607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eadb8d5e4b3b607a54ab971318207c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b9ea83763aeb058b4e7905a53e13a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4aa546320f62321cd41eb5c84c40a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe17165ef2cdc8eaf8628d8de9ddd5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac058517cb3e7a99349b2aab4f7179612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f17f976e85a23ca790d45fb75ad05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5f40a9d71fd7776a129e069745bcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1558700f0eb1967e8054927094da6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc2aa6f7eee35c738e4de71e17fce0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be0774c19d073a4df4db2c4be35a31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928125e067646d6f75e6246f786485a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f839ef4263bdd0e696aa56e2cf565619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad582ff38be0b5ac30452c9953386c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3552b2b9d4831f948f4d50d6ccd85a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f39fe21a009ead56de7fa3cada819622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22110822145c3f320729d9f29d2d20d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22656fe523824f6d867914403d9e39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6704bc2e70133d6f0476fa4a5d3f5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d5a397a6ab5ced1f4e3a2baf85c8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0d1b0ad2250d62b3f2bddcff75a96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8689ee7f2b64482e480f8702b91b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb8a8de8d6625b46cd990fb7fb9c7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13831e5fe326efe10f205d436108d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c116c13bbb381d12e21a5920ebf480631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677fa768fa4350c7d95b3dcb3ca93c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fbb44e2690c9be9edb921ebef0d29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18979bac8a4b95afdd1d9bcbde0995634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd32dbf46a41a0c484a6aaa6f2117b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5884bef7e05ae20c61c34b3d06f5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d09f6c388983bdb8287cb6c7bd99ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c2a38dc2fba3e85ab9e88622c4ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec7b5f7e6301704e462ae1a626035d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae78ad0bc27c52bc86b60d4ff4f20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b409f518834e34e32ace7510dc45b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f17e91f670a80e8f6bb70a63e880d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aac266ab1ea93cc7f0c625f0937938643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2a929d74a15cc14d8070c9d874c1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203d78e79b2ea5b8126016d044a300a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293f963d2d9830fa5ff4850d9e4aeba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13188f7b91b4c1a56136a742fb3f2aa4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c0f46c719d8a1e1696b0c2680ec05648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8249865294db890f08d97a42c20a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca531d0eed0b880ad687ea2f98b38e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b65643287c2f4aeccae8ec10a41e05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8ab9a63989e092b0f1f1a8c3540fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023ab4a3b69d4ee3e4f0a87395deffe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d157ee083593102e1b8ede053404e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebccaf549255d7c60228b6986e605e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b528f12b358d3bce1c0e6bb18f3d4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94179a82b035d60110406f1e0f66241657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6027dfe6b3c7ffe93d8ab5b39ec214658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca4b82245ac4e3629026139b69186a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb20b28b8518537912054719857a24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d7b6ac4823129d3ce02bf19993e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf197a214080d11d9c0e40bfde2cb7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e763b5cc13370dae73956b9e29c48f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e65e6a79341a9016e29c5684d8c800664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25378386f1c34899608a906e27ca03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70af09593a01ffeeb09ffc5a861d88d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d97c3ede0039b27ba181dd26c3b61f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f29c6f8d14d8b4e2c14db74f114a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4efaae0d7c8e8c99df5bd08de0a9c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc6bed592e0ca5ff59dc8132953b03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efb227478030dfb60705135ece199c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44c761cda6a8467782d251660a86a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e1b724316a269137902ab24ba5f22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacab791b27b27d2f606d6f3d9ac0d52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfea2255366e24ec103ef8392226f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23725fa1a5cc80f364a5a4a3b875e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcb6c64601e5438900e2a0ff8a277f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c1f35e5b7c70f80cfa7a03f185ffd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4cd6a34f8d537e057b73628802ba2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8e34d66153374d8d133d1f39b0158680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef2dbd368ec6d9a9fe179d45565da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3264b3449d93feb4f005dd5cf6d07e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c4f05fc4ad92e3176ec9967ccda33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0164ced0122d41416d4923c246c16a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8feab11ffdd04bc4f636647e49719b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9180c931109e6ea479dbafc5701a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91206c04a6d47c8d55881ee4aafb90c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328bede9bb46923ee4601826e1cac06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0ba5af75bab004e93568aeb3335b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff573c97066ef0d1362c54da4c3e00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203305a62ce4f73f7924029a2d803a29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070f76f243ad5c503cb899e79f53e01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4d8641dc13583b2094b9e73e27458693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368071a626bd8afbbaafa9af9c4c67d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceee9a0efbb94d95b0a699516e6af13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80930670f8c9c3a96bc125169a00fc2e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552d8995a4ba6fac5d53b0914d9f8ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a777eacb51cb6c581e4da16410ea4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb4524350da153600e42307bf01ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0efa93b33d9099be25525802643f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25214e6be25fb44b75ac87bc5e89f68e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb2e5eba1778c4c0a0f77b3ae0857e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175a1545b7787e272416f91715901a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21caeb4757472c26ab3a4e4c0e4cf31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efea29f72e24e88fec029a4cde5978705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c06869ce690ec1968c7adf8ec8b10c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24b046f35142fae040af594304235d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2639eda9157ef1049da777a520b29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10986240bb80e6aefa890d236706b34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15725cb722368a41b16f795425cee544710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ef65a6e95758a132892ba329002df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbe1a3638d629d8c4cce6019be0616712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c51c734897a8e76a0b46c51b3cc12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a957529d6bb7280d4330c6381211187714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75d28edc2d7e488db97d84cd1c07fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a339b35b44e69412aebedf51e3dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23761c0feac0cd2ff7b7980e0903a648717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7ec1db5c5327bc06008b824334b45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e80edc16bd7887aba2ecb77af1ad3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fb55d6f0a6c2a39c89a0bead93f3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ac956d705c4eaa10ae48e32fb6022721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0354a7fccc11ab2335faebc30ae318722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfd3b1b7bce2db1b841fa163830aa2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3464e7b68fc1967dc161eaa2ac5bb3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad0127b9584a682118f94b78e76f23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445d32de49e39b56e1a30b97ef4fb93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7926dd7ecd63fbf02fa48d6fbcc42c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7ac13fd1663fa4e20ea90b204b218728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ccfee76769f05728a08d92a590a37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37532e34d08a6d58da973c65ad71cc2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6314a0bdc56a97c4727b1b11ad0feb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764edc20a4ecb126c75679d71561e14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee488b0c047cfdfd8cae6bd199ad976733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7ecbee69637ec33c295615b56f96a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ea12cbd509cf8e3c487ba9d7407fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d9a39eb6cc661f4f68e7cf4819ef1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda85d22d4d6ae74b33f20c12c4920b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da91421e26460f271c1f77f96d57ed8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b264a254e961bcc22b14ee1abf428739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f3c39f084dc639d02b00a030445d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d72dd7305b8fc85232558513b4b5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23eb8f93c3bf1dc0dedd2ded6dfab2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd935a19d754095e5f2c58a988060b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a09f064f0c616b579388bb3e2f32ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ae4dbb13398d74736dbfc287c966a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e751bf92cce657099a8480875bc93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5419f952f3f8a8a1ac167346ac2f220747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511704cc76f32b70ad98d2d84712222748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d7c51ce0c370f451626765a217538749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1be09ce881a3f0e5827a7371f5e55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658351b5e5c28ec11d4aecd3e177914f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31407d2b3c86984af358b76db5d64d5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b374e433dc60433f9276b8b0dc1cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9139cddfed0b04a42b38edaba88ddcb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155892e71ceefee46ff62fc6b90612755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0481358104315988d7347f82860e0d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee904c0184f9b2f18c79bae25cb0e5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd3d11a61cb51f64db99fbb60ef96d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9838a0b5a8779d06d5d686dcff14d25759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037ec32fd94761f38047b6ccec01d4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258554f5af63265051e3a2e825130012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ce43a538ec99490dc187078c6ebd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49653ab589c8b79193915f567ec738a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9525fda1cd35be2520c33648d6bc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e049c0089455e551cb484a44980d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef0d2c8616883dd69efab303dfa0b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d681a43871612d2e6af748db1ce4e218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc34e2999c489e080ae8aeee4c2d059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e4c43d36ea0e84cf72304f22fe0c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d56c601bd8f561c189faf32f21afc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754c92fca060da2399e98c1ab42e5e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c8834ed9932226a4fc33b32ee617513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336a561d8d0ec1e7f8fb612d718ca9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d02f8ba1938bfddea51f558ae55015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327506803be260fd4d7834cdc7890ccd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b42cd05a9fb4006a04ba51615cef5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063125024dd68a5bbc61e65de09dc5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83665aae161460192a1523caa96d1f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f73a738e4d2bf396745886329761820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a599596b9b1f6d0a08281d7f13ed0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adbb79de5400b5939887f47bf5257422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80329b476819c6bccc5a2369e8f6372823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cde2d25dd1fb4eba46c58b9175e7e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabc32b9086048125e17f973ea1e98925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3fcd5d78cff012962f622837f867326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f6afc8f62b98b2d5dcf03b0714fa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f132783f029b4a8dc711f4a742496528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e55ed912e40ceaee1a99c681df17c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27434b42880779d1e6fe8ed25d6c2b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1d23a73455c26c7f11d19dfa3ffc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574bf505639b8b18174009e8d48d4b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974da47687e705350d3d484e3965363833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a3de1fb8d6c644093b15323f42bda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9324952497dba6cd2b9613c6a5a49a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeecf9b8409b4da4803c928c75d5f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670cf86638d1945d61a8d25172a8aae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e21798d380d9ba7a2660c9f3c5bf9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c52aec908c8ce7998cb9cdedbf959139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b156a1438c6bd342a0e6976bcafe3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271c4d668a23e6a1815055d358114a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157e6e51c39f69e16f460c2f29ceeb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e69019a26a58fa2892bda1781bb3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e15db0862858314c71f02085a27ffc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4e728602812369fb3bc1e1af9a3bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4bd8e935fa4c29110698e40a976bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca10dca1b8edb952ebc69e257cc1c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bfc0e6bfc718c601149714fbe5b6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8b2dd70211330e58251d458ed9aca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbca44bcfbbb4a7c2677e395e69c1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3a7998a359bd6b9771217bbc41a2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41aa21a46d4a7323188183509f03d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49152fbe44486d3625632129c79d086c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbb53d08a119acf28ca534078da66754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15842ef3ee6d891e4df2bb8f8632b98d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23284f9ab58bd4861b5123c61969b2fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f200625bb3b7d4ca7daf1e5d242aef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875317e2fe786575d5cf7df504247a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad187ce849fd2960ec1b07276de5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11614c4eda24ba8533f6c4b11b913c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89d162736221e33df0c37f8079f75c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041f4cd22758367f9496e5602f3778962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d13f8b34da55809485d83400fe44a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe24a85d4c8ece2ae7e6a988ae62d0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1bc787017335c93409522466d8c8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745dfd2114308f6ebbce67076e8939e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7d47b08571cb898dc5262a3f4e02367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a98c57c6a79117f5e38e82a5c2be568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669768114269458964a718a552b8aa169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af710d778618824c1d38237c261cc0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf49ced19d9a08ddd1113ac5fb28a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1571bd041b969d9f9242a74a36d0bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa0e201a97cb5506d015ffe3a9a96373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b1fde9c3b0bb7cb8646987af1d11574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d9cee7d0afe11e7fd486d3fd9360275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164049780500b5fa38fb86ea5f8d99c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a11bb2c6e76caa847402201d7f03b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60567f0b84c4655f3c6f2244ee45230c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bc13195a9f0c9683cd6afae7fd72479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551224cc49aed9a11d998d5a7926f49380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb0c44c99c2916a5e36c3ff3a8fe1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ceb6a9979cbf0890effd33fa1e44e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b65a92c08f105d21d69c5b9a5cca8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0e7f8d5b389bfdd9934f9bcd8dec084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f33e0b27ff4b9fecfe0ee37db726685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf3becdffd28168e393a1f027e8bb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a31bf3c737d239e669d039b0c54d6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac359d5f1045484f50cfe25534033788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7366603d3c576dec1a3212785620789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d464dedd3817d5e29e4f67e1fcbe490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d98469964fe6d44ca686dce2e1a1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce33d4aa32caf55b00782155cc92f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07741beeff750b749306c953aa63cbd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b7d1af8a7a6cd104fce40c82ffe6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bc496ff7f3f41fefb865bec8a319695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b721dd22b101efc89fff49ebc16d43d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64995d74bc17506da3f187ed8238c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0446c885571cbf37c538c4c44b06de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e236c083726f33984f05422a52b46e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b968d0ee8c1ef32869361cb6431b45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b017de6d499e7e6e21b7c1f0c8a77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f9a48d5726130295dcd50eb95dd86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bb0b5c726a69b81ca12d80ca1c5f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec75ab3d033cfdb6bb9ef7e3225df1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9ad6c5e9cde953b400901c6433d6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e63e8cb983082ddaddf364fcf9a86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639923e43326c35d0e07e62b0bdf7dce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2842a1597d78cb27aba986e447734108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792173a4092f3f5f2cce2403cb90fc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38578a69977ef3bccd60546494aec1c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751828a241c8db410df9bd2c55b76a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a51f24e502c2990c5fd5cf950136112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2212be75275abea3dfc57fde349b9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c332950570dccf318b118fa75ea4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb99638a599d7800b85cdcfa52cf3e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fce330e6368394ac712484ed2f9a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94435443e439751c15ff8d7a870e26d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a077bb4dacc5c8c45b677f03a9e68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1a90efff51e7770cd178af0882902119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafa120bc91c7e86b51ef2180cab462120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366a1416c1523583e7738c68cf197ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47870a96f3e8468795ebdba704e42747122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09324aa14acfb2117ed97ef48aad5430123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096da514488c7bba071a53eb7103a2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e7c45842255ef02716065250b6948125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205b07577e951c27cb69015585251dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7592e2e5e86452fdab7a7591416a7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af374e14a0003b69970a64386234aea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be70e4f0901138685fafb75724c6ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c884663c8de63862a8861a93e4fdd8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a970deccca99ab10b5c544fc369a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66292fa1fa20930f701ed1d280bd723132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383b0a023be170cd7ddac73a8a06cc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f89fa0a694dcef12be33fe51d55d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cf55a1e760bbd333ba577d29cf00b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534482d32abb95d65e6f666f04e363f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80db611959a634054abf24f5e8cf34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e32afbea1a17b478c10aaae3a29751138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aba705eb96839d2738206c98d3d8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9956192f702637bf72c74337d5d7b17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab797ffcddb113a483302f7f90009be8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9007a3c8533f9cec8035e6045385ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c7d477d553faf034dd75bef9079b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d403eacef013219c76e3824de069f0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe228a49226e13bca5a8ca5e6433c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21570a1ce5b053640683b60ab0216f17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a2b130831fd72d88cf0976d16175e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332abe18df630fd80e33fae472d734da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507035a9690d242080d49c351c8dbeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950ff627e307ec907271d544ab3b952150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf84a28e49245168457031a4ad807e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180880ded88035ca7902f4fd506376cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142db485b47642b0c5bcad35d5c4364153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c01c231412bd74c056f4ef49a72123154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36e114031aebe910c9f56df356a4cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a606e50e6a9d9789f1cfdf99e2dcd50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac64240570462a638983ea0415d2f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb148ec416bded5fad0551270c7f081158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e2ec1ef8e5c557a9d58824d9eb104159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb107369092495583a82a21b64ef6f1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ba176b37f3e8a8e14142bd0aa58b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e775765a00a4c79de5e93ea55bb37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e8ede17381147a7b6ee845c2a8115163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefc1906c31f2df3636953308e77a3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151dc616814c1384be1d068450813a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061318bff387b215f4cbebed83a0a56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c678659579dc556731b87dccb464769167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c41e4382237f2f4aa318f0efab586168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68511e90e029bcf03d533704c0cd76a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c49c7dce18ef7aab1438272ad2143c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422c274a4362e195c04e8f03781136a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a7852b503eef758d89f395e742e76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b28ee3291f7f9467c787f2737bc20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31a755bb5864ba5dda95a0e533dc72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3f96df2205c69e196fc94aba1d0b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a912456916092d0c92b875f7d4af66e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252086abecb80a46025911be11adef1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756695c62461da92bbcc8ec256a1fd80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd5eb02c4966095c230cb038e4ac4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c5d26530cee429cada6708dff24e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dcecd4665edd2e5822e0f46bc5324181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313956e1903bd2a42f43bb9fd960f3e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313e5585ebdc2ed450b0763e14763da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d387a21da011a42b8e4047b762504184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169512b4caf5e6d195c3de57ea14580185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35d9ff88ba05f43e589ebb0532762b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af56f212755641973f5197b0690c5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c187891707b8ef1b07824bfa63027188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de647c13afb82380f229779b9ad09d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8361427f32ff07abc55fcc1ad96e7ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24c81548ca39c8cabc02dafa6815e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e4bab880b6b14f3e21ece655295c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ae8a0eb66dbf6e55d552b2722cf07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79899cc7756432d4e3b1ae295a5c1d9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497661696c7c8896ee7cae3d33a5d5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc95f9939c0c830a9d74f54287d8629196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bd7315fbed60baf404e7307b67018197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50023377869156cb85eddf2581cf1f40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ddd6cb0884812ef3dca1c793fffaa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e03cf3fffbc18f7237dfa43775533d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f3888a262ec932752c4af478ab880201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b6c7ef961c214c6b919d408e6b5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b254ffc67d68572e0de49957f033c69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff0639c94473709a1ed9722d45c091204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156a4b79d90d544bff2f9efc713e7f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77997b646af16b840a7b2bcc119d98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6259d46dcf9f145cc9dff299512d214207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476cacbb348aba95ab171ccdbf5a687208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f0ad603e7899a1e04e52808fd452a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff00ea0a92b2f9cd7d05586dae2e99c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fa221907a3b72bb0d7fb043e9f3b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37060784d240c82b7e58397cc5471c5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fe91c58811b82c0e09ca39cf96634213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c767cfa20e73b49c2c54ee7d47d43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c97fe86e7c19eb839dd82c3fa58a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118240b0b25b6fc1948996d3522ec5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac02dd428746bc4191d4331c5bc2927217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb97182b57dc913b94ba89a14c90e44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6ed256e8ece46d97861d847b8267f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63afc5dcad8a1a9cb65d086f3df1664220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faa2fa31229b0cffaf931b9c1af23d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074899f1a85a3a4e0a4f2174671cd82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5edd1956ec9d34b628428300238b94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37333edefe593204feb2624b5bb0621224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d441ccfd10aefbe2c83f6510333df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734339553b5cf8c045504d39018e65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397bf2882c3786337500dcd490582ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab496b50a0022807a2fd902e493d26be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82207a96074e411620cc2979b6198d0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d2a33b9e4517e78a98404eb58d374230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ee4b6e3e589b40e98f9b921d9351e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9438c61b954d38f4c848b01ec37e27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa732daa5c97f628e9c8c4212adad617233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6b8320f7fd7204557360809781529234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d05b2d4d7a1002413313d4548cf781235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3a8f39b9528151cb14ce306f77b8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951384ae229f82ef9e58bbd27cfb694e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be948e6ec20a431a74988dbb01a606b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c34867e3afc1cb0c466a8e1f21e64e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907b786394d4d6b44721f36eef0398f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db36d8526beaa4e0b3cfef38d875fe9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdcd23bd8f58e42244a379195771c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2907ccd651e15fd24b1647243acd83d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498b030d63672b17962d072f2dec197244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df8509733d6ff6dd369a59b89a4f87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea6fb760c171f3be1dfaf5d74e2d53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631dd5526f70db91dc225b3cf97fc19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82171d6b9a9a8e4a7817778a125bd478248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce50067884c8feac9e4d9c17b1066249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d2b5e7dbdb27fcfafb0d61b5ef913250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f983ca62d75e38911d1a183cc1b517251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6a03611add29384b1627bb60882ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2650a7c737b2111e86661dc1d458b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c427be69354e7e0b1679d8d3ab7703e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c0b6c77b202d5c51d8692199037e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e8b957874845437243304a2fdd434256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3f565b741b223120448c8d92b39f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea744b6ca57d8ab262e7a520dc038217258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6984df35cc07de22139c66b690a26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405df54b55c927105b3d48977898c8d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03149fa4e64b9462a3bf12f035db8c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bcb48680a43936862b3937049ad9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4b53c1797a93c02699bbdb5a4c268263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcaa43a827d9abe2ffe7c1a474c3eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0e74eaec9f5868692a09eb76cec3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23ecb311b6c1ad42beb7dcc5a3c268266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767627c92feeac229f20575ef361e822267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483dd94a56df304cfb6188fd87661fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247556005d372e3e2ff6792b8b5a55ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ac16c8cf89f13005ca13904ce243e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239e224b186c0a06825d79409c8137f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d449b15c98e096c02cb69f19e25a1e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840551158fee24f3cd09d7a24e9b5c0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd28f99cc598ed2b5c56ac4cc168c1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c46b090811f5e9710f190472c8a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f26bb886352eb5e0374ec5d2310cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f586b52a807424236b1f9f802fcf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a65c0791e44eae4de80ed3169ab35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7826e3b4bfccbd0af34d17822db6c6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebe72522b98ccefc0f13de6475e71c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410b6710cefa46f88eb9bb9d3a21f23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00d917ccd8b21bf03c21fe24f03cc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6840fc6eab2eeba68dc8c51ccc619f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d018b92150b9a6103d90078b183d99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f758a14760adb6fc6331a114672bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f61dd99a49650ed76edd2393ef1d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b068990d3a4288ded696e18556c6403287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b3b9d1e259889b3f3bcf06bf56157288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840c50b526f45678ef9b7239a71e15e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3935b0733cc4fa7be108c395d83a0b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cad8602803299da4dcf11fb516d3fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b412a5a06ca766f4b7df54bc8f40617292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379815beb8d35b29104a436e181b9fd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf7b8476f64eb57acafd610e3d182f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d405a5910912e5afea116e484c84763295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb95e2a06f9b137bc3a446e8ffbfda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb76f3d0a71d9887403f3f69c48d5a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14643d325d7c7046403c6e3114cee7cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b38730fbac987e2d8a13a3de7532299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1f94a9ef1c99ec8461b8cdeda5625300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b3e62da2bad573ed1669e27f493ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f38f088a576fbad265fba2926157e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ec427d857c1928f3593c5378f5185303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1716f1e8462e308607d3f029a4551e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee19cdd9e40128c5d2e9c8c1852b69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d197e9fc6f8b7833a5b6fcfc129e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b077cdd9fd145cb28afe3e31e6423307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca198ea492cf7b3faba60430b93c1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18180ca94830f0f8765a4e925784f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace032c53837ec3e940a562b6eefad1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bcd69b347a927de30564cc99bdca5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87490460026d1c9c360e2cbfd30aa4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eab35381d329b110f0b3b23fd6e4da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb71f261abef7c0733016e7070a0f10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295163d5e87071e84009fc4790de79e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4cfd0c42ed46a7b639f47cbd39398316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78c8d0b9db7e65a0010b6d0f2ebfe0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130f0694164d0efeac63ec4ba9adabc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939131d3467c9e6848b7c286eb7273ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab396cc89135d2c183e67f0c4564d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecd60ee4da640e90f76197dc6f2adf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704ca2ce0557f557362346c7e05e63f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feab37209d327323866bcc7ae6b98fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6254e07c18bfde00dc7f51e9116a5af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42956a4621d77d5c200439896175b1fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60575cba19803678d8fb391700d70ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939fff92540fd6c66a85ba2b1304a14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb1fee7437bb830dbb2856ddc21ff2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c17042759f6b01307c15becb26c72d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478195fd3a4cbb467caa07b295ed6664330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f6d8cf99d8a42b46defc6a09bfe24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669d7663ca3305a6940655fd003ce94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a22a4ea57d4b1a3c7ec9374a388fd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521bdf9a5124e888ef5d9028a108d20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3052edd1cbdf71b0118835fb544554f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cd445164d09078cdac3e71f9239c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68578a48ec3131d192653121a88ce1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc253533a0f04bb27f93ba9b3454e00c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f24394cedb14983fb434b52d556e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44432c8dd7b6737a850ab164f9b9a85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8c2ec6d876a5e1cdd4e92e11e74c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e66ba6ea56e1fdca5000aa443e3b72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44739449ce4555e7215717fc2970e412343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6b984a7291e4d3494a0493c8482bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4152727023437177c616e1e9768f21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4888800684976abded7e92ad6fb6af8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f63fd9f3cbeda768d8d019c06dd51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6887e6162dc51ba4ffc92fd345858348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8d239898e4682e272eef67e746c53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390f56760e54f27f396e9358175ced350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69b57fef9fa97aa5f8919a5c1f6280351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd61f72b440be390c55fc2633f4399a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1994c142344aef7a531fe7de069908353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4250019be0dfae96e3c8878401c6743354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ece0830643e5dfc26ec44f0323b5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba963d405b84b15d1110939f42f274356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab815b660db9d9e6d5cb4537a00dc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87c3a12007499dedab990d1da08fc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dceec73dde4ef907f6d5625c244e291359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1535ad7122354f949dfc129cf9a8c27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2d25247bd1f0421132c54cbd45212361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c37ee6de7a3c2842f2e6edf938621362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e692c23173d3557d90a955a8b1513363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750ec785560a7c03ec47af70cf11123364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129fdba75e24f95dae33f7512dc2224365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a261c13958728f80bac2705aac38a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70038a8c2e2f4ff1377a4c363b99340a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a7eab564b117316bc16adf352f5df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7859e4f04d02d0ad4f5ba4fa1c9ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a169a002d82ad5aef257a60a47769370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868cd1a43709082d6313f4232245326371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3eeb6f049b8c1316db620971d31c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaa13e5e64489fe28fce80a2c69212373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b562ea15381c9a6d41701c89c1be3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4182ce1ae3c1809b010e030c962645375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fefb16aa02ca1b5612c07c5d98f29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ceb643e47b16e71561ab6d0695454377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f598d423d9c69da95cc90379afb1b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee06ee51e747bb8d04b2d0f0d819003379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6f82fb954240800dea5a24fb3beac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2fb3186f4a46afe2a5b82054ec9fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03503d8ff640cd431d9ba048cf7cd48a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64c8921bd731d0d96aedf9ee63faa4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02e84acc1b1f5739dcd4812feee6e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f939d832736772f72fc98af8210c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb242b3c7a44b6796cce9d8aad4cdd45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e11b6f7e7db1871243f2f17a1da6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261849796144fededc406541fda1e6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e774974f5c1853656a1de6aa9bc94cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69a824641e891f4c49b6989f519a14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2451fd0d637b793fc961d0750984a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5034a040311825497036371d440d91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268519cd4b4a504a64f1b2a8ba76d0e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2c3fcb21a7fe83c9450b3beb8e459394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86018c6d507a33a3c04460d55534f5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb99e4ce4cb831a90ba75a1747a456396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10da96425a1cc0eb03d9382548d1ae5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3579621ad9022bd78bf9033fd6ce3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d19e0a7062df516931e191866d6ad9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2f43ca94936ff5038a25964f07280400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dc4caf361b2ebbf8cdfa61e1d5392401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de750bd29a8a0950014bfb141fdac6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68775cd9a83d666208984d0b116863403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef855e8501ce8507339fa6612ae9a199404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362d09f5dcbb00224a95d7255affa7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca7a080c448a7782b7c65fddc5529e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43832423cdac08d06ee5ee155d56e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb721fabbb307ca957dd1482492878408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6b6316986784f2301581f14bf99f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384b734a1c1feadb4ef4fec8fe9bd0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98e6ae4559a55d433503914b2b64a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b9e69e21707b0a363c62581bff16b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d14ec5ab6316f3f503099d92cdec8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a89fd02db05f03d55b2656da0b0f81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e5e84938aa5f60eef7e8ec1704db0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f74fbdd57e466cb9e0ea7c8daf52b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad99bc442e979a25aab678552565180417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb034f59d21ad774ae6ace67b9a35976418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4e4d5856ec0be5471bd818e08892e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38db32de64c67aff9cc58317a38fc80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94115e5b7049988660f94affc6ded2d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0049f56667354840aa711cf27bf9384422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2cd4d461eabd10a86010b48fef123423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d608650a45b4dad5a9ce9c5192b28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a9773499fbb4d60df07d644e54619425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec023cb29f54f28bc95dd353dfb1d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e3d63b76d9e5dacf054ec888cadf6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0953e33a6bc63e91dfbaa9172f08faa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e1e8d4fef01c5b8119aa54113aa18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99137a0cb8cfd7e4e5e14145129d478e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94978fb2ca8919074548fb6421db7dbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df03775e9c215e466c372794e8bfe27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea94f427f4cbf6246e79d06d01ffde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adddb55e58aa1a80e6feebc8246104a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da0675c518e920683cd2076eead738435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c406d255008e9fd2bbec732f2e16d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81be834a8582288a57fc8c3250aa00f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32169b4cb98f7d2d18a0db9e186c30fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c5809319c0a7b8c85ea30d822c85d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456df3e443f6da3f1cc8aeda70b8c36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45299b26e855247bc602e17b360a1d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11748f9699adbef346326350220a9a80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9ce7057d0c4c22d19553c402ca20b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33174902b8e8f97e556d47d5b8d2172c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae39ff7b0bc5fea12fd57b54ca32d42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf0a4070538d098479505db03753ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7aeb2b75f9db3383e1be03a3a3391447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf7c76eeafcb582768868c4d21c037448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292147fc7d08ca2965570e8fd233835449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143b80fda630231a3aff3e539b4bb26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be31fcd5bcf2a443d2d40f22ccf6f5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe06212c1a3995d7237a0079b7f8631452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28232a9ea867211c290149a1a107dd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6b6dfd2fb8bed89c4f713ff963674454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73516f496b5333f43e2d9b9b414368455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9c79c52567684e50f9868f08c963f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb9f20abd3a256f4df52a4a18b879e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938069b069877fb82d919efd206837a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63521d8f3370342bf0252149b28c91d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5abccf3741daf0e53a385118063b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2287f959742747f2afe5f52428d9914461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc717578f952e36f5fb0150ffa77f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db07b1601270b3658491be6a63d079463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faada09a4b6e45f361d2ac274e489f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61fef929c28554e4435a23b07746bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11268cc1c206412e43c62f52c4ef56aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917f4dad91debb4f4111c0685a4edef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ed722d88f2125763fb3e7f201b2e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666437fb736282ab0425e9dae9aa9db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71da53b6dc3473f1532ff127998d645470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc98047440c023bd9c0b5bbc1901f6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720747e8ef6858450bf604a397767be3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe961d77a6c8c26442fd18140ab650473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d52b05aee8fad9e5c1f0faacfbaff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9d817f48a2a3b5e2a39cd718f594e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e605c3a5dabe137b8e819ad24a02a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5752a50c62f8f553d39500403264a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c845f360ea14ea93c4895ceadb7fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847b77bdd9b1e66996a1528b82b0746479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e535675b9fc2273c8a0e95676881c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45334049e2559ef130487f24876c9518481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d5a9be1c4d7ebfc2ed115afc30cef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3793e477c137c719c26ad1cf777c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a518adc51fedeccb7333237192f82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed300217fafbad66a19333b628f8ea7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6104066fd165f27178341ada55fae6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26772a4cb8563c8dc42f08b10fdce4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a25828602a0b5c16d5dbf38730c999488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81045017733cf12763c71691b7df7562489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c91863902490ee0c5ab1d2c3d51e49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4b187dff1bc5b332a6a81b16a9b69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c08d15707d0517cf287374a781cdd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850cdfc46d626bc2548b3168fa93634493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78930deee724ed57625d79796e26da36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d4818ae01c687964f948f93c6b511495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde3fcc0d181b99e6ac8d5e11faefc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68662a11ee0ad03329d043654c405fcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42fc4f25a61894266ada5125916165498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cefb013dd46e8960aa4e8805a2f03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78bc6919ac7f918405737aedb0ce5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940f4d5fa2e170f1374eb79dcd74097501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c027cfb0429ac4c90c81566563b36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662666b0bffbfd6cb271b13111736cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f6f71a1d93b798cef7ee6789391f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b34a85ff1225130db74b8d79766b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f9d9eb2f81cf941f4cd7d12d6d332506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b008893c6773af537d72d495ba8db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310074c36477c980e7e5885e8fbd76ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac120c6b17f86c0dc7dd52f6ed36994a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda7f1106811087a7aae0a62dab54d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf8a42366398bccc9697dd9e31d3a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650d40f8abc698d754d78cac82af01d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb043e82e28b32cc4b3f74d4ace046513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ad9e877e6d7371cadf2b690d8532b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e55673677876b420e8b41f330112b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcb7fa9e7725b5ef7829d49992361f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f68a3a8c007f1da5b2d0cb6e2f6478517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30126ba66fd94b3fbb56369ee370202a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebb694404a2f011bd334517f0f7ca2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b423340b30c7f1543e9af113b727a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d635c6355d49d974c4b4ca17f24ad18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827897c9f6e8b4a8bf8ba85757060edd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21942e48fd5af58e708743f957d4ff91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a43d49882f26f9af985516efb79f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5352429ea5a0dfca6e08fabdaa27c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d526c4ac3d3558bef6bc19ea807f27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bbe2161921be186d085bb1ac629c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab46283e2ec3fc00caac92f0adb7d7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293af1210f4c79a104e022ead07108e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4206eba618889f4c5820748af73193530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7d84b27d8413a9c4f76307bf8ac73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a86f5cce9ba1766ff72e95bf0f42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b82ab5b7784c45632c91d964913f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa847b2abaaef25aadd0764e53f9bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc2a7aa48862afb24a7976b3870c46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3582a9c5a51a60f17e55d46bc14af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e7c4c71cd0538da6f5ecc5fd2023537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ba7858c21147bba6324273f77ea02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bac6907c279f86b2ef01a9bc2b165539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf3025444f95a169c780c9e4e3515a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745c4a1361432522ee074d97f6856e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32efe44e3bc680b7ca3e0f8eb168cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9fce641c26cdf8a926e49657b4aa1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbada01eb643fa2aeca7b89d79a8b78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec566586689b95112ad05fdec3aeae4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b1f099115a47818ec21614667c7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606786375e064927dd3626fbbea594ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74946850f28d49af18cbd797471989b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38423b49e996a83375d5e55542c8066549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db66112f241ea17c05f4311a3827ba5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5bbc5e0b7afc03e744aa42b1172d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db85f24fc5bfac94f68797ea2e4e999552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7ffcd40e3ba7cd7d62f7912919417553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c564c50ab69dbcbb97ceed0337464554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92934d153eae9af5be068ee2fc24cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686a5f6150a8bf1fc72bd021a26b7d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb951303ca147f3c9ac3ed25fd1fd90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77eee1c1fdfaf76f98a3f37e281e8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c191dd62114cc4cfb2b5421b4164fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3963c4ff63a09d164e5e3e52bf630560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b6d934441cd71d233365752387639561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478a1a036aee1f80a78ade696a821fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a60c9652355b48b1804f0c68d394f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71416754d8f5345fbff446241ffa5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92ddc75f390967733a799c8a5c6539565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f3ca2fbb2e052083ab1b8aa3cffe2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c9bf276a6310abf2d89a0899dedd7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4060feab9209fb40a32ec6781e4b15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c0453ccf3bf7dfd894f2b7ad0b775569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a18a333af344c0ee34cb257ee52e9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f858c70353a9712e3c0049640e0e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c9a3f388b5df0ca88489a0860a790572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbee4198e30c790f02c3a6cd44060ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f508f3f9c77c45c2245d6213f9327574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aa19169d0de36720adfe6c050c704575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed4d5f48b069d76056e972eb48fcd6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18868b3423c42e1b2c32e0f652d42d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b397d8029f22a7433ca76f3047cb556578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a86375b6cb6e15eed5607bf13fe391579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0c7d7f3c753c6da6c055e5b58b403580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a25cf392a0a6f66c827553ae24a36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32888999e0948f8930f60cf7949be46b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a90a8d0598dc10ad573745c5c9190583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bcc6bc234a58ef0e2d7993f081d72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbada9bec9004725222da8661900889585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2ead3303bb0fb1ef7ecb1ffe1576b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748364b388171afe053c2bf5af0eab9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ccc9391d70c4c57672faa586d9403588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166e3d22dec8a5ee8675d43840de8cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7731325f7172e14a18f42278b778ac0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78127082f85358620381d2272db527591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b38d6356b15ddfb9eea222f48fa7ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fa3104690315a9b5a7bb5c1280140593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929712b116e6f3e4c4f0bd4b8044dd02594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa2871c71c27cf94aa8d0b7263ca4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b28a349907f311f719cdf0a244718596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5fec0a0eb191c320c05fa86548f27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e896b7f501f0c4fe5e44e90958852598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fad8f35712f00098e0d3fe6fd4b71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36cd9cad575209ca0fc7b0031ca9de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd51701fcccfa94aab7da42d406c49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223af6660c1fdf76a8d8c99303f7ccb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adb905ce3b364be655ae5bbe1fac66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463e0c37b9d91543efd1efce314de7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3a7657c392d54610869be05ac2292605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314dacdcfe21a0b430e92324c8868b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d5fb59108ffb25989f8e1c8ae34bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335108c54b0ba0ddbe66febe425a37d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe84f6394d42be97b48f2b38545b4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc874a75f9e7323620eed9cc5bc4d2d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83f40e596fa30d212c9f267dea18a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b1311dc5c701ef22c0b6680561297612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9005e39ab5adcc83e2849e19caa3819613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b9b00dd84a1a55a8a8231b7a40272614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31667a7b8ca144de065861da1d632058615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a16a74cc75e8a372e33086bd65f561616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91e508c8e099d5a30d527b1c04f76b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085839b46262a1462dfba9d296381be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc607e7920fd2aac2aba661c2a48a1e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73b60c27d5c8ba9a13cde6addf0ce6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39fb8f608f1a05defb38a6f6d9c53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd002976831aa1515564ca95587eba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92222523ca9c4173ea2ad796d712295623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067371c468cddd2e7a71eeae02cd455624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893157e81f3a55c930194d51c795f6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df00cc3410b24d6e98b411fc7270f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0778945589369bacb16edef3c72269627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1e25963fc5265325098b2bb979d0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3730d0ac285fafe28a5c6a72c2b5ba7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098503d610c78c71af599be84c296e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13902747f300bb47c53504fa6fe7a1c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3501477191db77cb1bf402018fe523632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459970dd95153a588d238c3306f9be47633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34776ab7a1cf0ac920021fba013037f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a81c376a49f1b1abfc59b81c375ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad55abdcfa88fb1a14a3deadaab321f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88043ed84132b24ab1d0cd24c70162a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14043ae51d233cf1511f91d073a8945a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ab35b00c9db0932c7bd9475c65247639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6570f97a649b8d3cca083bad457e655640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eb2926e479b4aaa02bed516c80167641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1a8a798d8fd36709e399e4c1520b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6c410ec88e485bd16a0e01302ca4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb098d938e23ed79209532695f4f6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019aac79425acd8d47e0788b09c731f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da48c7e999b927ab949b0e5fa57176f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce3ffdb3a07d5572552a5fd7f0a5f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ee09337cfb19bc7abe757fe335835648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caa6307ea957828caf60638d6305e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e34401da589e53cc7590d2afce4162650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d363366a7e9da4361c05d3fc856c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff638a3aac5bc40a37cb698307914930652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf277002fb1a4b1a831a380f280e3a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a50b28611ee9ded3f2d9b056a46c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a52d1ae5cc005443013cb09f12a878655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c60e82851576fd365665dbcd821c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3658a1c46f86db04c9313671a6fc90f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993c1714a5e878f29581ec20c905c08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bd46304a8aa25f7ed2ef2b0b49cfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543785f4da6e6fc07e3cfdb85bd2b085660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3ea780b9403200dd989f2b1d505d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b582835c026c6e560f6dcbfc12bc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff6bee94af9352826f1c6cb12f188663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5195d5aa03b50f8f34541a7731141f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d352bd8f8654b67cbe73746b70c31b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f74792f1c70bd119fb323480abeb78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543c3992becc07ad6d8ae1a2b2b31df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6107e6c6d6f25ac38839f61ce5c64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7b3f7c596dacb16e1a169b5e33251669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6da8facc5d70c7ecadc092335e5f96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d4dcd17a3a8fe78ef870e9c59456671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f93da96a43340a8277ac07bb144c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a6d67ec7bf18955a1890aee9a9aad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab436ffd6372b05fa19cced4182912a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf659de8b020226786b7d21971f21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6326897d289cb491f88b1bcc264736676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75add91a78f5ca44494c55f7bf324057677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf0e4d91710313262ede4d7bb4f397678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c5ebfc0228b7dbc2c7341bcc8214b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f96bdd2c8b9ae9fa9b166f0cc14131680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5287c9c38cda7348fc5acf9cc1dbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af455c1be0e75fedbc5635a0c616aee5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bedfea965163cfa252d43ecec2d7e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14f29f277d3f8c72f9e67eb8cf3918684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f664720b6d5b3415896233d478906b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7eb8aec242d8b5fd88e8e7fe7d76f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdaa3612398c563176f188d23abcd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a57a1ea1bdb26f2cd3d6cdad4296d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a6a7cbab6ca377ffb0580e182b1f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2507d8fddffed4ecdfdaaa088974a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0bd0e0c5b69ded28e9f201a2f8cde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397be6f0ad28f7ba8f28690b9a8b91a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674600a669e90db75bdeccfdfb2504f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a3c07537ca4112643c957a74d2352694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7ddf4d72dc037fca08bb3443389ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc602ae82674f14f7cce80961304b97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f5ffacfbb8bb61134c6797d10891f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800476e388961b0209159d1b98633386698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9b246d42d89f1cf08ba1d225f9514699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59937eff49ec26ae24be23478cf6ea40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4917e6c39000314a38634b4321a95f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9797a4a3bd07e351f5e866a01bc1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c844f8e553574d0049b717d2d05eb11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3e3e379d8d0a239c6cc7b41f8ae8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295d992c63c1dcbf259bd1863aca8a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497d07a62871b334e4872bc12578555706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a910a395e053f56451118d4bd292ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d11097c81fde073da35fccacbe2898708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1d97f0a0718bd5a702f438028f5b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efd950bd00d5ecc1e5dda408a03536710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72450230973456355d573a8fca9a85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96388969f881691a11be32748c99125f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db72784f8a73248630bd770a0b36b29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63433184e101420074ae9c7c7767ff49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a813f2754953a94e4e274d8b4cd52c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5157c6f01059ac1f47a992b06789732716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5187f51b0b6744b34e268ee1a8662d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082290dc7660f6799b6e65eabb79891f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b351dca21aa0c8ff4bf2161956a3da4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ac7ef93ac992c1873e894cc9a13cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb19beb0db8a7cff5cd3250d405de0f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b592473470a9058fdeb982a2ab2e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377867c5ec3d2a1b38b5456ead480a12723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f50e9e1c421db5b0feac02c03ef659724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9440b300725ebfd3f879f3371278f1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c5d06f6441e89c4baa19e3381121e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bf9ece9c7c64e06a5b420673c26d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3f9412c146afca029e50df59762bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d1010fe434037b31d069b7059932d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb9b252910b9b2c84e6d8fee6302dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f72d721a9004334212a33e2dbda05f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb857e4388678344954dad83aeb946732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e36df09379888798e0bd5c9776d545733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded34fda7cad4bfae54adcc1aa51398734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239050701a65fe89b975b982289de5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe3d4daf0aebd4e339094f68858b5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733842565a1cc64a4ad58dfbf08c927737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4f854270855dbdcd2d1f6ced9c938738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294992d2f5333e108e1170ff5df26ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957410b3a60017066c026d18072331e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765d7ac132bf5b4ed8b864f90a16daf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79daee39f59849efc753c409818ac4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f9d28d4f9a53db71e9bca1deabedc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40383c78bc6aa4608b710d5dc4101e20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26cb7446ce7e16b83e3a0134f8f37c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513273ad3bb8027fa27146b59146c98e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eddb989048babce9471c6ff84fb4b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dccdf8768c0b76bc9d84ca5046cf9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd0d87dbb4cdf709a7fa9bd545397749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911056117696f2150011e51591330b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa061c95954ac32bc11708763efcd2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800c2a82f415a79553e6eb3d0966aa3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21a66d2dcf7e06f8c2fd19db5665cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e19316fc09c6882b618b2ab0ea015754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef213a46d914559d56239a5831b1641755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3ceb64e2e804b51888d0db60f13f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2a5093bc178573931b01ae2c8467b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae160108741788a61f55189fb7a5be91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c444017d74f0a7c933ffeca129dd1a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>