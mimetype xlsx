--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7894bab9b86fb3747058cf1e38174c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ab40781cfa389dac0f8ca78f6df792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467f75ade6cb35df5472254d10309333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f3005cc58862031541c21ef3656484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aa94c4c590724c16d403b208515a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff2e4bc24e2a18eee9792221926a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f91bf779cbc7c98c423da0e54915cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a4af003152113d4fc6fc4c12da28b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783f6ceb37088458b01ab43acce4c669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da53d256868fb3864b354664b38d8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a6fd6e4f4f5fc7075fb749c132f0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae54f3458db2a0a7e36eeb3b041a7e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2916e74852a6ebbd87eaad6e852a5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be490cb6e03f29af778435d8bf4469814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7338e15a80b99c3444996474a4288415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79ad6563577aa2abf6eb97ae336b4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eafb0c55bccdfcd2e8a54e0a88310117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb59cfe7b2bebfcb140a5fc30e467f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93925a239bde98279e3012388105093819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f67ed684a42fb8d03baed16d75ac820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074f45d52386f4838ea2549467f49b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee62a6964c9e651297ac91ecf3598222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e03046ea2bd41a3e87429749c3e2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9adf01e73b98c61a6940466a4cbfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bb33bcc0406653e362ac85f99d81025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71767f31745715307733a01f25e86426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de5ca52f9dfc136473b4953ae76abe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82172a9a8545def1d56d107086a7f4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d454269c7a3887603a90964b2152129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569374c77c332f155994f96c3df137f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d431e5f92fb94185ed87ca782f6a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd0e82cab73213327df68a9259601232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032bad0ea1a3eed39f8bf580ffe33ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c354561e1b5b790ba5fba81a42fd1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bb78d44072f8b58a9d32f33757e1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51348ae097771f1d0b354509572ceee236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fed9402284f178f78ab208b5eda9b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74afccfefbc712b48522c6a9dc084c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2c2019519ef0c3709c379fdad4f4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb1babac8874303ba156acd193070640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c06d421d6d593f7fd546ccd71af8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b84ed5470f92ae629b61aed01fab042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda61d9e425264616dfaa570627f8cc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c9094920d6cd8a2baa449136fb20044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102f1107fd5c46c2563e55515b3ae3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2087f4e43b9ecb49dcd96aec8b867f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9648810b39190addbf14fc4167e2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb94e280694e4b7a4ee49fbaaa74d8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26cde5582f3479f4ffa5e728ab166949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faa95a484f774184d7db7ea36fc1c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d04d9f40c22d1efa0b1221179f92751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc648d4f49831ba56f2fd10645a4d24f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd17ba15f36e638e4740e85ce902f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9eb4259f1972ca87c69ce5879fea254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb4fe6c1447648d93bbc546162a38e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6a477933081166db05489197b091f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d180c80ddafd7bb3642893739c9727657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb75696a50a40c59caf52fe1a0ea38c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d290d331d50cbcb73690b258ca810559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609bedd2e448244dc6ad38ba868627c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959561fcef014d51b506812db1f15ae061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4f738165aa8f481b94c9ab7e7a36662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ca595b78e8e075307046a47955ea963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd5a659818c658e899849e573f765464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3cfb0909c284c92ea74fcc8b2143b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a730da7ee15be97728e6b9005a9b1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62883f3670f96aacdb0347034126ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346d00cfb54c535e7de5f2f903142db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa81bed4a9f6d0310cf5cb728da45e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f51a98112d7353dd5cd9c8cb18c08570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ef7ae41f9aa50eb22cac26435f32871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a82b73c026df399ba73713cc23279272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c23f76f8a622a48e9183b80eefbb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328e69349356c2e4bc762df513cc76374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda126f8fc6701f3462b1f7b1d79bb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33212dc80729ebd4def2b3773accd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefb086b23086ce6a98193a6bc64e5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e941ca1e3ea012881889a9ece247cb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e1b88cd3562efe4da2697082515e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990e4750f30e4c535d57999a66a83b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd20643354396c0903760e1f76d772681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd8b33b4dcfffc7ab0ac1a43054e9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ad99cc5aae320dd780478b78ebc6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e578c1739e98bd365cc1b3d26fb8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae53b5203bfd0db81eda5945b831ede85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed85bdf8dcde6c517712e5c9984dee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d652b498aada9d8287fef5a8ea50387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c5fa447237ad90b9e96b0d251b3f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff523d69a66ddc7e3fa84cb9b5865a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd501b5194b58f5a74619c86fbcd44290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ad9611174f5ca9ae25aa865cb914791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2b483d6f1b4964c965d41d2598bd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b40ae604438440ddd4293d9e091f8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb055c445015636f32ce112875ac4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9e95d06749e74e6a071f47d81087b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f71c62162bf79b8e57861a66e3bbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ee3dd3f9be40c4624b04b0cea5b8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ac3830fdd469563ab369c7f8e901398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe3a4684e3744d658ab775c6c7395799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b662a898e72f44b6dd4307243171b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59748a26f1db2831df7002f31d927ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bba8ac13cdfa8592591b780112787102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4afdff85767c1242d05f0ad3e917e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92791d7e344311fe73b01a51c7c6793d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bb89d596d8abeaabdefa60734c6e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954f81e261ea42f346af3b8d47e0361106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f567e7348721441ce18516258b282107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc189c6a9b9bd1f15f96c7f539ff037108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed473be53ef070435e14f86f6c4eb2ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43097cd320364d7f86643ffe21a62864110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ad4f77dbae8e1f6ac007d30fc8408111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b7f53a62f0b1100b03a2a90bdb3e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d93bff196881b1ddd806c332b28371113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a747ba00a80bf135f7b22247f17414114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ca03a89c201957ab2459255ae5103115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2a7ae05b810c0d975f7a5902fd0c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8136d6152952c9a7a283061ecb9d0ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704fe0e1b7e0426bd4f900623ae4f0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a569b92bed3d6798cdfe33f9d0b94c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732abff0a00cfd08c8be9001207f2217120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5f9b75691830b0cd485bd707bfff7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f668eb67fc5a4999e54493d62ca76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a951653f7e19a5fe100728a8a318461123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dca537fd5ab24288ae9d3558ff6fe1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc1ccdec143c7130c179074032b582125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883de3e8d5d792a5c3c372e0c94cc074126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e217a5d356a4356935f3bbc3485cf3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c46a3086253148b99d353492b0cb45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca681553f977199b5cc090e5a12b5fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d46a8cb5383f516edff4be31624b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c936696fcfd46b8d9a904df1ae4c7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a06f238da54f88bd43a5b6d373ac2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c206f874fdd691db5a1e2d4c20f9398133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8f473f119af180cdfd63f8ea82b31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a604a7572279f80bd9833ba72bb679135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f6fe9ee8b26baf971f4d76c417615136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69933fe89a81c539412b327c7acb54a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc727d8ae1ef2ae29a732b6c1dce4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61214650fcca29889ed31dfb416041f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5462fd53b8ae51351b036b6412230140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cd5b1541937b34fe72249e018d025141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7114dfd3f964828db768ae06b3a3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88552f765286b1514d636f61349ba12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f5e6136cf3518ede6e04466573d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d06b5a330cae5cfc0448d1e48a68b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338ce8ae4c0a89eae578f852b501642146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2b9b5e4eb7d7304ab9c70f7af28bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e499b8b2da9468a4cbdbe52ef95885d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0c9163ead9b3e1038b1c598538901149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721501f6fc1be431f51a52f0bc0a2fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bbf920c827ba58f920aca1c7fc557151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92615e1a0262db577064f3f908692895152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bab5f037e103f21db69f6fd07da89a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454595a7c14f82a6d262dc40f8926b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909e2425658472faf17cb844b15799155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef64c5121eaa58b672923ef39d74141156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cbda4645165faa6207b9a7b068d68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44984d31ba0ebbb48827cf1286a73dab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca82200baf66e3e80d06e2ea89270b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029e9a020578fb22bb193072016631c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36cfb7089f96dc309287ea0ac13e42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6662290ea42caed3ea4a1c277eccad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185f8adfc502676666e6393e672f62d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8d7f503925fc4e281e13661f3588b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c89435bd76201f0fef7d6706e763165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abc3e37c141e0729abe35c2e3b5a00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e26a32e4b4057471862d99b272d5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b8a66ff600186a728fe8273bf7736168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd763ba9ad5b7f2ded484908f67a116169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec587355be131cbfe0bbb0f10358ce1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58926b5106a86a0f474f4ae00f8cc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0500c5bdaad8756f08adec8af37593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ae44ce51715b1cba9159b1f0f3e53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a5a124fda5151f6ea830fef5163b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a09360624f4174e7fb84dee2425e7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ec72179b40ddc56c9cec407e8a7c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf4745f22643ddf9c88ca78abc6302177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242f747a88b511def2aa959717f1ade178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33527e0067d490cb11bee03cda50e4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54a4992093e4f05c1e1af3d00fea16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e09dc5dbc4109f9dc34f1ec0abc0c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54affecc3d4dd4cebcc18ea2318d696f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbf4ecfc708a6adcc73624d077a984183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bbd98996d0825c0103ed0be72c68e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22120591ec9c0eeaa922041ab62430185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e234136f1fd2345b76fe750f00d88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce8568c94e7804c780a8597a79127a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2ba456af149edb99d17881113c0a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed0aa411a1923d598fd332b4452d05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6e3a8c24f84d3b080341d269b27e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aaf9e7e4b3fbeed0acd8d34bb2ec5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b6c352abee0f95ca3e3891aeb2a86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4579c25fe1dc1ea0ba4f90ff45d40e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e1cf3c4b1e4005e73256896a2553c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd32fab557a4b87c6846b28320bb934195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713903b50da79a15ed761f966887378196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b53768016f0a84af3e71e3548c8a4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b45434c51b9805687679f5089f3e38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b24338868ef4903d3a33989878da42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947e84f4d2c9da4a39095586c0ce7b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59d2df31bfb186099a9fb3046d1d59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fad2274780096ea15ad1165315807202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf891bd4e73d67c4bf97b9c77d7bccf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b03cf2983f1c655d38ebde18dd615204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98600b238b33a236c46542168f3fdffb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f859fed7d3151dd1f1389585c9f2eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ce048c718dfde0c925ef6444a1ab3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fefaed07fd535f4e46415a573689b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c094a59e123b824e2e0a4d4c150647209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e10988e92351f09afe2af74aed5cf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77f4dfda4816e2400e0ffdb5f41ff0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f708044c09e85d53b2cdf9884ad9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967a8369c5043172dfe3952ddaf9862213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314381cb4a39c320eecae2ccea50d94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094858ebc6e1a5db9bd13188358b80ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ba8b7ffec510a5ca7ccb23638b2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84430b5b98a56212970aa52a63e9eb2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8060987ee317eda1e16703b4f33645c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3331838c96ffb9c1f64c02425e679f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaf0c357fd3ca4a060260d82ad5b66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe454a96f452710fc192c86873d52b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43d9c284cecc62519466c8e16872a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001f478cb1fb90c12bf455f6badb1c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363906caed17e6733da80659a94a25b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bb5472ab47665efb015ca3cabbbe4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f89e1827618aa234e3ed048e29b48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941ec7c9e153cc1092677e8ddc4403e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cd1853e0e2a42c1491e5204527145228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ef0499b387099f07d3043e253ed3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e8c6b3c2037b1c3aae5705953bdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f47a1471b79b42cb05ab0ee730473231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536600b17946738988f4a4cb0c50cfb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf627a34a5a0fee1e30a0fa906d7ed5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df8ecf14a06fc645f50bcc5e617258234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4251e6cc179743dc55aaac91ded85dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6241276e8e8b24fd88ad04cc6517d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339b5f62ee59b47ec100f54e43228eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e62ff41d3f0e45c99d45a28dbdb8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28beb4a54d0c005d65d857bc09f1404239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056755310092ff8c86abafc219cdbc2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519d607c4ee89183407a809ff95f96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951c133b911bf68039854cc0c4f8bfc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0e43e1f6b0a4113478bd264fa658a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598b1248725a3932e1f176573a887f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cba5c149e4bc5a3d5e3e8af558e810245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebef78ab63a77a672017b435826fd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d3470ad82ff2533ff59ddc4a574f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b353eebc83796fe8faa25fd09df3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e778ebe6509348b4892b142030a3d22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b46e48512cea4d33174e8ee37320a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c05f44c9c9028fc23f42a09370945251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c1cb675528cd9793704fc44e2fe8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dceecf8c245bf02b741c1d35e9410253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27d8b2beac601a3f3915271c7b2f84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2bb50ad576abd9002ab31af33a5ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d43fca9b0a5a983529dbd3c500613a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfd192f4c47eb45b3a1986a6325787257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aa90f808011a0c6d71a18a52cb681258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bfa4cecc59ff297e070552bab77e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b10f6e623ecba8fa6d9ac38e34f471260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd9959895bf6ba2114093b96ccbbc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b3f9c514d10cdfe952507d2d37c92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d41388d5d2a0623c632a7e1bf2273263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf523c43fbd132e16ececafa7de8cd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ad92a62f7147a4c959566595640ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e43871929bfff2cd8739d70574f1f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee9157ae4da92619a08b472aabb7c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc283ef2bb5d6232a3017142e463916268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427432d565659385cb63bd0f68911bb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381601ce72ed6cc31e8ada34790f87f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb8ab92898ad68b98d3eace1695f61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab122f76cafabc3e1ca9f24c2d369aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9ea5d0da3b7fe011cd15b54c00bae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3d5ee932fd1e5c333460f03008b07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4befc40877b6b587ef5c36cf9f8ec1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff9154865e2e78452595cfa38b7a9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdcf0ffd3c5c3e8bfeb02bd454701e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8828ea715496456ebd72e89288df5f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f3d34aac76f61e79c9086c2110c5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce1338f40e07a6bd7e9297b6520fc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb014c183a417c333471b71a54070e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ce686958b0711a37fe28e24181b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349db98940612dfd178b211d7402fdd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fe21c2611b19ed97ba0fe3f1275de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78728fd44c62f0f1d88635372457697e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a2476417bf8a90dc69ca701897390286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684278620052ff94b5d052fdfad99be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832fcc5804f6b2749a7bd2825c262a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda3dd58a07c40c8bdf1707101c5203289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80923fe0b3f13194a792f7e53c73da8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07081a7b075668d3152a121a04bd4a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609e00857463f291221008dcc32a789292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3947206e61d377b0948accd9a650b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e22106a7ec9b72bc3d60e8cfcdaa3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75eea55d226fdadb5cf72fa45bd4e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36828c21ecae9d68bc659a6ab4445ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce902a54a08acd3d016e0bbeab70033297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36455833485dd256dd06ffd533626982298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9a97c37ab7d400d09051e8ba1e11b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8139b8e2666dd39dc67488074872fc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f8d8abaec60b76144af7687dabf90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e8419ff2eba6cd4ca1e83b5724b3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d617402dc18c8e74194f092a9183e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b5fd27580a0c32d1128342facb8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f384af4448ec38336ccff68fc6d434305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e692741bd8baecf733e713c045f81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f20e535102d8e0320e6e8d9463a16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761b0ad2fd1c41d7136dcbcd4f6bfb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2523f620f15760e61b2b61ca19ef3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2947967fc62774535b5de47eaaac01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381ccd3997c1e93e9470a1b113323b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79203c35d519f438028ec8853e9e315312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbe5afa22903a35874ae62c12b0d6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec68b9bdfac78ea70b24a5a3196e619314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c8fd7ac96ec2e38ba1d4ac929d7a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50280cd2b08126055caf28a57c1eee00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356259fd0f6656c78e224adab9d5c877317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5022cd2f4e1b59a4c2b8ca60b1eec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc487e93028166b9a1acc40594ac9e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618dab111067d5d1568e564cf603afe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3fd71dde009a0842ef84c0939c795321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36585cc74f85a19b83a3e72a22574ab8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21810317044f7f177d777771b5227172323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56516ff987dc73c2a98656a5c19b7e9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39551e6035c105b00e16b73285d104325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7078c54c2127248413caef17f9ecf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50183dcbc25bfc29d559b8035865d930327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb61503c5bde6b5aa7d6217365695328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65c8dd7016dd296cfa135afa145408329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b5157c14735fb7a4da7e2aefed044330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c797dd8ed36b07f4ce0fe2dbf9563331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b361811fb5337368e47207a432a748332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c811a18afdb817c0793963b5493fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e45ac2227f2c522f083a5f9a70052c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cba66e4db7ec6b41347daeb8862b2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab69bcd0c4b29eefbc09da9d0c38695336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e843d8d0b2cb8b093ef907d9907c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710528cfb9e29ee6a8c2f5c07667308b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ea8b2a914022fdb95feb8cf91386b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58871ac8d84235077ed7713c503ea141340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6b1b50ebfeaecd2b0bd45e1e3e270341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bbce4217119d0c94b190ddedc82b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f61c43114757e70b732e7ab5eabb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f71db46f4ae4e1d232513af3fe83d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65204f222c9dfa448bb1ce3660d11a45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e0de071b1f573bd145f7b899e7777346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae0fbbc99d32add24e82a2c85f7050347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c318babc9a9748080ad146e3da9776348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98c2d271715516333c2708cd989c04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b571afac3e98603feb813dffade31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe264f890a42d0cacc42a94b5366a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09717f5a5c12fe511a7bb01ff3e71fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669577e67e5b534fdc22dd4feba0e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3896eff644846b6762560884ec723e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef7ad03cdefcc608840b9ac8e4e348355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60d83853701f3cea61ddf9e77a9225356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917526d8a703206ff4b4f4c264521a8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0905efcf75e4c6a83e17a28d8d76c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627215beafe197132cb14fa23d89534359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc2a8f9e0c8646545e42e62eb7449d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62359cb5a14d8814180fc802a3e106b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df66f127f01712c642d8fac328081b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378ac4b0465e2c094f1483357ec071b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c0715db255008b61e729d94ca8191364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127a79f45ff51e32845be54a2478365365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650945780c98952c4fe8b017ad5fc0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f887a63b73ee5a68bb76673861c6e0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e84036f6f7708465f529f402ac3846368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f717c27e4a742048e1ea249fbb0b4e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc5ecec7525cec7ad77ec86def589a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebccac115e58e87a73cc4724f6d95c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885f260ec3c2a9f2c8a04c5acd22d34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ca4cd3919ab561df4e6d90b1c2437373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0d1634dce399a863dcde3226dd231374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05580cdf9389998dcb8b99ffc134c70a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aa2efacb6b3069e9c20efcab03f38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92ff3dd6d63b70c87318eb36d9390d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346a81e44ce023937616d81b8184732378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec32f3f8d203a4eed940bbd23eb7f2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcbe9f24349f526a00291172f242e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9499589400bb0e1e028bc62f784780381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a298187035cf2c32b4cf68167c1652382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d15804181f3da187879d8c6d377b6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded70bb8006ad810ef43c5fa47ccdf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dca068d9c5b7a9df1dd89ff2c3e2dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbdd621e48b43529c3b75c878d0fe1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f6cfcdacb660fc4a778699200c19c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a86e2cbb98712e7498c206f20e13c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19d531bea48301d176d30dd6827492389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8367b95ddd2d2097c6d2c3b3004d83b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b93e1e12a6bb3be6a1ebdc575731c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d61d6d36b95ca486ad14a055d8854392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f95f20982c1cc0871d19bbe8a287b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725889c027b9e9694f79ea98f9b7842d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a89d0257c9a7e5828dde90f569bde1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f4fec40f397205cf684775f3847dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607fd9a0750b21f82dc44ad16e394c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d322405fee7b82a395c35e7ec9cece8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff681bce36f375fea3f321c17338b36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756758ab20381cf03b060fbea437476400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c2ff25baf8a611d9191c61e89524401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c29ee0a4d431b57d833817c46a16b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd26df243331ef3bbe3bdfa609cdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6cd17b7fc7f25d11bd722ad583418404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb787316319fb6c868c17683af9f69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d983d7231abf14ab7c4ae8ec1647d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5458fe4c8be078b74727037ead251407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759651169e9907030c59b500cf17dda0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc05a972f9b08c1647a42b9c614d0aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d80f897174b951185c9361eefb0a7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acc1367727aa5967fd49d5ebfbb222411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847fcc471edd375b5b7a5ed98b1c7fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb740f779dd437d1dda6f0e0cbc88e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8969eedbf8859cc5cb119f80ad2ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2987de074c2156e3755099de624742415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52a8af07c27ad325dc3e18f44b7e77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e90a92bfdab25bb8f78032fc3d6a45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6ac809c124982e26dafd5fa0290b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774670d8ac4549724ad20df66464ed8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a578affa4df728a176513425cb0be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7092225a6073e5b53a5bb59d2e343421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de54868abb999ad1ab11965fa165359422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea96b27c2048db8c768741e691b39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e200a3251611f59777f07814a019c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b750d0817126de079140f7182ed3188425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb352ffc001873f0e6789ce9570c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ca88ab3ef909390c1a7a87df93d41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e84075ad2e5a240af95fa238e8fdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83859c2a31d71784958b2b60ec89aea7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66adf59907d6899e07eda78507f17b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17597c59020a517012f9f003f6fd1006431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c2dbf7e6ab2472ed1d3770524a634432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a609ff301f8cfab9fdfb699d43290433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195067ca28ce0eb441a4766a1139ed48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adb30e23031c71764f82bbe203f2fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a55d94a09fd5ae83fd747872f510b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa7c01add445ceed1374bf9cdad971437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b2152cf2e03942f83f3365861fac4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716641cc5cada3da0d18c3d3c910d8da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201a98944ba6b756f093009aa62f2ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8977329f5285f6b56dd85e42d71e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e30f1cc63977acae751a127b5ed2f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516ef6b8c517ba1a0dafbf8ff996e96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9397066d374f0f73144f6ec1aa39581444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f24d8c96c34bacd4bbb0cbc570d1ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c80149e01bececcd34e4466c91a7e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4439a95978c544c0555a7e91a0f63a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168dc8cfcb4ccff7350e6b91770fb4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d18ada0a7475619c4f66380e02b6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272a6e13733a43c9fc07bad6a957eb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa633d9e590ef794d909c0e563be38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cbf25b4797bdb3ca933e492c2c64f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a7a300e582da3c6fb0f98ae9cabb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fd7b2803ef31fc0a6aacac8e1a82a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad87af3d3356f0df4ab40d5dbbd7c84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c054e03b871e28d4fdcd2c17377fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbb3e3898b5efb642909f248dd7c0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412dd5c8055e4cb6878b021cb3f65bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15234b8b778710ac734a93fa82400c06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cf368f47b48653c78f3641b131e61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42af32ce5769543efc9fc9cbad4120461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1b709867b6418206ed311b7d69cae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd509ac1ea7f3969b6a47a05c5d3ed30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b314e9008829378dd1f2d1c528387464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3d5f31057d3712cf28f8579006086465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d4b91e199a0a4a1f7fa69bcdb58ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb978b53411c6143778863cc8e2ba13f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab283fe35fa4a2b9255db0c7eb3a15db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d226daa51be56c47ad3fba9b1230647469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a40cddfd8bb7bb3d461480f20af09d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760b66e6b32b630614583bd4fd6eaa4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8b1a9243b7617d33af90bc2cde14c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546d215f47e0942302e769184c495ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae3f4c9a8e51a401ab42b3cbf4e89e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df894f00a034eb599dbd5f1ebfc97b27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b96e34b1b304fd403323fc898a6338476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb8066fcd089e06db1a68ddd4e14d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fcaefb1e0e9cd0d35dcdf7addcdc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c979a9d1aeb281eee2fb50cb5a778479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525b2fe03e7b3e518e1398d9a874b65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547675cb57045489f21ce64e7d9c6a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a4c9251f5f355beed9786c74e514b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8603382510f86fa9127b5623116b928483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674125b9cf51ee1f8226531f322e91c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832869297ff789def0ddb1c5f62f5206485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14188d6ed27c98321545e3a8212745486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585c6275102bdab44189975b021fb4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29fc6bf0b574457b74d1ce88a7755f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf759f38d44a6558fd05948537e373489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa3c0e22811c75f1bc926c97e8406e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450940b613845e74660bb6a35c54a54a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde404154c5d85edca9277e65423371e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93486c87207e4102de3287392e575ef9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2086adbcd7e0210557105494b54c2ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71d6ae6ed2e34bf640246540579609495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fff99ab758a6c9a549bf2c5971c0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4774765340a6c5f973f5f38260ff3cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b964b282d432b112694270252c101498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc0a81550a7582a3032748e8da490d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f29b7513443dd1347716a4ed18dba3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260a91adc65e7a1b384a18e4ace75df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0d3a70073276dd917e2995e8e4cd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd301219c540634ef926e8ba90b238e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4692fbab843356ea1b38e4f9707f18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7de141daae5cb68e46fe7c301b8c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf1e74fe0fed89ea44627e1501d80e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c4203b62109ec05d1ea2303a25abf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab385a559ac1c288f216aa545308f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c0a4b302dbf6becb20e8ad8b7d374509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa9df88780b77f94ae32ac20a8497c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0329f352142c687aa097ca818c40ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a96dc14fc76687c660b6426c1efe71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff708185aa0e523e9f36ca1e4bdd6aa1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768ab9787f4b7c09f4277860fa78806514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033af153c21567b05c693d7a7ae1ef3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5d115941168ce7a6d270f9a7d7f38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94926808624cd5f04cc2919e6ce6d763517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25fa3b7d4b8b05584cd3d596246cb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0b43c676f97ebd9973b63c1956fd6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df25a33994014cd9c5c8fd6dfd77dd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc4d6707744f75d475126b63511e36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e819fef73855989153cdf75702f1c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877916d051b7eef54848406b2df4d187523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d76f6e5b44b5686c548fb4c95613e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3234da4390181753f7e77526ff6f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97980054200b3bca5ed6859b76f82bb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b9b1d34f2b9ab00199991f7782ead527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49766a6e3cf4a089ac4ead968ae3e29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830a18c896d77e3a6cabb48f2a24c88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eaf4d85f19749b730acc7ecc70183530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e13fcc81b7f7a6c8585fb6ee691fe9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adca9d7cf2ecd4c8f67e2140cbc3d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1e8fe2d52607299c3e4e51aa7c9cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8903ff804ed1cb7d82dae0ad73525f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcf695b5b921a7f5781808538c612f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeaba4126195370fe54216104fe586536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aeb1edd4f553cfde6a39853001c6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d455b8b703f775b0b31c883a735a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cded8008c2ddd72dc31f03e043410ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f3f9123240223086add2591a41b82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392676f0a0608b3230005bb03983824541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb3d767478c82856195352ae73c826542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2557ca6792377a0194f45564192920543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1dd5f2f538fff91c2e6f298835bf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9143a7e7fb4f9225828f82cd33ea2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad95388a154c6b42c48cd0a57775a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073c03d7978ca2e463cdfbed35d3bd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6a163638b5b9262101515121b62f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603e7df85c3be9c7d2861ec049bdab1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0691b75c51cae1bf5200843c5cbd96d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec993503c8ae63ca09abdb3576d2197551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a5715e874d442fa09824422ebd8b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da65d768c752f1e865cab4ca9c7cb78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529f8bcd955fbdb9ccd5cdadc945409554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd6ae66d6f481131598403c117943a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e16151dba61cf22b877a68e7dbe0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c187e396cae664f88b06418e53dc38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8789f25d388e3d9ee3ab0b39ce9112d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5856191ad3e5fbf39ab5fb90e4373ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818f62c16dcc357f705fbfdb0575466560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7369029135446a25b550aa782602a3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889a9df40259bd79e291d0b6498e474562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44448fa7c2cf14b49d49fb0675db3337563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f8837852c2957270dd7f484f107cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282ce9d3b122cebbd8d674abe19376d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35973e9acec18bfc8bfaa99ed93efde3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f049baa2e0ab75ffe2c8880b264570567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707c2214ac9bb2affdf1d194eff6ab6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0300078c3ad08a2f24751496c5bbfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3470e460a0ebdd1ef161443e58ab1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9649d07354f6618f24b0e90e47744e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bc4623d6837995c0336760f2e2762572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fea797f7fa64749b7637e914e9113573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d613bb82e19b2464f90393b81bf637b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86018aed9d4378d24f4c8d08b1285463575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4bdafd3ffb3ce928e9f91b12f288576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bead63d15d823e5a3bc502b723290577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65c9f4f623800d0f26b1a3881dbba0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036884905f4533ff37d25021e795e0a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d59dba118e22a25a564cabb4c54607580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bafc3cf2a93e218b9854af0074e61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c0202e09820c3ef609c00f20b67d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a4889d78daf6e55dd7ec5a5a82caa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65ca22002b2f16132c57f5bbe2c0ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f646bd7be1540ff675ea5fe9507e07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5cb2d862e235b715953db1f08fc9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0679ae3379fefa4397f542c6faf9d28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6dab6d677e98580b0a985fc35e2bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d7daafb9e8e6dcffd381d47a52d41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fb903ac84677f9914a403bd117c8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9d82b4c2fd851854580d5f3f134f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3197f51a1a8d7d338a1143126d2f0d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc680390e45e99ad551a24aad4f938c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dfaa777ff7acbc08a107ab48121d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e6a43a0edf64292f7e19463423e42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb999e3fbf44ab5db65050040012ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ed06610bf67ad6f6c65ecc293c911597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc374d136dcdbb7a3ed7b84561414c25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ed67a72ebe8f4ddcfc5acfbf7a527599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef121aa1c3602813c667d948195da546600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef063eed96af55b1e5d1a535adb698601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae22a595c4460ceb386f84e537fece602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b926846473341c3779caf97b4451ca3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ec6afcaf67be52b8b4805f4743f07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc98f4919ce05f9dafa86687af7e5b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1315e3e9542105c58b79aba0bc06ee6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987786f197cbcc1be3617ac948d9b77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421b8346b68aff309dee8fe553141dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a3ace9514cb84d8378a9f85d65bef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c77073a03a860421a8e755df8165b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0312227f6b884fcaf375438a6c7b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaeb2fe2333c3d9058b77e55cf1957612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75744d3aef85cd077762260e2d5a045b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356d137b7050733caaaa093712a3be9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ab923916fb7c8797fb4295d1140ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89009c07ffb1e83b34102eb8eb624ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d635db88147a5ccfb83a3e2d27fb7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d79f2ce766952ef892299b71a4fb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcec2ecbb48c20e2ddc265c11adc2b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3479f8fbfb589c624dae9cf42fa517620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74633b922c5a6e7cc323b2d9dd2d70d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52d6b6706800f0a032f923d609de75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294decf872ce7494d0ae06832ab902fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2008a3ebab0427c9609452b4a3af9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f39e6a3d85cfd4bc24e002ff1f245625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ff7ee914c37f8eb932d62d4797822626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead56b8bd98011d2e9af5dd6df6e74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c224e1b396287e4d4909af88a541882628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf8b13cba01a414afda85356b65d0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cacac31b9dae13beb534fb41e301e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43720676a34d4195fbf8822105e0af78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01876d28960678ef2430a105f032fec6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671629fcaa638fdcc9f629eda854a1af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43527a2ecca913d757b781972c6ad2bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bbdce20cf8ca402cbdb4af817aede635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8efe36e478dc861e4606dc08b1ed9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e43f6d102fb0009afdd43e8bb6be3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdecbb2dd20210873dac65b758369a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa272dac60cb7953d33f3f5a7a99c1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242f5562a1ee850cda318a341862e9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c9d88408e10552237f5829a9bcf5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531851d70e2aee0fc86dc81064fb60d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eeaed2e50c743db329c4859d11394643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b13826c58d33b95a37eafef7c1101644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d127103b358927838dc227c423bc27b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc80bf34379ce6ab83175eb8b4d760646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1429d4d7724d26261f6a3ca62f5c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fcde3e7ff0ffeb49ecb4fe0f4e49a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8d3f120d754f353420b750452d432649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cd79447aecb8875d43684e302daa9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb775a17da880f82cf25171ca715533e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d00b2b9b0bbdb2a780e911e4b3aec5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de76642dc8e37bbfcc7d2ace50eede653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92b141394f9e8eafeb3a82b4d4f570654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfe33a87199f3bb6298da4884cf778655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c626d53d2416330ad28efe4b4f7f1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d043d310d1d266661fe19fb9b0887a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e424bdb75587f021570c9e4799c04d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb33383fc17d6a3ff25bdc4c7a2e85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b3a958381c5fffe768513200a10c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad852383e664c20dd778265cd5d59402661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affd820187370ec0f33567ba99ca711662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083e73985d096285afb48b3edb540c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98039c9e92a5806399d2c671f9209089664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2af71a6c3779d408f8e42311bbd30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa09c69f9f42befcf8c69d9fe1704a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea397f29a7a711966937032315f03b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86792fd95e59d2e98e3686ebcb4b287a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cf2fddc021ea06ead30def1d2cd3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e952306c2bb0bccac95b6b772f3214670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127c9d629f004f37a6a8585ca121b47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9af23428640ff8d309fc2aab5ed14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7d656b737d3b6c820acfc9e97d89d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7041cc47c23b2363a9f4a9f886cb1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5cbd88266bf81e11de7dde97d5285675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d31cc542ac013f9482e1079790babc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4370f240e04469a14066c3cad26471677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde9b14fe11aa08ecc61ea0eee4dbec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cddc0004fa270cb8fcbf1b3adcbf85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8485c1fcb5ecddce9ad487f5893fa59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591b6fb53156bd501ba0509263297b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a0726772ca57aeb700084d6fa7374682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cf285f1c54602871174931d3ed0b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d0c6a873eb33f239b512044d6791684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbed61e15935a7fe7751bd9e01136e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37448b6f8706923d67287c426f42425686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0fed37d313852631790388982d259687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd8e96b120e78a3f25ca205e5c4784688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046542ff39e6a9587a39b8030ee4994689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f659292da447950897cfde7685cd69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122c96f71d286c4697591c2f6aa0195691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df864f1202a626258bf6817609f7198d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933fb5a0b415514f05bc98884ac4037693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683650c49d3d43b6f0f973c7b7f6bc7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606a808f5adcfe891630bd2d6667727695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f422b68fbdc22f1e9ea0aa306953085696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c875ffd6f33f1340c26252853dea654697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8a029b776a27eb7be29b34bd03058698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2dd68ad791bb78fd3905dff1fbb52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4326ad3a54a34a28a481389d2c88c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0d4307baf60c31363e1165357e758701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71fba00606cf58ad798136ff809ce6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac55f35928b4da3582b42e44b96023b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd283b61a43ce6542bd839420873731704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56311664f1094efe6f86cb0d961ca01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f92e5e69d59ddf0e56028e92028909706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23368ab774f3cfeaf01c2a907e640cd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf6b5dba2c8f380e10d6682a74e31a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc6c63e825cce5a96853b841821956709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87567f1d7162202cbbbee0b2721860a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2e42f25106c688afb9eb41989ffa9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70555393a2562efe2307183ae59d2284712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2aa4e872c62465b4216108c72b4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51368c1f220e12a587d82837badced714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dcbf721de07b237f39a286a061f3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037932377e45095a8dc7a6ee2eb91c03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7f20b2e5e468e2d32340eb1634a40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2084b95361377615a13d05bf4843b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e02d74a016d00314f09c295efa2034719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ed2767090666587b3d200601f4e94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020507d403626b2a02d66eeb75b59c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b26d37ce19b4f2314956bf44472fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f73a6b65f978cbd10e764cbf2d5c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d38e75948ea49d7e57e5ed01fe2d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b6b1c1214b09a201876163966e6d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9926e0c859a164b6008a74071576a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4265d8d78b568389ac1a07d7dbff6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1dce1ceff032131d851092dd2f72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605749da0126bc38d4393785f9c8546729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7aa661dfccc634199c1e973863031730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd41f2c1edc259fc1c02fe1a6bf180731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d43d4b52ac27b1ba461f8eb349b10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea211d4dc668b84dd94ed7898daa12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6bda84cbf31a2f6b9ea373dd72b17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1309fcd498034cc3cddc370cab3e6cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cd0cab01607c60cfa56805e7dbfea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d0666c0fa5f99b87e9dce3fde4d89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e2b6fcd723e36676bfe1c57b1dc50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7ac7735970388dfa369b8b8f48980739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9d1c9cf2e170b8b7569fb8218be34740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f0f9fd8f6d31888633a3d77bbf3e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1e83c610b70c5c73eec2d5fd2aa05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f601f772e7bab7ae75c22ec33ee3429743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54da1f5371d5b281da21ff04752af9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81226f478619e1139bee201101e45fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d05da52b63b1fe935507460e1f314b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df9a0fbd7c2460a054a33ad172a925747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc326a4efb7cfc91049f7ba05e1678bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4dfb29ce0326bf9caed2f903640e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edafda04997a29afa33954d10bc534e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b2ab4d2d238789f2407ab007b0b6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27000c7ceb5a85d3a97aae960480641c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70431b867109201d9e7d3248cc81d088753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272ec9a77429d2c3dc5f63f892bb893754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a224de7855cb001df44b0a163454a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9532629d5ea472561a9c66c7c81ff7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308dcb27e42c94bc5a7e5b868833bba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabe535f1b1ce77c57b154d3ef6438b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed83f4dad43cdb86d7894a208b280b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacb88e350bbc4dcbf0ee0d67bce22d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c89a988e6b2b8975b23f73f18cfac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd28cda05bf25dbde79ee602705f0583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e9ceab2e1b51cf04dfa38bd3ffe384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846fed2328f2b6d4591c805d635349a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d253cd002e616458de76373c166ff06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8e9185fb98306beb439a4bae07b377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8513902871106820fdade2acdbfed28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a264ddd4d77a50b32ac2d38395e1859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2eb99673d72800e9e8fb6b51077b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eb3bab8d82e6494810b7b7566448211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e7b42a834a0fa4aaf39227181f99a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d115950f7911d839b5d0361af873913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b740c2094c1acc58b4bd310b3b776d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58efec74caf3445b40e183916f4e1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6344b01ffdd5ea2aba67469ba4890c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec351161fb777fc546d70d8a68af6a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7339dcd488546aa116e098bb97294218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa68ae974d6494526f2cee78f00b53619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f87c2b4dd2344aca508a6c3be610e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25a2d3f9cf566a9a5348bc487a056f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eef2e16ea4c95285f121c728e544622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619123ecaa676db2d01a4c608727934223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53508a82e0d26b3b06ab4a11878cef0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07e9e12882f93c6bbc4c342be4e11c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba40b63f7d21588d8d7819adda34db026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323426c6defbd0cab2e91015fa75aeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82613d1bebbdec5d6289c46088e1120d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6416f6a836ac4116fdaf3289338d1d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde80e817ddbf627097c427efc37eef930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1295dd0ebd3568fd04924043120b4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dc0509405658dd7cea64fabc1416c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7643448b0cd5d0051e93e6ff61ff6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e6ad84060929852a423d1de00017234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae265d66268cd4e9b7a0d137f99614c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5608290853ab4c76001a4473d126936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad12d90e6b46a334fc07730e42575f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcf33903fd00a2bb8cd46f37127ba538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a0db7c2932f353305d69a68b87ebd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5e8da52c6b199825aaae06a80e60c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14003169c51a4d61487b5720071e7f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b95baf0eec484810f030746e66bd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43570202d5b635f53858513fce23a52e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eddf97e91a2ac8a67d5c73cd6cd9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64e302f1b86d3ff8b063cc14806ead45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ee11c0b46e5515857bb6a9a50d57c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed79d7ba8d35de0e594950570de10747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a298db5d76913ee3d1aa315521775a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9c362addf610f138cbd5303de0f2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ee5cc8cf2bd037deba6ebbeb514c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6a3a89e6fae31396d88b0cce00e1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7085a9603d3efec4a4f31e8c1b4e1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc167f7e835cc266e1444f8e9ef54c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38172bff7a91acc1f36a4263c9ca822f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec24bc9f1d984292deda7ccd36ae755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6907f889fdb424a53509d07f148ed1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de21abd0091fdc7ca92ade100ae13b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af917f2ee72c1014e880a02dd86f1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cea51562f19d5dae6d25addda44f8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9822c23ec97c50ca1a45577e2bca5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485dd5b7d0205e7657d768fa23b269e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ab9511de675e587de719e6bd2d50162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f8cebb8ab123b862b73c7cdcc13fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6966e3eaf3670053b623888e5f545f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9649c14f588d2c38f84a0c1cca6da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206c65668bfa8634fc2997a0e15886866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b322dd0ed0656e115b756b75d70fb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e043acabcbf877c822deb251c255568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208265217648470575b9f774421194b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b38332c7bab93119172ac1a89b5e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9090b4f5b0e3402d6e8153c625524471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ab6c82cf369d3a2b30b98d36453d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4825b2a897b3d6ebfcbdc5bd536e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08564b3eba8c671d6058d017e85fadf974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36cc84ed830ace0eceddc3415192a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503b7e06213bef69a9d008c1205098b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945fda7aca94794f37e020cdb617d8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cc9778ae544133ff2cb59d0cacbef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147fc4e78eb5d5ee45a2e405dace32c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af2e06edb24ba8c3326b119d36e85b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a672795a48acda0135c3fee19507f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9940d62edc7deb3339d69e3381427c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e67cb02c736514a41ef139ea7a1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af28c941c1f144b17dcd5d867cc79384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07581bfea4862833e3c628ace37154b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15a839c500e1e28dd21029bde0fc4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d12f4589f08a58611e7268517de6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010195b7085666ad0ef308ea36f66af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d47f81090cbea2e655f983e47152dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c4256363e2721a5861aa7b5f0091990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d904fb42027d361d11a05ef6890dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeb700ca2f01a685e4d6d52686cde292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03568d2613c8140ebfd09dfb7bd0937693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47a7a3af484f03716bf538bcd83aa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9ef87832d60e0c773af76df59565395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a21d2bb4c679a459536183dc22720f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7afe0e53f584321787efceded4cf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497daa749795e08b907bde3030357f8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec1321ca1b38e4a2c3e0faff613f7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e2a43396a246049af25ed587335a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eacc21be01730f7e31c356efbd684101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8325897d4ec4af7f8a1a87fbc1c1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f60020132244085cbb65ead5dc1fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe35d0bb01159e21c4b36a29b6ef6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2017170ad4dd0829895cefc0a0e6bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bbb912ef7c92bc481b926997eb33d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430c9790bd23df65f51da79fc2c8489107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d786d5557b7329a4cb1460b7509f75c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dff09890806fadc50ddea45ac7118109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991435d8c1cdd9784006feefb7aab2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c656e2d7ae45dea7365644345f44338111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33635484c8d368a2b6d308e216c7d9e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463605f3436ef621f67b66fc004e477113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa28a294387b6b14d75cc44168b233114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bc5683b901af7b3c0209751b348ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a12b98d4bcec13a8e44039ee86b9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387116a569720500f246a75908bb6582117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98693c62441b4f2d35eb8a03228a6b47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c398434218a637fff7afa91ab1f60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db16cbebce7684900299411fba4ea39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348db827c50e98d93b419679536a7cd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb0d8863d402a01d6b4d6b54dd1acc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bf0e43c6a78e041f70af290fd5070123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc800274f7eca603a4fe9a9656c9f2fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163fef008a913b722eb9642c89892f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059458e25c4c606605a14e39f242f713126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b95918a9448e43424f9cf79fd1950127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c0aa599cb1a5776d0c20c35685d1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f09bdc9b6bf94efb4999aef687087129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63256f9b55a978163eee597b0ef6897f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dbfa08d0cdd377e268c1995f34b7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f846fa6e972e778b44418ca9c39c2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106645d5b1bb430bb49f278579267cbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed227134c5b770a0e492b91cb5212679134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec3050d9db2e4b05e78c1dbd5c295135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf1115d9e8752071c42f3ef73e251d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12ecf51c59533bcd91f3b4009c703e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f11c468a8befbf3db1c3041bc5bf8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e7c20cd9f58bbd0efefc1877c331f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e2db6ac467f5b5d11daec89bb5bb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a149d431d43566e12f70605b088058c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18a7589dd2bc2d75e0a5d5e605392d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919d4ee862e809bb89e4a62b5cd0758143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6edcb869a9efc982e4dda777ee897b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a90eda976e060842d5507504ee8888145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fe4fcf644c14c37f44a29e3ad9dfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ab4f9b85175fe03ec857de685d41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45625c027e76caf9aac2f6439e2a02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccdf0015108b20a95016e174e47855149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323779dc062004db73ef475983eca6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cc775264b2d9bdf0abc3a07c0d9c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7384c8d865a231d4156a11e483c4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa99d5dc82c70d9ac7fcdb68cfc5b8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8942982d63d26d71a5836ff523a7baf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad3c00d3be7b6aa3fe04e0dc98e064155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e959cc14de98145e9ce69da410bec34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659b5bf9a8447746f350f867e436067157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a92d0271714386be92a1a60b5514158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a8789138eaf337f66a8fc6620fff2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb3ed0bb44bdf31425a16bdba490ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c89fce58fa3c315e67e62a96e81b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec743219f2b2fb00f9b00a22778b736162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f20ae7429abee099a1260a001cd3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40775eecb754210214eb895a62c21b0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20ddf45b39319c003c04bd74677e09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263ce6e15465185db9a59aafbde0256166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baba0523a85c8bb24f49c0f02bccfcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d61a13048f9267bbb8b6478b70c885168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f0ca0af631c05e520eb5916712d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39185b845b7f58f7db1dc754c0aaab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4c6f439e50141a089b508f83c151e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cdd869417c81f9bb073bcc03cea11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2809c8969cc2e0030e88687bf59001173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01d0c5f208767990acfe2b1a60cc7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3c0765e0248856a44a92718623165175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a9818074debb3a94e5346785d8d11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eff516335cbe73310de503b8843fac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826c4a390f9b567e8ae5fba3cfed88d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab84f74d8a0bf9d2c7047c04be313cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b53628cda5530273937f00754cca9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a0ecc052c8486526d157503b310ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083523bea7e6f6c6f6d59e30c515662182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b7ab56f4a99d71101232d80200889183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aac6d816f7b738ca8d38d3605556b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff924baa5f0bda4dfe3f516d157ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97526a6fb4d74d8042a0bc18efc6c1d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f448be8fa73be379b8afcfe59dbe46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d305e66697a6d9acb6508d845eb9d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9defb49d2aaa2afeff53fdd37a5dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89ba09467f35337e453f9be6e4650190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20da442a8046f912df214b8b51cddc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328844d2657e95d48cb2eebfd893779192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5696780b2bb34ce8630a6e7133a251193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de2f59df9323efc038bcc08f7426a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba6ccf68b0a4a5e062288ee9bd6ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4807101c17b68be876673de98a520a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d2e378e244dc90942739d1785c12e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bf26f10be4a932e743513cd6f664b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22ebc030184c296d073720fe9cb487199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7457a881a27fe22c9915ae04e93cedc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c1872396e5203a7c1c1c03a19669f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea797c7d5d1bb4c1250279dea4893d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d3d49d028257026520b410ca5696203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fa5eba770ce025f32d4e57e8ecf4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba974fafcba2ae8a13ec36c705dd36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e648f0ef297ed66e7aeac898c8b91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bacf3daaf585de9af89c618be9939d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50cfe332fc255df90ef80e7292d1f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f25ae74b7f168826bc910d7ce9ac4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcad906c807bea9b91f1266fc9cd08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2d0653450f38a2554d944f897317d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4defb87a5173817379c25c475af11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400ce27f144a3d01cd7d51d9d81f0c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d528786aafa99adbd49e406838ad36f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e74b95d579ded4d31786c97ac9b45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae47d964c0d3a74941119af13645f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526da3829e7d65f01ff2f93f8f12fb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb158ef0a7afebb12a77d376eb82f342218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098735118e515dfbbc3f095c92fe58d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c34aba5b950079d928d4f511decfa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a73b5e685bbc237c1ed4d15615d7d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4070224f0ca518a990516e10ee6b076222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43579ff6a4eaec28cad26b509eeb8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46669c76d997a46771aed7e2b3d9dcee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d3cb555413c1d629ca1edb1144972225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdabc9d992dcdeb2c08640e17616620226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05028599db6a8ba0c17596a2eca751d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd09cf1ec1301bc4dcd6f2e17393bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce816f8e9d36bf3aeb9f8e52db5bd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8ae1a7f6b87be417119159c77374a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082cb736d191fc6d6ad333ae24ed2ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cd577fdf31376f9b0f19db9006040232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d469e0ff31bc4e153c36a34f6310d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe1b6eafbcb9de18201e1b989c49e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482fba6dbc0f346aab38c6931cd37a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c49daeb8ac9614c369d177f67a63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d226c38a78d4071489b754717a4dd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b8d66f8503cadfa84aa45cfab3553238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13d1f1cc22750b7d1e0cbff708283239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d685b5055e9d45ad8a04ec6c79dde240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4ae2fb30cbacdf5d9f21b99a5ce56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964530fde607021fee64b60088b7181b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4947b6888aab29dca5ab96a759e1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295076a6d87d35b611c44fa815338844244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feb0961927333d6597584514dd7e43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d8907391541fbfe6e55fbd1073f18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e72531e4165f9871606f74b608a6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830235b168f7bd44bdcd9c8ab7440df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206259a3613f9707d2f4c68bd864b5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321d56ff5512a4f271a4f27074efe3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd252732a8cd7fab85813500f72a038251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aacf887695aaaa0e555a2306b08bc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643ee962503014c71fb58e328cc40d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe593dc916a7e6ce7c83daaefe1591254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1376b75b0631637dddf48b0d5a8879255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb0db3593646705aa62ff5058e5c6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585e2517015cc84dce8c505e210a950257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f72bdaadddb433ad7a87a86744528258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cae8e2f02e94b572e61014e59780a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e393e5ed8edcdb68cd7798b06a082a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2413f3db11db2ad7ab8c8ccd7e59c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256d7b595c28bb3f91f90dfc4e5107f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab7d296449ce457915dd01c7e0892c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc54df7e60bcf38ec62cff8f6c12eec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca5410ed451a01d9df68dcca108a0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c23d2099b32cc89cbcc544cafbce1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8ec4abd73b6007b21440f3f8c24cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcc8bd88ed8d5a3bd7dbb8947285b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba361f98cac8cf20aaf40331557f3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a720a1a3e6060abf7e022f0b435f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3a7ecab13cd71c800973e86819760271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aac53dd0323452f71e1b93a49d41b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8cb19d5e2a4e2a1b3528c40ba7986273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8048a1698ae20fdb4195fd225d8b72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e080c279e07b2b2f5e8c5becc65dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf58fd2bfddafe83176f4d1943020f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200ae8369e4b63a4c854637d187f473277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e6fe579e9c4b539d1b1b38e89c282278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2983f8598d922514c11705d084085279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54022c8ff867e64d3d541f5cece95c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9992e380add4d4a4a6811de18eadef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9f89f991bc4b0719690fe4598b3bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdcd37a51b05b422dff73e08f547e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249d8eca3afeda055c61579fb5f94c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44395f0674ee212334a9f60c384bd920285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b036f7d16113f7ebe1f25b2c17cd63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963e8d0b37abaa0a5daf65e709f04df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b65b439b71dc1ee99e76e7d013ed3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544edf17af522b52dc46c1661392108289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0efde52ef171956522b8711baa80c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670381eb306f1b5b9c364c0af8329b0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c722e7986a2300d54f9839d90f5fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142df03f39f529edab1c87cd6071a210293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f5c16b09efe5e165901046ee3fdec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626513573b47c56c16dd9c9f52de139295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a42f4a8b590a9c69ff8f12a11c43e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379de7ca0746ffd2d431589b681af894297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0ab83af700dd24437e2ec62d326f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a6b23724909d46af938b02b28eb16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f38300a6574d4d9bf877cea38f675300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbc7e2f81ef01d4e2bc9d18f4fc6e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59b497dc2cf2186cd9323b4fd175c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb13fcae204b2b484660ad27fbceb9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9119e2703c42ea9df772a5436230a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422dac81ab2938500add09d72eb089305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8c9920ef30e6c2cf91664867bdbad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19c07b9fc85240d24cca6946c1a582307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754dbb28e88c6a1f39201c526aa6b80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b45f2ffc4fea86b4ff62ed5397f65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21076292ba00bcf807f85e6369d1e74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1227292a8829bce550087e3d2443883311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16da64c626a564d6eb4b94b18667bd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff51485b26ed694dfb9fc57d5bfbcbd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c558720b5677a0442bb2dbe7242b69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c5e0d5c619e1844c8aa27461eb053315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1bd202eeb06f13098d8a966e3059d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fff7fad1b6bbf3de166b40a858d34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2a70c4b3d3fb38202f7f5ae78994f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8510d3e9d88a07eb2115a634a06e0c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade80784dd2c93c5c4fbaa695dece727320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaec2fd68506abc13d11103a6a0fb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74ed08aa3b903f113070ba322b17da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe292122f1eb78777952b3b884148f00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938306bff3ac810f5fd32c1a92b6721324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1cd1c99e6c401c6cd08757cf5e263325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f2455c568b4a1a463c6d65314e473326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a330e3fb88557a6278496a86b7c1213327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66884207dd7f98a8a2e11bcb5dfbf9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064c228a1428c94ce9d3f74b0f6cd7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc34b7c8b77301f5763769faa856f35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e527de241847c4cb40119ad7c0675331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d58b9e92cec07d5751d3e3e37cef2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fff9e1f77b3332550696d9e03c0f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f52ce4a6972807a8934bc829a251fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aa7229405487641152dd68760dcc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc7cc1f47979cb203085dd323ff90e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1205146b25fce0545ded43645388fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77717d7cc575cbf5fb2ab94e84d680f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0df4589bccfa45cf0ab785899e94f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fce951999d229a8ce258dcd85e788c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd633e7cbe792d55437ea8dcd911191341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e9e724dcece403d7aafe9a31baae6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fcbd70a62e2e700192b240c76ef69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed6cb4f183c5b1c0696a7c1a8fc367344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be78ab8cda5b62a90096a8966e12ac7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c261a217e5ad04968a15f865e3df22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c715e22f1bfb85250c5ebb8d7e75b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09e706bd09e7531217fe010da2e148348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0878bcf426bfb928facfc93a5a18b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205547f5a445091b3cb39077e0b6543350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ffa1b98bfe96b286ff12b7fce8430351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96056a669da29b92edc36e1cc462f80b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ee4aa5e6b832b0073bad627495928353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc6a05655c9e49aba7d58c18987c6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5026510786cfa8afa26fa04e45d4e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29acb09611951e11cc46b74c788fb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c0eb4542db6f4d9cc7ffa355ce322357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76d3b4627f8930ff1d1c171a34d349358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b3ab55572da25e38d687b2fb3f0f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb855bbdf57211e717b57b2ce0cb8bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a3d6cbb246a35bd32e8be47d1f172361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f78d744a446d7df2322e5d2f53da24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d651759c95bc7695096526f6c9dd68a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8803330f9804b3d725aa8f99bc345364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17921d09ac413e0c10616a7f02553014365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c245d4091f811ee17a06afba255fe7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab27ffb7292304b5093715c85690fd8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc2afd581d6ca61638267bf66fb697368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010491c44fe8e39967e46c6a57f70f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a120ceb0cc9317dffef37afa67a6a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341a3b7b85f75d6f11b61d216367daa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b230200dca24bcd3f0341ddc73bd02b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce007f8dfad922b04d7f1c732fe172373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ec3de5f6fc7125da71eb42372965374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71906fda994a5c3a1a817ed38ee5977375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86b58359253c8d02914669be84cd00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e952045480c4fc67934aeab3e93f0c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3120e9e876ea4649b1a6c9605d5c881378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa477ecedf3dc94c69e0860f1355538379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d9adfbf92f10b4774c1666ff6234e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a9d60862fc9c7913e148fdb35920381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8fe3d9df73e86906b9922530e144d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a801976d03b28c8fde7533475749b49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd7b070316e5da3043dd0f1aaf93a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52561afe9db07e7f860dceeadf2e0ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f42b8215a9e443ee40f7964d74685386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a260c3feec4fb0610737de7b297df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c310d5bb754eb751935cb72aa9a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a24d6bb2a68a5989e86618abe8384389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed563cc5fc13c1bbea3ec0e3ad2b464390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b884e719547d7e7eff7c4a2d7ea8c55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff60243fb659420070238b7fea637b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0302ce94c871c470b6af8bc9bdf3b47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddaf1d6db9c665ae1fc5f59ed4db7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fcfffb1a34d91afe44a0df135745a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bf8e654808d5bfe01bec5391f1ac9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2d773d8db4a9e5931496cf730a7ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f83392120faa6292f9de46e644f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3d1f7b9b1195d0857c8875c959d92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4f189ca929b8619af682ff4be1715400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6535b2a50abd99311ba28660cc94d90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f51bee0a394043f74741b85559ccf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e70d8624a8f1af600df48fb6324cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee93965fdbd09e1676c972d65a00f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613616ff14323bb1743dd91298e7516405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d265047d4ec8c13922a931a92653d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a3a56a75e2dad7c28ac8feba73c37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069ee707f96e2010c9d612a8ddbd303408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377445efe8196647cfd226b05ec9f9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097620afef011de956cf73d5a4a74427410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eacd0d259a5507f479e2d6c742fc3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d51fb903eacaddb87381714d06d664412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14983a5dbf4c9e99014ca124bd0ef228413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e376f24b9199baeeaab92768ba41b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaac20ce3c0d5d2749430250e28fac8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eeb986e3841ad0116bc2c41e6fea6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d5bcfc02bf75e193537522d00cfac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f62f1ef67b3d38f6887aa43929511418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128708cdebac93a1290c6297ac7b4b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988f3784d8d50135d0746134706cb92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3813fc3ef7c794b564c9b91d2ab43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e4e9396a3983289ed1c37fe538e90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff5a57b950fff385d079a05ccdad1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b4893815c9af8aef24e9d7b2f9da6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae96c1fc5f5387f1131eae8ee42027425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6b9a5fcfc65450b4e5526fc75a0e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a8db7f52928b2d334f2ae85899e79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b279644bc011304f997a21b432c68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd421f6a92c0ea2a39e95c223ca8e07f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0a823875720bf649e103ae070016e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03c7deb42479ce603481488ccd3944431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f6d3fd97cad0cca08d4449baaf3b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cec30bc659dc672475ceadcf083bfd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5e3e94cbdea04ba202f0539e3a585434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc2b3b46f309081ca7349016a64dac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b16d19881d65eeea3d63cc9c2ab3e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb69dab588a0f00ee9c00f653d2aa8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404a15b91299584e378be216ed4bce9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1ce0a98e3e3b7070f3dcdaa722341439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec64ed075be7dad39c71283a478da1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcec6f6220acffad7da902becd07ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c013fc4ad2d75164725e62dd99737b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ebc1f632d88aa476421b5dafcd6b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0ebefa7fccdc580b65a987610aec5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58c3cca3e56a9126557d79c47c6b79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972c58b4fb5338e65df87012617c85b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945f65f6e38c9a388987678a970dca8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20c3ee18f61120dc2c39b0e1f64bc7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f39897c8e04c99aa11eb565fa2b5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cce5787d84acc691b666a162d686da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bc0cdae6d406ec4cc60c5c0392bb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69e65beb114cf635c0337bf1fcd87b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4331f36aa300198fb2671fa403b6ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f7accd6ad3abc326b230be29903dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db85f3b2a09ef2295c7ba0185b5a6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab8a9377d2f47d05c64c3a85b98d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f74bbfbec446eb81efabd6fc3fe0e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82893efe74992f3ec4d663e7bc5c483458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e64b5c487ba6ed967f45c231d37be5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5dd44e785c9b7734ce4f3b338c4a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf226df2f2bf2341e4132e99cfedb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f7bcdc9abe9afa1c070f9b5b2ad59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47901e20670cc5bd306d92675e95abbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac43d6ea0c6e7820dea6d8ad7084d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00527dc5d77d08e4fb73ffcc3897fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd6dfa5d729b04860a7e7fbd315e81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833718b3222eb97bac535899c804ddef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59313a86a169ecb1b4c86a811601ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c566037319acac8ed5aee2f7d2f6246469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27553e8cf677aa4019d47805404fb5c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66965597ecb1d52133d2771dd865c7c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722eb79d6d30856530722d3101fef08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568400dc0dea6ea3655324162d3f5fe8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d675992903daea30e76bfb56ee674c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a65eefb336ae989fa211fe83abde16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e8a0ac9b4736eada6252ef5a25d23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec56f29a7b119347d7b526e570e29bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693c9b499cb5273be0949d8d10b2d73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde0ad53feab70d253a7d6816dc5b0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef402c0fd1f1fffe278ac855c00e1da9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596f3695cd50c27991afab4c36f3abf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c87decec619de47585a85eda22f71a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06cf8add4d1133c1cbcd12d81d3c8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793eec1652ba7da5f2515fe3a32b5fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896e9bf87574b9b764e060ad064273b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b5aadc53cbd988b0238a68f66c26b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff3c5fd295a7d63233170b80a32193487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85795b6090aa10c92013799bc9a0aa2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a808f6a5585625e2b1d22241aa07a09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc30e4e63eef8b080fa21d55225bcb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c994641db3ce2628298e1173793b8e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2a4e518ab2c516bfdba263a619eb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528d27b936b56f903917bc21f3107f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a6f2ddbdb94f24ccbf51697d867a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42854747e86d4a7f285f4153c450f90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb6201239bf81a16aa3973b8be45ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458cb75a71e44ef487538977691ed64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97564bde38ec3cd532fa90c95709c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a11b3624d495e7ce5291ebc4ba4f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1752f3af8a19af681cd16a3fdfbf538500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b07e85dfa3259b056be2e8be0d7439501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5848c65ea7a5666706e0890c6cf99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fb72c6592420306cd7241ba84c66d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793270562b8a2aa88edabe28bbfd622504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e3ef8f482771e1195e59fc18440c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea554aa727af942bbd49fdb468b485506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432303ddddea7a14b70afd300841e902507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54fc7aca75811ec0a7f0b192a58751508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf43e824fdb71946819b0f07c7a6f22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc1ea798b2a0534df6982e5e36510510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c4403c50ed9cc6024a7ac71c3f098511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd651b6522ab289e0a954070d4d7dd27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f5a6fcc1fa3dcd28e9e858a40e424513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e6154da7b737ba66cd47547f42a5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ac98661b6deeee160bbea8d41e6db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a997aff7b51e8bb0257a90c55bca7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb8120c58baaa2989ca80114da76d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea837e638daba1cf641d35b530a069a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df88ad1407e7cf0fa4713a49ffabce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1dcaa4fbbe0ff438111b37c55440520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935f7f1610bdfa1156bae40b3cd8425521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50644176d7cbcec30e118784157b8b4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd727e01d9f354be210bb2b046bd246523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b685279161c628f3e5d06e8608907524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06829e3c5f76b265724f3dcdd269bb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d233db19712c99b06a5ef66b92c4d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f8af6da2f926116414e2e0e22730f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477f57c1888990f73489d2c18eb66dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbdb5aa1b9ac71a906bfdea86a8a38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38d956c79c54e9d62b731cf5341869530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4709b7d4025ef4e688a8c1c8199966531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab86cc28aa974e61a9a49706dd06b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653ce5b21040d30cf56a52596fcea70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13835084fd61311ab3f86322cd102310534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a7088d1009423c79997a2f2f06d63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec0ec5bda67ba4ea7c86783ad3e998536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59d6eb20f4630f697538ead05c4161537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6c1421590ddf491be63cc14701c9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c5dd56f438966a26141d0570ddd3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a5d91521d72376a59477114ef943c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3f1ae7b1ce67ba3d2b8e97cb48231541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14683a886ce6218b80785143448a2cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577fb7857bbc295a49e8d321f036591543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a62a4acf592d69353d954c3df0603a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a499861dfc2f16a754ace6fd7d8ac65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be4614121bdd360905bce887f56715546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56368e13c71cf59df2b23ae4b352ae4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964059a568d932551b5cec14b527069a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54accf6ae3b089823420cfa388d4f79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935201813c953103f0065d6c8708e2fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f112954a5e0a47a041f85705f677eb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac5dee0cc416328f304469308c68be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752c4ac9c1fa1a53518c7f9a4950b9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e442aee1a232372039893f5022514a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0baf9b97b1fdaca6119cd51ae9ff2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2bd874a0d745bd6e5e11242a5d046556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de6223934afa44435994c4418d7084557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87cad61b8541f26ec54ed7b32c9b8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fba67a4a8958e7fdcbd7610a1b0f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac94703eb39eb291867439faf1d1e33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a755975f80e2a1a6d8d6c942a55b37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdac65ed6e3496f9873278c4057daee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902a954236d04805da1ceab66ead0d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bd2c4ac6aad29f1915690d8393035564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b45020d806e3471679aa3cf8bdde49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e29f6fa75e532a215dbe6e417a8543566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ef2043da340dd3113862cf495408567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e9b90eeefaa16bd2e1d54ec1fe97c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ae4df7cfe6764189e82ae8ce41fe3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b611bf790d5468d2a6448e0ca04b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2413cd60e38924e949bcbf0c2d21a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef0d642be300e5332f7fc2e080fd87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92c6c87c367374b2e9db324a90e1f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2b4547a924441ef6f263e09523fcf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e2e7786a3613258b8e3b93aaf5410575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d79dcd64769049853abbc46427221576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736b6433434337242068af8f45f6991577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cf47c0ee8d6b27b8d8ee145a14703578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b5e903a9b35a00dbcc0cb8f3e0f23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f58fc3e78924057e5e12fc9c36e254580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd355f4a2bac81444825a64d7bc33df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486378967ca1b48897f3491544ef8d41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2fa13b4e7f80ef08f05f3b344f71c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f132c4a4b9eeb55fba090b48a119e07584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a02d9588210dd6efc57d5a9dd4d4cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c5af8a46a90a29a3b1bc71a27687e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f567fe3e40a819e5a04eed4357852587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8067d9ca264fe97f79e12a39c9a873588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ec0ccccc840ef3cdaba5d10a06118589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf965bec3771b9fd6ce0b035368e9c7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68e10036d371138a31d14a84c33b3a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f793ae747e2ca43196ac40cff1704592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592f25e90c8baf32b1e93d8d1e26cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc29c6c9bfbfc0c25fb2fe9b710c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af66c367b12ef3a2f77ac8f18288c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8248a3cbc16c1cb17bd414d386aa5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e13043c65e2a98514040927d34c59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc2706bea723c1686e876205b30e54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e48ae6293ad838207697290d0e8cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6956afc2132198e7755d91249c79f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900602e49f92ade8adc862a5e656af0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e76aab511f9449fbae2c3621cfd09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc545a7ed452ba3980d828d162c3e524603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d42021bb602ebcd0ce19e9779219d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbe77dbac48723a794a0099911d8c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95340a065fd221287151cc4a433db1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40362ba53d9ed382fcc0098de6013607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071efe4bddccbb42dccb9ad1660dcfc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe702393bd7460589e369580e687cb0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dff064b73ec5ac513bbc1a368ee69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbb444d402486f2fb7071246081a21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc51ea5a7a9b15f3c596eb65d3b1752612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424aeae46e146b5c47876b77d1b9c00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bd436d9e3cbfdb107880e0ded85d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98d332d8fb73d688109b784380250d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0644d8622f9d13632b4c50f09b8625616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a3a49940a50359ff47a3949f59e3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1182b4d702c2351f0c0be526e2408b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a587d62273535a100d0f831f063438619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db447d5c8f506fa41d296ef6700b08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c09dac37ea044eb6a33f1409bc944621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718ed3f515a5200200f0269951a5a13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a330bb1bc284c96ee6ec025517af0c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f23565db10e72f1ce43accc4e16033624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f070e5dca89e11bdf6cb41550ed462625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac69bc0f7d7f8ee78e3163c27e640cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081181a1c38b748dbe800353ce0a7e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c818552226fa97e01c69cceef24a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486843269254fa30c8ea72f7866d715629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfc30a690ad8f4948a2c3f680f64e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8d5756a39eb505fd4479bddae835e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19931bcb4fa4c68203a49fbab462e96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7ba7de11c8eda9e2dd645417b8db4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f511b379fa0aed97cef0ad7f2b6b707634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54d295eee573aea053bac6bd89b31a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b195dd64cd75485c8a948fe6cdb8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9fe00442a7abf52c87733895240a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3c43579696352dae9a297f013f64f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa15acdf452f3a84a5c75d3454bfd6d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a60b14d102d8a1c1cd9d46adb486d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74068cd4381568f5dbea2c679c5254b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e86e143d898a59143558eaa85a21e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a54a4689ea6dcce2173b5dcc98d2aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9066f6b83b6cd786db5f0ee48c3067644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec05ca7ad9837b166ac99fdd8873f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1071d9a4c98168d9cd86d626bbf5466646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b0eab125d28e41ee79e4a2e1145b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03d41bdf45dc2e3cda3cea771bfaf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e485ea0caa8f9bdd9639f1c0de41a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223324378b9f82a08bf1a72a07547b04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5495a0dca31d534c25331b6abae44c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5aa2d9e62eb5a4eb54ccca666cd17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e2da299d64c713b27d904d5db9859653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7fe9f2fb0e2798fe0563e53191d7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d31b00d0d1681fcf4f2cab7a41894d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765c78ee2b71f706af13aff93c2b4ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7e4c8daf6aaea379b93913aca583d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5389d734853e41b46c86170596bb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91790056f146e62706a393f31668bad8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750a14bc225a1864f55f1631ca48608660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a3c0f6cf6366e095fb7ed5154534a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d652ae67430d7435e19b9a4a3815ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185fd657e61744c9e13f957db5001df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26595f7d8242a34821413a94a0500f31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e308ef163b088c12f2b1879f7aae003665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a53712b2d81ce45ca450c797bafd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6ff4883f60435fabf0964955fbff2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e8934c9c630ae7d2f78442b347ff5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d379d7d8f84b21f1d339868d95416dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dab82579fe6c93991e39563eca1c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c99c1609c72b79402c405e7f20fc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eba06d5bcc06321d88a711b492533672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0731f0785232de596cc7a2624a99e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ac4051a0d7c244329898fe82be924674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d162a78b79034c76e244771a48087c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55559a712d0fd0527d1cc18b372659676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f20dc198169d51c1f14320e0d47428677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d94bf0cf802f12d740d8b883ca8ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f7c62ba4ad2c2192dfe48a2827f06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f406a76e8dd6959cf6ae7efad03961680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619b5189dff3e1d1bc799dd79bc0b9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9104d5b81df10276962e3591d9dd74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed45d47fafe36c3de7588b5541d4bc7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45912aaefe97e6a7a5b899108ae691ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605fa7ad9bd9cebb548edd0c2fbf9ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4fabb89cb69746698388671584e74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98014cb0651c5800ae9acc84ae0437687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c0aefa8481f8ccfaddbb4ce2b92fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c1962fbd1ed6c231aef14235a7b51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241764c5fc0e6c37f99b7acae74828a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda0fe0aafe405b936de4a8023fbb3f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b63f492fb231a406e34a75bccbdee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389d32e4e59809ceb5ea09f973df22d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd96543a1211bb4a940a2e4382e612694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752876fcb92413ca645d3f113ef0cf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41f2e2520d09aaa4dc289c1590ec95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e91734f584d6cba8d6c654604acb81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528242dfed5081033b29898680f136698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20d78399bed5ca7a94d70948beca9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1101c48350e8c20371278ecb274b555700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487aae5d571a680a8ed743c8681f685701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236505f9643b50d67551963dbd6a57bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf184f233f2af9a8161e47282b84c39703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505d9eef35e8240483bf7404495daa4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded42aa8048356d711eddf6363164d58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aee321226460847465c97c494da31706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbeb5752bb47010d151051dc8b642a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce2d46afd68bb18f295def2b923dbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b972519691acaa41e51988675e211ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e17c869edfe727ac12b19175088eea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d83b84f5bce5161b6cf1853dcc056c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f0ae7170be3c152dd61c458b70d05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8183931fcb768417b0b9033b6ab3d5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eb0baf7e9306a1b9e91d9f3676a62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41814d7ab4a8dafc8e4627a99b86fd77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdc32fc4e96c3ff1bbaf916ed2b2f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5555191ce2be67660d958a4789894717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac4a5c34f7305c3a07949240c8a424718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b33f3791eb97f77fe05baa3f73fbec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da68a790734a51787e051fde068d8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23cd5c6168db2b435e864688dc66b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01f87c9dcba83ece620d7f363ccac4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaea3af35aa8e59c313a4bed355ab8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b12157106cfed08d7fedc4c3751d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d513b1a697867cf3273b8757229d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469705c7cd188a6d7de42499c28983f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8d43dc6d61239e676917c778a783e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346d3006983341eed126a13f992364728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40151aef89bffb1a50593cd8fea1f09f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00982dbcfac4cc9920df67af7aa6e357730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9696a8dc5cf9c93fc5fee2e9ccd636731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c4fe40d9a66e75f500288b43b63d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24612707bd2310e3f0da207b72706a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c100b30d11bbf0eccced8d3f619f0a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d790ad7b0f142e6c96492dde9ea02e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a430ad019626fedbd5b8bb3b2d157736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b63bf55b3a6e5b68e21e01dae3caf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9478a8d6902626e67243561539a2037738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5a203ebe0ec37bc0e5bdf8718af7f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d1ac132e44e6a063e07bae1783acc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027d4bce0283ec34c54121fc106e968741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f43858e643dd8a0a0937ec288a7be3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f342cfff73eaecf2d1912bea7a5fe7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cfb4f75dd3ab46721fa4d3412a40d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa396f175854bbe87bf16df8f9626be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bc9b0645c943082b6329eb1d801be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41391da1b40c50052f2e2ce5bbc6683f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cb3af2b5d7e4c545e57e00f3baabb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d82e2d2ca65c47371565d754a63f15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7be8d849c499c7e7e19c6e21d70ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03de6507edb7a0fecbd8ec5edffa128751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae397a55e632f52ae6d5386a343b8f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aff93e8dbdd01affc038f28281a7fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3112c50feac9e95b081dd91564a3b29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e80c68ef3a2efac524b7d48a69144755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df51a59bf445644457e6b71abc031756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edcd549b3bfb88bc3bb344d8edef20757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>