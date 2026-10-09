--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9589235e1ba23e67156d1b40dca2811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0fdf4305341477e25afe4dd24ffa02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec006387c1137033b49de8022019b7243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96083855840ac64660495a846ab162504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cf0404d52b2ada4a80921c58357d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6425a140882bd192b4481854e84226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714475bc457be108dad861f7a4846ef47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2f65cdc99f24298fd2783eff5f27b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cb0ba3f30b41682e8f9bb49ebc4869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a7769fa48b5aba2806cf4fd7e277010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b055316dbc98de4e6d21a043a7ae9ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a82c8de0bebb94b45f6cf749408b5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7866470d28e6cd8f3200f7382a536e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628a88569028d59f115b2e032cef3e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5e8a4865f2fcab5f4663bf91e72d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedec63e9d58cf14c251570ab27b7cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481c09d0ccd48fa195cab272b29ca9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cd18598093c1812e225b48d3cbac618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d0a0c3affdeb1f11fa19b2e76d6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b08f1566a505aad167de9b918246920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9d388c950c2373e6dc1dae22457b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce8c63ccb4b32f0f474e110427890b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ce71a41269deb28b25648d3f289d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277790ceea02e048fd3d85e30e6051d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbafbf574a76146287c04e2dd9860c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65299e4732644598efa1dff6316f6a8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445a5c8b203c706b8b51dbb1fbd7b9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c805401e7fa8dd20830e4cbc9be3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e101c811b2507d5cceed38d1c0a1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21401d809d75b088bd5d8d832aa0a8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad52b873fe697b561054504643450331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a8794b3005fcffe5e89096860a70232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b7cd016b34f860cceb0829adb528033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d76c4018628892bddbbc7513a55a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09c950386137baecb9b49b2e8f09a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974d91ebffad161653457d334fd8ff236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b3f1260b8fd9a42b6752c628578437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948892e09f135d0dfc0faa5a9eab721338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3459bc97117c359981123321ac74ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da193a378e4f125564688999e67b839940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46147ade9b325a75f9b6309e17a5b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dc4d4ea8b2516b048ca352a2d1ebf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43644f6464ed798e485d435a409d5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22abe7305a61f80328d246d20bbe5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fa43053f123e754002b3f0c01b12145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ccaa8792a4840b4e6e9750430ee7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2028c9570ae39cddec8ad5d99c4ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14003a65d8e745fb24440ec0f38c1f4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228ad72a07be3cb5c89c09927a6890549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90437f11d1686091fd1121ade3951550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fbef0696e65b674f0ddb1b6b4067251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f33bae0145a1081ba9f93e4ca3ebb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e2eb14f4964b6c0f79d90e43f353e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5983fe733e1090bd763a83629077bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36a1718e77bcfb634d767290017fd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29766aa3b3914640e95486cab04683ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714fa7bd09edda287057d24d1adfb9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3d563c2c2f656507581455c8b899958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d29ad7fdaa436522f23101ea49c7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd193918f12a2961416836f3e93f6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f844a30f14f75f982d137ea3f4b045561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124a8267d96bb5a60f142c9d100e7e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97758499bc4f250d1e56bb3af2c38e7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850ae390f2e106df227af9babc060ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fad05c0321b460f372c5d95f68d6c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78088624f1582d30480716fe197e94a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455f8d75deb48a60c65dcf4ce3607e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f3b559998fde0e80af004d3cfb9b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fa9727d955e599137c78b7c9e81a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234388c67938e26b8d81bc86d76a62770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f64f144cd4c4d38b1644590dd846c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce638e1cab88e223e1ba1dc15dd4109e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3559269e5f7975b7f806f7063cea7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8797a934154c2c319a0ad33c2b59774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f3155813fb239bff381ef3bdd92fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08232aaa7f34966db52fe0eaa276ee9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee75969841c91e161ea68466d11ad8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69a0446dc20e1c92532ef38aae314678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aba094d3bbdb99f37215dd988ec10679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d927c63d22a68079637c1d91dd13380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9229f66f43528e67b68badd16d6b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52ac8ed0112a69dd29cb02fa83330d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd2f13c467df6c6753d5dccd09e2b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce509d31b728828b8309e933bf156984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f9d30afbe388c65c399d3f5e8979685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bb592defea79cc895949f9cf2210686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b59778049306c1735bccf890612e9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a9ce319df86a9205020f0aa7f2d3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd8d91fff6b513d46bd111c849f8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366e236bcd26e6ddc91232e283b3b4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54da0c748872593e4790b129c442eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d66e61633205ee34ed459cd272698a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12946499f20c86e0bb9f40c8752e3fa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03917bb04f1913821cb683a686e126e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a5c6789d0c87f92d8be81fcd2c58695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de900c20aec2910d3d156943131fd84b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62df40f518ba111583ab0c939596a9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5424306367183de1e184f77ff61bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ed046bb5c8fdd1974108632db7bba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4730a3c55a8606fac2e155b732a6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20642c5ea2ce6f0905f316f70c1ee3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf936bc12a0fd70646a9ee34c50d5ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27221ecf669c33a69b79614117aa55f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297659b90e1075993f7e86d19fc594ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43552db4a4962c1f7a410d8733f8128b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2e5c4ce432778f80a707a8395f799106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a9e49f17a858dbdff36f6ef8b4847107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5b0e6f1fc748d6f442cff90aaa2e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a2ebc010cebfffa64bca530f81959109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b9dfebd94faca95cac48a2e041f3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285bbee89ca95c7fcf6a161bc722e12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5347711f38699b9f95923ae4c77d96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d37a9e16d881deee004f32cf3bd2d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25af71e3b3d330e8372ce3660b27c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adbac73d47fbd681a37df35994053c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf26583cab29b1189d31e018e4e4b11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307826520de0a65115dfc3a727b9a15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895db161cb1aabc8c326d6ee6ecb712118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5ab05de3a5a1300311d554f09a03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f333ffc4b740617719ae8662bbf02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77fb4d64e8ddb4a6e548e2b6104168121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866916adf77450ae46a1f7d384d1f497122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838e3c244158e3551e454e64e1c367123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ff14161a1d01ea8f54a6963537de0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bb812a78e4e22faf18a889d94862c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d40f1cf0f632206cd508ec7eb09213126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46af8b8e8ca04a547b0948955381895127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5e15b112493f74d742c03a4ed7770128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d34051a09bf14dbb5eb2b1f0f48a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacfbb5cd2eebb9f29fcc1167a6b214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903de6008671debec0c96ccb79b45d6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dfc038b96e2de8fc6d1c5fb8515b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423713942dd006cfe8c686ac7470ade133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54128d340d3601757f434b3ae63516134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ccc188ff1095fe85d89332c47fe86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1eccb7686aacc27e42d9d0fc7ebc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be8db0a2a91b49533468f57ea8b395137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628fbd69e1140321b5cb97f3d380c01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd41454623bab3b18dfbc6dc75da677139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d5f8e6484ddfc0607e5ce87e2eb77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab8433df241a9d2de296d9c5685c8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5c3d3b60c71efea3c2c546516f6b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0fb63449fde9cc1779809951d0241143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d379dfd6b67e8334a70d29a5d448c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6f4afa8402f0015a022c9739a1fce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0870cfd29f9d7b6207f6bd63667c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819064f03e2687990cc13c3727191d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fcf2076c7c28046427325ab13b0d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a234eebe5bc7605a0867dbd1ec59cb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd97d4fe415ea93e4f2efa1f4d50161150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7d9e8eef007b61734ec06bcd36221151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba97520bd986377ddb8b498ecdb31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a81f9b1690a93d288a2cf47302e970153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db9c5707b41c6288f1a671b96eeefe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4472faa8508ded32f4927533d25362155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d499652e323c3925037b3938c1f599156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4471515a1cf2900163b9103fda252c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca93d9b838e3b62b1798c3235fdda70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8ffdb7fc279485ffce5c4020e93bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e29b60f7fa5e15f82d2d345976c303160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31be53630adc95f92c7685a689e3f91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e75e8c1bffe450b8253831660e09d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe6aa5c1492148ec245b731b547b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b92cc408966e183ffde739155f73e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827129a0d84f058d96ce085c80cd03d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cbb9b0dac55abcef01d0b17252239166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a26018f57a0a9b4ce8d29710575cc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c7a4d40895e63f72f50dfa4f964de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b80e03fe9e112b9cf1efbf88caaeef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcca16137ad748e48f1e3940c33d0fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42a7cb4cd0af83eca45df5d7959ad8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853a514a523261a40e3888b4485b2f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd0274600db325ed890bafe421e60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9134cdcf5ce382b3d3a177c0fe68591174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702d8e5e73c3512c889fa03c4028210175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c9a96f3f9b1bf75ac26c8c64e1ebd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77d9d120880c98ce896517e99e26da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d085ee910e5774d82cd53ef24f266178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df677f60ffb9c217200d84aa5601753179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2795efde9844f5d9d282aaee43431180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cf8bb0ad228d918afbd5cb793ad38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32145fb65b115bc588a0b46a7dbc4ea9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577adc18061f613470036dd7a61357a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e655cb5a26380b1d707af752906e241184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7baf587e7c59ebf8b3a6dc47023245185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be423bda49c4123e4b78a41d5cdda066186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907d4a4cf34d112e803cdf23cd0638187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c5f4ba7f2aaf302ae86413dcbafd6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c2a976ed2b52200b8f82437a8f13c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4c5a00f130670c141ed0ac0b0b99c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b9e862fec16314ee8e32cab33a617191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249efaf030131e27879ea3c7e89d57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711ac91895840294d790f1cca96bbd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85152bc48b3a4e412ed69c2b535a9f37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f314386a3a66db5d0e7c4cbad9e5511195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689601791b877916406256bc5509ddee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bd9dbec6cdb638d4458d11bd2f2ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f29f026bc21079845cff0f39a85c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c352516961827ba838e7e6802da148199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf150ad6a11af32c61eb6501f84731200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234b145857567ac9d60bb489e685ea9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c4e2c0e46d86648067a4c0facf43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a8bef6f5f8fa35d1e53ccb517115e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1768b3c7281835f23fd73c831fc846204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0f71385467109e7c59b8f059d21f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84c3d0fdbd872b6576e39281e71496206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfea981505c4faa0eae156a6e6c670207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018f619838bb63b8ad20205886af7ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea136a1c6ead30ca31c1ca71fec5e6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e489ddad169cf64a6c798ac639e95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d339ef7f4ad68277402d8c717dbba56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433418046844540ad17d67c65ac5be1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1262d2b16a8b50ae274da43994d01c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb479c7348cad928ab525b6ce879a82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee69975c10f84cef919709ef36cebd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c00e1ed879e3fad3508be1d20de18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f52ad078daa0f08a091c722ce1c492217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ff11a3ae8e0616c8111a8ad520414218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a86d22d0341a030c36406e6c56aa1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5755f7a3d31d76adaf9724b4c45973220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e0d08d2830379070f29388885349221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66bbb7089e86d762c85780b2f8697e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74546d09155d8d1411be50d49dab6f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf567a3d53b6e37ce3322a1c5068bb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187d66d05832bbd0ae7cd8cf6abd773225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200044128e246d938349bbfcc90be4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e190088285c8b7f0a02138218fef57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501a3253ffc08ec7385f1ae55d19242228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154746ceb5f6ff1d63341d848ed8744d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac2a3002021caf99eb337f005bd852230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b477009ba7063dd3b4b6de2b099be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794a0ca59d4e4ba88d47a5f7f59e92e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f9f1e01fae8fd4214623f42ef666f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e69a2c75e740e7c28bcc80f0fdd47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d09e79d8f4daddb686169ee399027f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c840f0c2ab09dd02e341cf4137eec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60726a581ab0ddb382f1a82641190788237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd43ad1d0cfc9c727ee1bc95250e15f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d48d1dd20979a58252721ab750c6d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c8a0ae37882768057605106fd4db8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130272c3debdbd160600bf1ba940a9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580fc1ed0c3402f9f4af2f19b1ec673242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c17e7a2e2dc5526a131c4b77f0e394243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424cbaab527417ebfc1273cc6aa2492244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae278b004b0becd85ac0f0daf9629b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d68f5e0e12f7b4875fb366e54e645246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a7282d138ccbed5086d565dbdc662247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b638423a06a847884b943825c6709b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00457a995c9dae54660302acd23426a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927e0f0457095a25503393f916d9dce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b52b25b53628b005f99e987885221251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814dc4615f4e497194827f4883a72e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edd647d37eba5c393c6bb47ae185bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7a51d6942e8c90b6ffb7fe44ee114254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace46e18635b85fd36e8cac7c2cf50e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef7968fb6a4e8c221edecd2560ca67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57defa653df9e55874acc85e8105127257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34838d00e470151262b5e10da6afc94d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538401638dd992a8614567db49c52272259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346f707a6fb966ccce186581b774abe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75be1d8b5550e26e6c60ae749db24a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236168db195ac92d797022f443ad5e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a29dce448e01729cbab730ce22258e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222efe2b4af96316b4f15667df8991c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c5e1ac23a75b110be2931e5e384aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b542a0b8f877592b1b46e2185d9367c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a72e04697a9afbc1c97d87edc2628267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2860cb6b31e0e681ab679932298442268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68495deddf2e1f6e5701aeb203aeed0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd63c57ab1d49d8393caa6255d5106270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f0b1d7040d4a215e2d1433eb138de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff27b1904e2c1eb856cb00a727afc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164d3d037cd19d9583fa60f3efaf10f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eb7b53640c16b182aa83a3466e11e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbdced821dfccb53eaa0e7605643b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b642160bd1abde2868a79f1ca7894276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751685acc3cca2e41bbc179751f466af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fa3d634b40e0ea9a2fdc8f4248ed8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe6e4019a33ca589d1a296f62dde13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158de8b041b89b9d3efd4b58a574e5ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcca1fd0bea71364e53640a317b301281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab939ea497168695e00da2378cd55ca9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ad7667bd72881c99eb3b1530b2c6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40554e0c8835ba6d36113f3606ed24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8027f3862df93ab834000c34412bb98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ac1659506ab3a14200cc3a3ef24db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5547e004a58ff16a8070fe851c94a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69f71f8ea56bbbe7f8e6c21dd6ebec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1209a0ecf5b2f00122abfda77046668289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920aa16f3d561e3760ddfb7e0e9f81b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5295dc0e44d95f968d7af9c3a5b5b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee27a83c40039f359351bec46bc165292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a8488b9a2f155793c89f4529ba83b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e910bd6336d0d57a2251bbfba6041294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d35a8fa4c7cd32d380de3a651fe4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb11978cd8c8f99d03c0eb39fdc398296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3069c5a1da86a30554b010383a18c7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd433712653d6778e988d678cd6b937298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01368d49a17092bbb0d6c872ac472f62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d01e9b8de78ea96e3d6b0f80ee42c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a44da3c17fc263d8c6e1ccca16b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448258b128ac34a11ed65339f11d8123302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41f6e964a9146dccdc09330006a0cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516494f3179a6936e821483c5568502b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a3b3c1bf047945faa0dcc8592e45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692aea779e89bda42c51d850e7d2d5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876d88fafd737a1fb28b3bd44c3e79d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110b8031cdcf7161dbebac09b2c1036308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe5747371b746fd502c31c0fd6a410309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc330cd4e67b502d06cc248384abb5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4cd041a45aa2cfff9432f251983f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca514c3d43239de3667ef2b7d0abe3a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aedf21b445ac168f15a9fadb398a3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac10ee3a9f4e39a39f4dafae5ffb094314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249875b0314f1d665047e4596590bef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60253a29f2d9691bbe0a2474a1d337316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed1ce0426baf26a976831edcdcc301317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be904523cd323bb0f7e5c6917536068a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7984a44037820f8acb8ea8c131f5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2fb0a2ba2d880e334798efc81d832320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a45aa12eba30e8d9eb92507d35eb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7cb802c1943827f2591ff5421a903322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692861d4a84ba95e1cbbd4bc76a7a8a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9b0888095355387827aa771120812324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecb70093c2db48bdca5aaaa730811d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419d543e3d140c5227218868b9e00bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6a23156c10b469768f4b0ed63a957327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d59801c7d4bdfe41089708ab2cce4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b71f37e2fd0904c9fc848f248b817f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e89b6ca11697168ce19d902e116e79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6363d958d973f0eafa4f30c1b70b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb1915163378de176214b32e583a81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaca5f1fdafc24c0cd4c9ca12a7ee1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b612719af6217ca4d8a5a85d65ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb59810c5800b839284c05444416edc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d00f89885a445c764bebef3febb633336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403a24746357fd5ba6f8ae8885e0988337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bf930a5b447eb61073e4748dbb937338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6922f7c95e25c35d9aa4713aea955a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376647248261acee9643e6b7813a8d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e094f89dcec99a3248ea38dbe40e5aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4bc54dad0016e6414613ce9e557da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92424ef86eaa20fbaf39ad2c4b3f083c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c10409178d65392e31b985e48b396344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41027d5027b65c952cb772df156cf29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cac24a13adb4ea01202eb9bc84b428346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d8e9fb0cb2be04708ee7277b73ca2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8486a3fb5ab7e6f8035604917846a97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a413459e27c79c5c63a805587c847349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b16ac442a017231e1ee415b56f46a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef345482d2e5f4dfab9fd1b1711336351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b2e860885e3838881344971ff5f72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145f3470cce0a2bb106610999f6ae34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b87bd9f63acb618b3a0997ee1ca13f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff058afb0f6b8b83375484f291763355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d3517a7371cacc5a11ba2dbecb365356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa099d5a3750a5a5820fb65645652409357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c1f8914b1b051260d5a038b5dd1f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bbd9c3befc1c630ff0657e6cb242c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a94c637b40b681081884f2f0cad9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b817124ed65f17714fadb8fe1e4a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1615ada3e85a7f53584346e4613aeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbd87e717e7a504eeb4cd43489b164363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b450ed1381f5a43fa8cc3eb938f0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec29b32e68bc77eebff899426dc1247365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60c0e306da50f8530700b2d7314bf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2b5a81560838ef35531613ccc6d77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24025259f1c40b03604341ea524bef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e73cfd2aefc655941aa72ff5553bae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aa8a7698691871241a55ee22749d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f5f93c33007784988e72fb5ab0cfa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293730e63e1660d7eeac6bf6f738e090372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f683ddf70b1a12e1c9057bf667ae22c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252e1ec6102eda02eca89a741dcf551374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74411705bd9e0d1e9f9997fda7339b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946888c3ab9569bcf862b35770faa104376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad55d760ac2b0acc67278482736825377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818cd4249bceba01a9fbb032857cd96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045e8efc1cbf6dee9330332739bc469379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc62ddc45f18c05bb0fc99e833d05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7534e12392e5c571b34fed4724e1b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6b55fa7c3d861b16f8c790de2d21d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11be2ba8b2b8cc980302878dfc347b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa3782afb254b3bea0b038d49b41c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf98b7a5d4c7950291d5940f61f901385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80f4cb2956efd6e918a73a80ef5a3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731101b3d0a29391429468931ca6d7bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4f3708d5b02d4e6e8750f0f053af4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a4d0becf6c732020bc950c9be41c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6c6ff440be7171213d9ceb4cdfee1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6241110109c8212ce010b94c168c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca77b5f970b1c0b362f8ff18f012825392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f19690229c5745de068ff0c09fee4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00d2232b92f6912b037fd97e58b02f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf63bdd2580efba2390d551a2921b5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d61ff1dc76e29fb41c0456d4d6d979396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32919d776e8561a6ed0f92c2ee4cad95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5831fab0cc23eb3ae76792e2336991398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe0084cf124b81ae919cd0d53ed108399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef637fd593b72e3efd5391cf5add78a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640206ed99e14da1762e2c9a706a141401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d882956f6be09e2f4df078077b224402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc38eedb6aeb50dc3e135cbe71f0b0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef80720b0c10490aa233a626c4601cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88d0701c56c654be9637475e68253a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0ff9e299f9e0baabe95160f27535e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07a02949bcfecb4c2297cabc5ca85b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a4d53186774fc390076cda701c90e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170ef63157704c1a96d89ea69e9a7a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3ca763bb2d5a6230aff8b9eff2178410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31740bbd15cb4b1e6bf21970f143570e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0cc09b90e03c6c232a26f1839b477412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed96e00893f8589fd0f80f92d3ed99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd66499d92221e6d62a6afb18fc06e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b7a5e25ca4472bf4dfff5342c93b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17a2a2889586f34f62729627ee7512416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa3b52579f9ec70a91a571d4659f98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76a15763b986af28139cfc0192d4b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe02bd6a0d384847787baa6ab71614419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab62225f079e389744de884555c56ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835cd61d2cf8a39fc7ff9baa28544f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2058de12b83f103231709d772fca5d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89785cd0d13e06fe0c217f619daef38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83561a1f6c82deeb1ea95d39f972e894424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318a68afa15371ea9a524a447da6b31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc67546b5e65e1936a210a286b3e3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86945ed59d9d649b3818ef95347803427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219b081beb6efc14ede45e1e322afb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f4e6b859b005e011ffd987c9b8357429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b163aa31d65984488eb3a322ec4289430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a704dbe0347f1262ba7c4dfc817241431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05204031673da5bb972b2fc00873c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd3012ffb9a94b905c5f46226b720f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ab3dd42d7856ed2d905c38ed10264434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de41c785247112562612ae6a50a679435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17e4fa125a63c2bc5182caf4748e66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2c7c5cbde509ba9c56037312a33ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255871427b744c4356379ea538e2a61d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c2b1f9b9a1638cf828d26ea8cb0a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac109e84a6a7872c7840e538b2408bee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00444dabcca27b2e3454f0ac1bca88c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853c1cb18163bade9b632f8dd1abae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7da8c30b35c31cf0e9a55edebc64b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05edd7d9aa20c7cc559dad1c841259444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee014eccda32c71f48ac7709fb6e997445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f464cd5407a8a1778c2e5dd8627a0cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db6de75b0f41fddc949f0d6f9f1752447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d22e833cd3409bc128aa9bf4d44e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07785c67bb38ecb968d2a94794d007449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b66390010e5d69252f4870cadfb02d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4beec2ca2ed506a8c53ce5ca4583d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc96484ffbb8e8c1a820da1e91bc10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23705ceb6294666e47d593444d704b73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963f246d3032b92919437aca90bff1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b4c0a2e2c5ae515ae33a53b5c59ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a933d3b3d9deff9f449b7cdc5f53a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9541f537fb5d89d6d7d844b58e73a41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7cd53ee3839d698ca87853aee1058458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd349c5ef27daf30c4853e5766bf76ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79770e1c2ca5091a5676f76a08c1f69c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f7f72df4721257cb43bd6c8332bdc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846515718c79de066d3559a26b4649c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124a2df832d1d62942db570ab620559463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a605584261f8c24ed7e50c71a06d61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4892096497047b0f98fe5a49da48aa8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb4858143a8b6e5698459ba60e8d6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c153aad0c7f1e897e783701d791561467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20377d44e5f8620abd1cc677bb2753e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446bf0f82b84ec849ba0e8852a722d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f0a049c8bba718e25b11bb274321f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eddac27eda24cc34941f2fbe570e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e3c589cc2b17084567a6375fbc3fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b8553f5c27cd59ecce9989eee3898473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212f6125ff5da91f7fdb3f914e9d866474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b06912d1f4abb0435148ac380e8913475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea154107bb530db507c97004d69b10e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052de75a5c6f03d0a3a0efc438e23f87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2750d1fd7a47fcea59fbae4a5682fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d54fa67bb1377443f0d036fb166950479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358984e074bafa3d6a132ccbf50fd179480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fffdd15e328e131a5f89dc91dff4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b1022db67806b105adc959ac2ea9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aae6abd7935a57931fb2570c28816e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3e3b06c62b1a0394be9ab5fa2ea4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc218f3d15067a218fcc562e45a51b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d92ce12d80b58d60ce888d9791497486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eb6487bab7c327f1ce9abe9834a14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd94411076796efda2e99a881f57c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459c9d7d4673c59cae2b0f66b9eb241489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a107d2d6c5bd747e9704c2303e4993f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eb0054409a4c1f987f9a8a255067e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060b461a67d81f3ac5841fb7b4c29db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1868c87841230c5dc843de3c42232493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6287621d9caf268ea57fa8e9cbd98b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c204f80fcf2df1dd435262b759d3549495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c031400e141638ca51b9ebaf61fdb70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aa4a084a0cd3d6eeaa47710c57cdd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cde555462e96403f27e077f4d1022e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6724a51400de790686ad107364140c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7339fe61e941cf573578c90b1523fdb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b178bb9f34239e8a956ca282ad4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd817a4ee5f1c99e50fc52fbb5c719f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c1f35a4e4fd16d99f172b3522ce18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64439f1b22ecf8010531e8581820ad1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd15a5a8c5e248778d7db96cc9b274505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030ae6c31324ca820cbdf46d0f8860c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b9b05fbf93310beeab65341d2fa90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc3a482a93b27f26f0e4a1d161e1aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398627f1ac862a7c6be13963771af4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b26f491401c548db86ebb995c1963510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092e50d3e550c3c81062bef2c001e97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e62ff9308cc93c6c79a7f66875f77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c6b5de0583eac1829504c53d871e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6f0905c59ec5a190168304344aed1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb708f5956d4de415452e483acd1aa72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e66aaac1a226001148e337719f39b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77914fda3dc89927aa84a3f28016388a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a55be17ef8ea1b79afbc654a94018518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe5dd465198cd894d2433923e730ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077764d221c80d703ee2e41160d3f393520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60811370fd723faa9b54d3bdda31e86a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7bd3a9b3b7dbeb5b4efbfba50b260522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce430ccb20ce9c2ccc753f9b5bac8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af31fccc82c8eb87a120ce5fba922a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a73f1eaae66ff77180bdfa8ad401f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561cd45150c5b00569419fede01bc3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f7bd4d641e91e3eb6e1f170a75fea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea79cc9458d97de9495ec8b0a6211a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1387b3fb3c9d81b23ce6ff8f6e6aa2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f435e406b9a7b06b60bdf79e7311d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ce3b261536db410b6765f7e81088531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee2e7aecbb44ff9964066e8fc4d103532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64731f22109fa010d0ada47768922e90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eea1a63a67736aa875ed8d1289bf8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d328c5bc88ef27f5274125c2f9fd12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d98019547a98ec82d44b35509294d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fceb48f332ee0e2f467e737e3ffc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4ed3f71f2f9709e77831ce444382a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f916f42ee2228d59e05965752709ac5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031ae83f1323bddc1884963cb4f02a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fa0448e0bc09a313ebc0b4779b6c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237df15a28bb608a1e18b97398cfb707542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f9f13edf2c5f920f3e97407d44f71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817648bc8eaeb31f52966200f5d48e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f990b0fde54808972923e672afb2bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ecf569f98a42b292b5402f4302ec6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc596429b882411c179ead7e9c52efa8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb0485c33574e4bf10f44339f80f3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aad3a222a63271ff09229edfe45af6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e12c452af2877b620903f70a5131b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c9b4ad447f043cb6bf323fa3d9e66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37574d656aab2640d9f26c2ff05f1d4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb5186f41bfaf49b07755f19db535553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e6321b566ebed73127f6caf724ce8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1d9998a8de781923b66e8ee9ac1da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5cd3b518d4dcf44fb51e7cc37846b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b466067411a5f7d78209fa638e6d1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e730d2aea47c4193bdff3f2d817e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bc5b2ed686fc5a39bb01201d50797559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805256ca29b10078ee4ca41968633f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b12c55837ca335b0aa89a40442f712561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ec575f773e951d3005a99311f74de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b127bfd122a3025723bfaccfde786563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae4d25ea637c0148c2c653e9764cd8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5cccb3b6571ad34bdb3e00e54bf35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0ffcd1b3f3742d9739c4a2cfdcf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a30fce5202a75c5bb855bbc9c74ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52439e32115bb9467685e5bb70ae2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56737422d607595e60ce385a40e4f7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e6e53730df247ba590a8affb0ac87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18cb2e486ee51b378bcdb910b794a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62719a1ae8becbe89ae9ba46fe846ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457e249649bf78cf82739dc3ecb61fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e710d7864729b11bf774228299e2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756624519ff0a87b5d42571034f27c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c86f2245b54581bf138acec559e30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e992cb77f24714fa2b161d445dbfa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838b1111159b837a37aadf4ebaf319f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399ede673095159f4d770b1d4143a5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39615ff48132ca4d18bba2fa759d5c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f636f5900a61934b86500f113a05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab42ce6589ecef818e0d560b4db7a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78673e1e7d0f3c72df41e16d1c7565583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059dd842ddd4059be62b8b61ff85b5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4337e4f196c8bab42542679a4d6e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ef1821620e354940757b8061d7939586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297c7302e367c2de12976ddacac0b75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63710e376c9458cb595775292fec0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5828ef2ecdf489eab486c34bc9104589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a5de5fd2aae7ab1cf574f3184c26a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7cb60d255b972cca09748c195aed2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea3cb2370885d28920e26c8baca94f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c80283d8660dd2230edaf4fcf7c91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84582519303472a6a96c81d1ebe843c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23e9fb37f3c02f1365d4afac7a1d83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e720f727954f9d9b0d3595c3768fac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca8ec4743b3ae835e3307832e6f1cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429583e28a5bc6e2775e644f2a199a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa82baaf3a3963ef42008ac500908c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b860bc45f4c614efb6b1a87210c26a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27aaba6b080876736d9cf3dde115e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2855f29718201bf7071a5921b6e9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e5b73290e73f37e59b18c12503b23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26281d00c7b11c584795a5a137159c89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4857eb42fe5c6ea355494a2ad794a70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797612fe86b6a976ad4b951125b81e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92f878fe9aead6c3c753b116a7a8e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529333813b058f946398b01f7665b97c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f674215f994b2193b59a2eb5307d7bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823eab7d83e1472864581aebf3fc5bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e484cc35ccc97ec670ddabfb8811c80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced2db3ce9c1efeb436a450d40282f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a696ec320fb7cc52424db7f62da754f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b483f65445509205520a5e21b706332614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3fd9054fc9c2c115dfbb2b27d12b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84d314284a4fc2e3a358dc1a4e9e42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eec6e86210b0e52550758f7b7666b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c27d4496a162050d7b7f7087e3986618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed2cb9023bf7f8fdf8bf112a0e0494619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96678d33d63a63e00d80da40212746d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ce0a85b268a13fd75d062f7e4f9ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4941e715fecdcd5350db0348e541cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b053884af320b6559f2d04273a5b180623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850e108a286cc12596d1dbcc91c2f02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cf41c4180888fc21c9d49f413dee6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09713a6f8eeca7a07a87919ef2d2c552626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742b3084d6496806d154499c4707972627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cee89a01e782c34c9f29eb5c0dd94d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08006c4eb8584a07016781fe17b6d701629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a806e288a11ad78c77f24a126b428630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029f58a84e40bcd3f0a785ca6e444a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c26f1e9704cc8e3b81d29e527f143d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a358c63261e9dc14e155846d12a2f6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca09ac113539bf0187bfafcd1cd507634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204df8ab620fb676c6323f77762a5f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf1f1775d370d6a3a52265747b28b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a8d64de394118e3fc10fd26be13a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851822be208655cfbb6caee6784ec2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9cca607eb449e1a159acf6ffa4be0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1f87a9a71d1248f43b539f1bbd3d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992a8b0b02de0e80c8bbf1c5d3a3b3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5799a71534e531543c02ee19313103642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9cc778ae62729a3d231663cc7665643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9269d36ae2ed7ab4f5f77518a9b40b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761aa6fff900987610d4d2294a1c93b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c6dd376d5b786f95a8618cfc7012646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60fd5db1cb7a41dec0bd9a093ce7a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caa573506c944e1acd765692a37ed6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c375e002f1bb70cc1296948ce16c70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8e2ba97fc8fc7b04039bf6f8b4b22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ecad84998d2405161669d884b7a3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e8b781b8e22de3e317043c50e61fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f09ad5380e563440562c7b779803b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd003cc0037f0e949a2481b1ae7195654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796299a408de091de4d3446d4b8c21d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc3698048df45fbc7a8955e02d564d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47acb37353fcdfa4016a6424915f8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3c5b12a9403d7297fbc8d166546b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798b7053cb027ed426c25ae578151f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402bf31e93f301d6842343b83914ed6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a65cd95c10996ff837c00c940e570661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a7c3196c57f46a38b01227bcd919f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548166c2939c7818bc99bbbc9eb97806663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd958fd613542baf7b787233a506667664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de07549c1f16cfc9f5c506a93edba05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffa88bea88f9a4ee4445e2ea957376666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914726625072423762b20e018ae50261667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaab9ea660ab3218d47114d04c9898668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5fc17a33b2a432ee8f568731a4ea1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800b35f7da50e43c6470e3e7cd26b30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c0f5f02872318477cb4ca8b224af0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93bff3fdea068208f988990130c30b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda5b28ef1da97a5be93e64b4888e61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e8b52bdb2d56ab28ee43b551ba6eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25f888d06e4072d4f722ebf8f0e45f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f4b54874b91aeed5fe2872dda53e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe9e4d59c0eeca6d123723282e552e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda3d80baf5894de80e457edca3272678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b501f1cca08037e02ca70dcfd63a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e19405228c742437e9f90507f77e52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54414a7e059f1eb4f059e1565e5a2ff0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91d717fbb7836441eff5c2e1250d7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f092e5b71ee4003e3c86267ef458248683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad98cd3a4eac029a3770e2ee1ba6538684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c30bdda0a0c0164bab219a4d6c12cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8e35d2bd5c8d8693c71e4d782048a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd994f0366dcecf3aac48ca068f0a94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a379c298bb3c58777d185e842879894688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b943ffaab41f60bcdd0b33deba6dd2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba6ddc213c6ef65f37156d17e9486a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d441eeb8a665e30fd67ef8a337e068c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2edc3d8b585dc764344a6ffe64efcb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b2279f63fba189d55f2264a41717f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b907bd18566b1e315998d206f0d86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807bb852b63a8d253b58c99fcd7593e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488851a3aae8fad55861d52d7e236c94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec658c865d9c223caf571bcf10af1cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d1fcc03357bf9d0b97b4358ed3891698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c77803d696a72ad8a5a0e080d27ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7e251173c7dd4b8ed85e90a4ed96d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de8c5eb13a7b302ad60559b01788c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf83e6bb7790089b37c911afca8ac1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3573df38febd67d918ae9ef3f27a18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c4d49333f14b4653664d113e3de90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a28a9b3ff48deaea2268f92abb3b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286f0898a5c7f677ab82bb3ba2724d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fe5b204b7d0a42e2fd6b118958350707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0eade4ba61a6a433fa34bc3dd40c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d26fd7f216a724404ea18ca94f90a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bee7eb6671397d2f7ea4043eae60a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e6ae24326302d88d542959ffe5993711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d25b303afe2b32677f774e27d1250f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6321c6557b612ce9451ac36615d32c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a50e8a9a62117cd6792c980bcf746a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08ea176c851e73cca398b43a3fa45b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b46ad65c81afac6296f5b190bc63a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e933a79ebc288ee16d9a1d623b89609717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8764736746ac45d4b3615df8dd5c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61ca6fef67a4ba25c1fc135c52159e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c6eaa7d899a7ff6774e9ee478c6d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c230937c439705e9cec140ef45aa90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a6467349ba154a9aef7bca81e3c89722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d382e6a805f2c8b5346f97299f6ae8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527106800d9c209e82801736e2239609724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cca0c7dd44694d4855a717cd51c60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68407dd6ea2cc9f19796aec796c89566726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce9219f9e542d1e8ee3eb080bafe2d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeade252498a7afe9be6f3734d76e2f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870379e93b57b7f4e1838151bca422d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69718a49a52c1a5dfe939c6f4a744431730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc307967a9859068c902b2c84ea70c5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaed8cc1cae0013cc073dad231fa372732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50a57fc47632df987169dd0dcac827733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0a2a64e4b416e85aa22583d341a8a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace09c5b682b5e6fd4534ea580df176b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430c64c6f5a6f5e9d0637007d6e73b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f41183effb236c250e4cd75a10491737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9fe65a4eba1ff4073d913a776096c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974e03e61f76c56374f5283e664246b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d291662de5b5baeaca06fe8d66b3e29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51a473c04d20d886e00c2f4e87e8ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cde92b6f7716a4348dee7b68dac28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ef6505197d66c8d1b447811f198d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3f36be562d9b98ab4dd70d8867572744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9227d4cf3547072331a48f85c2f7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d84209831989717f0887c6328839b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74717b0ffffce08c3b981aa776b72b22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73b6f54ded1387b02b8dc773f1c4d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc8cce603080ed38664aab4fd30a2f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d14ba0fd5f993a38505d32a4473b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003a237fc31da596942cf1b487850b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee475370f90c6fc442c697353e786101752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4056c3c863b97b8ea873bcf3293de1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4f5f3a45cd06cc20e93ab7590bddc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baa39765e2449011e7bf2c2e8082c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b904cbff43e1686d1e555fc9d1b70e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f42499c450325e043305adc7aeaf2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b18943cf882e13fe7732ba1b9b2ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990936dd3b31267f4676c0248ae8bbc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec665c9e736fd80aa2b3e8cf3186fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba898b8235e6c00c3d454f86e47fed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac25139a0bc661dc375d31659ae7663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8158ec2e8fc68c1c1183471b4612a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ebfe70691a7a111ce16cacbcb5bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e5724560ec71c5da7f0b127e94cb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d428cbf2acb7581500805607a23e5807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ea88ecf448d373f5760721102d9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaf4073ad3049de9e88518a07ba70f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef3b5ee5a5855dedfa5499785a26ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a3f4c3c017d13257683cbb055ab0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ebc74d82fe06019115e86748b28e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c0613213dfc95e64e25b62b028ba413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262b59d1a768bd8626a54e2f7e42caf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e260132bbecf9e3283c607777c678315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8a42b5777f7312a542896c9d7461316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929658e32f452c3524c6b6ace63c92a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66affe8879cb47dccb43fdfdd0be72518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef3162ef91c8bf2296cc4ee179d08719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5dacc9ae613ac8fc6f31cfc4056d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074290078ddae6e9ae5ebec10f1233d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751522409f35b8b22176dd6a54a5db122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685459c636c83a659016db9f03aa6f8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725896f33058edea106c28e2ff6835ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cce9da56814acad482b53597076cc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35262bb20fea37b5be029d1a941382b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08b4335ccbda4b8959b627fb98b83e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d232108aead72d311448a100b251a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7431f0abe68c151a44dbe73bc0f2eef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b7f7228418995c93bcbab78a0c38830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e067318166cbb4d59fcaafda2fed73531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7c81100697b87e6ff7cefb804688e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3116b7e3e25b70e8bd8ea90989a72e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f9c783608c8658e1484037605c02f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0602bdb7d62627a4c497a0998216035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc14cc7ec889f5f1595179f0b7690c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00e61bf717cd45ef96806b884e07bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f064819a6e9d4ddd1c7a13512469d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed20e9a216c64d31e3c755c6eda36539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6693cde92d977f62493f66e9f3dd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6a7cf94850ba40415cce13f5665c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363929fa873d3faa873d8c4088daf22942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dbd4ada95fe3ac1125f9e83b947a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4175f739a3eab2e9e010817cbcc454644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717863f61874b9419cf7031ef405bf7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56083f5ab888fe8b86ec996f22eee7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd7416a76825137b9069333540316147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96828406af4a0fe356f118c945e8c7df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce3494fb00ad3c52e1bc63a757778549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd8b5de66f56e4cd635032a7cab55150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd84074255fe6e2eceeecb0a620a2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d1917e2b6bb75431084748ef41f5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086ee58c3b0a81bab05a3a27552daea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b660d28d260729d17583a609f54993154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784280d15c40f4024d2e585036e36fd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd816f190d0dca3e805bc6851cae119f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59af0fe4dd56b9acec31bfc06e971e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6da148c404f22ee4fc70c2e9c4ebca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308df31b70b919b454ab2a6ebac5db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262c7e2a28ff9bce97b4924ba52f73d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8010c3f4e4feee5a902e385681374561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bc0c286462b2913b68060901db5d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb57b29b6266601d07d80de77cce363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55125d4cc3f272b7d3863c31aa99452a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb858a4ba592af4580a0fe2af6d90af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6fc78931f75e2c576cfe53b8f0c2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f34979bd0db116593f3c31a012fc5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befcd28000f5e9dde68f70489ba201568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6ae8d5043e7ce4f1e728c00b0acb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcaa1f5c67a5e6d9fb65f0e240dba870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b4bce95ddf0554a403aa69745c6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de74097123c6260dcbd147375cbf53772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19306ce8813412c04e122b946ef26a2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9bf7029e219021ee3ddc498defca474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ceb0f7f71b4f547bbf7d3a3c2d73a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308245ea7d8283478f01db50088cf8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261526d708f516f639379cd7fef753077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f00c80a0399b34be22874130e328978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5531d56c8f146c778adcb38be85bf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0342cebed414e3ff7e0e1c78c39acdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce13118f78aadb4d38e074a26f1a9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6ba1fe98e9adf512ff710dbda99b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dc2b55681be88731e9394972d4da783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92953a8f0f2988f62f62673dcd1cfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a974526a7e982990bd3a4b981f55785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1301d0e110be9fecce5fa4878fd773786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ccaa213844887cc1692681069ca6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cc4c0841b45ab87fb52e1069d487f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3b6fcc4a3e0c9b44a3588dd0087c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a05c92f233ca4411b2acdf8a6000890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ec8bb4a70399974643fa3178cd75b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fb99aebf932517a1b34d819156c3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61db83f012a2433950edc5df9139c8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b1b093878e206a011aa20a5c1bcec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dbfd276d37d328ccb5fe7d2b9e02695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7f5cdcdf44ea5386dd5959b143a4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76372674e9304175345614707c1c08697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693c2546acb562fea982576f7deb54e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a56ad8ea8fa59d3505adf7ec921d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b8a0b61a031db93dd7d5f00544f6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a820fbfa4833b5904367188bdc70a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1a3c816e9c353c699a191733392e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5dd8f2f87a5419ff391ff6a0be66a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e121b24ddec94d86a9504078e74f4e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39966f0379103704bb114eb3a582f7f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99383f60d2cf80a2262eed58149af94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9705d889b405a0f410b36277126f30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e276aaaa8445066ccd465a8b1ad1278108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947165c3ab4581b60b669f744e4df9d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8a63cc03d1bea414bda18683ef6b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36a3d70102958524b1d6d88ff1c2c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d866ae2dc9141b46f73f65f6d4edc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c871347de425878cefd68e1182000b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f484d55f1c6a3980a7020bf6101227114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997337b4cc8825729ba6af7e823c7c6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dc4b7af0ce9fbf3aefc7f190ccd01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c6f66dc6977ca72967af881be44b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff658db8c59e4289e7da2e6e0a6ded118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a6310e5087c70768786d710bb7563119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd736e60cb3a0df31c4ff5c92539c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0629cc75e583ae22a23e22ead58774121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef487b73b6580f9a3045aea2baa854e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42066a754468d5235fe0baa3c1f8cb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09a5dc3afa3775d169a8a86601c8c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae8404907e03f428318c7304ea1887125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945dbd9c08e3a4585dbec4be2e6f98a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f012fa02631c473419b61fedea279a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37d9ca0c6267fad951b283d6bd0a05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35333556151e2b4bf035221af2308ece129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38027f68c7f7bbd5805638fabd4323be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcb2028db1f8df2ce2d20ff0ce9b3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913979f4ed1cb52e7c996617b99c48d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f8f5a049bef680901294f39b64ee3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a5eeaa17c1d569ad420ff52874915134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71cb680576936e6d5fc5637fce2e2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7bb28b25245f6ddaeae77615dd0b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26176a54116d94103873ab82ab895d28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988022dff4d8b1a045fa43a3ad1c2c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234819f86227907ad515de740c0be84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44678e57ec5d0c52445065e699df0c93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e628f61b5f0905178ba34d6996b92c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2793aeebe4879ec4012891ee2d0f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd712927ed19f1f35e8b0c4c2ff272143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabd14a9ff3661af6311b85c24f94fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471302856d86a126b2bf97b195f41eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535276bd56da6e8f5a32a03ad8e45e4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b3a4ac7b610f07452a53b4729834b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415837652a97782e6d5808717f9eb49c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4564950d9c273d058df08aa18083065149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e91999b2203f8374777d99f5fdda4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeff21e8d3f5b9eebd8d1cbf6e7a7fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb530ec39791b2aeff51f2b4b29218152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23a2e6bd734a587eae8cdae34002df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b487132b47797357a0b61c26b4eb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cac32ff58d3a0294debb39430aa21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa028a71ffd237c2bcd3be3d3dfb39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855ac0bc944a9d1f317a15b4cb9ee58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c03538642302e2e630802f237aa6ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07458e42fbc8f49e58abb2f7107f3892159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdcda91dc48af779fbb289a2ce10fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee681c3a13297798b94ff6aa76a2a1db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154a38e0520ce31b4d6c2e4eaed2c66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe280432c809b7892d8878096a91638163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895a57829ecac0b6ed1629b120ff6ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35901accb1e4151e280a3f32622f0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c512d272c1a296a1039f169e12e536c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db26a744a94d99025411507f4d2193167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a95dab1340b104f0970b19b990934168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa0e0ac9d6f4c2bf15b00524ed08a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dee2c9e8ff1f0836dc303426603c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60aaa887a2309da43453109cf09e45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e219d26ef5f39cd6e8a8851b0a2fe0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9c8b2870fa38627fcbb7ac8c75d0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da4d01db93b83f2c71eeee1008c1e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac858cebf93fcadb701c9cb84bca33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b41e827ad4f42d7b43ff335c90dc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50aa59a919eeadc0e6db61f4e62c09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b6ab414f3b5bcb1e623f0696ef276178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc773ceaaab051d22ba4a8dae32a17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162af467077e665295d31d4620db5fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34be12bf04b9ddae7b6c0a64a83ea0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088adcf4595b33d529811e1f4e836372182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d16e6fe4c88898b624207113ae3639183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f923d76cda64c14e0b78bacd465e56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604581cf6661b4956b06a47a26d595f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e587d8c8b238859f80be09f5765b475186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edbd7db9b226424fbf47f38e3b9a4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43293decb21d8cdf255a7ad6d80e91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49778b28e7288453239ade16ace1cb27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ce36e15e248ba0bceb94241ff913190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d810e1a7e7afd01b3104c3b0ea47e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58284d8d6fe7be655801ad8abe3f1219192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84fdbd4cfb79011b3f5e8ee984a9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1f0add015621b6fc3c806e9776e27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cdde304103031785161388aad447f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39279aaa46f4ac3e6a89bfa410a728ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa313d3765b7548790cc9b5c53660c50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566df7c9f0ab29df147af207d6795f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5ae133848abb2215bea8fb95d412d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0f0bf46fe44c523a7748fd51570a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3891c8c02d94fd1e7fc1c801e4ba9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60179f8dd7d95ada5316575bde88018202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924a88edc2fac43f48ed344b9439453203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82912c75fc0b7d2d53772b470d4cbdba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9f3bac4226209c5b33f323af84648205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7b8b38c6aa2e59e8b962ab54cffb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaee26d1d056075212c8268882400e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dff03bd63967d51f706cd4453c2d86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411cf67f66b7ef1315a8d0c8ea08e8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f08294f9317792f3526c968bc3d5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b1a78b34fae1ce7e56b2901eddbe3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a17c7be0eac97c3f919f499232cb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a08130f7e9651efd43cabcf2b7957a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24984858c25faa87f175963e0efbe99b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28592fd4d2f8d815c1afa0d267fae4db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272777d194d7ddb0c465a6240aecfe5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52bb201693ce6e04b600425300f219217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d69f17188a63d063515c82322eac8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baef0f9aad1a2f77cd5fceec836a1c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668b3c4be7283aea5e3d130a0553296220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd70d23eaff4fdb16627da8d069e813221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd0f9f21f89839fa304e536c70b870222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def3e844e77c7ca13ca7cac8fb720e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ec185c255ee14f9eddf08c12905e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8372986398b48a40d3f4f02614108225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c69b0dff435b800cfa46a31370eed6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045e1be7321210aea1b0179fc6548f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322772e6065c467b437b672e301d418228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5f141a347c7a7a83b49f89a22a7d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996bc272f23f52f51d53785ae8c32ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba124d892167a7a714aa715cfd9e957231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396f32a812ead80efc8cd9cb6c9f06b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d7116fcdea61696ce1b66975cf0dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17cc92f7825c83228919ca8fad6fc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222cb39c0354e6b76485068ae66f1a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85273e6920ad4fb869e9f0bd353cf08a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d1d9a25493ad33dad7102c8582953237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117bd6f54a46b9db418b31d38072d3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62277ca6245189de2b9734b7d7e32ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fccdb5bbf4070b18d884d852799041240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877640a403d6fbf059bf5ff93d7744a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384bfa70b5e57de451f22c614f0e90f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a6c8310722e20215685e13fe840f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1d39e90053065853506a9cbe47c4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14e8d86354272f6122d928114def26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466abc1042c9a04877a535f23b3b1949246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fa59271d8f84f66ef087956b1d331247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b6060e79d276a235b405dbf068292248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a931e3a370c95a2162a5e86fc675fa7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4d8f05f34f50dc8c24f446545aadb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0febc4a7a1abd8df28439156385df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3957698239bdad6ef0b7c6e67c988252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e288a38635ab6f476522b38dab2c650253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82cb25abd519bd01b0ba85acb6ae59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31962e8fb961224cda1daf8f336c8be1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835599aa7be89b99eed0740abcc07819256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6761847dedde57bf8ffd32c14b06a3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1037b7eef5ae3cb29cd1a7e0301dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44623af2a10a281c21422569800e4a0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6e9f0cec74222d9e9950df9e4323d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c666143dc0518ad22ed9cacc67263261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec9be845ba07ad218c286e675a525b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a5a0566b8ac76e8fcecfee87f53d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59760c33ed01fb1620544437d37081ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6656b23943591e4a0e73dfa549b3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbfc92425cf061256de8a73fc8c13c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37382f60576c732e9bd12e8f6d410c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263edfdfe5f928e743d4b66367c61df5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fab1c45aaac0c6de7a22022f4ab28f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea5bf782acde4c992af68040d89f3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f0b1db63eb203eb06eec19a480d32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe80328fb8dab82c97dccb9c46b694272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b4033d2b96a3a12ef5e823d810534273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d4b2748ecaf17070aa084ca86135274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2a115b100c9c859bfe7cd57dfb082275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7940b50c97cd810d1e74a04f05723276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e8b9f7efcad8446b9cc1296d8c1a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d30045f74c4f6e0ef90f5e178c0f20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0f8f0c91ab1ff9531dfd63b3ddd1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692e7c4e57265500cd9fec683362c8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5bef01042675160925f263866903f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9165e848821f3b18ee11d61219609b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea2f2827d320cfe822da9b22ce322283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e615d1f34381fcc8232a4b5bab7f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1e32e8e275ff09f925654149d37c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296294148ce6f2175aba74a356caefa1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4290c9ce33ee1d92ef1e46939f0882287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519254729d7598965b21180cb4c6045288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01165bec60365a48b8b5c17115a4da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca67bf7bd59620361d3e2f5ed4f14e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32c4748eb6e131881b61c24697cf20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f113612b85050862eab75f4666491292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e23028c31de027c52ed1fde1c788ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab520ffe94ba13f1ba6c594ba4b5c7e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc59b69c52944b42444f6375204e93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b4f11c9dd748ff6506074ca6fe322296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecd825c654781f8796aa69d1c7e809297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d029e36769ae014add292f88d18c3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd4c230a393009b449dd1f1bad903d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3bc325d49fe66a7149cef1b6c7fd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0464dfc00895e481bbfe1d01e9569c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f9ead68baa3e0aa5f10c38da370a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfb88f4e29460b1b019272dc05cce1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62ac29939956ada9e10986f7ac0cee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c7ad0480d5b20f9d80ad23c5debab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa353fb1f75a7a40af52f6360a3a462c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905a32ecd6c91bb7236cb9e68c5388f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1f04afc2356d8a2684c76f9ffbc89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b9ebc6776cfffe4a94bbf5a55feee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91e186e9a9bf7b5a4570476b358aa3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12299cd52fc416c3a801d7e619c0a1b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd178822501071601d838f1689e2e532312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a72d2c1f865c57d1df3c2d8cd161c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b02676d2fd3487e3695413b22dac0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f632fff5afe80272595ad503c98d4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a0a50ff570ffe8ba62306f66c986316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde33e43dca54072441f6d5f0e7759e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b7cf2c813ec7335c0cb07b14fc2ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b34f71cb42814dc962ed2a24bb66a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2f3b3b11affbcc5def16106472259320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcf7e0549a134f1fb328743faf6700321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104889a8d495fcc276e4cbb800e4005a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfbd3a48dadc92409ac6cce8766ad7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60908710fe40f63b08d6d282848374324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f46b5a4a0ddb5a92cf827732bd228325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a210d41b08da964b2594853899ede326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4401e31103607125988860c630379327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8c5c3b547c8becc39bfd97f938485328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42169222bee97221b03c49e237e3d3d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330110ea966ae1b526bbac84fd623892330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff77f701ae642dd72c4b253936cee3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede21e7553f5bbf5e850a10cd3e89be9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24a1bb1cc02cbe16a9d142d7e1d087333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f09abfc2549b14c55c237d1aed4f12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be23c7e03e0006251e1dc3d3cb7161335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be766dc67ebf1f5e44c9fe3ef24169336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2f4be42b4e4c9a49d42e1426e9965337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df9452723a492bd699a3815b8a2d81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57dddcafc59ce4ce07fe270456b26b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398ad23c77a50889a225c9f39faf1ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e222649a79c2910cc5b8c0fc1c7e4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414f75fd1c94ccd74cc68b7090a3072342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94654e4b04cfc8c113532ccfe5c6be91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565bb27c8101ffda5f9c06bf50d7b98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a6376205534f60f136b7208866133345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dadc8cbea9ebfd0785191ed5fca99b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf4ddfe51bfcf0ab375626ef3405e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5271e1ba16ccedf4c28663cb5ce497348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5afc8536ebe913b5a1515734174bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2d9d234549cceb72a243ca7f1c08b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a1d82978adcdf049acd3240121e3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863e2113db643c7acef8bcd9483eb76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca673b8bd73c417dc4ded85811532e7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5af9a635d130bfbfd8e20fc03ea5b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce884e6d895dbf022fd069ffc051c20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9de6079c6d0ba0a5e5ef109f6b821356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ce7a5a5a4d9e1cb2ac857c8918d9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf9344e8047a49489e664ac5ddcd70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a33a9044778e8e0dc6956324b6680359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a44015b4e670637365bb24b950f780360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec22e38433a114d13d143daf890c62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d558180f7ef55e1de0d18e546460f91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db641840defdce0ddcdb0850f6963d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d0a1c3d9d59501e0aaff557932a66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f67fb2da32bf06830b07388c399943365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087467e22e62c3a23f7b529e7833693366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95282324d0d8a7119f08bda5bb6a3a6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5dacfce87cc73a5e8015c29254b13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a86971e698de0c8b4171f0ec5dba6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad43268eb79405336d3d0904cf57de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9e0f74fb0078bd928c21727fe3508371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90e8f14ee88d25e1f175477c8af88d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61b5c5b1cfb69d7f9e26d00bde5c79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675d804ebbf59ca13a312374ad2310b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042c3fded3e5bf82c759ecc5b858a65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40536b07ba0394c9e70437519f4257f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cad63af5bb5938d84c920de96e4cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f285cac777e8ce520275840322ad587378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb94677fe44c8970ed2af9c101c452c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef710c03b529ce30b2083cf6872377d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d69158d3ea42c3d77f8f2dc032ac1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240f1320a455dd285a798ff0e9a14d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47847544dc58a8a3c516e88b8d6cea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e120237a55e3f78b1aa322aa2a000bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600998ce2d961326f34bc6bd5214569385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0db268aa25b24b042cd41dca4f34f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263acb21fa1688ba5a458880a3d0d9a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaec492969bc2efe41403b897755e72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4775fcbe840e829bfa073f347546fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496661c99758e52114ac53366383fc62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999123882a2d9b7ffb67a0eadf7c09cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dce03ac6195a23c3c756a69ceed325392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768fd8ab872581e47c0a8b9c649d211393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd342b509fc09af8757b4b415d5368c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1f854f43300ec04bdd2663a545e59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf60de6763ae237f437bec6a097050e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcf80bdfafc4bbd9be85f6926c150b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee590e44827db691944a66467f2521f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c101913f65347cf21d06409e77b8839399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaec28642056285ad2398b09c83a79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470285d8e5a359c82354e655de89000401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d93f01a68fb7b9df476feca66d5d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586976016d54a6eb571e6464abbed7d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be876c3e27aba66f276a30dad46c5751404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dbfe750537843f125a67325f23716405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ea924621dffa7d134ece586b5756a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd505eb8c5944935ed26f9a5836f8e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9551da5fbb3d1d213760b4bcb7dcdc3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4f8aa3e0d60f586d32013ed725672409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d299878634d4932d6a6b5971619ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e299e9dded2e8b7dc15988f991c5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcad803c16c713216c5ecc9be6ba4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc49f468c13907b8479cb930ff9f09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adc72286c2b719743ade7b81648b1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001981c16e6bd864c974f7b2864a4a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a772223fca6d8863b69e48bdcea03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165565d6df7b059543ca3009f2056174417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee073d5d3a8d554f42fd8f029ec70295418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fca1098d08908a03be7d796ac2cdd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb068986dd9066f743a2caad840f754a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171a78ed17b2cb215f887249be1c892421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18163ed7cb5244fc45f0a8f6db4574d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aec797832dddcfa1b8e837686126b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2e1345c4955f41ab301cea72405c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309182d14270bd9b7124d52de336dfea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd6310357bb440afb294f1100eee9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe99e5e34a9c96dee150b2ecb0c21d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95d9219b94af9f7635f29641a02775428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd9dccd9ca1ada33603dcf3c35bca0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f03b12c66fcb5a40b4632eb0e02b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eeaf13a554a18d68899a8a16ad507431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c50a6cefab77fcaee8e42143b1b79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1daf0561cbb16b50d3f66b4adb459433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49817fdc69265b7cd7ecd115516910434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d0e5f63afbcd824df75e8c86f939435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181af4930840467bfcfb46b0ab3c05bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c975cbbcca561037ec469748eee21e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9854e9de9a0656c4715811c4ee0e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238f0bfafe83c3b66fdf4af932d373f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b9fcb59ccda623e5df4960512259f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a7c65124d4ae231767d0caaa48805441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3412221d1a140581e0292fdb4ca47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56016671c0fec4c22d264eab0fdacc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa939ceb0df4c028685a63fb75b7ff2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da29eec0103c0efa79980d67c0276b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9007cf4e03c2e2890d2468b7c693c37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79be95d128c75aeac1cda85ff2a604447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc10bcc30dcce718835992fe0058422448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01996f97155e38065171c55468483a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c697f738851b21b276aa8a4da7be9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ee46bd86bc6512ccb68a4b4eda7c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f3905362d3357d25f67b7dcd9892452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb386d3df658693b49eb0d5dfc1967453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d87f9ef3c4085ae10ed25f1fc8cf7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875a313e154e9b5d08dff45cd0eee96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e40216ee51473d29fa73b564ed14fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840bfcaf2150f4f75a2ca55ed22a0e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd872548e3165f183d39c8ec633ca1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf8e91b24673d7fe615601e50f317d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad06905da68e21d86c0d9ab76af36f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1408e813606ff87705c2552158b60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104af149d65c1e871531d4a793e3cabc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c56af209dec0bf4a8f6d9d38e2c20a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70224353889d82722876b5b2cd0ec92d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908a47f00f06436c5cf9497598a90dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e183d22360ee6b8f2a3561be8d3d0ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cfa4463dae365635d5094335e38c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a032f2e8dba27f8979b2d803ed18c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed74c01353a6afe1e50c41c240b342469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74f17c0f7f20c70d180fe77177a4df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b24bac7d144635aa6bc0627925f90f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635e04736e786b6a87ed90d0ab11e6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c9d131d382332128f52bd8df97bee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5df8091861d81171a8b2ecfc945195474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4064a5400120b8c8ea6c139e5dd7d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64b1cdfcbd16a99e33eadfd1df856f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1d69fdecebcb418aa7a5d16c73bcd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f117c0971a02d7644b05063c657c1c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad25b9577cabd1365c75cbd3c2cee53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e720c39d2d32ad9b9cdb67052278cfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b1a1dbcd819b6d7e809364df83d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf6c5842847e39eb7dd9935566158b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e762ddfed9e138e22c2ebc1a0fdf2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd335deec5e4118b1dd978b43bbe1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cce47ad76174c93310e91447fb6f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4f3da09bb103a7d46ebe4cb3b8257486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbb5f9362c07fc402f8cd79ced9f92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e28b5039802c1d3b77fbc96d038111488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ac2175da4c7f186cb4a65d801ab17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3639589c1c6ce569be7ff3812a0b18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfa0c3c5f242ef0ea2411e5b9310fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132539cad37e4b134a5c7d5163203bef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812191bbf6655d362e871fd22018ea9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb35887070c8c29db5811c3a96c831494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825bcef21abd055b58be66db8506b3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa75df2cc888b083e3e7462913a89fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a26cc090779970730c0df360502f05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb548caac2c1156f315bf65d649872498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf931f94457ad0b87865543704e6b5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f05c49fdfcc0e8c5665dd6ee03132500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeba2f381c5eb36ea32837d144ffa75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff8c9a6e24effcdf9bfc02cefec25f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b533528db9ab4a8a0810513e40454503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286192524b040236cc38d0c887942f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb45952d939cfd1b707a168a1a447ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a1aed5da7eb8d73f107e4333b5610506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74853621056771b572e586f37160dbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc781b9f619d92995de81f1b3dcf10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226293778a8b8b34722427fa5318a41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9d293105090d277fc980c8452c044510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dc7149c969e25e562dbb5bd612ed5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf1f972f9ee7e38c3b7a3c38e47aee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed22c260bd10832af5cf526fdfc061513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacc4bbab12d413c4b0c0e7ebc5a644514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f408b30ecc49b2ba805c58d576b4c83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e3ea7cae4f722051a28854d75dcdd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee463cf3457c48a7a44b4fb9af19186517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64ba022c9993a07dec42ca776ac96c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a182e24cc3d4d7ad57d002d8bbc394519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e660c7b8739f3c3ff54c75c0e94b801520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed5ddaa7af943cd721747f222e028c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1374154e0407c2ef737f0963ce827522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38158ed7e6ef0dac064facc1c1dc85d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72bba84a50c491273ab7c43c75f133524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bb8b388f837d690000311ae6e4368525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20a00455ccc7184943bf4779a2f483526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff3d6002fd6b4639afd68f115028b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91a0a98ad1df0654d5311a84ae9d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f627c38ec4f950e239f1a3dc15714529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c757e7049fa8946cfeec93ac20abe63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36916fe94aa49608f4e2871503c7e1d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ec5729093d4966ef4e16da6ada355532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771a13fa230795daacba36d81370b01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eed088c61fb2b851133dbd03ee543d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a363480687c38374f793086f70ac2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb751111f517fa08963d054ffa0fad1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c39cb342aaaab02cc7b531bf9a511f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b36ff178eb9204f819441be8e0c172538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af190bd41df0ed3ced139f210aef57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3288b75ae960e2c8cbd3a45cc5fec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff4eed085a4018a33735ec79014933541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d70c1dbe988771f7815b0014fa9e93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c894c3a323920501c13a1f6d0de90ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ae9d93d5f80e5a22fb0c54d622c98544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05776c68a543340b991860f591d2e441545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d946f7e58f11ad755e3bba613918de5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc70b9949d85c6c006a87cb8446031547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f27c457d4a8d272040c3caa0762ec7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97dc6c373df6b46d025def0af311ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1751fe402c1ba5a20bf78e93c7e2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c5a6b39f6989b9f5d747415eeebdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5bb89c8dbea8d31e3576c20b5f154552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716401fb7548879992568c5529717aa9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db3c24e357db109b400dd6938bcfcb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bf84156730dbdaff5f09dc82dd1a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b55c8101f6a7eca148bdb4c911f477556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c199ad1f00a2476909eeab5e54ca471557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ba0f21e73cc37361d5739cd52e61a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55d6dd18bebd5560ffcce323d73334559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a897bd90d6716a21562adab9a90af37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f3f1772f8b373b5d42b3a1bd21b0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754565c9e74a5ba177f54f40287e0ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcab16c7ae57376d8b37e4308498f7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a047cbc33101d806d0236f762266d2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e0713949b0d6ba0d20c47bc6df484565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b3757502328c7b05de75fb467406b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1ade74d24062ccb097c1a405ee26e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab23d57b58bfc3c9efbac5840432a35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2737e0364c25dd49b338c15c43d7608569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad73093e3ccf03a75fdef65555ca3a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ff637cb5bf455233b233be2257b64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de419030f577d99f220ab7b45ca543572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2d5101ae91a1c1cb800da6dc917ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2730c7718155f2af71a07f59cef4a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d0f3793a037ce37cd3898f918294e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b8eb6582930be2c56b516e2b4e572576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4290422d800c1fdb6c59a1df3f704577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a9921a52fae4723c836c08b66a255578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f770b80df37ef3c07a8278669589a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3127de80147f3a15097cf46cad298d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7073ef69da5a24037d5e8f4f729a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1a6324450cb7d96eb741f46fa60fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abebaf4d7536984015044556ba2d18d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b3738eb598c2679c940215a5c1a4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe51620235918cc6656c95ccbd4d12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faff94cb06ff97e45eccfe5409763c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c95f71109b479a51af3a4d42ee9d4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8439dce2072b48f076971de5fd3e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c7abe36a3cd765644260cf85fe9d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00e9c417cc05b19405bc8233f60022590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacc65f175a87201402e4199cde85dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70259f42a89fa13014b709f914e2a4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9cb80949daa297ad12704b07553db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0318f6d9b9f9e3e998486cde986d513594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847440ab0f6793aa9bb65144b823c3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cadc431a484bd7771b1a715e724c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d7061a59514df1de835a15e0ab1b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef216be4896c2c66bbe797f1e381b8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae534386354753977f78eec1a2d3a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334459398e422429839e5aabed74fbdc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aed19f996dd58173da24c816fcdbe7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2511142c48200e2359c468c05355602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be1a622314b3162ccd80f045dbed4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbfdbf03c6e5a60437bb0c2e60be9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfe6bba3bee3b81b8ba120896151c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543881c3bc05f09137682d91b29767b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894815f4ad58ea06fc55a11d475c5ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5efaf72c787bcabae25a42fa0d0fae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4705faa0fa3d7e4733c1983d5b6eb7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25431ebf022fb92c8bcda5e6b1a733610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a4bb11238fdab695f1174eb2a2d5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142d7b01df50be83fe7494eaefdaf2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bf7ec5c9abbe73ddb670984df165a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e92f36562db750d6315014ae0ecb60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a653a5e1caefbcaf34bd7ef50620b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f25c8e6fdb9ebdef8f5411faac13a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6d4eae37ad423bf4ad6559a8a4355617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c9d98849b38e9090fdc68a4c707b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a56e2658ec50287a25597fb8eec244619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3527bac446c2c40a83be8d6172468e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16fd28201d8b9177d9bda656ad111c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c0ca3f4c7a824a5fad8fadc072396622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e776bdbe918a8dc8d07124c633732c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac3a44cfee888ce588819848e61ed7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e21c35c89ea38a14eabad26fbbd361625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0a834d60b2b0b4c124f038be5a60d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f51e5c289cf402d9a6dee22c6f6a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed4bdab6b607f3a41d7303ba0d8b10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25409206701366003bdb8533444f0fe4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e46e0c69af0d4fe90f0026ebf27641630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed9f939bbad2825963032f566b3bc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9405f1d177f14546bc316f2912e84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758013e7c8858d8af8d2c037a1f71488633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc9221c7bf5e7cb8bfa35bd610f0e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea4444611e333faad34068e1485cb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc2fc3b338083cb1bcf3f5f7e76c4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d725ab8178aa34ff899ce796e64cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ccd6ed831f252d211908ea6d5412a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40159de0cb77e4a619461b412162d3c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc09e0048841951284923b6d553bd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f7714c2f4c38fe924dc2ed54a816e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e19c12ac13a3636f911a05309d6e39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823354d920ba926dfaf6bc5edd6891b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb7af9ef7d7ac84b78e5aea8620492644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd1882339ee97c3d8c0e2101ee12d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec604113ef86f64e214e75ddcee1646646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c51cdafa95d8f85d668aa08af7a28d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5b1fa924c878f9c1e4e780bda829e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e10e257796074b2dcba8e960ed8187649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61556656b1c4fa99a619961ad5c50670650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a490de5049c9a667482d09cd8924020651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14479e2f76b2422eeea51dae6aa570e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22001d5fbaf82f963156ac7ea0b8b5bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab83a12a2cfcc8d4d049894b32c68b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f16dca52856a6cf603ed3913d0a55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06367c05200c7d729918517f4a03fd2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cbcbea71d264a487b3e04c9ffae52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0896acbcf40095013edf7bd7996f7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a4134625840d54d1b78008d07d6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde19b09d762517ecc0d94dbddfc2bb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421875f09f5f40e12107df239abe028661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffdee409ae6a5df5b2a7e1546f0aab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5722c87efb5892dc209bb9dc39e47f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddc8c9ac69c0e8bb50fe4667bc4502664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42ef90b3e29af120836ea7d5ea3726665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed53b6290f1c99d724a97f01dc640666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f341f5c1824857991778cfb9779e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa491305b92a48f16a6539722e9717b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a844c9dbb385185c3d6779cb259f81b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca80cc892afe744aa915270ad7dcaba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2780ce3f9e0dc8b49775c3ee84182b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbe1ecbff023262a8ed8e7bc58fd33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6462c44988c66fce2534edb683785d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a4f30536b5b02daa1478dd93c397f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96356bb6631bf567669f3fc03be21e41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc1bfa1aefc75b6c7b4ef83f2d3bfb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e5d4c6787b328e0190d140719477677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb4a89a71416baafb30933e84f36d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e6413f3587840b8354a4eb34eb322679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ac45929f63608ba680330c8487691680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f325037ac075cfc2c4576f32553b31b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae59303d6f5f69411079310b4bd11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942798a2b0576d841fdcd6bdfa18dd50683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14524cce1dc61a80ed9d4b7ea2eac482684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4dedc8d88fa3b86b44c87990f753b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0885ada4567f060e208d0dea43b97d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeac3e61cc0ad74e12d0adbdeef1d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1e36653bc5cb2f0b478c9ca5c7a55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba046dbfe142cc24df0acfd2e78331d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404464fb191a37b8c581373684580841690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015457869ed01952e1ca6936431892ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafce98d3aa9645cde290543dec35db5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51054abc17c3d05db70a873a69ffa9e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce256a6d90f798c292be4cbc95f3bb8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2abb1a4402baff70752e20be1a8014695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077528a197a861d80663a1b66eb40eaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e239a4a09b9154911b0fb1d7432a125697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016409384ee7203547361445bca65d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277189e1fd77b15496a4f1ca8ad915c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a795400accedab06c6ed363461d748700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee62292b32a16ae507825064e920ef4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fda3ee6756a9e0f2c50dc2856b53b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22056210fc3c21bf3a8343e8f73d0b2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b856efad61559878f3dde0d1cab90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ac9e03bd9d8626619e682edd3813705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d22f8167466adb294431d27643050a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc093ef383f126a477d8e09817dc3602707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4350ba6037177bc7ccd589d530a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eec3f8eee44562d579a12f134cffea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd3be6a7be5a67d24c852ee854c7a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bae48668cc2a62702a55748e22d91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79b442e0537fc5cc445cc6e9818038712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb830f650dc13cd8a86a002de4cd3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87367271a45c5be6ac3220763f0cf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b96aa74fc0c184d3634c7a305e50b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222ae2f9617d35aa96740ff2a855b80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099decc690e3a851f864336a2b01a31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be90b22521d0a7273c47cff6dbc8067718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c5a8bfae5ccec4451d3832c58ab3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a553845221f64b2e28d4924f971c0cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55396c16ab13d319e9877809fc1c55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a3c9ee2c3b1226061784f5e6fea29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f71df3872df9252c5a259d3f72cee7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335db46183209740938cd3871a748d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318a545570a2c775810ae65e6eee456725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7345471ec33404ff75a1641f06c3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa15db49daab6de92aee03a4ce9c1e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58968b9412bec89a1c14a5a1905cdb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cd6fed0f81bab76e8fd309d539ff7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298692b59e597175438170433173cee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdafed3ead5cd4dde0645b0565d0bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521f90c4096f5b6dd269fd79d906663732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdc38b5208af18f894f23a8531c5bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a99449e83a92e0e44d55b538dc8f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5e73934fefa8c9c0e618e5c47a316735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9d0b2cab3a28fa25a328f33bf0207736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d42ca4e96a7787b902e8af04e82c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3f18b2d1046f2e16ed8e4ffda74f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b585e38b3e24dbef137023107269b84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ea8ed818c15986a6d3bde61cd6049740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aa160e2dc08812b098f8d13bdd61c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480b5dd50a4650ca76f82d53dc3dc1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac969807c1e66e94c4a16d77af12f064743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d118d956dfb6c389b0c84d3b4a76a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f62446c755e1cb6917993df462101e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1b989d302b972106f214c9141d061746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d41a6844badb7e4f6959d546c0f18d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e98cb18db093dd13f7da8eeddbcdd6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34164cdfe028bc0ec9b554fd48bcbc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034ea2b25be64025b262bd89ea490a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be796ea83c8b4a86b1a97b71b6a4a768751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2c4406348fac00c65deb50180b790752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b89d147f90b97354a90161b82d1476753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6e5cefb923984a0818cdc2a90f14a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265e03b5f5af7516f8f0894bfcaa835755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac6f5a2cf1dd61b5f6cc2ae4bca853756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40039547f6f51cef30494b30dd34bf6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39150693d1d187cf05711a20b3c681e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988edf25b98d45677e9af18242e645b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>