--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff40fe16c162916eb070cf8fe9ef701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804032c16b7fceded22d2cf5dad316432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220f636f4dee2354c86899103615c9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a42413635c146a239145a2741f83394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c34f5a877c13b58bf5cc88f0020f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691da7ce77d95f235c5f65f3ea22fc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34be255c67877ba95097c06871bba917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59090e43204d6dc25b1c6083fe4a314c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7bcff192acf4be81e8347a8b64e639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b47be60517075a362d77a183a0fde210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2cb15e72241655776f2827718bfef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520be8732be8c0347c9e6827a2eca7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d797c676528224c894b9f881e5ac113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2398440f037c63db9f11b2e9441f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ed6441585f8e10b93f4042988180b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29fb3bcac8c98e4d19b8d2e1feebd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82de9a78e7a6005ca22ab3e9b53458b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc25e5212b75aa62c9883857a45b6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3686b27230e46f6afa09b6cfadf1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa765c2b2c7fcdb42d84b1ba514807420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f054a5bcbec12698773ae0e43e00921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc66051dc4ebe6ca0505f91a39dfd5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14890c554a3ad1dcba98f76ef9ea33a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af3ab9398060554d87ca14c81b830d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c2cef686b1aac34bb29824229e2f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6809674004ad1fbfb3b904c85eba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39ed5d75a7d2791700c9c6908d03b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f623f96c48994dbb48f5e9b3e5de0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597787a5dfc67ffc73b522f0ba1d7bbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62df5413e48ada23876cf32ebd9e4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22d382be89cdba5cd9cd986f7487b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732772c581065ad7ef4a5b19480818732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545a86ded0a3072aa2d96424d2f097733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86909e6e3d86ea4ca615cc7bdb55b9d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f7e3e3269106aee4f51d35ea57ed035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e1d64198c89a12c42f694e5a30e2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d4f233c8b7d392a5b9c43509be58837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae42759ba11c5cba6a149b1e6d0121638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e2a5ffd59d89c10d232d002360d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3e6be90c7fcd7a2bc71dfa73b3bf240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaa9606b03f94038a142e96b17561f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af1d056920a0bfe117c10a02b92df642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b22d86016a8089611bd09c24a45bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634498661570b491c86cb0ef180457d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f9eea469f15ea2fe07f7bb8fa31ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594cdc0cd05bc2d6905d2ae78071cbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4e7d36e0ff49dda3f013a7378cc6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ce8b5aea3d839c47fa7d5984405a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00ee6f44c6801335a8ab8ff6ad490a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5e9f8f9345a6db882af433c9101ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311358d4f3b3db307abcc515c2385c0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29179b38f71b8f30d4887f50ff997a3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8718ca7c57ffe85d17930cf91f6d9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7092f259beaea1796800145d49ef1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feb512e579983d726645a327bd82e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5545a1402c1ab82e594735d1683458856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa25dd9d85014240393a700bb31c7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098564568e5c417c1fa3c995365b09b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91439a75f2992b20b840a482bacebd0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd653ad1b9b575c6bbeb0175cf0ecc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dadc7033552926af12daef2eb91ff761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98b67de287a151979e0e11baa11eb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec9ed2245abb474db639eb58ae2adf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101706a24f074c60128d75153c8df7c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df12505373e79b34c02e9c329610c1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6b551fcbf50c42277c0997f501b0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72aed2729a6ac31839c08c1623d57e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c79965418908333db07f6cd538f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152aba709fd233abc4e3c183233aac969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192367aba267829ebc1978929e80c9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c180295cad189d600736f59e002171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb399453c92edce6bc31cd070d2dc02e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45973b714b30e9e0baefd179efbfe8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93734bb7d1f0eb51055dde63b18dba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb8a97db1ed1da3116585ce079f0e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965b3c8379af9260058548b83f3e4e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04355e7586b4472a62d4d870d5f1b5f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e767b2f07ffe20eb79735392c890178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795e5eadf78151f5d2b121d702de81879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b74de853c81e07596dfeb6f71f8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce60284a4b361a8f5f0cbb041638eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019144ef20bb3e3ff8513fb8f66122a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf9bfedf7245fdc713c9ab970638e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc6c96979bf355ffd1b4219d6ac13484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3e6460a7f87fc3904603836f1d4ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dbf9bba123cb363f4f47424f8d28886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692caa381b4c0df9912c8f3beccfde187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97033df7167e4740e79cbb6f5370b3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2741f905296f20d52f37f4822c59f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da9d4eb33fb83f5d7d613bbf3c084890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d73084e5db1084ccc2aa6dfa20d8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e2face2a7a6f15e926633efbaa5d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8d25d32b8e4ad210ca14a4538a30893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2865c477a70c5692eddb0ab7e01823494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554681fea88a975c39c0efadf4c0fe395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30003ffd213ea8120c11cea3792cdf2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda81914f407d2e7de150f9609cb8f0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3658c00950fbf81c474b65c2e3b4b6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c5d271449bd3c90e22732c944d5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed42b5eb7b2a2d4389c2a9a100cfd94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03916cb1f20fa5dd53f5b3508a66051e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25babb0a1b3c24788d8bef31963786a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bfba2c878c23609dd9d0bea3775ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dfc396ae55f97e0e0e029dbf36c65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca23180ef17df8b6a02cd9fbf7388be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93246097243ab09f4234213449e9dd88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779d006f99afd0dec88e38ef2e31bba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96164d0a36ad509ec7b16934e45e5505108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae6b963b112c06b564c6e0a778ccbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b30d1a5b4da227ffd13c23531efee4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1515d5ec3e6cdc961022d15447587111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bb84bdf401637fb3c2dd92891f826112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6d47070b27405ac118f9e40b4e1a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98ae2eebea448cdfc0be9905c987d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ffcc2468d8cc7c47168e326429220115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82225b1a4b428cf316827eaee87876f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a05eccb3a24df47fbddbd6326e9389117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aca8631ee97bb831f62940930b0700118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c04f6f322a5e25baa11b4e5a314e76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d39c56a66d5e6876daac137355c41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642fa3ceec4cea54c5ee39332b1a6dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adb6892880b683fd409dd812ae91b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058e2da6f6e8a9b8f3798403bc9c337123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511bf250b960f80e7f4609df2cb99e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735baf9314d29a9f517f0e8ab1c3a26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd994023d52ebb77ce6848f956aa24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fbaff1ef694c09de928886ac7a6da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883fcd4b07a15dc603f348df67c8c11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47a6649b8a9fd9e71c10773a223411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eeb6dccaf2c1060486a15c77096bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260f9d031bb40191dc54e14a12a99f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd17dd0afa053ed9c79fc62043e5b73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a5a818761c20658d067fbb9811ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd773e67dc25844f0d477562c6309269134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa83ed7d9857b549e1fb26a0d57d829135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a10188cad0d75f042ea428d84b2cf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529543b466f9854c75f4f6b240705fb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec02b890c817d2d940a99695641bfbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01246cc0987ac76d380e94f9059bb503139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba08753f3dfcf8e50a041cd004a0950140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311ca98e4118d8e351045c1d99bcb5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206321b0e434dca066d8a4fcb68ee956142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f42b8d6645bcc6bf642b51d2ff013143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb772261dab2a32ceb58141a14266eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391f481b1c8450597add4e447d6561a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db96b769beb95421eecfb2667d62e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701590d3fdd88bd14f0cb8f4bb46e9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9951d5b8d051afa75caa074d3e222148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c980b7f1bf2db53bf3e1927a24d8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077cbc6f9c3e478704c2edc9c7c2684150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb0876bdcf1ed55d4754210e7d3ffa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c2074ac4d55f86528830023bb7ee5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19853922564660ef7dafa6e996b06e33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57305fdeba41faad81ff638144a41748154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe4b7c49f59dfcced1a6273a237a6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e00737c4dd3b9b8f2cf5ac8c6cc02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb14b0281fc9cfedca17e44dc1dce3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3549284e3fc1f40b94082963a6c52a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf7c90124338706b0a0b3d8f3bce1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22898de1c36a9e4fa97c49f47ff28a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc88df5352b94b401905d68e3dae26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfd2ac6788cbdd288c6a8cb0c632ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cd5f2e89437c6d5e02e08c6773281163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e2ff89077590cf200e366a4ec4596164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcde0d9379933feb48e8b9d5e793fba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cf1165bcfa1cccf67340478b7f9e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa413571b5b87a1f53f138d4e0ec256c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aed65465c0c2d57bd5fdfe0406f77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc1bffdb53ad018d86b94133962652169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658ec40c73e09502320d35f04bd31b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d72697fd7b7f00853b601b235036c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dda34b3a5d1d711ea1bbe8001e012172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b7242c7ef1ba936a2bb0a86ec16f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9c02092a6955c3cefeee7771e2758174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dde06830477bdca2e3ddf949781f46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bfac4e86f4d9478bdbb56cfef4930176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642b39772f39b705aaa01e5315fe521177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad73e407b46e43d1b18377f3193d41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55467ef3b2af5e7ba9c6f8c7401fbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a98ef6c4e413001740ce23f5d45a79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ebbb3621918b806ea45fadfdd85f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69cd731941d96677d5df76c467fb04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e268ca42283c906721b209256e2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930f4daf1a96b3cb8d99705fb4c4c72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cebe77a212655dcb67203e132b9f60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bddee7542c9c9f75c56b213f6dc3be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52075238084fb3510f60e0f3d598f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b80f9c11a60ff47615868bbad7378188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10292500f24cbfb0e5883cd1f0cb415a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8e788807190d44f6791e54c162712190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc764abec39615ca592e20fa30a022191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a21c876b1e4cfa03a6674a2fc2f19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3200697a2b48943df15d2912f41d76a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a1cd1bf62f1791e8763a58c2e9d21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872ef25b504b58055fd506a7d23cf3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0001188aeb02ae54d09534380eb51c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fbf0d392e3d14fa847a9ba4cffd86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd322336a97cdbbaf57a15af20a7a91f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28978823c42ba6ef3072d7859bf2a4bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c77bc84b0247eb0baaf826d3c5793d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee89515f7cebe852595170abdbfd0b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3459256d8da8a3e6ae66128f232150202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803341fffd356dbf9640497aa35e116203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13981e1a0c47f07e76c62cb267acaebf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc9d78d2c2986ff9ceba33ccbc8ade205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bedf6083e8b87d62dbfd235bbd303206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c5b2d87870260b196ed9dfd5c06b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9d5986039296b0370ae524e87c1fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407342440c4d72c9878eb88f879a343209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac509fe52e9c91fc8fd79700fbca82c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352aa3c0faa0666d77c0b286883ac78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a64e64b6e52cbcc33b5fa725aec6d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc016752fb7beca304b3bd86e6a94007213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb073ef969634164f7a878c7e524537214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219a6cf7d33e258bca20448395614cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad16cd5103512bf823db4f42c9168a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbf88b308a9179a5edba1f9d0000c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9dd889afd5967873d2fdc4f67fffe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3af4ebb98775aaf5c43c87c5ac3ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f577ed604ef69582ac4e605e1ce93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a9828f63bf086508ccf5c6a9c13f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b81203c8a8077cf59a27f94adfb6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c89da43fad41dd91b5ed3ae9125c22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cd45c326fb785a33a05a06546430a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215055f70e7b8f7b6bd62e7877705033225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e94227f468a750a3d9438be792404226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bc0d431363f08b5d653c4557ce397227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d966a11a87317434bc0934278bf7e9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a499827de730a5116688ea2313facdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03e1b341bf63d781a26daacb0df1b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c5c55de4a0419f1f20000445dffe7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007f1ba18a75bc935d50c7de5d333ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d712e5b7ab27a1da2989c25237d5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dd1c6547a59a0089a511ab38d2479234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9e31d5311245311216ec6e6234798235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc6c5b075c5573a776a12350329910236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d24a2f6ff95b34f9854853ef3598237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c687fc7e0d955b0cc332498d835600238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857292dbe0b12ebd63e302e62a55b738239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea43adc53d981bbaf2bfd6eaaa26308240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71c02e23965773fccd8b99483f9dc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aa6689dccd8f48c39278eaeda8a8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bde552f1b776b8cb15b98eed02d86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec3174870bb0c75f1e618f1c717362244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce5e6c30b9a34aac8931c3326eea08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b423c84f21a0084bcc8d0ab8d4d5b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4526023259e2beec90d34dad9a7a3b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb6adce3a2eb17ad683f763ae9a834248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593f45e88b6dd65514bd5edfc4c9ae2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f02b221a8d851eadcc8a0b8c1a68fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf017c51a062eb388e9e2df64e27c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e992c400ab1ed9163b205da56e9d900252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afec353345bd931fd27b9de6b895690253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636a8e5342863c3cc0eeef5db268b6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b474f850963efe5018c099b485b6c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f448d8667490564f6c63986fa498a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6c9e308df3ccf4c62bba9c8754cb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a3f192c6cbeed99b8c1ba52fb2c38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26647f75f3ef370018f0e4d54bf3b53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed4c3ac70da66b36301f01e9975aae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e27a0ca14f8e717d274e8264f3203261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b59c70b26238b17e00d2cb2e1ec045262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c4d411883b4110f2b9182200ced31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceddb0cd3a490c5ba763e8a98551df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d962b60e787e9aedfc580326badbc04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4064c396232bf2ed6221a09949bc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a96ded7dd790e0ac2d0575f1297277267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcff6dc6c23702b76330f1a2ef9cfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2753a87fd121ae0e4bdeb1868adc43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e1c7857cf06b0b2ac11913d02f669270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20874b87161b2ab2c712af6463bc09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813752da23627b6bb9b2f89575029a9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2657c871fa0e7ebc5197c98a8e73b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df40b32f4ed1854923c6e5d54aaefb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505539bd266546b5bf466b9cb25b90b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a415eec8cdddb18e0fec8e7d4ff8b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c95a0980e6e827202391a49009e0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138d8b30e17959e2f0386d81cdef550278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb09ea0277c866012a6c0e5a68b8d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0891abee67b3ac55ea0977636c83a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d93400c51aab5e55063cc8112e158281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45456298c599efdabbfdbe6021a2ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c3a51c9d2e5feb225c1722a6410af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961e0539e9c3c0a43cb199ad289b5f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43268eb47079ae4b5bad00836ba652285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc7d8c68f6da72c013ddc0b82cc353286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400140cbfe1f65bf491927a34c98d384287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a71c19c6fae6c266940b7ecf9c1e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7484aa18d36c68c139a8c47154c49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685486a94fac5afad9d714b92de386d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115c13e2494f802bed148a717c7c5e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddffac05c8b0d27bfcc0974e6fc36d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122564819056a112f8f33e5df19c9e99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd22f4a84424f984577c510155ff37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac3c7bd187c78e74eb765d7e952d78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1f5e826e5de1bcdca64ae71d1cc30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ab0370ebe1b61d10811b1aad9ed59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ccb6ebeb04b2c19a83701d5a52e02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123eb42b20f4740c9c664f6ed18ae38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a6d77c54eacd3a4b03ff5382c2e76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be593b7e8c027ae77d935164aa4b45d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f187f3a7613f88017741cfd6a9c878302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f3eae4f332a8b3ae0e30e41e6a61f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fce6a4ca472e1d0d333a9dae68847b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49058e6cf62dcb712144ca97aad40aa8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0c0caec0efcb05ac19fa35f4e0d25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3321b1e0f34527af862996b42c474c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0dfb90be04f1c3d8852459cc193d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980afade63480bf58e7970c748faf360309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d456787141f81113b32d4bc7fb7a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5dc7f6ea757bb98ccfde0eea56f61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76f77ad15f3c53f3885669e8f3676a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666862e7714508413b7e95bf933e736313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6417f863a1f00102c1c482987f8f13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65ce760531a9f03fe6b0a140fac8d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4d11634202a8ad38376bab033dfaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80357ec422f36b7879c55aa11eff8173317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882aaceb1666e3f37b1ab30774f9de9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dea3cd860892b06ed9f48ae53bc562319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f99e9c02fc0f2846165ad747985aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dac53ac47a12276b1fe683da8fd9ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18663e21ded6690fd1668e0367b3b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409bf329a28830604f05113fe76c27f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19049478d694c6cd6f5fa58c6a34f2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b85bdf0dc004dc96cf88f221205fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7e69011a66b610268ce6b7394e956326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54e1210166c0d35aa7bbf57eef7779327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044df04b61cc1079fb4c08dec8699247328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8508d0f9a83a1e306cad047f2f500aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa67a6d098bdf81364ef950a3b00cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55f8d796f1deef698306ebd3977513331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78ee9e4cf0a8b4f84231fa6c186db9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b2cb375ae12d94edf113f629e63f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3eb5960aefe7f81bc9c4307a1c581334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d459532616120f7d4da13825e4d3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e9b90cf67d32f3ea4a71195e6f08e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c80d47c8f1eaf51035aa465463a4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac388ea7f6e24e75ed63df7ad66611338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615f5d750abf7d1f99d4973c0255ad4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33913ab6a2278998d355368d33a97a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc490a69ce5dff590580a7e831dea536341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edfeeeee0c8b45e8c5807ba4b92901342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9c37eb43d9ec662bb0cc86c62778c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374e6ee0d53f5fda5ff04c5bbd5ad65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad6837f6b73b982b716dc64f76d271345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a33cfe892919191b4dbf3c7ece0426346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed629a809f7d9f0b5d87103fa9b3f93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c7c06fb6b280471c241429acedc84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d573bfa15bf9a3bf4e8b3c82edd3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c6c89c6149be53cababc9ae950878350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0a583b2f673c8afc3289e433e0cc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa9d246e603d5560eccbc4102dbd64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d18ceecba58f2e43d18c659939b14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ab8cb4e1521f6f2921e857fc6fe61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59860ccc85614a3e70f14f43f0854508355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8b5c9641da6655a74e75759571889356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2a023d229720e7eaa71bfe8fce62e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b7be3e547b1dc043350a57e498d7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145319195805b6fd15ec8aae23d4c17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006778150d84613c3a21f83ab3c50066360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a18492423454420f741571efa68f28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19742f9bfdb8cc3e0084a979b120e2ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a77c49615c43c6ef6fc3759896a8e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013d7bfab4ec480f5be354a87a10242364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f102589b17c4f9316e6881ba34a21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2efd295514acbe128eba5561190d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e49100f42ffbb5fdfd94caf19a4b82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fce49ccfb94701e6202212aa8a363368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c302ec17de784d5a180f702b94d72c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2686f7060b4a4ecca2b4542ea9f4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9e4c62eea410ca4437ff5eb8a5c53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aba737443bd19336a291d5c3879e79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92eb4bca36f0cd44a013e5af1a2fde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e60bb8e8a24addd9b4dd8fa5f66d5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f51635dbc8341eddea7cb7e1ea6846375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea99217969b97e277b5557a81270066376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423682d8f1434ff3d248bbce7d4cdb55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a555f5e3cbb38d71b4e2c51afa95d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240a9f7fcbbde1143f62219920b6ace379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381e3b1c0feb453d6bfb5c9d4c7c505380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032964d9b97bccd23628c35bf7da603c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed9a8693b5835134a498e48687f5fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d769ba2a15c534708829a5d3de680c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c2ff7f9163e1ffda693c817a2fb94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e650475aace8a66104fdea02b48193c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53a4432a3e1788889d1f56aeeb7ab1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4f757d96702c42ce011df0c9aa47c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bedf00bada14c2f73bcf80b96d4746388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49019dbdd99d083f9fd2107163461389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9265f244c2ded3aaaf794c4885fcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f0ab77b071790b46c465c133116b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836b4ae1a3370772defa2c9b14ec768392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5d180ff6350621eae82e55743d4f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad971a50e0a852c47235153b7beb3aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f08b5584be356e58e68c59768ac66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9ab5c7431bef4a7d40a1c839e01ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388a39ed196a96e240c1645ff625ad1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc1943da1adcea69137e7f263a2f4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e221f06a033f6e9b2336559cf704399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53377d57972e7afb730d657e862cff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3361385cdace6f01b663f03b32961401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a088e367e3e418b1b13ec9ba742686402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8205835f1b3c93e6e31167ec90e4326403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61949a7297651d287691be0f104953f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101330dcc1f848a68dcaa1766d43306405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd36d7a1a3cb47bc82a6139cf85425c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb2d0ac1e05365ea6b35336887415c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252bc9663c060f8714c41d38a976047408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f93ac675814620ae688fbad80b251409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e595e27c40062c1f1e8c172a7a357410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63eb26b9bd0f834beb0e1ebd28a9cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56d94e15d84ebd71269e5593c5a044412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a84b7e3bd619c6bfc9bfc1b5cf6a67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cf785dff6b29d77a85378942a2801414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c24d0cce75519b0cd91eef4a8fc92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee41543fc1d50d54c8ce7e61d807066416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca869a39359363df42694f4ce310c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383610091dc3f9881a8d617505d6cbb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e434e9fbbbc62ddd30e31a276d759419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd0896469b395c15462d71fc4032c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b3c709b54565839d0b17ef4e2369f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92dd96d9c3dcea099a122297ea4fd2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0798ec4afaeb55c9809d6304856c6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4f259144cbc8bcedbb1f547a7582d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5c569ce6c9ac55d1dac64fc44cf76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2de713bd1ab3f9ce029246c59c12b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94663c6d264100a56f1314862a3b51e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce7b4d03a88b47f1e90f36f55d3f34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f4e1b39d3ed2c564a88fa9c3f0676429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dadd8a5ed1dbdd330aca122762b97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b158dd21e59b98c8c957735e0f3a7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5596d69daa81d7b2927c3659c7f9016432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80b43b5da41337975663ddc467205b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b021081e4570d9e1a6ccfb465568b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81347432f8cd588a5246f9e442abfd13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec897b9c41d16420caf3c6e4d7eede74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc68d5a5dda7b246a198baebc38b8dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ef645e02d42988bc8892f8533563c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dee1ba0891d9208d1c392c643e357c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06ef0fec8afe4a28533e55fd4d96f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dced2fba9db5334184ebd9c6a6a0155441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bebd9dfdc67c5f74cffc305babf839442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700cad1f4c87afaf93d1810a0c5bed8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e097e1f8c55e1aa0138b1f25b7eab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9a649c5324ceedb874675550e4864445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b082be8e625572dc7154b793bef5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68316b5f9ce97ae89e3befdf5df1783b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d777402cc69e6356afe7e84fab8a783448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25617e8f015c1d9baad8abeb913e0f90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cc9429a17a0e8815270053d656fb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7b94159d8d1e010deed6c3615c421451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46149c5e6dc0fb7de1b111fd50f17cab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd46735ba7e54a17b509530d064d42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d951b3ff6ffb589a6a90909dc35b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dec8bbcbecd037d997abba173b90c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bba53c9d1c9994dedc31addd78329456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dd124d823d50dd0f5ec4ca67719dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b902c58616bc8a71dc7cd72e6e909458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e16f8bda14b0190b73a0d9af7a98f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b246c8a12f155e430a71ec7154dc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93acd8eadeacf55f7e775eb2693eff4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96984d71300cb57dca7912da31bacf3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e50487c239bbcfb570388c35c8402463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ec948ca166aee5daa63a7cdb47827464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c2e4f18aab302fb3d2e136de729f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12908ffdd0f3756e9df48ab86324c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79a690fdabbe671b39fc92406cf49c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91e276f96ad88cbe3130ca258c9bc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f6517140b1cd9aafa939af4ce6b3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dd9a1f2bcf373dddd5a9be3b0b6d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac1eaa193b32f09ed4499d6b8f55e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b21f9dc2c08f3013b2270907ab997f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be474684cadf8ee29ff66bf08cc824cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5e8571877d9477b606118fb7c8af5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb03e1dfdae90061df1727c3f97d992475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646287c982cbe4292aa1f42e0e755c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea62f04cc0cd0bfbf67af687ed1d3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c863cd523f8c6a6cd97bcbdf7389b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc10db13bc347acbcc9c104f2d061479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a09f5b8889dd80556a69a5e7af79a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c7c032a57e4aad93db37df3cf1b3a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872d5c6e7ebe8feb2de0392c6789a58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fda7844ebe8fa71b3681fc0d5e3cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eb6a298aa5c3dd04dda18cc5b075d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fa703a8bc0fd98c7400c471e8e918485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113971a01ecf957cbcb2f49d741517e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6039aeff9cfd2ada7bf2d02eaabd132487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace2b875f1cd3160adb1e84d9202e4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada0bbf64a3c234a73e1f825ee8a289489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae93343d81ed8027ab7df077285b18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abc52ac90dd3b356062c079c40150b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec10d7c12a2c49700de6797d21e9406492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636011a6f9eb86dce08bae4143b45e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149b1cc34491ebc0250c9c83675feb3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ac013d67fdda216c3141dfeea2ced495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0444e61d3d6d8191cd65a8deeb5708a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e79bcb142522bd89e4f39e8d202a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57a439947582ff847a4d262cb345d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeebf783c3af0bddbff9c7943dfa0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04fff02a1627afd2203ba108372a62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74828ef389d0c280be69053988e3f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1724c1a6865fc1850cb767acbd664b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7cfc2df8bf14011680c56ec296fdd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7758accaf419f4205bb74e02366ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b26490d6794e8289bd9c33799aa4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f314c6c88b51f1a20a80f6f19cc4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb13b8306609c80dc6db748f358168507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca444780dfd7e6e9fdfe6c0a6e44c04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff9e65ffa62e7312cd50b4fc68d9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdd842c26758c960821565af20233e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cf3a11a0e207d35adde0639ff8a50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333ed4363145215b3573583923c2f62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ea4ef9de6400a6f5e3625c7ddacc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640b9536eceb73e25976c9bf1aad49e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b59a5e3fa4c3684d928527e4043fb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c96d83c7c511fecb1683e0a602f5f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d4f89dbb2d2405393bc852d1a5a49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6fc83ebe51bf84ceac8b40e756cb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac096731c40856a7f5ce2982827380519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aeb50043b2c5dfbc560dbbab2021d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a71a0c8f641c2b94cd33d009d246d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6e2a50c4c9600fc4f568663b84f51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5671cb15247e6381ddc674f875fc3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21b495e7f556660c00f114a1c99ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a36cd558bbb66b6a1de8f1c1cd7e29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395fc000bd9641163348c8ae53c5039526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968024a6b468a97155ff59b68988c96c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d639ceca282357c4b158dc83a73e67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88502c4f5ebff1066a4b09de74a35f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b039a4292ccfe8fbeb25de0eb89b982530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da94ed1153f059018d5f6c35310c44e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0f725be63f7598511d939d7968db1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb4ccea86cad8d44267e8af83c51dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db3dc43949377cefa49bc76d400cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57544301d1968babf7f2d6d96eb4b05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885daaa2d80d6033975464338f9bc46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a252e1d095bb66b27f56a2820fa64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8aee17e83da995208ebe84a0d8a152538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676cc2fa49d686dd04d9100f9b1b6d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be86a396e00f0564eac9fbd304aa12b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667b2b62a27ca467c62bc4ef5e0a7d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048183f490b7396e2fcfc2de6c1ae6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a69f2db381ecf323b1c7f904d2be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb866b145b2c39b3267da3c41eb7f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0f46e33fda995be56777b04d2d560545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc45ae1c43ae2107717ddcf1adef81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac139232e1f3c72e2bb261704c405f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c557ab76283333d3ccee7a2f8f96f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae216c17fcba421c05f369ff401b20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e676d527935619cad640863fc97ac68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ec66e316ea6d0dec79a646a4062b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820256c3c46536f6952ca84f4a758aa3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903f2ee09ad3d7f07ae9e7bb39ee91f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd894a6b0987d491b4a4d1d604f3c4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d101eb0acb976f7380cb4acbac117e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b272b22d39193fcb8608c92e8a31621556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208eccd2383ebe0fdfa5ed06f39e450557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30b62be4bc7b2add859f40211b0b5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10dbf7f5352dbf74f1edec9b114b63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85139e10c9f4cb0ac4190201f5be3d9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c304ab18fca7b13dc100c5a234ea39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3c599263a9efdb2fa3e20c6f62d36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70a7db225b1e38b9e602af6cc441aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35731c4ba41a26390d8c6225dcd966d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34970523948daff871cebd0947e5d64c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0007f417b91cfa98dd832bc0002602e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b92aeddff33c1a0ee48528947b95f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f524e636d526cba2554cb2b69871de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a5df9661420331b603690188ea785569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7c6cfd1dcba7a85b7f1b707d722e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9000c925ce53f8c96793f9db69e69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b0bba4e7f40256010552fe9718147572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c921ac880ae07c060d993c7d4aece0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc64691eb43ca3f43a803c192b86ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90c05942abd0d7cad3ab85839ef1fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67b178fb2becc1f39f61daf72df378576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59973c398a857498b62ed9c4ae96793a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12469f8f4a84a9fe17650dff5c1044f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110abbe080ccd5a649a9441514a65b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262dfcce1cf3b92daf1e6da50ce240c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6668cc58e8940b11417a3683aa1bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708a0efb2bdff941e5d1e9b3a97f144582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e5be543313c1d80825ffae29f037c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979fd02fc618892f172beda20d513bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fb9e2300f8a3381479b8846b55bcb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0d10fb93cc5f775b1184bbcc9cc62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ab6e1d253efb5af5d2fac5bc8b0f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2469475708b31333fadd5c2ee4141c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4f7e12ac330aad3006dced0dc482e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87afb05c22f6e87cbc145ffd88aa52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24dbc92652a396fe4648cfe2acb005591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820625cf1b441728290128cdebf75c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759577d88621b3a5d25a4324103ac914593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991fdcbc666c10b4f12f8f896669beb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e95e4f9396d49dedd5abfa6129b4b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5e52e8abc8bb1835fc4fe68f6ac4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e51e585692e71f17040c2a7f1dde19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ec201b93cffe5291c31650b1967d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f0d06a61830ba9da708ce8344b9e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a290e41ffb63620944b5a848e8afc0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5ef08f4255d34ac682d9f59486696601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaca3da7659c182f6d5c275b5147cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630a85a37efbd77b3048e0d55816e56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19efcecd694e4357569bd25cadcfb37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d858e36c54949a464dcc2ae0c38291605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54cf4421402bf2ad92950750cd1789606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50d3b2c258efbf528bfa1b717c0fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328d8c413e700d9fe30759932394939608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7432d2c3730903f40fae5073a5339609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd906c391dc70ffc98e02613d7c77979610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f77b82b2ae3c417f3d3b0214d1ef41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d38df4ec62893ecd3ae531940e71b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c677c899fef741803d1879334956afb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a93b18d14ce7304e6320e7535de75d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284bfda2307d05d943ea306ae1386ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82def694b2d9c7129d108aab6d62bf4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d9647bcdecc759d4c3e3a31d608fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71694c3dd55e7d74b03c94b34122250618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d744bd53533932a84a5174e635cc9d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d1e35c9271ada489b76f795dd2666620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f042f82cf73ad1ea14b68031bcd9315621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a14e9e338f8e07a94c7c9b9d3c5e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a29666246834cac1308cf6673cba5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcad8fb23531377693a401b5c195dcf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508febb48641fbe5155bb693470f4f43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9f75589ff5776f8b7ee8ea1b6c772626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6992bf2b16aa573d3dc4ad78eea27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8f447f5c7e9a2ec9da6107b24db75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee9c781367ed8c616d3e41922a6669629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdea4e446abf493854057f300a7058c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6244b98d381d4021dc1ab2663c086d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a50a8edabc1c222b5819ff1ea49c5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938afdd8d7e97ba31a9e2285392fb25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc0cd0cb8884a5d02a85a40b71c34d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ab7d32184b304c3f5bd1f7a9973e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b8528a094ce48259999649d5de570636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d46c43776419e0a2cf2fb23d05996d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28e926775b4afb35835301456d28bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ce4d91e2b67b51159fe80ea166aba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd148b95090816b24dde77b9289f65a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e85bbc861dbc90d1d0fa9f791d90b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1f889d5baaeca896c670d7d336cc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ec575c23c914559025936311e15ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950be3f0adca0f2338cf05024e94755644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b71863f3a02df5141aca218b7bf796645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bc84ca846c8185dcafaeed8d15890646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae37829b5b8e9b8768b6329f5a85734647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c49716e523d25376751e86e3bcc2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde07dbd1d45086316c5a6b3d481fd90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d907d9501b74e86e698d72db9d19add650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47caaf6fa1e7b1a18419e0086518e98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b209e7e9eb70835e3d9479d66c015652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0ce8baf2f304aeaa82860bee7259653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dbeceb87cae5e4362031d5f4591e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255bbb7da403186d2a68d87d28c84dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dadb1ee25d79cbc0854e28878b8ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059ec840e47f98a88c3e14cc7b88a4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8591988f36fe3eb6db75da276706e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b23fee33a5760482fdbf72928519f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933b34e87042b10fa19babdbed989f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2454a3567d10fd2eeded42ce1b23a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa03d81f7acc006a9821d26843f1cc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796004d80e8952d1597ad62b5b809eb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb3cd425215cad7067d9306efdc913664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dc8d2c672629a73ef64e7921c681d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09e8060a915a1e69e098b0b323703666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30408110009d8f304bfad994c5dffbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a5805f3f3e9d857eaf1e81854ca03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ff27180edb97f7bc70d783389a917669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270e8fb0879473f7bd1d23400633c0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9222257eccc82c73012a068809f37c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb5903da1d582d45648df0c80ba8d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83647ffd10a08149298dd20481fbb907673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041896920a1ae939290f907630e725d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186e8113a0caa28f705fb52b4410f9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5144711bc49af4be2626c1671ca561676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459b7cdd84f48fee4673d24a4fa7fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fc53017ec72fda972543fc0ff171b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d393ee88c773beef0822f252a7a2e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3879d337ddc42e0fb11749c16b41b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fd09e7719461a0c2979dc4b7b2488681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae16c070acba179cb565f3af2a1f0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f92ea477e96b58e3a21f7ffaf3a5c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705192b5450dd2338853d9dfc0d01969684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077436d28df8fd5e20f95a29ebc0219685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc9c3b1873a83f5fca159bd706cb9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891153bcd4513ad89cc10a378004b6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9bc935a614f917b0091df9bf7eed2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc95dc0018bf029f691c3cba4829bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e04fa99029d88953c89ed7d34b0f3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a61f756f7bbb735776a45e7cc9dce5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b0bd97a92a23533da7106a29808c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219e62ab07b61a08bd5cf9cd1c73bc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98141e18d536346778713d052c3243c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924308834de723987f35a21b20ac9dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71857896350d4e2de00b016c04b4a15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147856ce60c3abc83581a6445215ea50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e9614bc6157ae22b27d5eef1434f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c19864a17ef9134ae2ccc55cbef74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02417da15927a870526cb831182b1aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1106323d4560be8790571be14bc5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016a60cf4d72845d8395efadaa6ef9d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7dc3a90f652f35002937ddc9e206b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bec2765a331e80fa752433b4e5de66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcb13c39a7f9eedc1224b9688cc8ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf1235f6ccf35ded9eca7c0573c483706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cd1dd03ae44228f4466f351a5a609707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b91eb0ce02a6e7078f9d1d1dbeeac1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b916cd3942b057f0263e62968c9c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f9166525948c9d63b8161e558db2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fc74338c6c4d16eb76facdaaedce2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68cf1ec79f369db0a864daa567391a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1e40eb5e680db41d9df12379c701e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c7f11a78ff60b741580412baed229714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc670c2966cebb18662d5d44f94adc3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a0ea2f81bc6ec600d24e482398506716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c17469088fa71d5b13d2c7ee2e3989717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42abbb99571e85b1ec2fa043a4f724a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e88e6e3c4999b74f09309432f87647719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60c2514057caec8d9d77243dc6cf6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b72fc478b8917faee397db9e93367721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545e2ecfd0179ad6d29096680100e28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a462a97370845a7ec7e0a323263a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c2363e7716bde23fdcb519e92e955724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d4cc07a24a93e6fa067c07ce76423725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30868b55d77dcc9fbd171dac2c3a2518726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b684fdaa6041cfc010436d1acea2069727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4388ddef6f9d8b88604e1c5218f9458728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794279d94dc39becf03a4f2873936aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67092474b061bfb8ce41c65171494298730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3722657b8289dab88fabf4fe06c6a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747a274a668008693ff3a4703d09a2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8755f2a65f2689e1b8900066fdf1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acd7bbe9328db313dd12b4f50d693c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ec1370b581aa6347f0445d0cb1728735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d1b530fe21fb1d0a62709ad21e63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03936ee6adca3bcca0569432d77fd63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95bfc2bb17e232c71a82a68a473b7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a330d9e4e7335030a7d3e3f3ca6d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85f2eeb028058cce0f87f613ebbbc1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51b95e2a1312e9faaa5ef1d1ea0aba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e60e7634d0ef9772ede35fd260a76742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ad737b45d2918d9d5a99a34c61af0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16edfbdb21262446a423a6b1f7b45a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30349db1148034cee27eb6dd038d94aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578c41f9c0c4000f62417ad344e1933746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2288a253b9c4c1892f069a298aadee0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e99f929b0c726e75aafa18d65405a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aaed6f0e54e1a8ff55c318c1b4a0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131257b81f6a4b9c568399538eeae23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6219a87ad407a5c709eec5d190edc4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9691d4bd00ee92239a071b556b435752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174c9078e3c72c3ffcaf5fd46b83126753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57ff437cf1fbcee3b46619895b9c64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535c475a6e98e8c9bbdad38a5326981755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a166c0810308680d2b820e74ac8c98a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306e34dbd2e7eeb62bca50cfd8f80f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c135a043224efc0ab110c5d3b01a766758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cab7d32f55a27cd7bde2bd84a9552759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b0f210ae38f8ec19ed514100dab591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011a9e7a86f793a8903e49f32a353802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c8eacfde7ae2f4b62f07801f7c8633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889903e903bf739fec2b5338f0eadc454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bc7e440fbac9a4ca6498dc30619f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630732c4fde6c64c2257966d4ee7294f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebdf54658168301c3798ec4ab47f307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d35aaec114dab8b14348ba145a2a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec74ceab83ec14881c4cf547d1e6d389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77151d77009a47bd010454ebad7bfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85328e36b6afc412f43a95df1525853811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f41f57f13008d772b239420f2b062d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed189606570fb741ec9d030359bc8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2995f225311f5aedc818ecab6e4a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49412167175af3c967b6b38880faa44815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56732c1cf9ca35be6934c03032a489a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b8b988ad1d54950ff69e14c330a1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3300a9e8fa9c3cbff59412447508018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da147d54bfbf29a643a9848e2583b8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cc822465edb99f886ac292b62a5e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef29c99c7c6022eef9a300803eefc9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf56ea1b529fb86d37f7b1e4da7e7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b98cd1c2108dd5cdc7c05802b1b3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57175f3f10a6d4f650df00cd216e4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352f4414b7c43c908cad7963f32f30425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9041deb52c6b5ad2c90ab4ed371b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d57f43237fe420e15b2e299177e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff003c91ccce83dd2bb6759ec913c3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a7b2d6509efd2c4f23493992f211e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcb328d55a06538e43330592ba646e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483995990ae8ae4d1d11a1e28292c9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968eea623ff097d83a16c3479f211e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f255990036929ef844d145c7b48b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a220637a7507d747443a92d92b6a8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeedfa164620f194c95397ac283ec9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b233cb6b1a5fca39f5166ae502ee8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10952c3b3d34608e01cf395c385664d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416fd28adbfa116ff9d0685497a448338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72fc4482b1b28d7b08c40bf18b89c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc859728852ee065d18f41aab17c1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154e705b3b25e14d72b9c9f547643b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb57d7924459f76c48ef93d17c571442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acdf2af969f39757f396ce146eb36143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382036bbe52cd0d72a8c2a4fbb235b5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2fe24a743ed7881d79907ffbeebe845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d182904be788f8fbe0d0eaaf02c697346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65905ed84be16a4939dea8780b230ecc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f0841759672a69b6214967fcbfc1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae56c3a534b6456e11f74784fa56b0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a84387675f81a4a9f360a29b6a832b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0daaaf0063029a3c80f3a109cfdbee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d036ef2e6853efbc3fe9d5b1bcef352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a53cebf68a7ace630fb15689cb59453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fd3b9907f0dbbc321cd6542ead12854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a584c612b42c7aaa4c2c7fd616a8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0d8169312cd54d63568e0285488ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33103b7c5845afd1c288fd5d32f4a2d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bbf57a3468f436a34e0f0158ebf1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de92cf7e0eab627b7e6c1d95c8a14059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc2ab6960eb6ff63b3a04b85382d5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5a6dfedcabd307530bfd0b2b0edc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b926af68aac0618491cea9e751e23ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9621c209f722d00cb7356ed1e4b3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fe91287ab24df2e7f99f4f128b9e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6682aed69bebd5522b3953b016ebe9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91dc29087df747a4fab231f75c028266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03713b97c4f2b0429bf53b00ba8450ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d5c815915605250a990333b6b577168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc493f0ff96f035c9ade7542e0504f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5d080c663bbfdae1d2de9b62068d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b47c69ac646e1ee3ce72f51f99038b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7e775cbb90891124a3390f1c29ec472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7bc968a817c82a46c0981c00a111273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01ef1ed6c5da42c3f983d357fdbff574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d75d2b75b83dae3057d2a310f3f7e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49828607b7e5e3d3ae0993565219d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90047b124b09c4fb03da4b72eaded82577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434be10ead73babf66a2141295d8a9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187793dd4415bde337d6c30ec54feb0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a414784e593022df3584d867a323480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d599bdca9b303f331b69ee853391881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4da8a56dfdfc21e03f6d01250bb8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f34769ceb1402ef036aa19358e1cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbd905588bb4da303429390aaa5dc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f4c0ac4744187dc47b83611a1be0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6186515dcf23f600cfa37b9917b95286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3189f5121a12d6a65a31fd0ec0539c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def4fab8fb2b6041ff44320ffc8b3c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba972d70b5b70dafa755b157a6f44f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1201c74825b9714e5317fde28e81cd890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b7e3897e004f047a55e4284a3b7f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989699fac00306d721272ac5702480b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2517b094acf0894d13b0d06cc7c10ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dbcefd802db920b1530ae192e16b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51d586c419fd369d851724a2d93d1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231e358bc6c7d677bfc47651d4ce1c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e187c4f1f522eac1974e082aeda5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfb7625ce675d7d73cbfb055994f5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15aea9a5b78d0aadd747b653290af999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764bb5204df35dfa681d00fdf7de60e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd310e2eba78b5766ab3b9921bf960c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3abef6074e2bbb8b1cfa2fd2373fb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441e12a00bbc8528e45c8419f9eff21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4556d762b39b84fe87ce150c0951d9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3f3d4d1e808759d2fef1248301058105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee48568c817ac389902de41dd157e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1a21d690f31ef68056265f47686da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480496a8c7d84b89e7b10309f975720108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc81b1c2dfb5cf2af9328bdb91160b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc37b4840e1b4602e1a98f7ee0b6697110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd38f4095a71ac4fc765149e4c3978d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ef9ffc51fff248e2b99301fbb9dec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae50c0a6c738e60edb82d49b40176a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d47060e4edf7db909a04c5614b965e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aecdd2bc4a798ce2a16fdcf6e7441a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0affcae2e34a9ac0d135dd19acadbe0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86245573acb4c40f055aaa726ee3a1fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd679dbc539de713ee7fee627ef58430118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521eb24dddf4cc19e778ed912a1e05a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8662d90a04b7ca2e452a7771cac6e94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcb695b4ef0c629b4ad4b948dc6669121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaa1518a1d689e1a366bc3df11f958122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31483e2095741439e83d52a8fd3a78ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214abe19329da86a1c5f508bacf0a7d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1862b98c01adc4ad8730d77ee228280125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10541978511ab647d5cc30e33159f7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01787b5603e031ec46278984fa80dd99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10157a547bfc5cd8c3420600cbfa162128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d530d88d3c5c6d3f0dd6d7c39ebe33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd90cb0a893085d2ede3d824343b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f30e0b853ce9f08c8308f12fa91c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b3bff6211c7c929f9aa44122c40aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ae239f7f49c9089b36ccdb9de8a4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762d7adfc09d2aa7c352580d984c565134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4e7a318984e4ab4c6cd8143dc1140135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c794b67346d0099deeda4107db2b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbf8e556256ba0c896b0499c9f4175137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242aa2b54ebd9870512b65d50a9e492138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd8a664647f63c0763e4c7eaff3f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24426b851544c67c1fd48603b9824c74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032415783de705ccabdecef18f838e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f5c460d92b07cf74789bffc2436eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0fff4bfa359caae9582a4fd2d22cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bab1420a697d7ca6e4f93f0258c9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8e7d21cc2052ae33cb5a3843b14a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111230d266a83c24fa45b5a524f68120146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350574104aa7024d70c572755d02d28a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060d5855e176176328dbf8a288cd4ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194dfdc1271573253f50faf828a33ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c595aa40b6d517a4affa2f124ca52f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a22c0d30ad4f3055edfcb172bff7eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae85929059a086af577c7febd48934152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883f9771caeec5f785c850c9c9fcdc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe61f488f242febf030fd2d41df9bab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baeb9529aba97eb376e24e5eee7601155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0f78bfb5f1faca1f67965b4fa3bfc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd43d5d7260d68c578604b4eca0082157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24084e96326e6de3cbbb349b643d1356158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4643d9fd89a68763341c1bade40c3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6540d27f9f94d3c13efc4ce4c46682c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76e1c1ce6a79875e858017619cfcc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bfa8493e5b59328460d9f8691f158162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37b618c9bdb67621761731839a3ceb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60765792ce8e7ec756e646d7814ad4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30fbb636cf5881ec2252c2005e4605165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26e857e96da5041fe50093e79ff9db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72caa3885cbf2c7accbda19a92972167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1b9e1ff5ab91883d897a63a081855168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567ebcd1efe77769a56a0a45c7260a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3a2ad37a403a26304ae7f0b5d0d33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e0a63ea9c98d8f8e629d1e869022a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e3fd5b4ca02a614a2dba55951cae6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa28752bc4d72e4fd86397513f6717173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b83a745bee87143edcd7d5f1169c81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71923f71e19eb50da33d95cdba7c3f10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8efeb42678ebe33a3b5a71cceb796176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b606d07cad8abe617cd0ec3b5a6db82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dcbc0698ab552c8d3783bae1ad267178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774d5c39bd6b0d9d2a300606de72300179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a786e4b3f960e51e30ee639b2bf32b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bf82f51e517df78325ce99a5c88ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb5401d89cf477974fa76dbb454220182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682716b8d0be91917d12af768021154183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9101d3d574a845c6291aa95526fb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dd612b086b5cf8284543bdb7a1bcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ff692e592c7f7710555645a2a1dc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f494eff6924f6d03a7f754661420c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2ed387c8a669c71a7d0594baaa997188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707193be1799d39fc745bc43d50ac02e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fa79d330bb5c60a576d8359d98237190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451171efac9f3c6a7c07e754941d3e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ed9b9a224026689c7b7d245a38191192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb103d1aebf6b825d17d7acc129299193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dd38f30eb5575a5b8f640f496c4bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6314168858f5252222dc231c4b9bd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3fdc8bace9b40110be5aac7ba74db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb21cf19b99b9d1075c144ce29c42c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba7aaf4f6e0af913479d42d21183a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1b4d12f732eeab2208b1bdbcf0d3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bed9194cbeb38c54c9049d898f797200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346deeb62eb8750b3f32d4564b539e61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1cc1f736efd0ebee3dc36e1344664202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983ba1d72619d7967a9acb1ed4f9fa8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4cdbea64913c3ad773b4eb386f778204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742112acfa8acb4aefeb3ced47562493205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be442f10d28f3218514cfc5d1b6e933206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251f9ffefd3ed24acaa9033d9742a17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8da7247309c2392681331df0e0123208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423f23b533b0650c16bfa031f8d1726209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494e6cc58e475000da6fb380f667ee8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1815ce351a615dee00547d18c0122d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caabe40be705feaeca276b25b508f80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7b75bb87f2bb3b41b3921f8e7d6a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc36d2e6a86031fd6c918d9d6016c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8236a07d15f4b9c8e52c65b3aed9ace215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c344aeca1878d882868246e1eba3c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48173c596665c7861f06a73cc0dd7fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92263b3dc97684bfd1530452c7143a51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eecfb104b44ded0abdf729ae352a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffc1f633100302e14e455e15e3fa91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d096fede83634883cac9bb568b35a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0c109b482574fc3407c0948f7e00f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48c2ec5d8cc1c6e38c7c16181173d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427dd5fac72912cde6116a1e88ce799224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debd7227aafbbfcf8f08a6020efea4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1371be7fa46c4c8678bc8a138f4e0e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54f65348f5793de273d0e008d5a081227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49996a5e1c8574fbda7f604347e71157228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbc3401a73c461e142dae6270dcec6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee13f2a54950ac007f0af6ece60339230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3f0f4b3e2a680cf8a5cb28ad6154a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e69cbf545e35855c4a12dbc51569fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f984d6cd49dbcf7c64417fff508d9b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0ec6bc8d7e10d819460dba1b2f5da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28fcc80ebb213dff44d01c73dc072235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59497d306ef512a9b5463796deec5fa7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b032787d40d6abcb3a231696d63b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25889071e969148c9239e8a6bf31afdb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3e0d9342ac92a1c37da6d3ff36688239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae00f29a5158d6ac3d43eb8be67fb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05a2ea1860a843db398316b95a2ac2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0468515e609a71437fe15b72d642242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259da2927b6d54361d2b5880e1d35b48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1878828fff32e84da327e5e9b12e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fe18d8b1decbe6ddfdd0557363bad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff03646cdbf1f4dc6796bb97b87bd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8520434486b9c4df175ca6dc83acaca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff63408c2e54edeb10cc4d092441be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ec722eb76d5506e57c63dea3339de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cb9f0346dd43b70172edb832f0f10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3872d63b9cc7b111ad89242572fbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e6999bddcd83e16dd883cd12945ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6e577f389369ec92cbb4528e65ab0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0161dc7d7c91f83e07f411a72cacd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b2c37ab483ef50135b02ae1b47c29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8ba1d062b7a6d0285ca5c38fa835d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4e2022b9eadbfc8e716c6f31877ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381c5625f085f0be73a24b162b9878e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76383c9f73a29a1843294fc80c08af6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f698d1147d00b2fb092496f271f50f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaa2b27f96a3aef5ab24206618e316261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a79573f0222159b649033b6cd7eaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0db92ecee0643548a2bdf79f99f9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456a164d5d9ca52708df270ae386a87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd939bfb30a077831ae02cf5d39516265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d44a1dfdb51919145d6ef3e99b1f98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9030dc6d41b3136a788188e477041267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca9fd82088832fea6f8907f998d1e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c266270a3925c4db8cf78801ca6a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f230039335ffb3aaaa84748da71a62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca71b8177d331be2825046a71ea146271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fffc630054711c57f74812462f04f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80513f1052be88f97a9fc14534cbd3cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8151a034e59ca93e073a586840fb7c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779362d9d1ee6f00c366e1cd84361e0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07150cfdeceb1ead051ee10f68c81b96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc162d0ec0b8d2f9475ed3be70ea234277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaa94fb7ea827edaead6401c529f18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93137d0086268e2c9cd8b2b235b58b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1add882cfff643c54ec2daf99de09f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f1cd6521d8dd4515cd0685a82385e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc048e10fd5d003c796873f62bb950af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb41e117a11ea173ee1741d8712ef0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91d7b4efb081db09d1283e6426d239284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae4facc9c87d900963afcdd0056b29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eb643f9e3f768599a0727476947e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aae557b9cf3cb91628781bb6f35d7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a360ace656e06f69bb09a999d49256288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86aade75bd17c8b0a9311798a4efc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b336627cc367e5560e2e8016e0090290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fe6dfa5f56872f7b3ee6a23727d92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07014c5ce981aaca584ffd337439eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d02a7e3984c1d4a9aae881523e9a63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aa5195699ba25d734e0b9ecaa5534294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a585d828b4eb29be2eedb4ab7b56858295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392b51ef81bddfc4fca5a73aebaf4f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618b50a319ae94466f70ab34813835a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1d1f414a4f0a65ada02b69eebe8ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e94fc7a46a7d8fa1897648097b35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d25ddd71d39aedb5bec617d925627c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405bef6db3283846413fd996b1cca55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd40f58340037a175a782bf65d13c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9fa239888bbf3606b174ce5fe81e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f30c23871ca93993d5b28fb7ad844304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab563c5ea0f7b192d3300f75c9ee796305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0dfc44a56c13ced043c0b9cc06ab3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aafe655d79c72081173412aeeee17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608e4c04da52855f512f176f1b9f4c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d338172c56d5ddfb04a098a591e4483309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125aa18da81d6e662dc738cc6cae8ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d92f7d1f8c8411cccb642baed57e29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0119759d73b409b9081ef5c0b214810312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcb0954e425e7d39fc76113bff4e4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78d6c31154d5fd0d9dda42053f7def314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05f7f5ec84c618f584b0f0030b91ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c8bb8bb0b51d49617c0055c26110c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f896bbb7091f0c11e4252497bcdd38d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f4eb4e4e8065b9046b1effb8399bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e836c4fe423c4ecef6079a7071127b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d6c97572aae073d2f2e38cb103f1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b23660372a4965b32f6ddafc1d18f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef86c8632076edaace0a7b2f4b18b79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fdb43e6c5882c8cfd363c4daaa726323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac5fecc39f92be33d579eb1544bbe5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512796c76be79fed375c33bc67d875f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb982b58e961fb2b1d434deb0cf86dc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578aae91102e635506b277e61af2c92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02c3e456f65dcd2c38bc37fd9e5edb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4e411b5b81ca9318918c76557d0df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0fb3a7558313351318b145f6ff00a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14fae0c53e756d325b22c8445dd385331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18bc841e0b53fa394ddddb0cc728a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d279e9e0b52eb6f220abe15bec50c59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfd3ddae90b87bd1f06a87c0a0f089334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c787cbab5627a02be2fd6ad4b991709335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645a9ddf79558d5be8eea804e29cbed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4bdaebb358ef6b4bdf89f49db959a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6129ccba388eeeaac3d4eba5e0e4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c217e5000e6eb66d1317ac26879fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5367894a61a08f65a4090a6c3c5e37c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda05412967ddf69fff61a5a4f2b9b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a2f22ea5cd7a6b0fa3b3205a410ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf644d6d50b45ed48399e3d65e89d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b226b387130e6ec3ef29a2264a90ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85861666d06709fd359706c0660f98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf1f189d9851aeacf019f51e48af20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62761d29e85fd4aebd142acf4437e74b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946fc51650f2abdeae325a64fb88b30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47ea2baf6c1c7a94e4dc0bba7d3063349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca9a984c6d35fc1866942e717e4f6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875db551bf644e39f1512e6feb50cf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5839c24a06337289fcf3496400f5a7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daf87fc3b51bbbfb63b56084a5ea65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcf4fa32cddc90738d2a21b3f3afa8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4f5aa463f2ac78096fa300063d0bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc41986ca208a207b9fcea35631ac33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9c026bebf4c13ccb330bbcac2257e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e5a611d7532a429cc0ae476182c1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567221247dd8a10d71b696d23fbf58e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57515225d60f3bdb66c78c9152edf9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d066d12bf68e66230af891d4b0ba41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1056ce356a34ebd8161f22b5eae3f69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d03c50535f243755f34e9a5929a15c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e47d06ffd14269220513edafd0a3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6902e3392abb6c8b85024477ecf8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043014cc6be9c7f2478a51b24f5917c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b62811e43512211b146374531b3cd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299312acfd7eaac8650783fed9956310368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ad9c2ecec24d160e2c3aa6f0b9181369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13625eff5c7a01acb73bfd1e3556567370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00758898296972e37fe55510cdae26d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad8a0f6fa0de821fb041695743cd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f66e98d65c710a59c58ca354c3f504373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9f6972173d90c4e1be10ccbce87cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df68b2a0bda5b2f152e02b5af2e9da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dd29401640f3d760cfcd294ab1dec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1098dc0a3549eef7dffe34c038da786377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4cc02b2a677cc0d6b4bf69ba1cfb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80780acdfe5dc2f6caa9b7bbc01dce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33e163f0d12ede7a21b43236a7a297380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d398eda286530abb3004ab9e0911da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79c1462db2326185f49f2eecb831c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396694082b6b55bf10c2f26033f8d9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28289ad30b5bf0723c52a990ee9857384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968e46c425ee0eaf2d55d35cbc9defb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed515840543e4761964e9c0ce93f9f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e82e18d1fccb7afcb3a71d1019e48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656214082b6bd806b584bba5778a28d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718408b9d2ee167ba79299409bbdfea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862f953f303d2d1fbe55eb47c6912e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53795a44857eb2951596c075738dffc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2481ef8c8714ff13618de332094de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2182428ef83f45449959bc7bee5bb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dc856feb16cb611d342524f1aae1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeac7a17cd6bfb3aa5f2990bb6297f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125be35f791a21011b5b9bfda8bdd688396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99564bdb1a97cf6a56ccf907967bb568397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a1b875cb599b2960ad0d28e87079e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16201b1ffa108820b3b57f8522faa8a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a61f4ac6f5a5c7f978665a3e7ba9f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63ed6da6ea58a0d99052a35f80a999401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987460202d7b5837e0430a6e5878a1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb1ade0f69a28ba62489630b01ef85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa95723a43530442bb2dffb8c155fc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45f090f09f960efb187f4530508dac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d96df0b30de48a10c2b76ee1b2ea63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535fbc3828492229cfe79ff93f82c0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1ae2f1a65f04eb05ac536915f7f9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358b1a77dedcef860fc2253aa24a1d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012873d7a39d4a1a75202febabd5e012410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ada447b4d955f2ee80ca05ea4ecea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940f5d2776ce85ab4d974f7e9dafb00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba2b36e8455712aa264422706a0090413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cccc731008d6a1b8f1eafc5a31b92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d1d063089229a4e3d9c2d6019f21c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb245feb9265a7efa3edb4d92b89498416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc5b209f8b70c558d3f5bfaf3e7cfa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199d95d990212bf0a8b676644b3de6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ced7b2b86e83e39db55a85110b9a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d8df18c917de7755ab73f985ac442420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066c04932fa2eaef5a29557eac11d34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47127f6574f8e4fecea940a4f77b14d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148234230f66d64c02604611d6d6697b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e339edd6cae39787fde195024d03c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6577867f52201a25fa5e6465ba099425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8447243c1f5e3e61c55f8e9ecb9fd8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cead9bf96f2b3913f8cc989ddcd662a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2df102227faff051f634ca44b914c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae68adaa65c0027d595010b173dec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf1e5fdf95a8569ac88e05f414027c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f67064a95dad61a33bbb1d045e3d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb3e096335eef8a1ebb612c21be9cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b3b98795ab942214a45e019d409b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797cff258827c646905ae318dabe2a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53ffdf791caa038ee30dd6cb459bfe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e2adfdefd3335cfe67b139b505010436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71639409f1b0cd5ac38f50cabb13070d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d694770e797b7a97e1c993517f34e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb149018f4b14bd5f1c16ea00a27b5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd574798387fa8e489c04121f033e230440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75980a93618d6fe1bb9fdc8c8ad78d49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9863d495b601db80ebed5dd1239333442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fda08d85a54f7d91e9560820eca221443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32c447fa720e715df4f38ade7e6d0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daa19e69a9db875ac3b94887dc396c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de13723e8fe0b087891f7b6ddf92e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c1b25b49d7af275a4f7aade9d898d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d316988c77c0f9f8ab5bffdf9e8a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb32fdb6b0c4207537aac00aee2bca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bab1a87d1e8542fd61b56ccf594d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6fd40921200c6e145ced27ca31ded451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbd12b78ad13fcc4537368df2b045e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae82033cb824439af74efbf7763b5f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a2dbff2052b27c4d5051568c47856454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66248f6ce6876bc5fb315adff43655455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0338f1b2abe5c043d61f846c83d1464456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d017254009d8c22e6c2053a16f97202457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df412d921ee1f33ef28511a184b50ac1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c8523e606ec9cdddc9da0bfa6a5a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b240c08b89ec872e75476c3579a30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1022d332ddc43d65109899a91f689fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c735d426024ef468afed5ae50552cd7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d25e5601681293b0cc287b8de5edd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1e2f5beb4cd3e5b0af950de211f3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69575e1db701fd0008997114a074448465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244c1f400268f584214d282649c9f45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfddb6eda05b40e10aa862fd36a2a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a13f3efa3de84d6499672f99af2f39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf1d626d0e66c7713f234139779e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1216360e73d8bf15353f967e9656cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53b41a793f3a61015939337b14fcc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef059fb59ab7e899d59e7592df56748472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a5eaf102703a734dda72026dc7d90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144983f1556f8bf62a22e1c8a9a9aa61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67991d1b35beb97c36a5bbc5f08292475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f0f8aeaa762c1516c2511ee203abf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed05c8f554a279bb7fa0df5d4fe23c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10f674587e840984254812275f9225478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccbef426549e463ce06e270e49256d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638fc573f6b4679755937b516f4c2df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28911f757fb401f26d942fc883c63e38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4ee3ecb59392d998d230a0acfefab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca9156eb14c50cf7f1687c58b7288b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d06be514910f90e8a501b80a38f4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a933b0b122fe3d6ba8a6b72109e2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb49d047ac8f6a01fbeda6d146c2c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b4a013d772cd8bdd9c044ac1698ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c770c80edeb71f9291f018b7a9824488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9a03c4ece397f9498876218e3a8da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac49b4b2004d17a5ac60630f62cf7fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c365b2abbdd7a4d8d7169b497ea4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9474f53c0c050c33ee65e92ca726c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6cde5c1218700e0bb4caa1dd7f5f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb888a249b7142b3b2d40aff1488f01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe6e4b0f9b72b004c27f9149e1560d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47fd5f8257e43a393f9d443346d1d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c8876fafd1f4225f9ee75c49614e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08419a5f3de2360ddba4540503be2a9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47938cf5ea4d6cc700b7d024a29d6e19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5121bf57d934693186a61f6be49e1e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9adc9b1243f2c8c5fd0108b226ed7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368de41e6c743f3cd772cbaa101be76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0290d8c56f32cdfc53a83561d32a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54056cb4537736bb44517f87ae9b1cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff327a2d151d39251051bb1b8581dae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed912538cee2333b94fd245c5223502506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc44b2bcaba11c2cecfc2357ec7c96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eede6ee68a26dc13589e485cdf763f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300acbd5a21494e711e0d7e56d00be8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea80ef7c0cfaec704432b93a678dacc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14608d4302511c682908ef704f38e67f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac35c5ea235237c9a08764f21e90136512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40526f1b67b79fb4d6e80fdebd3674a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ba14d85407d668ab9a9d7a3baec6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67500553057bfa45a1383592ce73ed31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6588a409a3b14f69df3e8370d4d2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e714d12e0b60d02b5f463860347b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68932a32c25ed62a40c4b493e2ee3d8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c83d87227c219bc0ab5bbd861a8cd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cc8df576a0710f52a95bf70eb9b00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce2c3e9efc6631cdb1270bd43715b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e082bc94ff69d35a47c45cc79f8956522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042cc9aae51b235c2cb9847560d61b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce559ff735520aaaae5fde345c232b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2781989c7f40e9bd5d065f4173766525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116aea143632b9d8ddf4ae9b51dbc2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935358847b386d51f86dab50a729da4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7edc00abc894376ae834725dc1cf7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cea79aa23d604083dfbfd4b52af8f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d9f1067eb47408d630d5500df761530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e3c04bf563f9b0408b80244d5c6e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d68f90a7bf43fc6f8aef8e2f19109532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198c9459d80cdd0437e88adf1606780533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93af68d6c214bb8677041f61855df9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72948e9703641d3e2e60eb1c4bdcbc71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dba5145a8e3c2288358c8f54b59853536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b5b6c496fdd463d73a1a229216860537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12185d482a5504e4eebddcf6eaca8b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffe65f0710a2449415bd5668280c27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9a9397fcefa3bd1964dbc0f5e30d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec911f42a40b3a63d9c0d041ac79b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f04b5f797554cd97b89b4d893ede80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f70d35ea3f85b058e2634fc525eaa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b32602f998e773083153d5f155928544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeff6ca4747035699dde1607eb3da2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7bec13c6445e7377dd550e9edd056546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ed33c95871b61451bc9a9b3cb8fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a763bd07ab7bd2d71414aab0b053b85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602708a64c5008ec9bc1ba0b01598b18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77606f5ee52caecdadb356054845e94e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d3122aa7b1956f07a1fbd4fdd46de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77d0964a33c3aa13796148510f9bdc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356089a95f06219685b1b3ef19bda7d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896826059ff831d2519f55c7f0ce2fda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265f855d69ae873554b30a33f2f1f8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbd1eb68c3a4fdcc608753af0b10ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd14787a86aed5a57e865a40897b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e56428efc1ea6adce6b6d5258925e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e56d65403ef1d6632c9ec1f721485559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef001b81325a345474439387e211fde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab06c726468113a2804523cd8af102561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35dbd8fdbcab2b02d60dec2947c243562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b710d9f353b71bd9d765040046599563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe6c2f88f15848cea616266b425b4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e651a7732a940fb055c7d2d554af6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32642663f7764abe72c266466bcddd14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e166ac6dcff75436da0f8448fd0165567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f013990a454baa3598899f94e1257b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088648693eb213f5c6e6ac475712da0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfaa90b25da0e0c814e4f2fdb7fc1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eef4ef3fcf1c655599299432b1b11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7718c139cc43d8b65861cccec478599572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d26b69af669cb2de8f353b9c24a0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee06ff0f2758ef3ce6bff537b2dc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c6ca47b39e5da350338508c346017575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06330d8e78d2f4fdfb0874b44580c94d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1124a187e3c3dbb283003ad73803b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0bd2e7ef99d01305306cac78192f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee953db65a7ee9b9eb7ea9055b52a47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840023a34e358400bfdbdcede34e0ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd14c3fe530b9e5b1772240f8c0e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197c830d7a0ab259a88f3690892b76e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaecf5e1c524e6576b12c5dedcfa75d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2a2f5a148328f3f2aeaee420f544a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73da0ac866e8025a4c0cf30798403e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fdad0b92d98d40c826cf2e529de5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f00a33367af3e8f13bdddc0c623a6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66039317cc4c87b1b126cb1384afcd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fa32383d3a486439e2c041a95374f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657102aa79501ab7270560b08578aea0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a891419ac4306fc9d305f3b7fb2eeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9840ba25f5658a80739e4644ef4be29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4c4787e1e6c009551d62d851da7d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2681e1ada58fc0cc05d1042d69237b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c903a71b676e74b826663ba625ddba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0a69ab38377f63840038540edd8ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde24d0a1ce8eedb2cb06a0762b535a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254260d5996b33cfbc0d349a7d656f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22138a9cd441b637f8ff835d47f7daa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612bfcce0161e08da5c46e721b34586600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc493495486034b43cc1c0c42d3efa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07b38362c278a4eda77bf0477c4d94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d83a5fb409428a814d59db028acc29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660421d9fc8fdd1ecbc5a831c52e15a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e2f3f29dc42db8681af9bfb4e96ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea425a4ae678fdc93ad02ee79cfe6b6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b08ff86698b8ceec2f66e88a34143607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eebb68012509bae3d989bc3f02a08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f381aaee4259266d918a41e173d6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b964a4aac531af07f0ef9cd4012c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2112c4ad6c3a57f861f1f5a53031ee3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567014cadd7e5029b40e3a2cf8a2c31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06411a4db9177b789ac9b09833977bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53884f8d30b17df8734100dffcb31a7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6428bb94f25d5b6d0f013bc707c1d09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e43f6f30f4ee75530ff8503da3302e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61011cbb74d50026a7364b0097dd8c09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5636f605debf2c3442865a37b2ac4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8b5f431112044ad216e71e878d869619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b400a0b90c85dda7fff9ede60884e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe89fe66fa2b698317f786ca2af3d05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05deb2b570e664feeaf2490e9e2dfb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b1a326f2056a2dbdfb33596ab8cbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d101d82dc0d776a684d750a893442e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99d0a11900d9bc18351a978d932f3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa356b94069e5d7171e59f24a3962b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f7f5f91d21e38f169a3593f26792b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94105823adc1687d065f17ebe1a5a91b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8efc84810b80f96739419bb20546b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2ea64268a313c6b8df57af1dca6ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f1373d80c5b1d60c251d35e0f4172631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb32763e5100a6ba49160d89b92701632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7739b6debb28491342c845bdddc14f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eb0ee5c34203bd5ce7e637f91a56d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db703552654f309b5e2d12a04a9bf5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6121bfdd869ea17d60d5c8b31b8b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ca44ed3ef4a96fc3b39f41c5a9bfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc934cd8a05922f04566b9bfb31db7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248a80f1c62e51307c7412852079143639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1f651fc11b5bc2d341c56f5958402640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf91c3e4c83e352ce0070fced196d9c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f4d4d6fd1bcc8fae629e43fd1a29a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb56ce1d105dedc6098de82c053f41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d668cd997c824f1af6d5081de4158644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128501b34bdf95e6f841d22b21880318645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746c59b8d5605df7c80fef3660935f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf1ccf72a385da1cef0d091237a22d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8983a09bc6adfb756571c0e8d5862a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2774769a2c353b1e76647d09b59a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508590b2a12f610373ad191b7b5dfbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce18f153a37414c95452605203031d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdb1b94e24fe98a5036822ee5024d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba10caca575826c679aa3e2b634071653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe895705ddeecd3efafa3aca722d1acc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad929c5e5f37af2783505061249d9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9c826e00ebbd47b55725f07632407656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58565ded884618dd8d15d3857a2ae36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a002c9684dfb2350fc89be5bfb0b2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f821b4c02bcd83e6db2f77536088d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed62a1bc279394072c6ab97f6bbf8e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b6ec656c9d7083b29a261ade44d82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7922408d74825e1c32865c0cb39556662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2378aa8d84242cda9d65e8198fe85d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937783fd1fc12b1c0dfe86a6fe0825d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d301ff3f6cd918397266c9e64e882665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406836eaa2166913b74dab96463ca953666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b09c714c76416deebc366aa4cb5f31667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da301a8ef976ab87914bf13c7bf6a6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6b82476b77783d47f4bc69f1d04b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18c67d25aae37a24d7f39d2f784052670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a211f3f1797c99829970ed1ff60888671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dca3f5a16ba6712707246676ad251b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96616aa156e09b3ea957f9d4fdfc4578673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b809a96a32774303065af2041cc9fef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb988ead3da92d9ff6b7024286d2a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d5a4b22c99eddf92d6f02b944c737676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba545ececd905a44d1a85c8ed2628c09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3594b5c2777c08581d9b6842674ae2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e616bc44b548a83bb30129c02e9d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ed8a912632b45022c22ee77e1909f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5efe58ae79d5139887b9254d3b6334681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d240bb072add1312d39e0f875282340682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cd8b8bc67c4f893a824f5290afe90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92796c4ffd401c13af18a0d4f95f0da0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643c1f15f9c751353bd3df6264f6e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e9a966e33e19553c18565f0248b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ef2578012c8cbd390fe44cdf6a868687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17647d0cb5dda6e0e4be0c87aa3c683688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0956af925402405d0f6380da04529e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9d689c8f9a2616b41281afb9ec8c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31031fed16c6b7f9885f91eed54bda76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94086366f7d20793a05bcb3a16518f73692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0776b5290a72257e992fe5d1ea4143d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f27d4f6db96b0e570db69de7c7a93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ba9804b7e29366fcf7507d34f3ae9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7bb253e510e582f349461e3743de8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ff630f9d59e1006112a3e321dddfb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a53cd0fa5d21ef08b64dd04fc8a01b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eba48070c8ab82cce48341d1ab656699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8bc5ac1cd62fe5b7bb6e53cca1ea2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bed632d45b454c454648e017a4ba2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ead1b061cb7a386a49d124e5bef9ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c45e239dea5c5d5a383721c43b1dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3b1b1fd0fc3aa0d6d476c17041a45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4a5ee8de487664f0e2609445d9c5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02513319ea22fa5d780555f08f58106c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445174f61cdb06e7a7c0d6f39a0140a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f1c2b4cd522da924693a1d7c10ee1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d7159e8c935a29d862af5f90fb242709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25fb2b06b448f2740ba99d92da1dc3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf2426f32f2c8291cab2c08af350e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9cbd9619890ba14f9f495612d548d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b064593d5b87e6c7571116a025d45c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244180a115a8db60a4ea45417d608fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302674568af727c242d4166698400d07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4a55d3738be4e11af4c8f35f36e2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4515e0906ce255887acbe35cb1b813b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2a53c49961bcbcd29a780617c604e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675580c21d36926b2d21cccc8da9bee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3045d10e95c5507b969b32ffe361797720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d12549c3fa0e3be2c228ca979dbb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1f5eff30a450483ca0fb03b6d53d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34466b2f09ac8c687033956e2bfa5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5c9f65d22d10f67f50024fb89c29d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605e455839704c68cbb485f869513f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694377c2c86a4fbcfc86c63f5c65b83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9642b6cc014470249c037d646c594727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2c65aec4f884dfb44c3973cbfc1a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4c68b9169f4ed87c0b5e4f8479a4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd1f0803829c40e80e1c343ddf3ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2468995534c901bf7f828bf33df440731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3db273bf864e8f24298b34aabe1e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb766d19eb3b6913bda905eb23845f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adf894a733b5a3ff534e11b06533f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2d946bc5a7595e927488f08c6331d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb703881903d4741f273985fce73f0a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd90d1cfdee31a6eb00d5f1b8b89d6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf031ccf2ffb4e3ce8d72dcd61a675738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e0fe06b4fa58e5bb0843439af291c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5f3e0f578c18d1c07c3d27bbb8ca2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db690a72a8b6a8fc28db62c52198358741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0b7dd9c97e9ae01ed05ebd292805d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34df9e58c5daf5a1c581d5181c3cf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5184a2ba3b68d3b2da392237f86d55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce9269e3a0c17951bcaa06b7e5c6d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ff943078353a89556a736cf4fb92c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e92561fe7d9ddf3f7f2a809ccf8f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dce961616e384e8b32ac4c4fe5c36a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b2ef21c153115e6c6e5e1355d90a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7f074e6f56eeb14eff15b7e6b9120750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711282105263704a1486909c67f9961751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0c9027a5c5e7643b93480ffeed430752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef550877da5144fe9f724f8bcb06f4e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18512e7e553f87e2b8c01e581f6ed05a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af347281038db819ea19758006597b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1c20285df0ad9ee2c4a672fe5f75a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd0d12a0801610c2dcde88a919bbc5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd9636ec0d1b69516f05ec484e55ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e2c8097a3c5a3527348478d0cb0d7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>