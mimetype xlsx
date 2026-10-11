--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5324f7a736b21b856016b40e90d5edf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07170755a84640cba7cb7aa9934f5e832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbc88a687c8db9cec6b793005b46283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f49d2384c69b7f0ef7626136135604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc68ff5d15f3780c74f1e410a673e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa41c0ccd60c2eec65057df8a88a886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a4c303726b6e867bc9df3d97c04797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153342e822ec41ba7bd97fd96cc2a1898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8289839f7029e684eeb6b3e7f18ae09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696d35099a393806ac528eeb36442a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbd6c7d061ad26aa9954edabc9167b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e124cbd11a5ba5ce3a8096e52d4dc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61bc2aeda55fab2e183b1d2c04159c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a409d36755f9b4868f8202a3a790514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e5e1f3f24cb34b332bd6b43f12fa515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfdb5d9b465be06cc84d25e00555e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dc171986f05ead6c7d290ec593eaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b14feac6e50fba7d29fad1328cf88618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc067dae73ebb5faa0b122bace9a6c0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e02061e79bb8b3959261de8a6cf0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fe11c5e05f80cbc94ebecac74cb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff3c5a56a82b3d1f5cbdd47029dab322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c386b0fc455d2309280b3718ad18e8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785122e9f08a4fedad6dd56f8fe745424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15c94b21749ee7df3b464f9c4b076525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac161589d0929326b111f551f7c5cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d0a783f927d36979e638656995ec927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e0935f3f565b60b4966a7ef0a576928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2506aa8eeb205b7af0c6d8adf1360d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5510ba73bbaa5ae26389cef61ab7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd169b9417e3b6369aae534d98db43331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d212fc76961c82f60932ddd7fd4ca832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13d2119cea174c2db32c2e84146e3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caa17b64147a2e39aef9c01e77af0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760cf25bfa5995103118c3b6776911935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1edfb5e82222ac09bd04a03167a94836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553134d49880fffdade397400ebf85a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ae2f040233075cf64f4305b86d2d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be8fa5c4e34ec69ca229aec64c04fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564cf762be2589e1aa0f017e9567e7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d53e282eca689c1d38a6d7bb762a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01d76d0764aca94c2f38154030ca5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2914bb1f1cfbc5820333301ba265143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681f8f318b6ef22e90a59466f3726a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ab1137bd68091a0969d9b0b4048af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4633a350d6cff20715d6d22032589946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a03bf97ebc6a5fb16c268aa17e6a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451be71a3ec8f0ab7a69a4987853ce648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b37bd36f0e9a6e6265e4992885cee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb02f981fddd3adc6311e6c04f8d36e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231db0b6a7b43f5381852f2bb31257851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4c59bb28c30d42cd0df23b9b051bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2bd96f3751c7493465cc7c7fcc59553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70472f35d54c92c919e16f343f03dc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c7499c981bd97f05c8a72d748df7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20e34f4dd3aea7da9e242d2368f75b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157166c9a657b2fe77a0f47d986c7c9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675cfee9f5292e34ae1e04ab272428f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4f64b05c387e8c96a7e263962c00859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffcc69dd63386b8742dccf88f16ab360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f4ec93c46f58abffedd063c1d2e4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed7ccf82cb1a508c6a85a1c42f018b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453a600bc42544831be809d336ab7b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee716f22b681ff8d3af60f87e704e60964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2923f141067ee5e96126867b70f3e2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dee0be626c9b7b60bb60661103db766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85951b41221b382697ea090d61ca9a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320072aae512e060f4db411096f3620668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0abdd331e0d612b9816c8f76eaaf5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6819adefe6cd8bda76e010c242e4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929d4e0dab7555d72619d5ee9760cb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53f1bccaab0aff034873c1a54508b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a22d31868aa7527ddc285d416eaa8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165d2df9cf172ed2e5bdc5a790be5b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097dce067167c67e0dc6e6c27b96c5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28f0b926e486652b3b3d9dd1868c6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e1f6cf20aca819b80a27241cae6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214746e5aab6eee07810d2503b1c1b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af12d3d0be6373f884d9ae2db3af9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffac16bb751eee20db00ca5ea67c7de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd582fbed96e9e6f0dbe5bcdd76bb4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46507cdaed24820b573bded53c0599a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d098b36d4c08b2bd3286384ac8ff2b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd0d265b8d8f874e4110b65b6b27b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad1f07745e6db96d16c05b1f406ddf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba6372ca5d91c0dc946a8b80f042ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40789a996c190d10ebc9d53ca2f29387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a93c9b6d53283cb8c98ecafc73de4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0d1b36ba5511d209a40e42e2d151489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd071e9561762a5935fefcf26b6fdd5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e42f1fe00d1a5a60e7acf9316973591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845d2ed54f3d77f97daad3ea397a2bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318f05632f6bb65df2499efe109d28093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f46cde2174ff72fbeac52858491e9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b6e32656c647af39413bfc18a53af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4807ddac92cbfe69ab0d47d14b1e4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fa19c1d11af8b7a20c625c458379597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3b2c9d0b8e9107c69bdc0f86b6f1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac262bf7d0d486d5975d4ec46aed7a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684ac1fab5c6930ca29c9063558e879100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3466103fc1554591d2db88cd9450a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6059e04b596f460828af8dcfbe0a7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597033aa49c58986c7451dbbed14d28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272673b2542fe5ae1943ee15cdb45274104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa824871d3ae6dd81bb8488292ecffa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c618e260aa45bca3b99e6f0c576d78b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22937a74e8864d1fc380718ae07b1e15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146d64749627de2eeea5c7fa1c832bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb65a2cbb40147b0e8285927b6a2908109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba52ea94191fe517b4dad0b166484e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64885516aaeb9e72631c3a10d7c2d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683882a535f5d55c57419cbca52517d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3f093d65dd1834f16a5096f5ecdcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbec24cf8bed9e59eeb3ed6a8f3d56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0398459b3cfe30c2fef8abe479a0c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a90200f597edb4d1c2390f88b8e40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657b94016048daad118ea68d9a7088f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa7b49355fa3f8510780e03c782cac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94566160ade178e85dd283194c901e16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac0daf7ae91849b2186019afba6a52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206167cc36eb5bb2ef8c051012b22b33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d482b38595792cf171332edc90935c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49add9ebdd0616474ce8f235fb50a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e62599ea3ee783beef2ea6c41bcea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19963cfbefadf4fb90333123b3af051125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a1ea8c0c120a88ff25c9cc16684bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4dd571ee0164f9d7ae614a5289aa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60f82c70ce18c9cc2659e4a64afba0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d0f00f88e503678e6a9246c767090129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc3d47b326bf4eff7f1094350957d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a247611220a43e38f294fe3a8c3bcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac332db67b3f1909cfae924ac44ccb6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9313255668bb191afca06ee75c4e91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee06ce3a650f64c99886a3c14a01cc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca70e78ae79095b3e9f3efebbb3f746135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257825e653312a78707950f79d6d8b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba2327a27d69dc360532c293812ef1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2369fbcc6be3a6631bda3c8cf788eaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab22bff59f4ced9fb31f9610386bda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecc487ce7663abaaeecbc919b7189a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf331e6430cfe75fca9ad1472958af6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870884a1abad9967152404615ca8dda3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08392dece64825499c3729e7cceaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965d1a90a8d432cff7339fa11821997144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb93c7375f4c8cd1fc1accb1b81fd51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881a507b35c138c8293523e78432510146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ad5291b6a9e666cd152242f6870ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d06b8e844baa57540ab199cfc7044148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e8d1f9979a3c14c84a5a7f54f6bc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6a2fcdc5a0076f5e7b84c5a8273e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f96220f153315e495d076a0dbe427d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773c6606fc05eda34de0bb79386d7cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca09fbfb20f802be46c0bbb2422bb1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec1a27c292ddd7f25648563e106710154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf9beff7a430922d91793343628d80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede418f30cb295b5f90ce46336cff7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343ee534f2c7614eb94b2341abed9a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b46fc8d62fad3877546524d0a1f22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69c851ba45f2b6c827e364a104b3e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55911e295835ce0557e04a4d902fc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f48fd43a615290b069b2a24dd8e46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f3038090e36c5dd1a54034dfe5fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1304f48d5fe963387c70600e5ba7ac2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd31026e6fd0a213cc1d5e41e153b6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e68d2a2c145d8466cfea699a94602165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc4dc0b9efec8684dcdb8ab5484ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a851e5c53562d92c719f1e145a9dd9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341687d9bedfcfe93819746b7d4543f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dd202e2705498c509b39bf830103b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f535da6aefda6364eb60bd767943eb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c7723a4190b742c571afd7cd4d249171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e408e95bd6335e5ecb455439ac43c0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62685c2321a2fbd8f7166c6856389f6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3662dcb1c8ec7ef6dd0b99dc97b7845174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872d60a410e7de57717f33263cca96e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50570b8c0a45b9c91c1349b0578395176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5450ae749e078e34f6ede94734b00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568b6627f9f9f79a22b56ce4e5b4e5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498f96d3136929e0f3af6a9666c96fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49927f400e52dcf96435715f6ab4137180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79084f4d5f7304ed51f3a21e4864fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a56cced9b9152d7b4271b0d1c369bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e9c541419770fce689ec4fb6895d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db811b439346f24879577796bac5a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a86a5b706274ded14382fc350e782185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5303702daaa5d350e4d951d4b1a9a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a73c6f91028a1ced28feccdc851d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea740d3b23c922afaeffc3b03a15f0a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0f7a239016b4a665f08b32dd55dc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104519296afa465a0b1a355328a8ef62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2e46f2cac10f93523b6556a1d782b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15350fe4600ea331ba6d547b784600192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dbebf1664cc191e6145616951c2db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5203f6ea4b8ec9e20ab992dee4e76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71bebb13c5683067400bec038eb546195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2628b75235bf2f6357e0722b3fd40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c11d3bd0266d3c0d59366e5910c84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c94f5ada2e6524431075c5f3916467198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c906252074e9a352fe5dbe54892bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c19eb61aec46af102b683ba30df1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b47dd5c642d44cfd143807ad262857201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e529393ddffd9eee202308f6013b6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd16784f78eef1a00878f674edd631203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d815eafa5c230365b59c874a0c50d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b56d2191ba25e7d67a895536dacda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bacd0914c877d941bf48ec4329100206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6d6d6e16103cf5ead1d59be538fd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f004329da896bdd350b2fda046d83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ce2be6059c57387fda64f32d6c55a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dd0035a9956452b4c82818b8d2743210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724fb89bdda4f912279087572b46dda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239fcdabb8ae487d23bc2ff67337932212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc730d8fd4252b2ab1ccac813c4923213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f68b8d79c5f718f84ec701ec431a83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9495d6d2eacbe9b0e3daa4bb747a08e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c7971692f1e2f90c668c09f859617216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4f6b3db443011af4404815d6d8cb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3cfc153cde772f1516c4975565ee7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c818ef15d9ef07660d0c397328a5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac76c04b7445f3fcf977d198b1f6fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317571ff35221c7851d29876cc9e4870221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f489f875d87817c612f6fa5fc8c45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710f14bdc8cf13b2b273a8593b2dffd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ea8f4fcc71502f59ec68d86fd0920224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a77609c4c4816b0e9860e077d0ab0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88d438a72b6014031dd3c2f4c4569f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64139886d5150461b6bdd973e9bfe872227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e7691ee69d34a6054b969b77faf6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb75d95005e046abdf29e2b5c0d522a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb146a700fc420ab81d1132c3a9d910230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d468e9e3183a1a956c1f3f8b78ae4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a733f12e314b7f209c3e9ff24ecac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61905abb0b3666e4adbd01fdfeae4dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0432d7c8b3a493578272b3110e4f259234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b7cb4b2f6fa6aa201d7417c695e74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9de09bb5ba9e8dc71d3f5b1eb88879236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a13f41d7c58bd42f79aee6bcde8346237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd2c739ae4915ef399a7fdb4ad46b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b1d61b1a79d65b0ff9da708d97242239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5816f257a0afa3afbc8635ec8326a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d898eb003abb746d63b41770aea54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6c9c506e39077601a466dfceca240242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34808d6a1ea47753d7c9abbe2cd574243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3442a3a24080e5e431a7c53ecfafe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9095f5f043bf1683363010c99e5125245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f67fb0cf31f5075f7d8622df25122f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae5575667ece58482e0eddf06503cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e4da1810768a3d0d8405d8fd413aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975f3a00d90f737db8a88678f638149249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72b7e33d80afb20214b4f5a16be96a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724db2446da3ef03819f53ba54838803251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325db017ad49bbaa436dcf7715e09c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536e60c9686576359135a3dbf7a7438253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd203a4c04e4e7dcdf276ba822f4cc37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef935f36049b50a1282b01e4a1c564255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d3c6733d1be267c642d0ff864b390256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78a51fa8b808e4d42efb039a824c23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4799e1661a862fa852341c32937a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63ab6eb3c4a63d36357242e7cb2c73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332a4431753a3302bc08f6b9dcdcdd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c0dc761adc99b94a01c6dabce8af7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f14934729bc2c622d1dc5fc55a2894262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ff6bd579ab081d37bb973c4dda50a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491b7271ffad29e2f5d4b880358b217264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a01cc68891f21e8d38d34118757a09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680517e168b1362a2055711ca9e514f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93041c5bfe9bc0d2bb613e8d1c2cb2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086a16637056cbb22c9686acf8cfb6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df10fcf78d0278506e955ebb990f767269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba5bd7234f773fdb16cb32c6435cae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961126b54f4766b8f615bf3ce47c593b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb937519b40115083112a4e31716870272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b85f42d3462046f00d849f244a465273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8c0a97ba7638897876e47c38b608c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a661024ef15589a180e63d546b3ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026e2fe43440af8ed356a7b49defe7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221f87157a6062c950192e9bb321fd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d09bca132990c89e9eb0af842e8ba7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3802c6ee3b551775be69e53c7477c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9f47c9839d4099971b88358dfae26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fca2b1f2a0a8ff391005b135a753f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494471699d47eccaf9f4ea5cf801a40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6614758f870571cc85a2bc9eea7b44b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1adfad8791ecd7fb8313a62fea442284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c65c1dbbbf008b3c9374375c0f047f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151559b01d6842c1cacd2bc98510166c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4878c0e705383fa8a4b317c10b6924c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae458c6692fdba64852bb6b1e7eb451288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b644f086380ee2013f27e31901ded289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ac441fd85fdc20572b84dc62c36d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b4aa4cc9b1459be31b4456a222a18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454477ed98b222bfaf7b4fce5f56a7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296957fd6a4d35208b086bd6250d1c5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eff44262f37ff307385fac92d27d7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e97b49bab1e2456fb1b4967f0c7b1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3b9cbc86723dcf5d23471643a1fbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6792b98062e26c15de270dc62e86593297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba1797da75cb21f31300aaa1543142298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e3f82c79afbe555528e508e83fb7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce114487cd232241a22fe2dcd04458f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157d9260097fc02d4cf6f03c28726e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacf1b5515615a9caa52c1dbe873dee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466a75825dccb207e94508a1121a849303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67e03df058684614a82e846a95acbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb241311d0ab1c152868b04ec377e64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c63645bcf2754a5ee56dfd24192140306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48d370d12ee83aa04c318f21e16be1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f1ca945c0a463b34c94a2c4b8208f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994c22f0bbf3a2b051a3a7e8be25653309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f874371e940ed4af805265428ad107c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be710e49176298336c4cf7f38456ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baae4da90e6e42e58f468a3ecf36d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbedac60a470736002c8123ae574c1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb9e157fe2ab6b03dbd02b5a98f583314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02490224c3be28d15e42da95b0ce7aae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd67eb8fb51c38cb6f05481be123d66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b377b138bd2091a5124305603195a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32318006f172f846030e7e93ff0d87db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8d9c1470188d2db6c1cb143c796fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861dbbb660f2112d9971abd25385d91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46befe026e7e4c20d7b9cf1b0b77ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dd833806a43de8b816991864cd5c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03154afb1cf8d050455db15f669ec40f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a74b39bc36953bab432bd604bc69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b4fb4ea72acd5dc9982f59773648c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b3f90cdad525d593a9cd4fdab97f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bef711e3a6b6fa63ca73291d81e0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5fae62448f13bbb25e7b8e7d53263328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfae01120df3e10b3a723bab9da9e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da7c17e541996dc7091332313df867330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26b6f71d9bb23b0e71a21b576c68dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0ff67c192ede062c6781bbd3b6558332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff740bcc66f19719fc10d5feca2691333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bce131591bb5d5c7480e3e3f781423334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ca16c665c192104a8929d1b7857b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1c2b0195ec0cc311bdfbdbb703ef6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933be60089fcbd4c59d7f60a75ae3640337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebf78b2b4d5b9c86e9028d63c31162338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdcdb7d68d4c595c7b60d6e35ce982339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7af57229c467cf38348576cc10e95c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8668379b0f51aaec44081ebda2da9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03b0e5617e8ad5df67d4ce40b1e481342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bfee12e98a09621dc1fe03ede8ce6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fb06f3181908686278d50642d88e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec428890ffaaed6b74612c9357a16a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca32c3c24126422738d1f0cca5704c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f52ec75433b9835f88f0f293034aae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205401595b689182bf1be41d9cfda1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccb74d753950bc17793de6094f6ec9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681ef8ca2b32977d50ba65a471ff052350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3231ecc479768e54782be32544825351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773759ea393376c0936045f5e694cc13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220c9083481c4c25ef85c0014caf9e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccc842633e100a4df78dcd498b5ca5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418b4392846f3d5677f55c8e7c1aadb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005425b1d9d952b09e4b8f78adb8fa2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7b42067ac237a84f7195ad0862f88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f328d05bdfa8a2797fb05cace21a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10900316b1e6957c53859a7b2c37afda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ba2f3aa2dec22ca013501c79b0f01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985adba9b82bb80a50c336df9704459d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c849cb37a9c4e4f24b81c7d12b0b185362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6d43912c5ee3060597f4c02e17def363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14674b2cad92c85faa31504d40fc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a5692dc33a09dfcbf2bf7e6fef95c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045e26f30b1311da607126fe6775ff9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb1a12676ec45a4fcd9e4e39269dcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaffd17447cf30984a9057f1a4c3a4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeb6e068d8a9f4d81b16353c4d75d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd935e95d58c16521a431b896f0b38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c16aaaf30fc9c9b20a9f9dd3e5aa0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01655c8c8572a3a63434834043db11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfe6f35c9a1a741c42df520fd336b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39080a1bce00d31b271b02d3051553374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c157cdda7e9e566dc2fbd2fb03cbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed6fb73317b0dac7893514cf1b7a27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800c3f745e3c5f754815ce1037a1a0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19baa5addb1703b084ecd3791e051ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a3150205fa7d6efe3e1f8b06f0529379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab5218e022eca4f6d6db5e41bd06e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8e66146510e08e60c440f35c128d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d85ac44232a8a09e0fa848f653827382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f2768869f25205d2cfa875ec2c718383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90bbbdd9b3c60bf885854b3955e875384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec3f5aa6b28f92bb48dea5573a99b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197edbac0111852f4349e6ef62b1c9f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03354015756001d077745bcddcf2bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a188f2dc712344bb95114c9a2406f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ba81e669e06de40bca1b16582f891389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3452794a3cec7b2ea5c07d35e4757390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292080cadeae7aeffe880308d2be0239391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93770d2bb75a6830538de03a8343918392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0c051fccea0e9b0615a217a4aac82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29668b134f003dde776856ec436495394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646ddd2a6e599bd17302cb0610e0f70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f385290f7f7fbb83f63f8ea1658e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c497f1a67bb33a20615bac2fe00690397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e959a21a35a7bda240ee06b2bd5164398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eb819ea54936149636b104f2385c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8bf2a12229809ddd13512c37b6dc5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dca2e4e78f542c094181d9476463e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac9c5d8e82a079d37ed3911717a1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938edaddb8b8b08cf7290f983b69ed7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea7d64bcc891ad810cb7c2f767e972404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14308386577c66a29a271b29f560e199405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9f6fc4c006aa7dc5be5cb65555fd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8c8a0487d48862c11e58a43887e06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f22055e8acbf0bf9d56298e7fc764408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98dfea6fc1dc05c978f085882cb1ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8f9fe781cd1295664badead7a3557410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42439249389b99992a0ef947267ca336411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef9191d14028695114df2a17f39ac9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8bd618c41178c587e8a7f06d6fa16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97970bb4c3107b4b9f206f2e1d472ccc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a6ca65a0e96efa9f6211375c450e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c80086cd245934dd9d24fa1ddbdb14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf177a1bdfa7cb9f76b34b495d4b2ed8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f032da6437fa2f2bd9ff5b17dbcb1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af53e04d15ab5cf861442f2fc9a796419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca7e95c71690d760711b6e52bd9bf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaae5e913fe2170e689b340a582f17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b884fb3ca7f9621d2026769492806d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb87a3ec70429f395afc39bd58a280423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272bb11b557b715a6bf3e500ce151ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feccf2e16773b5f44b550ea4b2f49c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197dafe36ded336b3d3e4f0b8c9dc0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea4f0762d76ae27a37a4c9212dcddf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b408d4862381701ff6203e0dc9cc02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834508df2e2f0b0155e468f942673c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90100cd557bef936d5cebb076a1863430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f514bf69ebca361d0de474f6e264a2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a3666d513142c46eb2bf8fb8558fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a8c5d48ed5f4b1646f9e5f875a4c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ff6322d91ab49c5d05f69f687f05b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6a6582ca7a728bf909ebfa0ca5596435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d3b8738356a79625ac1466eb76416436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a957ec4bad9b61bf8af5727da2f10d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53602c48176eb620a7458c6145cafa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf123770ac5daaefbcb0de705a52aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72f402f580924f2365720f98b035bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfe7f7dc400c5530a7e47d7700ae49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a046919cb1838cb6d1da66a130e02f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7208c93fa4a0b9c975768175a83c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3070c94492b8000637efd9ddc7e0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b0ed6be6789193e0b32f1396d38b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c2f3a3c9aaa040fa77f5d8fa2d455446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a71d629083e9fdee8b5a75c46f64c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522928563f048e49c3c9085b2f597f43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453887c93f6bfa59ebb9d02b6871c74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d49eff641f7d6d6f7dbe161a4f8f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8aba438709041c49df2af520b0711451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f34285bbdb086d8394e53b10a8084452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c143d55465935bf86988120cd3f42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed94828c9655c0a978079d67c6e88d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c8a7fb99204b5ee7d84a7e9374cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645e0dd45617a0bb094c66e1cf53af9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793252cc469c5eb029d893928aa14ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b488d1852c1a67cafa77ccdee26e606458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b026027e67583a7453537f5a4f8c758459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d4e4379d8aff36bdcbee55550c8c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9e7a3ae0741ff94d23e9d8d9ef5fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa35055114dee817de14a8a62e5b416462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcdfbc5b6f0f47f0b0112f98a18e7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8219cdf1c93ec592dd5b3208164f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdda2a7c95c1b8ac0da7c0178befbce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58824bf3a094bd4bb811bcab7bef9290466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6581bbe11d99a664090b8229ae21e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208abb9b173cd7f18a8b09d9678b84b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d90d29d3fb66c63af86b23f55bf80a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced8e63ee99e44b515db9642f076612470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f6439d5d02040739fa36dbe9c118f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79c8e32c432350ce59cc55fc9dc75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ea99ce372adda83bc0b9d5ff7c0ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fb024010897a0f84b9908d951f6bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7110854675f0085e4870e85486787475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69186083f39a30d8be7838725e1990476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42ec9ec98ad4ea2546e0d079559b22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd508ec72bf33805687d9140458bf06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beaaa63242f29a2a6cb15bb93614eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154369f708f737f448615895f0433b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721edea05032517d7df8bfc18f01f87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd0acb63a31d0e211334f48046e300482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddf3978aa4793a1f613130e5c54145483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84f257697ac1a99cd8733c1b529f7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcc34429e7e891e5e46adf5fdbabc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b5cbc2a99f38d16dbb0251aff6e37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce52c775d1f00f885746f2994d89d11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcff1ee91b1f80d8b648a4a7a75b131488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025f456ef3b9d1b58f50bb778a12076489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c75486da0803b6951234f4815fae5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869fe91961af32d1e1c3a8c5c82c927491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d5a97c275d223c35544f637b78282492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47282d62aa74a2ebb42aefb74083d3e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c797dd3578df47f46387d1f1ef804b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d0cdddaa8b06e6b3249f67727e9f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730c95173f3372907b1456edae26e71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff58e3681df30f86cdae82a163342ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7fc723222cfcb32ad12837bfe89ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8b2c8589a71450f8a273b676f03f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80b6ed56c892841df3a55d8f39e826500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1efe2325b02a20a3ca76638d95512b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812734bf0a04fae6d81d09bb01556cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78032a5ffe2774662e12b71632a6d315503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24889c65d9f5fff114983ff3d84754fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda3a0e47aef2d6956fd983d9f20c0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a972e08635d4b18c5dff47797cc111506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e6629de57075ef4a64a05c6912dca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442048957fdae67542479c47483dc1a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e626ca4de622ace743556b01f6096509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34504820d9c94cbabc4318b251d5f91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972758a461244ec174b9ef0cbccdf681511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb174e47af2b70d79f3f324bbc5ee9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf0804809bb8b27511aa42cadcb4d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa81bc86eb61370b1012d151fcc3b76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d61c6adc8d047d4df6d2285ac303e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c485afd5b0f58d86472eb1d8bedc20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b12d1708d21a4c7251b5209c36b05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ee650b09e19021ea8e1930d14e18c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ea5be2da7d45f67192c754084b052519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08300fd6fe3b7188fb947d3989bf1574520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcfc4eb45377c0a213a7a270d096b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3c0e5536aa6564f59c56288cdc388522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b656ef4f856dc362ca708ebab075523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2e980562467018e96529e6bc25834524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f62626a5fdafdd2348b379fdfcc034525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47cdba849fe8854fd066e035a67329526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715645ef89f2951e74bf0510767219a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95d7de7d83c62e3ed8314f984a6e9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0edee53f98b553afb26eb0a223766529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753893e7750124eb184500fee6f6b1fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffceaa07ab06a4ec62145a91e90c77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f9067678bce24c7406ae56a660e38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee71b01b7dc945a4c883c480ce9ca3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec3b5e9df57ed5b1a652d380950cd0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d59c459540e3987d11d8720529ba8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000ed861c4e89886182f244d2d1e56c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d90b64a4473155e6a21dd1a689d9fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524622b151cfaee57a94b02edca87f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c87efbad8aab7bef8eb51fceae214539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcc3d5336cac9671bae99c67935dc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418b03edb28e6c7f2c4c4579b4ca9b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb34119f8ef435b577506a096f9d3ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ec27e273672506604e9ba3aebc224543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218b5c918bc8115dc4b393a0bb3575f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a3ae5b6e96f01488f15b0a7e70bcd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd939d06dad8701a18076e691880ed7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20658aa00f5aa4c60c3aa78ffd55d9d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed9409ef9f4b54cb23eed1fb4b9d68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbff8a1a9b771de38303c1acea45d39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7afb31339f43ebf849ab248a827832550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829bad5b9a4c309a7317da2cf0f24ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8497843d011e6aded05fcb77c01e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3094ef3b38ea327a5b94d72fabd5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c60c2ae2275286c78afc268455231554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39393f5ef3175ec337d808c324d31ce1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e875107795206f2ae3ae7bdec80e6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e24ce276fc47a1e083f717566a406557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155b07f811af32fd930ee77810c451c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6d0db1ffbafa0a6f2e5ec5708c311559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fa47a6c114c4249029f2ab5997ad4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b9032984158a83424b4d28b4e7e15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416aad661bb3d9954d9e52cc3ffaf5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fcc9e6614f00973f04e3b07916606563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce585de5de3ddef8a9e2e368b60b96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7535330dda0ec4c576d4191c66e55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fe2e1ab46b63ab68e6c090de4ade1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ce4565e4769c3260994da5e5b8b70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c854526b113ec380e2841bb8cfb1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a21d78b2a4c579510064cad58903d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b791169fe4f76a0d3f682ecdd4fb1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bb9884b89db8b1469da92780e919c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb34ef6994e45f3f132bc932dd6ce3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf25c7c9663e8f88d5f8a843722b6ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de35146c1b19c0db52f31c656a4842574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcef3bef51f34cb3c11c7aafb74056575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea01bf9ad224a4351cce63f785b406576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42b46e89a0605596604cb361091197577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256097ca0860b8cabb83d36a02dd630578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac4d648b4fdaae52aca9d8b6d32bea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8488c9fdbcd693122aa43af7299f85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17982f22e93c24127afcce4547550137581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f891f0fa58ebac886945d35ec4daa1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2f67e7abbf4cde6236b25ccd69f2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe469ab5ade1e4ca266f77bdf9d555d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d4e239a32850cc6f9b26e98f0c89c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d05b75bf6b54aa9a9a5ce4d2fea592586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c638ac49f987e566b4b5ea4e17d0b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7be0390d87c223cf61b6b5c7e4161c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43a6c3f3fe3f2faa7a0df0c40aa9e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c34815e8d3017df643ee0dc5f7e00b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf8f70fce280a897d9fd23d7ce7751591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3031a674f22a152684778c5303a01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8339ef6bf20fec7fe0e18cf54d0b56a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401fa67b08baa99812a1e7dec720ac2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75674d2570900d2b28d5a735637620b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af1c8850a16dcdef3083051a70bbdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f183c2e7c5a25f9ca2133c6655ce407597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba55a1e63bd3a2667f50a9b3b3686ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90400ea950608b82d02dd397fe5501fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a62aeda44adf8712099ed2c45bbeee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238812dbe8e6f90266976409428ac56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ffe5d32e0d54f96a09bd4dd39469f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f461b1983a5d1b873c383486158da4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30859e23c527163fb337007d41ba6f1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b746d2b4b5fbbca77a629f7cb0d6c58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546146c5487a33318f76bb45a03f3972606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca248bec2cdc94e6448b5b7ab8308f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7d336c9bcc3b473829bb19079cafa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632030f6216a8560898f52c95b749a46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15078bf17e3d9cf6b2a0fe63005728d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb600fdf7343dc132396caec7854fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ea9dd4e52c897b1c1a5d74f5bf354612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eb5ad0b7bd30132e6f553494a99b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c702398699064631cd272630706259c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d784e2ef9854861f921d82ad9c4ecb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2c9dc22389893409a3027431c8c0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04592b6f02202d7cd882f9d111f6078617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c64c1f1722e02e25b569ba9b3b43e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411204c0f14ccb68bdbdca8176285900619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c29dc9eb7bf2da5a425ca718a4fcf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342a185cfed951bd8512fecd583b386621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871794282294f604917e17ddf62fcb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83597df46b0760c89c177debc9dc225623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09e6b9b905d51c32c9c4ec6a6b1b2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7d5812fb5423d707e88ce21b2238f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf0f7fc7cad9ff5c539b1d4063d6a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c2a65b542b4e8952be85d4db6bb15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbf57e9beef601a6eed096ee9c9f53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd85cca10dde40b95cc48dd5b8d474629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3cc4c252f5be864875a4b4f43e6fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f435cc83d72f764476fca5fadeaf187631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50c7c74411a7cf565559337d86add5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb149ead0a58a292dd76060daca785633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd26dfe4dc29c31323c5cea13eaafa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca88119a300369d6b915a9fbe35574635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9398361b8a900b4fde2e912a37ed9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb84d490b3c5e2fcecff6ddea5425c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7c669e690d848a268dcde81283926638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc423f5a9b330c12ca6191a978bf99639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381d66f1953b669ba8f8c8a209303dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb36ef645289bd14e003c32c8b6d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f07e6d0c61afe6ac8c80376134259642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea6132bca93234f86350fd028d3166643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42c851fabd8ee623fbafb19046a85d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0643c8b73ccc3a336c8313e81828e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0f5a8c7dd960cb748d2070a5ea34b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479e4be16d46d6dd7e002b098c65bd1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb35588af1f2b5603b72c57f55607c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7557a4ab2d06c1aaf33f711812af5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55afee2ba60a1209d41b36cc0ee828650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6263556673436cdb2eb26bd69c1bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b68670b3b0d300edf3829c6d34479a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23862db0fe2d9249beb552b7ac2a4f43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81541f49b0348e5c24c5a4ae1a8e94f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44f5866d1bd750f6d5f90932139dc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1c23d48d2cbc88fae1d425a41688a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25b336db12410f275e9824627ce48a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175b54b7a6dfa54a9dd6a051a4f55a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48ceda42a166946b103ebb223f4aa7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f3c0c9bc24c41319732f02455c3f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121c05acc3eaa53437d7e862cc4ee5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89975909c995b10e3974be785305d153662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4196c28e2427d392482ae1cab6308b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7f4d195a9c9f485bc1390a8b58488664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038742d3837d5059510eca6fb4a05bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b13bb311b3be0dbbaf4ca8a976f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f29edc5145efa511c19d7886386a8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb6ff71d502bd550cd143fbed005ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0686b4e7c9a8dfdf70306a5a87a5fca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b854265d3509890a191a4cdcebe4808670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc2187e8d536675a325e974d8bfe63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835fd7a5b4acaf4013c2138e053a521672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463168f862eb9328a9285f4970205055673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87fe03cdec8b7c8b01e926afde7ced674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27b84c7c3f7ba7db2247752be4572c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99629e6f984cac1202c78306448da86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bc09a6efd12f1157d9775dd522a70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dc0831a2023a4a10dd76f9e0cbf49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604028ef50cb2cf1e45b8d11fe117b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585bd303c7d8e55ccd960feaf30ec46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbacb0a6180a9bfed2406c6071cfb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778d9c7c5d106d018477eb981d23220682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d13b00c845cf021d6826b6978604a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e2f1785ee03a50cf4029341d8eb00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1db8e0be1b76ae5ea6a924d63cc32a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bcba2afa1e378771a74867f0b8231686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697f589e343bae16e4925a52a877cda687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00d0147dbef7942897a83bda8b52a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f065e4cb04ebe55339f3383566de0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be86682f0186a4d932d9e17dd16535d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a10f26b6f99f831ec8e1b809841a51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b8e9b37c896ee049f61e6df1c4b88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54b588f64b4c55c8f654194ba61cc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2587e3062cfa413dfbf45d15e4a166c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00fe5b7fcda76859b912d4202ba85e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0dcfc49aa2e4e645b90f5d77a5aa2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7a52f28febbe38943f8498e0a34cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b312e6d3a47e4e0676ec03e2911e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994ffbbd7627ceda8affec570edbce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911fa65c889385e67acb1bcd9c06683700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d86d09202dc5a94fc24c69326c5f31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114d09c64ad5b5367e81b9a81ee8018702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35469c319da9bc7d2a000b8bc5794537703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6269e210f118dd94870153509e33e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50186617eaa69fa36e0827ca7f86b10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d8d746c7b5e6f8ea425e38967c304706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929ba861975e4b0f66a4a141e43eb32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5493dc1a4077547d26ede2f9815ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68699dbc476fe5dc7ce748b24aa88189709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd811f004794e4503cb3e47905ab23c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e56bd67f2ba896b27aaffb3e5571a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180497b2d788ace6aa8c9a9a070c10ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6a39bba92f280041d97aaf48a24a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e380a281408ac7c2ef51883dddf60c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8649564ec02626aa0295731e98b599715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10f8a06995a08d83bd97e4d0b03cde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f2fcdfef2eec1d5d6b3ff4008c998717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcaca54891688a8fe6b8097cbb2dcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e79b6a648ac884898e395f5b5a039719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5531567726c0df14669d3bebf007353720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288d103ff4beb1a0312ecec5788a980721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c6649139a9504ef535054cc4badad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176968d538132247d1bf73eaf798f5d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1715d053ed9c8d9f388881ced7c8d57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b2d4e1ac0941d0cf59d8258a3dc9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0555b464ba697bcb2ac12087fb268d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba749ed779bb115143e13299b054b35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032a34751544bae5c27174612b8411e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c40ab41e75627b1ab5543f0f081a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d83c62c808da9b4bfed7058ca2fcf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7180bf0ef2987c1c81aa1b9090932731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0876497baa127604252732caee963f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9a8b9e6d1e49152f7c4be7bdeb2b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4f607b4e759157230ad06418b17ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400b92734ae02270914199da236a5a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906620174ba2bec9800a15b1d35d408a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43338a58093026fe9f068d8284658fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347221159bac91822335c98d81beb1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0e2d875edfe8ccfa563325c78ae09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c62f94802aa39262f0f41f8726b395740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bb79ebcd39e4159d4f7773c22cdcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e428bd9c3f0029db10f0bbb275e7870742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2644c6a0fb3bdd7156e71ca040680e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc3fc36711095829414938cc53de19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aceffa635b2ae1b74af0256bb2d74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c905e0a42b211fe0375e598813ee4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb805259a38813411554d88321884eea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233619f92e7c5d5efe7bf139b672d8e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0063565ea55f4b265941484f684043749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68152312bc9942ec18fdd6766c85ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28711cdad4c8bd3f2e7db8914793cf8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117cc605fb154cd3bf5d8469370e4ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbba2e5301849f73db2f56d4e9c988c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17887e196efec38866add1a0d58f6821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be28c2ad0953ec8451ea4aacb824252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130277e48ee98cc3460cb9c7d12b84843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8375bc019d6a58cd3d5b944623176784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a6c14f8bf33ea0e666a03fba5c9ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37362952d392a86ffd5cf443290f1c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a53acb6f208e6450af846dd94e8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8425ec7e6cf86d3ded54cc269f840a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8c6e186e07379cc079ae7200a07be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dce0107b5d30065b06ca192df8550810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e45f7048a42199cfc9d16838b5f8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d68819219fc85a485102772c9dbeef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4072825b042a31ff2a9aa17f989618f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90af7dc7ceb4195380b410a022c0a6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3643b6ba4de2b8c1bdb5ddefdb6f5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fb69290d593fefe5d294ad89c56b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453878549d44ed9d52660a009f5fed717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98818544b6d086b712d52f9e35a604018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c12808b69b7861cec95b3433fb59119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b89dfe2a5be266d3b94f801ea53c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e1acb769122ddcf0798e3e503d19d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273c90646bcd1d082612119881391f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a238a57c3eaa8a2d1a33f029356cfb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63959318d5907b7da5939439d52b7e5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9dc3ca4a23908f148fd48d344267225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13173f7b00432da9d0f3cbfb0ed754b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e571eafb2247d1cb1da3ee059ff431e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48289b33e78a0092ef7b375c2a12309628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdd481ae99fabd05dcdfbc3d97ae0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f99f0ef6bc2b6293a9d52446d76a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dd200bdffcbfa217676a44e6fa43931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d9784a9d03a0f515f7ff92ef9450832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f290240d5c4950e1c32ab2a7539d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da275fd64d042e90df66302b5762d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8327f0719d02d51934f632f57168c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd6589afa8c5dd0eb1527ff9bb051e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a223902f7722d59518c7148094abba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04645ad539063999952aef909ce0e7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e86e86fbee8d790bbd1105affb36739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255616490c609be262c73cc11cdae3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49183ddb0527172c8d02e7d6d2fe31a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf17cc6b600406fe1cd9b7a2f1377ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696678efbda056fafb1ae39c35d56c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f405613bad912964d076597847ae1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27378d046f8c5c7f4eca169204197b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a05d6eef66f6d9b2c7d657eb2d7d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda8665c6337f6fad02a7aae34edee047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e7e5af07d6bdb81fcd45017ea95e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784409de6b682a01aed01b6d0c9098b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8101b6b7440895af620bb8ce59a6acc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2819bea42d205455ed0bcd8b79ae1f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f27d0cd69d3b8e3a0ccd011a58e7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab1044299d9432a24b836693dba0ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a690fa889ec9cfc03315cf7b5d429fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f1d26bb33de0ab3782514286cac6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e6160e9963bfc539a97daf3bc06cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc3820dcd246edcd4e48ed7dea00657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deab1883186baf922e2f695f590420f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b328d635b124faf91a1dbbe6abcd2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f4b9abb03b02a0164521bb9eef74d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acc289ed4d6eeecfb112f506cb115a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c91b8442e0e9aa02d0e5770d384fc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d2ed4bad7a3d6a9514950e257113463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412bac7c653a55c4af71d1aa2dfebde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19381e0f42461325165855387dceadd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15404faf239f59fb050acb3f8c07ebd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b101d93f075af1252cc4427075e35b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b7d895da6b9d2fa00a14fcf2267ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ec1613dd87b08ab5faac1afd5876f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822406f025961b27515372824c2b71070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1f952e63981b0eec34839566e510a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74b44308e2e285ef43f740a1c5151072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf956dd25f34586685deec6c685e1cac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af79b4ee52fdb09a41d4dfaa7e070774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b12610937bc3057c5ad376a8b075475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721bc2e8152d5d3c359620a62e8e0dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ccf56f8342523e542ae5ec2220b9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea266a8762fc9e741f62af0a3043173678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332f93e10d086f3277de917e93813b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8566b04d8f43af316decddbe87264380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e773d11097be4fd7ff2ea907b92e1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e6a3164c48f66f34ee1c12e5b904282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994da04e9dfa488a69cb30ef7b03fa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568df61744c8924aeea06ec6bf3d22d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e5a7fa5ba50e3fa6e533f5dd2292585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad7f10b84ab74029d4078a38c0037d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc379adae5d633fc08a4a8428433f6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948141ef13c064e7621b9aa25fd9dbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ed3e96a8f56b5ae8ef07f17c4a07d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd36e153585764098a8bf2539d306790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65bf33e14153595638ca6ecf560a0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcf54417de7d9a1903aa263e32c7f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a2a282f3040b866d2697db9cfa96993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b7815298284cefda1c4977ae5256894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b7b0e6c242769893858eba6baa50295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f5b9809f86bc160956c27dc32056d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b262385777826b6d58d6608af85b74d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5916ce35231c2a07c39860182ad3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c0f5140d0f2aaebc069a8e4dfb64299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e38e44c52b0a610b82050fc625e2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cc0fc89f922bd542971e103d56e0e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0a11ede5d6b92fbf6ef6284d90f32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d162a17d905c851f1f207e689df2dda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209edf5ea8274360f0e4af6c5e17a80e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e4f3126bdf3f87da9f4d18ab556fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a95dc7bc841dfec3c510289aee1281106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75cc816df9f4d62bc7271aeb57beda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c60c3b7d8722ffa853a22affb67b7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3345d420a9ca47c8ec123c44d616003109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b0e88f36f8226942d82db3ebc8cf2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365c537264677deecb6ba2ccc9edc0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709bc1294b9b7efc636f86b2d83cb00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca8193ef3d6ac3aedb6828b79f1598113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4a0673da8d39a5a5bad21775ae914114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00e4ca3e4aa2bbca82257fb28a4fa5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ea534681822dc8677e10e053ab57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d095d5851df99fbcaac7dda22063ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645909e9c3fa76e0f466dc281ee24454118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544f12cc8d7cdec9002843f90ffc795119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3294a5293f8dec9d878ac5454983d92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12533c95cada28d15eedd123cb7d330e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab965e4d6544cda45bb865d2808d769e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43cc9b9879575800c710a0e106fa5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a9f8927937df4fd0cef470efe1645124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a24b5c984d443e4a90a2536a7c31b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd70f49fcae46e917989be3a0e3dd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f89d959b71275af0b06ad6f1d2ada1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ce8bda766051c93637e317e16c7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da032a801d24c6ef1369cd41ae004eb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb283dcb9b582191dd87a68d0543d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e4558385fc8af497f1af80b7e20cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a60ba1c0e99105f87bcf9b37f9495132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d416de8c2f25fb297ff87062167a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c50f0cc11a2392bf5eeeae794b3f60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe74c60366dfe676691c7b6bb5fb440135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea9b1156e131373ef019a371bf9060136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cfa55873c8005a7346373c7961ced137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865659367e9b71935e2f91cdd54a31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc82e50d224db7f66421b9d1568116139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b565e4d288d7a021b7462caea6bb362140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211ca62bf3251e4e7638522a0e9cbdf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b826a28ca8966f4adfbce6b14c4ef5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b7408894ebd8db6f9df4955652d95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc02a214ae89a69ef66026b55a7b171144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db903fed2ad92168308515a8b5e08ade145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db482efd849b513be473193cd973aac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66042b857b32322fe86681940de84483147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba9c1ce8ccbbd6bdbe995a56b79b93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114ba2ea26fec3cd73ab1d465914723149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d39cd21ed6e73a2c48720fde13769f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31d79f1bbd9959fd8fcb2e5d08ac72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55555e0f035a89477452457d597cf56a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ed765114077fa8037339fc2ae6e52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d33f9a48a5d39a7305671e2213be7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf01ab5fce5966ea82cbf4d544a7789155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ce025d280a191798a2dd3d9821377156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e1700394a06f306e558c6d58615aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446479a533796a14e8680880a35cf2d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8edeef72ec4c374b8663cefc56d19c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf08bfcad40b0bbb3b88e2fc93daa34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca929b9ed0b19fc8c174ddd52f0a2b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3ca8c22c020f210e32349e92d743c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d5a3bf3a63436b97fd226e4278ec8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd48620e7f4cd576e02a0f99cd5459164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d96f5533dce7e2bf0453ee4b4d6b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afb40d72e714c2dd4e1c44dd7e675d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f23226f58c9bfe396e6714981473fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d79179cacf28a6d681d474dadf9e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93a8e9a5ddc2e1215889809a78219c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353820a434e6c78ca34124bfb353a557170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9326578912fad7d080b96d8340504d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9824d9af313df34cdfaf05f89e82f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb8e900e7a8314cb14832c9e4c623f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19df0881aecc1f5664b3dbede5e1a2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9857aa3674b41483f8ec53d573cd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f629fdd0ecb18a75258bb14e6100a33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020215c759ae929102dc1a6825a989ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dfadbfcb76ffbe32968a15f81ff1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b73a1fbcc9dad9ac0bee1b86f38e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698e08fcca7aa41ba79bf6c943eced3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bb0ac68adcc30bdeb81561a677f0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664806c6be7c718a119829469f9f8bbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8566b7adc174a96ac0ca213aeae79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a7a41e818f8a961e479119c37bfb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1430a07b527766ea7328f749bcf02c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8592ae4afd5c316e5f2e23a0bbf12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5781a01490f5eb81564d7800dc178187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08f4e2bb3f2bdb6a613d47a7dcb047188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf2e8f777967f12a057de4e39d4b75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02021cc0a553e318c8d08894598273bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6678e62006a7efdb84fdbd84a175c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e29f06b8193ccb57fb5edc59120df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325ef25fc3bc0418d682be8064bbf67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8394da3d2f1965afce85373c8adb90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3d0cbdbecaac023dfec348669ee94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942862291ca489d47dfed32c6b4e9f30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d815503af5e4a30d60d3107399222c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca67ab6761a2f160862d47bedc127be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e13d95e4d0f22be71092b75d33f05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bda721710e0ddeddbbb3fe478b3db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e005ebf3b52b59a41d3ba0dcd4d452e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf2c8caac879c2ab69e7a279f2cae4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812a2549707a5bce40ca997f0ec4eb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587fef27b62aca7988932aacad6407f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daa9cbee1f87e497d77e841fa9c744205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdc0cf95468a05460b9505daf8d5c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141151c8353de7a2cd0367cfabd2696b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7f768fd753cc82c529cab569bcec7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c61052d9e4e48fd5f9ea0ada145081209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521f6593f8655448712f69afdb7e4b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6185dc410f8b37da0dad285fa0870211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a146fa23e2c85be2e4d8a5f25bd3419212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338952830b5095e3c49c641dc9727af0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd64e7a9f8b2c5c270205c22441480e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c34b6fd0e8d76677ba20fd95f69a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d82c29f1afc7b304a8edd912191e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acf1b2108fbf7d21c2e794b36a6f19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74eab9b51dab22ba835e254aa8554e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c48328baafbcf2e5f613dc91118737219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211d44d57127a1b63646b59bd99d00f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fa2c551bd50b6873e894b310b810b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48889890a9ee41bb23dd1c2ab5507625222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5aca33eb4cdad2e2ec96eae0ff51c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa3ad587f222fc41777d9bd142aad1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf0ed909e203854aaea1085b24560e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab14b7b0bbc0f101708a9ea06c46dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3613a6c2a6711654905235fcdf79d17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e84f6996ca5803811f243c4ca36ff0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a1977e9db052cc84ef256bd9fc592229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8d183b3f7d18b3c9dd5fd613d1e6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eca1d207a0175aa75549cae56364b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76ed4a71fb8f8023ff9962bc322535232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df014a3c36e519801d35f72efcd55ae1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c45bb7b86c5d39216b30662dee439234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda604018e3bba8e9a170d1696dde570235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a754de752811521ca59dad6a82180e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c62bc5b2a21652f3adaad9862d899237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f5f2dbbb74a2a6cc342fcb515cb5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47363c553c95bacaba3d3e7bf831bb81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3d0f25827be6b763cc209344d04c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e893aad403a8941789fff1cf05f341241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01207b85d5d4f20c85714efacb4488b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa2d9a1ba2bd24495b447f7cc68dff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec3ab2d6f60b7b16911d884facff2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a1f72e2872923f8ea1fd74d309175245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd794efab5ed967ad03f975bbb336bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fba01bf72709bae3b95555953c741247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd125a18b0c4cb9368e1b56552139182248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde571b0d47ef0f42402f84449999f18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bf5136b6f357f344f80100f41e6df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9830d200bcf6d3852c218539d371609251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa20373d5be6f8e242c2da2439fdda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f48185d56a5c540247df3ed99fe5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0750b1da2fb190d2be8f7c43c69a51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c9638280250991488da368e4926f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b53faf640f95f255bfc74aeb214a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3239b1550a0c10e69a045ef381f1883257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c62bf189add5d214ad218489573859258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d009a3a55cb8f0a5be1355476da9303259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78875cbfd3d4b9893d9e15939b55dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1116cf4da78eef9065a46377cee98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d2044c608a3bfc71f71e52244dcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120632536e9404efc5f12e482ad01c5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95e6cb21df5c49d5d3ec8c192bce60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efc7a027d2c1cb96c5e7fa5ffcf1d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633f40b40c248152d77940c79d61969266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561f276f121a2d71f7a258797fb6a81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea71b6c17a61bfad786c09e22b706c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791aa25d65b31a8b69d9ba5c0efc865269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe6970a9224105a78bded5d9ac9732270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddcf31a707e69172092a7a2dc8e47b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5146be35510827409c7670315567a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae299ee88813ebf9a204b74e91f964e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de912a9d4c55d92f1d43cafbd282746274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cb613f759fc86713259b226034f9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621874e78f306652c62c07476a571ae6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd86d4edd2fb5b764484131c7e9bc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd71b1021906dbf5c2303b60aa2ac9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9e39b0d9582c4f9c6c09679747b2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f936d01ba0b6ead51a7ee611cdae1f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764137ac3d5683fb7ba3c7fcff3f90f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a14ad832d966a1d90b2458ac5bbd0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7cb08ebefb9a83ccc5c943ed8485b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66323289fb24cfd8b2a5afb023e950a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58ff0984dee47d7c76d79ade2a2eb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbb8bcd3d303db0fc54804f311f779286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb253005116f0692429678392748efc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073dad5c8da8f768b603bc8d0531a98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666981c60f8e07a034a11c257833823289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4ce76cd867414de4863d00cff5bc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fe9965fd1d5c0cde4636506515dcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb2419e3430b43e71a48648fa69317292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa9dae048b2ee5b6d1809e1c35d840293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ba72e5aa86ada939e634500fcf281294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72246fddfa371cfccfa8c1f75165e381295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97737372dfa766b674411e1abce7a6f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51251c654e500d902334ebe26dc748f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d52a01a5603a20c7e5cccedcc8112298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e80fde1feeb4ef9aec364a0744f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beee22ab4f9a55c9e2bd442d40d2272300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b59fc6c8cd57edd2efacb140b8d1d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55e29e3a765a8df5416a6f163547ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb0ad9ae82fd4849d6d385998ff3ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341adf8ef795fdecbcbabd6c2565849304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40502b2f1317eeb0eb9bb9838d7b8485305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a360377f7d8f838a5211b54e8781b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b091ecf6916c54f7f3d1426d64f9049307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975c46237327067ef1461cd76d174cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93819c01dc6e76262459ef258f491d41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b8609cb3ef3ac2c206615dc97f8f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64f890f8c966b0a607f53b86cebb04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef478a7d66f0ea9f23ae2d03a62032a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b5b029e13046fe4e00aea032bfdcc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80509007c60cd589ba6f89324066f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808596524dc65fd742ecd9acd47d07a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63a586a495a47058e7035b0ec1d460316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115473e9fd2372cd63ef78d19615447a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52943c39a4215b0ff6846f99c6d9346318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dfc32f92ecb642e7a6f59da9750a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd694cf52898dfff7304448c555a6a48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdefe2beb0d1705d755cdc199e80cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd2eb208c692a818349ed622f16773322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0757d3b42d980a5d6e668363cf572b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6c6660290cdc1d3a72d353db1d725324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb50bc26058481ce673f1af53c74b74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c1edf2af16f411cc138ff6378b7cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b60d3ffd6aabadc73c78920b634f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb870955c39d4f72f83f40d424881b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b441b0f08c92395958a0f556bdaff6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f866367b259cd892ec5df63c5ce24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae098549c9f8d61e981860f8e3c8392331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103a2ada2131893c4b377eee12f19cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd4a0876ec4039532a5606a845eac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc1637bbf963c853b49ffb2ebb46cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b9258b4c6eda6cbdec6d519a35365335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541c51f6d9cb95bdfe998b661be5074336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dc098fe663fab6b9f58609941e14c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7c305b31587a7066cd67ac6f85a93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763487c69d7c63aaeb6dd4d326a4d52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621787e952ae089fddd5aa2d00cea19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d58006354d06ed509a3ce11720fa02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97742a540da67a31c5688e76080d2db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134f8b598efb8113be118e427bd99ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16962b940a16f78dba317a4c3f93e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71be5bcfa827deef19e3283866d275345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ad6c4d41fca2c693f8b6ab4402ced346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487a40658ea01dc53b23219a7490a09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f48671c4aa3df4c26e619e1e9169c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4248ed6f4438505ce5d3657caca1ce5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f27ee5dbbad64839cc1a092d718df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2394fa48a8132d2a4f549a65976d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b2c1275c6e1829468cf119410763c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db60f07a3057786c2885a9b86c3cf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d82c146fecbcee35f63d45086801a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaf09dddab5ca5df78514515fbb401355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a183c6f8850ea7d9426dd4e0190dcd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e713e97f964d03590661365f6b55c5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242adce592d3f3c2c3d1dfe952f41f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff44d0337c507bed01ac47b0c6855a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a35a2c56f4618bcb6f96664d4cc4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe1f0ee3cf1e580d21617847488e8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a2718de3f5aa3e988b48b18a8c7e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e2e2c2aa86b7edf473c0a8659930f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54f6aa6409c4798e1fdd9faad840de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948a3d4911225a7b87729799d149465365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0867d39fda5e24a5c191d5589b2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1475e88c859d0168811f7b8c38e00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e0c99bb5a261a750a1c70e4a2247e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c801c14cc8b3a38660ee53babb76c14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aaa9f9e09d5275e344fdfb4f4b5d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189788155e1c70844da8d44797164c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58527945eae367438f1b9461f12dc9b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322fd41aaa2bf97b0b7a6abefe53055373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c07229ebe344382d59943441dcb6ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48891e6826c2b0c3f7bff4ef4598daa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d40bf5878b1f979537088ff0c6ff4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13b3d854472581b7f32d636872bea2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d1456495bb1a001868f3795f105c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98133f586edbcabd1e8a378ef0f999f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa7f660f831ddde733122e2d14f9c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f921a937ec4c100bf34ff3c1c82407381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504578ffe100024e6b6e0ce8d971a61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d51adbe71fec6ca570e8061ecc703383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0576e9f97978c0990bbd55e9408d56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c0372e60f38e29de849fffc07ddb9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df5ca776f967b3045a4a5c326848b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a76ffab93c9500d8f5360004b3c5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a267c77172536837850eab02b58d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374d6e5912a982dd71ce71bba9ba0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1053f9b34ae871ed699a69610f5d48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923e638ef07064339f13e225365aae2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adf925e63501bc395a6e174d41de33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0815d0de909f96ff79226327b583a37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907efc426fdb4abe1433da22ed9db23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd01da926e513607eb66e4e76e788a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9c970842b281830b97d2202240e04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e785d8094edbec052ea5ead1b8c14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cef613373091e7b8a1ec6fc46c52a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2d7bd5de71aa2cc4682e345e4d429399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085502df36bf36774385d4727a40ec8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baece567e4fbc1c2d8fcfd09747b14c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f3768606bf6d1f2157eaab6563a19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a2405051f0b481db2098b4996e01a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea5c7a3e9085624a5966ebd4bfd6c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d6477e4d758fabf435b5272a79b72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964ee84340544751f460b51f8c04f47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b66d2d1c3a736dff4f86f7bffce74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c04ff8630e843aafed6f9392d140c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acfe33fc4ecc93da6f998080999ee8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832c5bb2692ac1293c673f9d265b3e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90728c9610fb2aa4494e2597bdd457dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac59a1b7dc804aa778edd1a7041117412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c8d07d2cdac3c3a5bbc30c3b7f979413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9daa22355c0d536a8a236e9fcc0809414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5aae2f1da466a3d9247927ee3122f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effbd44dea455ebf48485f6fccab29b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90941725acec7a0746880433da92b262417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390fe2cf09a2976518375471e93678b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189edfb983dbcd21f33cc1439a83a4d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482368a37e67ab8db850a42b8dbae50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040841da92420eb1d5a5a9111f8fd55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eaba3dc9f2c7b63a0f2666967e548422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b709702df469ae8b3b6a7ad7b2abd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a0e9bad38bae0213bbd7a11d87c2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0c64cfc27456263abaf51bb2ac7ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28e177a47a76b4cf6d3292bb585a65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ee153fc30a81370e30c7e840ed668427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db4db8509bdaea02ae2ea1c2e0935f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c95959345cc6e517e24d747567f29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5150f202a5148ebe5571c3eb8df29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a389b1b6dc35850ee6ab02ba1c908d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb70a09dd62f91cca651aec632edb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15705641d9f30754385c570606b0e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea11ad4373b080819ec7aae891bd399434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9577c02f8c3b64842f4b18d8b30a5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47edf81f7a3a3e221de7c5ba102ace8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781ee1c10f4c7bfac2acfcb2102b475437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b820f8ed2040c2f714d081776f71d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b134adb5e8d63c579e54cf6c01ba82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49870c557e1c6ea78053b663218a286440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23562f868c5e554149b4103f048b5eba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04881161d1591dafbf3849dd54246ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b0a1d1c08c7bfb09bcfe28b7a4f13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe0e541e460864070139fbe791c1b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a12797db863cf228b6993a244eb87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420d95f94771f8da55045c6f8361532446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91774826efbb74b348a6b1a1ac31ef5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512003f9a5348ff3eeb0960439b5031a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3955e1a8419acc1623b9348859652e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2c38687ff5943410792bc25c0a46b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512110c51edd2f36bf780440a825802451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03950999956076c04773358a59208eef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a2fa1d588759efd99c18c2d471c09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d5017e17deef5c1cf3f4bf35593e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62461d08be5f23a2b378bca086cbff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe24256b6083ead286a10d3a4308de2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e275f7b86d5503e765fd6d8845c1e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64988ab23ef23e820c89912d538c91d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caec0156be0d29c201599adb2dc18a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52350d441d5ca16e82c75aed33e0099460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c0e325c7c099fbefae01a93d0faa8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100890bcc0700e0c4e5cabfa3d2c5fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5086d2ad84272cb3eb4908fe4c9d2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081fb3828fd7013c2ba0404050a0bda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ba3e1a035e30feb2e53f73e10dcbb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43169a16f14484d98aa0d9c3d24a8f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516e15f15cdf4274de825116fc1227c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b360eb2c978d7ccae6a237ef171ccbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78fcaa6630ef0ce4c1ce28fa55b8d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cbacc2b215e7bd2919a148462ce20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4bf0a3760f4460e3ae59c6ff25821471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10348e5fe4035dd85d94a0e1e88a6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bda0193f4dcc4d73d5c7468fd9827473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e5e8f3b51365bf79f36915e2ae93a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d494ae4cc5b78951a72cd5e19ed3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154691d0c8ddb8a908d4f28ecc45d678476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158821de35f5c9c11d98ff040a41aae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8969c1c4d3e99dfe0d1abb676f567d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d17b9ab98b9fc80e5f87c02b259542479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f3fa12e1e3ec3f823d8c9aacc01bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a852bb5974b1ea4b60dfe5ed7083ac9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab16f2f3a17e93addb239d717f09d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a2a88e246f2d759bf78c3757b8d5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ee326e11c230b4cb70ea9d1dd9f48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59269b280771b9aef60cd356c0e9c05f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30b2bd8a7a6d96442f9e2ee99fc3c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58153092771b816c8c27bba37db8ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec22415e56aa12582a437e4bbfd5c8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700e90121978aff83d0f4ae6373512d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb79d645066e3a524fd656400a3748c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736f9cbeae7f15a11630817978b9ce3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede979cd8c13a26fe563862eddba3f28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c9f97244da7eb4c0e34be596f4845493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bd51ff5fd10c287955d2d0d413dd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e488ce43e37d892444802192258132495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a61ba4baf88cef1f7e5e7b12f6a95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ecdc8b22733b2add0b4f57203fa4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c30499a039a02d4880584e57a6fbc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013c41a020612accbebb70765652b5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bded08d2031b3f90a5df8884c2ceb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f9b116a67439d4060dbf5761f5437501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12b29e14f01fb84147168d68680c11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e2e3cfce53dd3e93871c7b695b8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a375bfe02046a76469ab9130eb061504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a66478e3251712d84f7b2f07b6434d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0836daa1ce6508405b346aa389449506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d48ac9fbc6b2045485ccaa56eac7a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c125142e4e38daee96a0af990996e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369a0595694172ee38f5d26b9d9cb31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ed13d31b9168b1554d56e8bc6d4c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2195b62bb25491e47e9d21384a164511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220a6ec809a7e948d93a789ae02962a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcb0593a683f238f02c39b6c298f71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff7533331353ad199b3c50ff537a8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539bff67a0e3b9dcbe5dc61ac49adb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acb87908faef429aa837639524e04a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c75d1bb0230bf4a9f765a2310f8150517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d669ac307eefc25f60036c2030e63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c0eca7697e850e922aff1a5d8e09d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc91a9885e833d6341ca65d42124aad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e39034fd3840b47f60220867afd79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b475a4ceb82d816029f0b7a068f3414522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3a08355874fff956e932a7e22e6eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1679444561541acfd544479742b9fb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be820d18404637948c305a9b17723b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee32341e9e1628688e68288766f2d85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea6d684c5872c9199f5ff19f01742527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29d57a1c52dbc00f6a3bba560f43d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a08ab20c27908a00a75c1af515d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c6d36b99e1e27c5d995f4da17aa2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4459e7af293faf0751b0c265b9f2961531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08f0f569ed8de88a31569908e00a76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac5b4d4bff66e901acca9fd3c0a18b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5852464d3bd5689d98ad4cfab34e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7acfd06c8894865d9d9ff71145c90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb748f0ac68c3c51166fbd23d218e2c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4da74ed94659d509b4953ee5c28831537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf7401e92ef1cddba6016e23ce2584538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d0df164c1f40abe88c3ec0263db62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51148ffc8552d9ac223f68c575cce889540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8f760faaab34298e2d9bd087f266541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f449efb819647320b3657002cfc03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac8401cc3652f89122949e5bd0783a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83574993814f9f99e3b3a14028e88e5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3402c4c943c6e5c553ddc94d6e270e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e69cc1712ac63b0f7a8928d2269fe8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dafb7b3e06615d5312d320139fea56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acba7f35d0ae57ec207e2b9e9a5019548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f6e9d5333f469ae3844de4cad9028549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60348b72eec1e1ef9538ea323e85d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f85dd885d36239b6dd64bccd00cb7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ec6c21c6d4bdbce51eca6d5441eb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa954706a7814f1c4dc36d066bc5474e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f1c4251899008d11525a0a47bb200554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477b04478c712c6912e967522c78f0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ef2bb79cdd0daf76a16fa72665909556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef47a449776b49baa8638f3e3f5d68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc95b4e8a9833f7935997c85f4cb9a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b219b1b4e2f3ade6b6016c757a56a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a05aa396390d8de454a807f82fd73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969b6b4028b2d94966ffb38f5399cb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f6d5ab98f43f2db1c7a489240ef3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804062e1c0d6c299b004883967dcdeed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3290bf6cba69cf8687b671ff4a22f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552fa69ad59589c9dadb297122911de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cecfe237d02e1503d1fea65c4bfab2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39239c90f924f80623df213249c1774e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b986ae82fe7947902fbbd4b7a0898d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca77212fa85f67c5dbcd3152ee6df68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27931a939cc7b4c4db9ce299dd85a2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaf96b34225698007f1ef5ecc11d3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509e6e5f659e562db38b7b84ff47475572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bfc6c193a09b0de9f52185b706acb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdfb690a2d260ba40f9081ecee5755574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819337bb2a86b812527013c371fed4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56708c8be743b610e90e2eed0d9dee7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5bf94acc939e9f17da05aedd0f4f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268222aba50490a038886bba25537c38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378017befd1813257bcd86026e8a36d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35964b6165e44c0e505ffc081ad98e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a882f565559b86065f80709f67f275581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929775464621803685849507650c27b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42dd100e5693dd7739e326efebe4ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d7ca4f93c49031ab9f0286fa37f84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf68ddb27064e3545d31beaba09507585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9f7a631b6d7c80fa6f72ba1d3be78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb81cdd727218d69b110ce877c8740587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206fa57a46baa9fedb771023f03cd8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739f064a58d7d151bb2bc30463d39e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a921eb37ef1993d3b50fda48f5623b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f371ffc15e89fd73f48137c1881ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cdf91cc329cf0e39df7e20fbb9799592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a66748ca010e23dd2116c822fc543593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cbf98fb08e1bf6148692e67ce842d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5b7f592f0595b93db4359d6a18dd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6dedbcf9b167b129f31b31b2e9de3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a091f8ddac33a072e3f3c19a42a5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e71744fb5209ff26e344191d77931598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89383e5e0fb4e3cbede8517866126bfb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe8e119682140ba8f64d704d5ae4f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddfbf1a613b7c41916255dadb942be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b4ac9a300b3ea8e639de7535d7abb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699afc184a5c5edebf1bf7caf4656ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff559a47ae7673428c97d265e5b2cedf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3abff4842604afec09b8c08503fbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888112e1c8b41adf3d2edcc9d02040c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b96aa0dc41c9141d30da5c6d7185e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802021d6e531cc115cd73b650654a92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8898d80e94e0681d1c3e985427b5cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ddbfe1b87c0e56b45debcff148eb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2dfb7fa543ca5df2220ead1019e52611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5852ec6c0db37712a0547097674921612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e59bc7a00d30bd365dba7cb54a2e40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6b3164cb6ed36fcb9d25371d6b9d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fca88b4fd0bd153abd724734c407d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c64bd74279c681fac5f1dd87530ea8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdf9cdebf4c960c6c7a137f7664144617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd626f7ad6ad24a22c81a24bee6eff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8366ccb1a39e9d55c445e86cfde0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053259f5be5ff38869515d34b364f159620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05410cbe56d7b5d3bb6d394cebc19146621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55a50594aff949ac3e91c4ed485ae2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82f6df0fc0a7d53bfdb939e28649c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb7b8fc26a3b5b55226de122452e73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc51c33e1ae96a45fcfbd9c0f14adc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f27ccd4e3b3e9a1fec53509e420db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cef8a7ead96166c1da967109b3e1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3fa599318066e084f5600159a7fe7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828c69a895cc6475c2ec21a19387713629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb750c26fb69f975dcb99071f48f6884630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a296b6147d74d631f5bf4e43df0870631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2dea508ce1044f94beb03ca7fb1f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31cb7dfe80768893cc97c603f9b626633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a04ddcaa96b187c06d655c10a5eab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524a6108906bd01f0ab5b574dfb1aca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9147f8483f27312fc5a17f0065288c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461a2b386dfa633aec11e6b90134a20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31d8382255c964b4c43c591b1fdf90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ab327aae9ad50f154468b9c261a45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bd9c9779eeb9767fb9552b69e32d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e994434e6a202560512b2cfaa916249641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f49b1a6e2378ff3e54580ddc565f5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321be4b47ca84d0ade4c1e9236ed578a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff879a098751fb92e691cd43e75a85e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8291a203458f11be03284edbabcab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e975e5a4bbc12785414f57732d86e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63472d362278fdb040d0bae11e26012e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e03a1bc392acaf8d683cf8ab3177a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdb11494a31ee0dd938b4ec84af5ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820cf288e3a008d2b33637ce4aa35d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033969dc0959ef060b5aea5c9120fb3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d971390f98ee3168e432cfb9fd256652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df5a86c354d1a539650ea3f02e1dc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e497e1fe23e7b5de25b55e72cad8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2212c486376a5c8479b7a69f2dc4161655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08591b6ba8ef018d41b5696713eb00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbff145d563a05b84ee4a069f6d43fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0632996c4ea8161705662f967ea214658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463774cceb169caca3f71cbdcc6c251659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2233a1cf0481b3d77cf16b31b82230660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3532d720a5b2fb7e69a1839a2e591bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc2f35a603b5aa48735214d671b949662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c41584842cd99edc1b560066d49c04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d603d629fdf46670212400932e4bb67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d059ef2bc1ebacf3c784a603a3e11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce239e09a8e4f844186909ff32347a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13cd31c36f6b701fe06cf8efad7722667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e30a852885fa660b50c9f040f65ce9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ae021dd4590eb7482c12d3a260c14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f435f0b91ed23a199282e8123f6e5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233170f9679c3df88cb2eefce13102b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6703ae5a9f15260db3de75651d11bf4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222224f254f20d49e2238c87ecf23b4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e24860ab84857f7d87d0357038ffa1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b48b7e6fb868d2e9154c0e58c619b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b37ab3efcea07ec6982a91c31f6bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe4ac73dcea41d38204e01a8c9d10d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75512a6477ab7558c1969b981cd796c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed17e054c01159c04936c9fa9cedea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73424b06eb153d5aef863f15331bdef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7a7857944889f5d07aca941f51cd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9b24d3c96386d03263bf70076a838682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee88871160893b7c77aab5bef43add683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82667432e8c1ce5476e654a6f69c49684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e5b68a6cd32979b9b49ebe35c49d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac141e1a4522e51cbc762c8019846f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc5647e194e8073164e85c44924b1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c5303952ec7c7c2f2041f2b7eb9ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8084b31c8eac335b3cc84c23cbde739689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d270574c08bc3b79845aaaa0558e240690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd666511b15b37400e9186406436b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b31b3d32d8108c13b8c0b782644cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5110b4c5faefb680a170e9984c13ec3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287b50fd54fb92b48e9568758d5e76d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8c6e8ba98859f31c3b73ed07aa93b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb402752f4473088c384fd5a4d7d6cc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0822e6346613e0411532b76806fdf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ba1fa805a9663cfe377438778ba77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caf90bc45e95ad0ae8d786bfdf635c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030cca733b5dbaeb710fba97bf4d399700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf68eac0ad658e3a6804739282033c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de991b583d03ae408f2b769356fdac6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a08ea7432956288269a9ed6a8430c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f335b372bae8fea84bae571c6c613704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476b972fc5ae20e072cba4a284ac6eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e2fe0e291da20bc7054b77078974b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d514c81efe3dd3af4d4c692c71f8d82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f3b2f6901844a8f0139d7f02c45f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faa354eeb5d40cdaa09ccab269af0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c7fc527c8491383736b09ff959a13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4172c00698de8485bd0554800613fba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86ac6029c77299c4dfbe98e2a24134712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fee33a3c2e9b045b0f5459474eac31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef822fa77d60651586dc0716c00b3e7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64697fe45b7ddf92f5b7be01faa4bc20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d1fbfa99379555bd0cdb21c007b2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e929d9413602746cea7030fd4fb1ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702bd02933835af86d011f314bdb730718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1d985d15a128decf1982b8d174fdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff53b026e2c8982ce04371ab48979e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d264b4715e7fe7421690a6647d367b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceee43f2f6e07bbb0a33a9490d99846722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b492d58895b649304e673059cacbe17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc4d31515be80622df4e1386a01bcf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff7e14c036536710c11f97fab979b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082da238a3fc0bcc7efaed63cdd6a3dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134a56d5d4215718ed89d83ac54627c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b7d7113c5e73572f2384059cce648728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24689be488753a1abb5ccf4a610d4001729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec8ba057105524a992ce52f76a064d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24988a3439a86a7ea82da67390e1a98731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04648c5d9c70ebd1ac2d5d9392f27b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe475575f420f84cae3b5277e7fa5a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59a343dea25c6533ef2f5a62b6c918734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b2cc082a99aeac0d41d1a84efd591735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f342348a7c2c4490e1365cd462ad14b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d854050e83aa8f3647163aa600789d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1b7f79badd28a67384427aaad06d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369dde48515b147483ddc3341fcd759739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186e1998ca27d8687f5e5f902d4729a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9ed8f1ebd3bf1be4d777552f8a4a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7af0be66f1cb403f7ec602eb2bb97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57760b07282e07a5c2fc53791fcaad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdd83bb9fad9d8afb2a601478e6214744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7c9e526435bcbe983b0f574391d97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e9e4dc1ccd3503ffc2ee9c42ce1d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d384ac17561d340ba8afb32a9b29a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f273862abbf81879c422b1729610c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743a80255f7cad68bab2cf3a16340a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d16cbfadae09f4ee782555b6849744750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47d41d8af0c0f4511dfcf4138dcb9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd27166b4cc69ba8efd844c95e469d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebd773e3ecca8211d828a33e2a729c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>