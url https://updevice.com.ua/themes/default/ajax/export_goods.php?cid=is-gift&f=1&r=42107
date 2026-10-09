--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3118c854818207d72137419592fa62c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8a543d72ef26af4e0d117781cfaae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b011560290c600278c834138e1ffd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189ea5ec3ea02abf8276338d3f694234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e45f83d399016c0e40f9b979491dbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07af342f463839a670a06ee13e426c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3456004b4130e8db52b9b70fab42c1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357c85a6588039f9a9021b6ba0be6058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce7956f494cb1b9c6b7fba645771139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b709abc25aa9168203794ffcaca1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee91519a8d6d5d83a433c00a8720fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac9754a05d512b2b8d4b777048d08e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ccb2bb4e770f66778f3c06f505e3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79412f244ee7c3358d6b9e9b723acc6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20b31b4f900471a0fc12f76a57a25f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de3efe9653b6b82181ad2fc69f4b7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf3f0f427a6f513f8d2c03c271d8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e453cad58aadba9e6df14ea4432a5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed6ad5be76b4bf5d7feaea59945ead19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa4c8d7a7e13ffd8978987f17fd20f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bad059723e34e0309247e76eee43121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c87d7751d955557a7c663275788ebf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea69f74e5f1aaf971d280e20beb0dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c72cb93e04146447e84816649a5a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b390e848ece887db9e7b47222609925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224c598d11712c0464bc79df4cf521d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc59a217a4355747b5229336996951927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe716bf8774b25ab59797d4d628537528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb72a1f8adb31b7ea6ae2ee1dd721f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5ac0acac01a9126581d75ac9d61c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914fea0be324c822c2d2b2eb534378031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90263e1853397faa760d130526aed732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84981ff47ffaa624d27cbc569758e69933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368184a902a59061b0ba4de289b0b56c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a486af7fa87b9e27d55229ab0c24bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eefc375a18592a5ae8166be149046236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b39052ef3ea1704686e4a71dd6d0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446b1f13fee8916e84cfb7fc6af77e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70113a1938e1719b343583d8bc18bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c5a33fff4cd050a6cd15f7e1ce62740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7435e55860536ff6f44057b7a5430a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805339aacf086eb037d07d535b4f927342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e6b460b2410438035ebcddb5ff55243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d9506233aefb15d27e7c08084ea4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e992ad4f22843ae190184ce0e60b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17d1b91f4227173582ad915425e80546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0ef82cf55371924e9c23ca27b857147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adbc7ddd320680ed076c1869c5789948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23a8a9ccb805e8115fb3e8ce71530b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bc0d94fbf706f1238e0c56bded32d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d80be847ca8f314d240de0e1291f2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7b43c1bf79a1cba58c9cde56d960152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e9efc9c69f7a9df712d4d7c30153653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8faaaaf61e6cf79cf3ab5c5c9327854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b447759b2ab2cdec185b97ef887c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df846da612e3e4598613f9702f4c3f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea6689d7d4501bcbc12bcc52e1411757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13184c9f86e5bff05c8d4e2f25f6e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797306b9473433d57d54886fa05185b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c41abac813e31166744d5cc36ed0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de57f4d4586ca0ecdef6101faecadf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72529c780a0b58d682db35ea14d3ee862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461f87ced8a25f89d9549c99e50d85163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9ababa5c7a2246594821e6d673fac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c09eccf98a943a88dffc9a74cdc34e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874496f9eafede19fd738200d13cdb4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e20d362f51beeb0aca4fadc8af985067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81437ab070cc23e78d7a8b17bb052768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dcd6da58ea56c7b232c864f5c532469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72ed4cf1ec8aae08b07acfbb14800e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7ea39c3184ea6a690c3ef811589c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540f3981c8b839b03c3e30e5a2f947572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065c7c8ffcbe92d4d24fd180c0d7dc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aee6dbda7dfe88f3f85e8b69224d5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a78bb793cfeb9e352c1e3c33f4bc4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d4d9773f524d8e5eddc2ca7f60cef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcd72fb744ccaafc59d5d5ff17df4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809533c417f253a9b900249da30a2a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a65ca4035dc6aa5e78c99f732487b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c74880a5e22ae833be51a85a17f69880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69647909ae4de87709708151593374b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd3882609308cf4b93c8626bc2461f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e7b75654eac99ef79d4d8b18c12d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfe4480f9b3dfc93b25514d7f05e8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9279fd99030d9cfbc4a11f68e0855585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb705322a1f22f51fe6f4591f45539fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1d7ea8348bc9e9d99be10d7ccee3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359fee080fdc9beeacbbded313a650f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fcd64c9aa0f3223d3c8a2e6ef070689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a192123cf06f41b567919a0d3fb95590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fbd45ec387f180ddabbeb7b74575191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4b1deae23c1f127f04a5d82dca57392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208f3cf5edf107d3f66f47039e8a7bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb3eb22c6e965b99d095b77d94d5cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04790244ea30560a3a9008d5537dc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6a5e2ddc1a13b450389f34aa0700d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34191c846e1ad16a6e557027d6ce1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5a73f7c433e52755cb9551c285e7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb7b801123a08d5ea139a8b22e936d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c2d81b162756ddf88a20627ec6983100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25164381483f371db304e65b7a71a4d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa1d943a04c46593b3a08e85d46819102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1ca2bdd771162454209679c78d75d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925829c4e0dda486928642f85140873104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81f40b0cd747467472f5bb5e916ad1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96011dfbd586ad2754ea1fe19b6bd2e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0256aa59f2131ac014951b9f5e7a10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657f0728a0d0d3c648acfc1f13920a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ef6824eb9a6aa2c10598b0850de5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fb685ef504cda9e55a385f97e1ba5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927511063adaea271072e497ec05905111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aba83fa6cde9aa071ca9cccc99901112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32ece5b298df06980a31abdb2b9c1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f424684fc0c512fa41fb3976f009d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f5ed8c13fc402a931ceebaa0038c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11578eb4bcdb36146f27ee3e25043446116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbd5de9b4b7b1a014c8d9c7558874f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46400dfd6ad254a0b37a8c5e54db2d7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c514e30b6d574fffda86231e6b502119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022d21bda520eb0547af86db63f38ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58c192ae25197191871f018636b16a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455019dd456e35c9fa9ec5d1dff6d30f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622f34907927eff32b0bf1e32a02465123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d4df480db9f539cc085331daee372124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb52d172ca79ef535c0004065aff281125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10f9927048ac37605624ccb450ec1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85324ef25c394f6155fd879cad9e66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e270d1cba7d6573232ca2d08962e09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b607e66ab768b6de1a13742ed2fd782129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b70b9a94ad7ea5f6224de39e3f0ce0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d5167a9619ba2f75ab404850eddf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d14748fdd6d8f5380d6a600d5a48d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82594d0af5ea9552a16b4896f3b33b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d03a1f3d2c8b78e9b26176097d9f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb5a9adbbe859ced1d4ca899d80e65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ed8b0314140f73d29d9e0bdbcc43c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b25de8dac5d67e16d0be5c545b330137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9ebe32acf244aee65a7a4656fa473138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe791ce354010337da697b9d64667e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfd8f81b6a6b1c8db804e6fd0a402b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bcfb1cb632db111939af0395c34ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cd74f017e7372320e92dd1f3cc6dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d950794d455618fad9b4df03406916d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32c26a60456323e4b19f34995f5d82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc657b03e4bc06a09a1b1edfe6e701a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20486e227906d9459bb54c0a646db7f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ccd7427fe1545f27ded2e94d40c81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257649e28e69bdf8ed6aeab1aece1eae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a81f47539b85668b0b8dca00ca2232149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d38272f7b3785a72470a6c24813f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9915047195ebd97a43f894edaaabf8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff621d9c88cee5dc4edf0e806e345232152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4f7c9494dd9a30e697eb5d1fd3204153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f48f89b7e5465791a1df5dc8a5489154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744ff4a4e01858369ddd1ad3f380d26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0cd4150bfd9aaaebe7b26bf8ae57b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d191643f9d42f766d6b54d4164637157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa7e9632c152772f3d77e3abca7cfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f5ae4efb3d68bea7fe54e62359737159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a7ecf34abe9e34dbc575f3667b8c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20ff3a9866c70249a9d011415e3d0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c465223e149a52ffcf046b9c737a607162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6806a8cd102af065014658787654936163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2770ac9329f0646805b68d9bbe09d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8f81df6b3d95489661c7dbdfd22a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c7c50ae1a13e63bd9966f7dfeedeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d409aa17443af5603a9816d046d2fe8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad14f40c0c7daf5e14be825813072c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b4d1b6f9f6939ac6514a47ca92d08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0390914874e5006bbee4b3b840f02f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b860602e6b647d7f1fad880d5c9ca5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da64669b6bca8d8bd845e5caed1f6a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3e34c4559eee455f645ab455b074c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42912883aee062bf2b949db4fa6b07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168802b3e1ed5f744708375bcbf6bcbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a03bfb709e6798435842a62f233045176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa330cf1939332abe174028964e62a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f8efe8181f706e8874f6b1c0355b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac872c2eae77e141f0713515e081252179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea69f9e2ae29e33632d3625a9634017180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c7f844655b11b94ce11801e9ba773181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d002abf8dfbd5b5d769de779b7b27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92181dc3e130fc70caf777b92ba11a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9d10a849518f4589cd8375e6429f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37ac24cd622065a71491f2e5faecd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b6015beb3f0f9c36ae102b14ea3ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c672faa9d2909e950db2ddf212238187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c65fd945be5fee02d4ce8c0e30579188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48e0de2ec4b9d39155f3b172bb3a59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac5befa3504f4cccfeaf993efdbb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e082344e10ab8110bf0a8ca85d51e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b80247bf11d38addde2e19b2a47f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9cffc11b3ee7dabd7effc13d02084193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61ab9f3b2f631b2a45739077022437194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566b5e6349dd11773aa2e640ba465ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035dc0e6d65c1f7d9f66788c8da8b21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def560d23b6b010bacf32ca69fdfae31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f9575558d1daa3a7ea84c37c7db65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7ba6c47661f5db62af8a3d5455ea9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d89852b512e6aced949fbfdf9e285200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09771676b5445e5eb4741754b561ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ec31fee97080650f9d3949b2948a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83b338b167c372f14f16279fdaa1ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9603ad811740b85bdd19291ca3127204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5c3d77da8f6578722d11b40cd5f1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9212a659c5d1557c49473fd5f19a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbc403f781dc038f2d9a8f6c2258d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de556cc9ee816b13400235e9ad433c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2325d514a787fb15cbc186f3c8f26a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5286b08771deba4f344aa7f54affa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb82566c7d9bbfdcab6e7b38484bdda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5b8c22e662de602b61da2000e61b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc2a22ecffe958597977901dc4c023213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeed7b1d442c0b9191bf98e16a1ad12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946d28e2d6a87e71b184e9c1acb3661215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42258e39e815253de86f0032cb9c7d67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba418f2720797a0aeb0127241f021ea1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822121715a2d424023378d5d3fba1392218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21754e3e6dbfad883838555df54e9a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cac929f4b982e894aa0a5daade2ce0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1afa099b59332ff736a5ec6e5b1068221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de266cf9898bc73ac9aabe47716bde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36018224d270948c15ed45ba6addb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ea349b4c6bb9d6e15a859398a95cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11730076765eaafc27d661c193efef9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f64edf167e602aec2dbdab3757b50c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733b8147cb72a0815ff2e0b9fce3b59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e99438f3e6274a5b45949a08169ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad4cae8518df794394aeb070ac5da8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d89a6be5899bd8d6164982cd6b76c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71f954c74bb1cd10906c81be992cfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc50e12e0c1a3673ba98e16af969f1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff110e23e4c3b3ffa30e75a55f8984233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2b6e35b4f17823ca7715aefaa7946234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14ceb407cc97c145a0f81d53f17a58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fc5746d01b905eda11ebe38600d2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac295ed26edb8f41fa5e56b3269e17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2176bc4559da0890a1816b6b3c9b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94441bb9e0fdd3fb671760428d4a00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151398d0a8a74fa4af5d442a16f68762240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75fe6f82accb941e87f3a9e5bf6cb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d19f700230ca908fa28e4c2743482e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c711e9813c8dcee2d4609559ad472b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4162fc7338e85c4b9db6f2c72ffc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e2a32bf27f88cc8a756652a6c56f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962da366fcd44ba791070a434c185b8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a7941d1cae1509935bc8343a2908c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d71de09e11919039423142746c34e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3e30c99a085fa029949256540ee2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea9d991b54728e06be42caeadb19f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c9087c81ac63cd12759f7d7b31459251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df7fe1275aac4dfddb07c129f14814252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b33a308db4ccbd55f6e3fee16d9d8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563a8a5d0c0c806e33293e46e1f1ede254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633e7d9ea888334730cfe1195dbd2ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e3d7967c7fa52f32a11df543ccc0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8c495bff4e9bc7b822efdbf34684f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dfdf542f5e6c748f3a2d6dc082034258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a944a71d1ab0e4c84b0e5b4cf529a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93aa3bbd128d95a0c089c37824ac9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f415aa33f4bb60cfcd0e1dc870045261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810cffc2efafb5691fae5b010c83674262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06487d2c30c7bb96d855aec6b66291263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a50b7d5370fcb4eee496963b9a2d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93e22c86ac4296958efaeb50441fa5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79490645508b8adebfe09a5f6b1ee58d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357109b0210a50a3a92082a334e22ae2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee74e85ac96a0b1ef5c40d3a734115268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f42fc72f70f850a3f09ac73a35a3c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9b6b8fca02cfa2c4b2f67b0382580270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83745bb189e9b53c016d2d33c98ace08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40862b2853f3fea11292c3735bbf57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617fd60ad9c0f345a1908a0ecb40d65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194fccda53477753b395a0de42bfd8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c5bd68b6d965bc2f94dd61aadb531275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0772a358ed0a17451635fd4fc7a545276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30594ff9ed97be893bcaaa9d83b6c2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7265b78e3dad3851d7b1f025f4b519278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f81356fd9d69cb9b051726605cf8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77504907e40b8519360a6a940aca380d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e026b61f77f4988c992d9b565ad606d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ebb5d176da33daeca950422425c7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87067b5aab1595f4fe8821d67c53af0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ddc8fa78b550025675421deebb3e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b596c6f98cec923840aaeee63b8ed5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a510332a63e05c9e115a9e9612bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee180e40a79f79db7a3afac7055362d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d25d395f0eab5b457753a356e863e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e45fa75120df81f15c20339812631289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c79ff981a873f25f0743a15973238290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742795dba55ed8bde4f0c18519ffb4e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365efbffee8e89ccc0f227d8503077e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f9cfae8f3360e1f19295921d8e33e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a218232464b9a9e534b23ee5af072a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd1043a30a0ed32a3816678e03b77a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c288ab354ed2fa0ea1a2619977757296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c16dc2f02c7565b553811d03f5551297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be58f1b5d5c16885188b6879690856d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61584cbdd90bfd2185803c8c4724c589299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7ac78da5420af65d245280b134633300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf4375e13b47537a7a443a5fe7f230301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105e0604f1783b46fb69d2036e36785302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e41f80cd8ed58624ef82a565f1c1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653dd62b668a8e6de0e2e7ccf6d017b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b736268525aaacbf003b6de26f39b87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2a4d5dcc730ed9be779caa7f1f682306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d7dd7fc0a9940e07ef6c8f4590cf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d76422e57fe5750d86c02ca61bf0ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06570b8048fb12cb9e4a170875d12a44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65546fa2b25f393392d4a0d41bcd99b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7199829d50ba1ebd2831c2d8097895b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb66db7d36927e163381e2ed19037312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078b8b3823d310acd79673a390396b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ddf61006bcb1df8eeed48024b57a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad3db3c45ea4130379ff606bdfd3ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bd5b17d74c8ffe32eb898a8bb90bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10c656e18cc8ffd291159eb967216f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa18c6eec2377381f6ed56a2dba298318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fe5631c571e4392b78a04a5be956d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1f0050751bdc5b6d024b86a976165320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30c80ad2f84ce32ad80eb82e3131af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeeb2d26de15166b9a14f5ffd4b2a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527ce28bfc01a6f04d34e7cee6e1e65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2e23078a8b0886174895bef7583e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2a3f46d2556f2daefd481f4f523c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd0ae65c1585055d5a4858a11a0357326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a762f3644a93567e8305e493a5c13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0a3a05373ada613c136c81073e051328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd9d9dabd4ebd4516c4f2c479a737329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d2931de4209bee68f21cafde242d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676eb1ca6067325598cf80bd05f3d26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112d131f59eb7a45bdf95f5b29d323e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297ca08c50d59c08e5d5032d9df0b64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3bf00a7bd1b7bc21674c9bf5732de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d9f6741382c33d9a7a7b08d2ffe55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebae09249bd34fb112c36a9c9f7ec1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2e7b199114081db271d4c284b7514337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bbfbae77421b7529780fdc3f95dac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22548e8964fc67ca81d652fedd2357c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3e0888848402c3cab95e9f603f7a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068171f3b5c1209190cfb9b2ee002da5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548d958876bd7888d0e704879b48cf2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efde1935c167e30445955258e58627343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf12f6e3c6449d29d688bd0927e3af9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2712f39fa1e0939984e187f04b100345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4cfc71a09eefc32973c479c4f572d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf965654cfc355597c9f761428dc0d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb489d5dbb17a3ad757532440577d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc89f5b0e3831d4b4b0e8f3bae8210d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee714ceb851eca02ee3c1adf20c8d303350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bbacc565281d27073027694b94078351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2a61a5c9bf3e3b927516dc5c09fba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6797280b05655c8942c28c71c7891353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441588f25fca32bc56c678cd3acc8bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fc7794f87cfa0e055f983f4ed9243355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6db0eb010812203aa803bb5f8c0e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76fb174bd91c0e9ae880ecfe8af0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74d4d13980e07643f98a19589f5cba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406e3f9fe81033c4ef8f69fbb5bfd4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0f972706a6ee2b9be6f4548c06601360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9f9b63e1407db77162c73838d1b8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa07b6133257bebfb269051f6b3942362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51701502f2fc9a2c52df086d2b39dc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb3a4d55b86b697e76e812dd05c3dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e0fa1bf9c6a76706aa186ba0a59b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f078dfc660f11eca521393bfbb27e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab38c0bb0454add7393ff00d3643142367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5469c4570bbc1a8c2520c9b78b7f28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad580b4b49aa203587c51e6343b38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97da80d306b00f1fbf060d77ae6f8f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff385b1f8b555693938bb4dd71e78a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef3c3ed1fdc194e7dcc6f94e03a122372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94d2d01d13d6efb2db6c62d3bc0e18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e4fa05ea0196e491299ccc59dda49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe39eec26df25db427d5ce7771f32ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78850625b15752981e948e8c4bfa4e13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed153d8642c9d958bbe2d6162ead30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eea4714d24ba651c3e85c10aae6965378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e803e6779d01ebe6e163aae4d1c344379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47251c64d73a54985c9cef5581f42fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1405e4115773275cb310c8b83ab5ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a070385d17416cd7b4ad7253788fa1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80314671e14460ab91e0f1980ac72911383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ab1efe403d5118d5dafab10697d86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2560715c622b7726e3da06bd59b53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7bcd6a8ff320ac8f9619125e95a75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18babd356d28bc0a92b2f06d63790f04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af898761b50c76f629d5699201f885388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96447ad425cadc4ad1a4934c2387eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82d68c253daaeb28d9df747e685f44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230c70effecebed0430bca1455483ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6045708b81bd8beecd8d12f2bca83cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33dd2b0f859e1cea9de9e7baf96c27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa236ec6cc639ebf77c82d8c1a17c55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc78e07ef5ecdcdd7fdfc3898133550395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3107034b9849467f7cb93558e4d3dcd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bbfab7fb1aee69459f591eb2cb2de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f3f7ae4b3cc83f7fa64130b1c9073398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7c1c5f217b52f07594d0f6d5e2af1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d690cd9b515eca3f3bb40accbedee4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f2647deec83a0ab811921fec01d80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450444a762bcbad2f85ff237b7051e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e6d33f260139ee6fe8f0c49d8ee94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd7a93e6d96dbeb862d8076a0bc05f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd15560123c7bc6af9a2f086ea71c45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e05f58938fca02aa20f0b5f2a6cf1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e2b1492196741d972d799807504bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed662826c56f13070fee57a50c33851e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62868faf621bbb1e7215e851c91fa1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536b09ad2620eb0b9c93ebc8c39c07a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ec50890225d3864c8d75c4f546fdc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86462e3b8d78d09d6472e471f8ac42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23d5a4f4e15f50760c93cbe8c27c73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98727f1d827221bb7e27139a156a6806414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb0793ea8cdd87798dce51d00f4ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416e98894a84e0861aa243d2d2d6043416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa5b00117c8f0bbf645265b9fe76b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d88238291bcc78ba383430d84d9a5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5c6dc5b98676d5b9e3c2c649110c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3825288b97d930a4267387cd3f8000420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d41d7cda9be3c36326d966f9bcbd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b42d68a095d7bd86ce9cabff098bce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea86bac94f2e6c915a89c0909106bf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1322f80bfd5c55ba367883a9527c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd8dbf9d269d4a5844954406c2b2fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4bb1eb826d6ca0f6ae8bb18883f7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cbc52d06d19e80c6bf7fae7b1bb27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ad6db41c8d03602afd21bffe639b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284497392ff5c30a2fdb29658e10c9fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d0596ec6d61bebfa10d0b5d8b3179430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424039b14cc27b01451ae04639beb47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf4f383893dedb313bfd9a410f206d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a238e21a3776af80bb02669c89edd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b488ed86c6a039e991cc1032b24e39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687b321276d5db3c572c2aa2ddfe4b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f68c6265fcb7b2efb2a26fce067e7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dc24d5a0c82f2cc975c8d819aff52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b63cd5e47662d3cdd6090fbb694e65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7136b1698bd3c19dc98fb6011832057439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9be16f8a42cb004071435939de96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf9025f27da4c94778488ad362385c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef166cbf222bbd418ca619116602a7a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b30fa2064a3dea1bd67860f6e85c9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29910d99cb75b451999f02420922db5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee552182b88d632dfc47c1a78f5f8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab81be9b665650e42d82e47fb45e1f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67b5583066e4c0c68b1fae880a1860447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8581c1d302c56e9135a6b9f1a64402c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4abd83f1d8d2f1f466b7634d61c37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb6634d61cb1778b89a65c6f2ce0fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79d1b7b7e107646297dec78090766b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8ef34408de204f4c7a7bd4a61b5c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b58b6940e89a2cd1580d266810e07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c330dc65aca2c93ca20d794bef4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0d91aa0f83a280cecbdf3d05bba20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b08f517ed77655f64e1d759f63f564456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b677b29b647b47181d236350883e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263b1b86ea85a72a390cd162895057458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d006c951e2f30d4854dcb4ade0de41b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06e2fb495fd91c5130e88a5324f0de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc05361693d2f8c904de9ddfb238540461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c908e7d0e3628c5ceeeb8fb0e38f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc9b1019090516c8a2a0e035aba7ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61723786e4383da627ad59dc69ba5974464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da50d39632b625bda005c99ca4ce421465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389db46ff2159e74d642b7cfb6b139a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd71e1adf06dc3fb1c5f552ed3cd729467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6f3c17571e6fb1e30bab320f8d086468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf31bab95d80a3094ad2d1944347d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbf9eeef542c207ef4622401d93f12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e39f09fe6287fdca37da1a7edb022471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767617d0d518bdaa669173b7732d662472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28243edb98edfdd9b929888e019807e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3771af25d8358ee077eb208bd386b08474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd531c7b5b4d90e65d4f7abbc5b237475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ce1c6c299c8f8c46b5da6a7887f04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32224d23bc6281b898d3ec5ed6929e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a20f4911ec9aa640559c4a24a76866478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b80f17ad5c18f99332cfaec5c6d111479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ec651b6501f80afe310aeb7048ceb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69170b968a4cb51c3bd92ae4ef5b5915481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b2ae9d1f414e7dcc0b3a2d8185c20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9af5e8218a8a23ac85a6fb7952beed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636384f8845e45f776d16660fe7e831e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03263f1078dddf960ba9265979acc4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223d04f2f60ade6fb84d6392ec51358486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008af182c0c2b054737b740da238b58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5b0e002cbbc12a4202df12bd8897d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd53c7b474c5ee686e71d37425afb2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af532902cd04a512ea163719513accb2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3045f347f6b8566bbc3df04cf1f1c07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21461ed412eb53a129902a57f32b6114492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74bceaa31798a8eff0dbc334e4a5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d0e2a6e2aeb83050364193a9673f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39b083bd5ad90d553ecd180ac1ed9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad81d1b13916e8d01debf2496589d75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66696f1f31341e2a20c8a6b0cb072c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54d741cbfb925c47ea6fdbbf291005498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9142b95f590956e55047142a43b04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec775207ea445bccffe794e5c8dca9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3603313f98fa172580b43ff47f475a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595e472fc4e7bad95b696a41d028586502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cb1aefe80a91997fe21a870ff78a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061c7b5c7bf3d4baf2be6e6f9d97c5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57be62788f50894e33282bb4fedafd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae63a97c11e20a430c814d944d00494506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26ba8a76ff7650750e99bfe09d9158507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a6ad7be2636dbf7466e658176bdc7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c557effcbb50d79618ee9530541d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa265782e52102d156a547e2168f21510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f1b0d465d9a83ee347c04130e1be8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef6305cc886bfb8ec13ecdd40c8cd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14390d25d5e29b04db946cf6ab332eb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48019f925ca8e0a4f55102a6cc23eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7e8064f3633bd5526de8f48907e27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5783637e8e72cf1a99e29e3023da54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a597fddf9beaa43659b1fb6524159517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b2b7cfce4ac58307d35a344df8e5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e0dd058acecac3e47f8bc21bf685519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d69eac96cd9fc444908705183c534520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e092287fb47498ebfdaff52f30b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd84bb7f63522f42399e804c6d25856522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844db9c460ebbf8ca3810155feb1390a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1919a3e61453f9f55678484745eaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017068ae3273f03e0f4693b55fce4c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868953e985869262c99df22317be617526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0295548ed0ebbd2bf56f478c7bb9b71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70ba7863bdac81e8f8b9cc1bc1c5d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec90813833e97803f2f08dfb240bad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b171549bd58328e86d1a6334c56c0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca054c940e7e8a4c66a84dd644e4bba8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f886ef37d06e51c41ddca92641ff620532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c8b67aab4e0bfc36495f053722d06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2a1c62bc0fa16ea5ff8b8cbc1d289534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07befa8acb726bfb30a0bcb364d83d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb21bf3a52b71b6b0e6dfcecf655df9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e073fe32173ed3e15f0e39df87299af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f59b1128cec169f8f859b5038497b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0356bd8e40f1ce704185690c211fea6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae483e651d4d3bd1a444a13bdda770ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ed3c8c5c84fe8d2ead6e1215fdf9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32774ba0f412edf6315c896dfb21df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7277dcbb39e9c1d29f0dbe3cd63ce24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00862e75660e7bf84cea01ef0429346544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c369d47427faa004f569b3a451fc7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaee150cd6dd7c3bbb099de2ccac40d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce87877914a8b0b1e4deb9e480346c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ba2e7ce3ccfb0cb8dae24c8e686f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70052f41f9bd101c274c35987780ce2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07642d3f5e166c75c19a7402faae3952550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6327741513423178a78ec7d09abf478551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9aa042130f535004f86de4ce214a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426a9c5d5e3e3bf29a700d50d49edfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c332eec0ef0b36aaf2d213722fbda12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386deba6b16010b8e7a54c851c6a92c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53258ab650bb9cf262cde7798219a8f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbaaed446aeb4d9d6b950f76562e23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894fe50183456010532a3ea5bfa67af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ff29bd032e7c461b2fee95df0df9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467c0071a19685a7b2a53b66ec1248f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac34ed3ef6f1070065f54c81367601561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c36f48eec95e48bef0952a21499d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc43c4a305ecf1f662edc4ed2c5c65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98daf95b49ac4a33f545257c1544612564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56914ab1dc9af986ec63add8a7ba38a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33990370b506b8a29eb0deff3abbae48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8cd6682be0c602634e00fe8f93d42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731eb96989c5f2afdf9bff771b41305568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2f0c43d464bfab0e2b4ac39683507569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469df4760730ee4bd17332c3d79502e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546ccd0f47db8dabd21aeb0bbbfb4eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915f9a97485ec17a85ce0e204a9c392572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421cc9f52b02bb6273a93f88735ea4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb5736e24d7b6dea49b847f8c26e7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f613ea99ac733e41a2acf3de3c80a89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd105b004264253769539866055239f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bec8f8c1ab49402f103415a0f4b12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25fa276b36bc3813b04c090fc802f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eef4015a8f58424f8c62b8b93a48e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e18aed4253e24cee2de037fe5a7738580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85b4f9fa8b71a5942c65d3ad464f38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da2b637d86e23498e4212c3c28d919582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed0b1cc66ea94960aec326921b66a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5aaede72843e48e94a3067431d3b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce0d1279569e7b0c7a1c8c3b6c0cd6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4a0ce14a4806aac3b9d2f74474398586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b84ad9e4d731d69e29121f39551c2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b82a221e983fcd01102610c36b06c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c8ecdbaf8229fca2134622fa422d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f59e3ee40d7ec6e442d8aa48d2ab8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe5334aae9cad9874d6630aee2e55d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368d7f7e0b39ac8f30905af14b7d0e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032659d19e1f38ff187d217513eeeea1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b9c0e7eebddbfc943940c01cd17d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ef5de9c1ac608fe4a4eb6f2b7086595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e2a8d34a6adf93bca657d3b8a1109596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b158674b759fc8255a89c8d3fb6497597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf82c59cd70724f4bf42e9666787a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c80bdf39985f14e54b76d12e3fff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07067d495ca966c9dcc49c734527e21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dae44728de912d3be186fc0470494601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67157faf98c4eb6ead217b5a389bfae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392935bab5a115c1cc3aa61e9b7a1019603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd01ecf6e9f77f61e584652a23d9c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1462db9f8d8e1dad383fc1a4a2e21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2f4558bfbfd8941101dfb58643904606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d97866b8599649058ac5a363588da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa50beff5a64791a52ec18f2040f9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b17a65b13dde174c0b5b969398ccc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fa1051b4ba94a50aabe495ee42e13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74295edbe8770d7a4a719aebbd81d98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ab36714498fc44d44f52d744ff499612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0200ee277767e859d905cb5882498ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaec844d9c0903326289d4595a2e52b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd105f47028e6afe16ddf6078bb82ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c108a7cc5ce1a0f002203d8ea3751d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f274fd291ffca8bba291de1a153547e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831af63c7e1a83bd42ef5423539ffe1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816482c0eaf130e051410e784cb1d3f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ac2fa3576760003df3dc66d279811620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25130b0c2febd55de3f4e9c01f3e2dcf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c71677188eb1c7f913e67fefb43ca0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3f6c84c52ad4562c169fa70279ff3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97fa61dbf2e222adede8d26bd39a71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2ae1a16ce59f080fb0d25c4e7c5f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1a6bdf42a702e9775577bc8b119f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582155d293c39da2905eccaabb76162b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2af110ff33b900382970b4be26ee94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300ae03106fed90518a07fb4fd20a39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f2c5b8a0c0459a7e2e319e7987eb6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fad19d90b83fbfaa49f48693c1a30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843f65099d63704c5110c800a8ddf9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0e52da9f6828a50250fc90c60696a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0568704c16abab7352d40a89839a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f980c2e5b8678fe5e56b876128336d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226df6c7d747eba53fe1a24b855a481636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5e00028ca6e0b65057921a58980ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba7d163cecb817c9f1a12788fc4d62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0006f44899896f633a274986b7b93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa222503e708040534a296866984d8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2edf8ee860d51b3221ad4e4af3cb8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb097268339c2789359d4ca277a74a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674568d5bc4548ea322f1324aafcf08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0268792d333a6001f1e892b24bb11f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4587df786fe0bc08b9736f20c328ede645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9360a01b5f8f42f4541b6b7e3a9e88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f432aa6003926d71ba03e5e5909714647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d50bf5c5ea436bec0a752772e23d1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c582538bb2d0400e1a7836b386a1dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198535e5c81395ee88eb227c53ef6ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33220f713c8802e117e3f1ee247e9ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d557d0b1e9fdc63a4758ec5a137611652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82d58cb18ee673b5c6ad64db9280db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef896440af4fdb680a4840d14ee7cba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89137c80114885755810f01d1139aa44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc7a08f4eb0d12a02d86af380e3c95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6346068727a2a3b7bc47bc9cf7ce7db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522cf49768b2bdef0026decdd417d31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb6ebe763995975f536a451ac6da6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764a611808764d8f5c24eaef0468e4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900c4a0e59e0ec69bb3723f5f4270f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9473fbdaa48f8c220b8c3614aeb59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790b6395edb8342be5c371137893eea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902e94193310f2e986b9d066c985c55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d4430625976a968525a264733e69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd79f83bcabad7603d8206142289ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccc1b038c35bd53ae102102abc9551667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b160f8e48c6f887dba73a7aaf37c91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075847984706e72c0f37c7eb46c53c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3274e0b8cf563adbcd4f3f2e738ef6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f189e46f3fd35370435420c865cb44c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1a262a72f6987eb4e096ad346928a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968287241e41905919639dad2ffdae7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6453584b3e8b6f12eddaea8ee9104674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b012bccf77235eed0b688bb19f8227e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbaf26d3374559e5570d0c9d52f9eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74d3a215c1aa6c29764fde90734894677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f3bbec1e8167d9eb58fc0fcd47c1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b3cd89dac7245c8f95a36e0cd487b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907e78f87d4af63df9f5fd47b0e8ffd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23ee6fc8f6054934bbefd2fb14f89d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2a9090937975dbdeb63a4eb8faca4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f3d7cde22a852e39f521bcfa724ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477055c879516599b5a99eb9bb497a7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ff0fb74efd58c6cca74cbb6ee27fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53988fa7d99b23cd913f8cae5d8f86c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fda3206335d76b4e2f06ad85d36dad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34714fe13aa20cc096f528c0ef53ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfc5f399bafb0cb3da5ea7a748236e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296962ec920cf96bebebf0efc7cf8e2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368dfa941c4ae73516b2b125a4c1ace691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a8a7519024bf1fc5dabfed5ee7ac8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbd674ba5256015f396f7367665674693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6664fd850eb0c2dcded8773a88f15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebae2cd9fc12e639eb83c806a79c22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb30ff4ef4a84facf5a4dfbb6681ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26592e235f4bd7e6b36c60c9c87c1b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfe4ff5ec2294cf7cc258a882dbab8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036d825f1da95f7b0c7fbec2508652e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9173f2d03cb791535c319f78fad3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb74ee4b3b73c8838eb1672c5d0288701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b6e3225f49cd21742d56e0631df63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923906de770ccfa62786fdb314e9266e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eaf7b8826348ffc77ed9796309668704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb583d5d9237bd3c3ae71e8e453850705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67062d238659787804ae8d86d20dbed8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14f26f599f14c9e9a1502ca8da5daf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7046f16ace02a3180ec97158b8870708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20b5ebac01b039fd08783974bf97d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202e80e7ffbc259719a2cde36088838710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ea44ff72d457b8e92702d2227aecf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd034cfceceeaa8a59e7fb86f42e2531712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b385eef54836d883db36747384a100b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90184445b7b8c650f98330b84accbdb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b805b07a0d945c24b2d7ce4c4b90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1fa8be915c2f8b1b621bf9f48a411716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d9bbab81b49f8f24ed6779855648717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208a013e0deb61d43d9f783458202fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738db40dd3e1775e4b4916b7f5419a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f360300df3151537fba0bdf1f8a99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21765fbd43acf5073efb4a5256af16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c19cd8b38c4668fab6e0f63d18187d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f559bd907bf560218e86b5dd0f435723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea3246fd68f8cb6ec5e5f5b7f46917724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff713ab0518d998e63b8470b76644d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59879a01fdeed848e189c6ad8158c0c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491c9cf0b3e1c4a53e25349dcbad7f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee896b4482e3e3029a0c9c8f21f7cc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78ea95843164e6e64de7cc2af7c6cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda3a5069964614befce6842cd5368a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc5e92fb5b9e28b78e730a154c487a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93833212d4512369520ff8fb4de042732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea52876b34372b204759a795f90b6c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb81d6fb3020b0d8e5c48a78c4c3bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b579c368791fd2a6803322bea86ef2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04c6ba344d87cadf8be192448db3ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1982758b5ca56ec62f74ce6362a75c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf8acb08f520fc9d1a4339bd1739ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af20611d1f28830fa8cc975e35d54c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c747e9a37d85d2473bb5d0dbd0096740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159f0a2f12112f422fefe39c22d1ad8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3406b1b80f310498ebc4a5824651742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6698b2c2cd2b19e5ba4dbd75c888c4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbf814c77a584429a95586cc002820744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc268ca40753cb23721f993946f5e4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665ad1ba0952991fab969a57dffcf19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1336601f1de8fa9edb17439ee00255747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10fc37320022d4ada7867fd018c58a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb58ec6f03628eca3b774f5cd320d01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cf43b857a21e571bf88c94cf1c31a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d45c8c65c157048fb5476ed4a68f0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3cea42601e6f0c6fe0305181d7c87752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0a54f350b377d773f8ce27a907354753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de922a9d141ff3dbfc57ce5a66c8ce95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad3d98837d31b52fd1a43a6ef701a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821038456c3802bc23a8e93a0c7c6cb0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673654b5a6365ab2b3abcd37d2c0117757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3fbb230b8d6f94f4da4b0f1767a80758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08abccb01f16c8d25a77199286382ff759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20fb08b56da3bf9f4f41e8a37162aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e772bd79209e5f36feb7771381e342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d19b5c22d4ad6d7feaef84bc8d143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d837ffe1d2552fb16d8f8b19e3620c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa57e864411688d40be13814c6d6fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af11ff2ee2d5fe05d375f9b34407276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25bf4234a18b6b842863b7907913267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13376d8c33bd35324fa770e8082d60d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072966de574e2302ed3c9a47c8359d829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12833efbdcaf485771a804832f3d345810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49293cc52b5a67cb210ac796453a6ae611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eee4a6c3fdbf8481f7ee13eb46a49112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b3448245bc652a90eb74ec899871d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f70d810814f345853998c164d075a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29e763f9f6285f4557adfb99cdb11015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90acb776952417c38a60adb29ef7f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b473c64aa0b1df3c3a97b4b91cb2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b69ebc05ca835579dedc868b8b45c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce528fc04f89840c6faa688d281193919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01e4e05a7dc1b0e22442bc765fd24a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6c58877159e44445f9f19ab0e1b1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daceddbd72267ef8bc7017afa3adb1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d4525e98a45d798264f50b2e281aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e7dea53ce6299021177c7d0df07c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43b27a09fcc1f5665c1c93487d7c4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ad14f79fdb0ff8a7af0b34af7b6ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6abf3648ed40aad548d18865d780527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87056612cdf29f910b405d51e6f4354e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134be5f073754ecb68ea765efe2b2fed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20a52cb28af388b972772dee41ed3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0172e4a741060e301c6e8f4b85c0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11204b73c065d7268d5383f937a118d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d433be55400523a35e1a3e243558933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc31465653e7c273ce56b26025437334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de39e15a01457d6459c44cf7813ef3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bee080411bfe085d36777ea706bdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ac8d0b72c9bb9ca11dbd47625594137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace12b52198830989c93e91cd75202438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c32874b2ea2eac917dfa38ba7849839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831942f8eb85376b419a923da0ff63440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445197022d86bbb0354df6069d51cda741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba320a317f47f247b34052c80d167d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b3d941e632863974219955b1addcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c265cb119fef89ebe7dfbc55b17339844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4f2422450b53864c0b09d954f41645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd55208dc906d1389a68c8a32f7dc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e759000fb4a57a7b401d1e61630a6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89301e9829a573096435d4a9ea21ac448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4e57384be13bdb0f9e317c5458ff349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d18d9e88d2da63fab205a1749395150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a832eb8e9df6af2e1e61baf80cee3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d07b6277dd4ffefb2b8a4f2454c8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3c12d6d28a877ce547aae036260ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75513ecc28d0b51bc129435b7f72b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f9a2874df9aeccc4751b913557d7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6c67f01f0ce0a8d72eb4b05b326656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae610832dcff195bb0e8a3e2d4121cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9787bdeea7b23b0031f98dd72157f0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa094f41710dcd876652a3557e64e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c818a778203b1ab7b2493520bb87160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc980a9e90f62b2e90d5bd880d51c8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b55962e63be58dae7d28983fc5738662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b7ff6076a7d42781e1f44a3721c2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9856bd2b1b319b3996b8f3ae0f3f6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d6d7d6d4396d82608f3ac0bfd844265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc65067294d918bc0d6a3fe554d3cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d5a09684279c637cedce5bd471baa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa4042f5f21ca8c2dd0a799d98d9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4e3f9dcaafa23cc34c71fe388c73c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cead9c2433e7e5db155e00140e19b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354894f7508a63810fa02d876af228c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402c2c890959729acce5537aa18fd7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40c3d31529712ad33cb936320f96e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de88b21836090f2f2e2b4b28c60f6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5616a1ba5ff67891e27d50c6c27b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84876efa1b9259bb79217e738959b7de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6261cfef9c160ab65f64efabb17f2d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe245166e89d9cda308208e27e982ae978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daccd7595247664a21e42802451297a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7eead70c2adf0ce9951f0f2bb19f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850bf8495369ea7d108f1744934aea681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f8e53eefa14c82697bdcf1fcc632c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b946ab3398c28a4d26110f8f3aab583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ed0130ed9d52888f2bf0a599fcabb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d795a7eecc36c9bf6e7d9624a32de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4e26826bdd08f0b11ab75841cb76b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc454502b7e40de8749a29d2f2374b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c47a4853a8e1fc291f312f4e63fc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74f693c8b9e2299e0f63608084ff0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e09c270fb4e8b30d419c2b7adb1ba090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06daa2f061a51e6ed65f4f11e4b595a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58ad3637a7c9d2cd7dbf2e4404381392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2614253a8a4c0a9bb7369b6c2d11593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4bfdec89aa57bdafd081437261b3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987b2ef7aaa116eb13f75f73e7a38ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b754b3b3af881c6cf631f885d0677e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d7da04d2126b6ec02c082b6c04b7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f65b27e314c403136976ed846ec5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf8275cc639df069cb8d3b7fc5a00799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b5cdf283fdede67beaddf1b6af83b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec987d405df907e232396ad47f1fc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b3ce24dc27f7bfa43a6c6f4880111102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2636fefa3981f7f423ec84b0399bb8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c41cd4a53c17b02ebcd8b231ccdbc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d5817485f79cdf45197579e43ed99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b455ce7a06da9e8a73b49de5925619106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a293756c058b41108ca8dff6a9e42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c58e617bd7fb7faf35d10488e93a99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cb4fe52f54bea608f69e1dea216be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a7dae847809b3e0c80ffcc8170c37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e5ed1325bab5c7e3d77dcd8dbad6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f580208fd95af94bee1d20fe0ce2f85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b518207fd1534bd4eb7903b3f088f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7420bd219833d7ebb881ae5e3ff35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5680337cb9ed7bf02778fa18fc0c76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b49e7bed1103e9f78adeace1061097116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a81921c5031206ad67fad7f979a16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0f1d81aa44f13ce2d5b6cc9fcb929118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93e6f0e5533d64bc6f5b1e7a0dd71b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e659f30bd41c53067835f4fdd2f8206120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eba9c4168daafb3d70fcf5862d0d35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0c4e301edbbc4782ad8fe0db4fd06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9da0d0f018f4baa4b8d1162d1599a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649e8750cf2872d3a052f8b731846d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eca255e1140d6186deaf1442a47f2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057dd312550b4aef5b27eb39b5a60f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274cb639915a49bd5962a7f97d056a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ffbb39466472559048743f6025a4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0a1389d474a22dad9bcb694e052bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b96bc5d40a33b13ede5e80d7fd9cdd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed18715246a9e0eab40bef78ed08ce0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b3444ae766bd48e0c4efd0e4b306d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412c154de57978f16cf449f2a90a367133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4389ef607d994c83301c595a930d18c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f79f50f8f77b6b38260dcdb4579a0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89213c81c25b3fb345bf015e9f3da84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d458655586186aa9d92cdb50741b8d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fb60820285846691b9a432f25e250138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49fdd4c12c737c33e3b89ce9d01d76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb912fb9e3fd08be3c7eb074c6c292140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed256a28012ecb5d2ef56e40738cc07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8774b0996dfef12b948e024b21904142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2684b1daf46fbcfbe569d57fea728143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afe67fdba7baed8281f3c1dd2bd542144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3067ee9194efebdd8fd25d4fe837c56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ea4bbfa3793a96d9dca08a64156e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05778ea966c35f82cb31197a1cb6287c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cabc2a2695bbc30cd74e7693fa41f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5246dd39547b383b041ea3a71d87b00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d8a1a95cd46bf8d544fc787b6f7ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d6e669a69ec33750c43fe25b71be1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1191de217360c015faef23ba09dab03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74fa7c46dc2d9c20351ce80b27584b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b92140c2a21893d93586060b5ee27c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953029f481cc673c08400f2004b4e2af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acb7cb0f5f319be35f5930c9c91e3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e302de97b84fcc68642c4dbefb512c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7e532ef23b495bec4c0b7d349bd86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375589293ec7e0a30673a51e14c7d3ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2fc81503824521ba4fec3074eac78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43ab60046787e3408bc45f43c71efc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5f321efaf95192222d13e47f052a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b987a4108f567da4011ad2927ea287163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6203871239af64d7db1a7082123e05e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d8ae1076374a421e6cadf9087f3ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2651cdb74c4a96a03c6f0ba99f56bb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bdfb276bf136eaa2946ef22677566167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2075a119405d3a80203283bc9a958168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc9da50df54f8cfd92d54ce0062d3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550abb75c0f7740f1e5275f60d693e5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5aae729acdc2723af516f92cb0a45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbe0bc495e0e7f23a3f76254230e86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c0df0b97bae07bfa599e01e8a531b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbde00bfb7a1c06c7313c56a77dfd3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc09a66723bdd5633a38f41b049e36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0acc0d3f85b0218047303b64ac049176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf099e37cb039684f12977b63a31f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936592624ed17d75edc0df114921c409178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d4d799099edc73622784245e01e3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cc589403695ba7a6fc91c7426565d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6b18e1d98bd9603e59f6fa11ae93d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fec553b03e97cd4d23100b819f426182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b592e50fb3e5a4950dc25d1973873183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f217bb68803213570b4320ace40a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486c7029ec78cced5a2a248883cd5be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af651bf278c2ee91a54a552ce37ded1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad2a91a2ceb7253d2ea944880c8766187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adb7e5fc1f9979f43c807676c0b90c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c49923da20cc2cdada78040e2c0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc224a47773ce33931cd6f4ce247e5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914300dfdcd0f10a9313472112dee50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183836773146147f703f66db023aa4ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945aeab356d91f4c9613c1bb7ca9f93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bb9ad46f22891aeb05f2095911f50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118acf88ab87203e367a4cfe0eb5520195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dc3f9a5be8a65d1f711b09d39b513196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2099695ee6d9dab301c46995d5ff260197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa64a15efd76f91a778c1acb9c4177198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb57d43c2030579351e7b467c2d775199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652cfe09ca17de8f922dea64570524f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b50938b9291b0b2bce6ad1513c2f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777d04ed49a2554bdca86642ed0faee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6f7f6e5e308d9a99bfb49bf42d42e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b9a6118ced543772d67ed34f00c30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b173286843662a37879b551a7cc7ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294fa01ff956fa49289d0f868b2754d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed3b3f6ca876dcadbc16ece8950638207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659782e4588d08fb48be67658baff48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859d7b9e31fd374d5c18c6ea1e7cc72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159745142a35924d81568ffd21c9ff6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29671e13892b95e25136b75abc78ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6695925d2aba769a5d9ae29598de12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbc18a29218987c0ebbf8bbd034929213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03b27667cd075caa75b06711ec7b3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4c6990f40a441ffdd4b0351e795e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd92fd36da026d6d2f72ef5fec2c3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c2dbdfcef6e2700c17136a2f022eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe59f12ab29f14fe703a84804c9924218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fc9969e81e749805f623bfe398ecf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbcb63cf3c410f38be0504ed5ccc3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8868b5a0e2fb1e1f8828fc3e98da2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f18d1443dd83f42644381c50f93725222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213dcec9faa5c9ff2583896ebc282ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322996915ce91e97f9f920c36c64050224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36b505a54349950f68613686508f31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6068816e61a91f7f3395d6823fed1e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c60113b0cb2c0027a340575dd9da04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1f930b630fe767891ed5634e2439a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308b5dd11bc8594dc2af801ead9d5d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffa082b0f4b444b17627f1be369316230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96c3dca6247b69c28e4fca27dc4c78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c059604a89a474eb68e5345a2f53fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d61d64e8db30b58a640e788ebe978c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f24c1bede07995bbe51af9e041c33d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad7ef1282d8e8c2a4f776bb08474ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f3432e5f2f021cb2bcb3784eb5056236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a85f15aaedd14adcda217bdd818ee3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308891cd2dda4e101eb0ac65a977ada7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe1a309227217e40a5051492aa7108239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d56d54b94328e6048d156d9bee280b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040ef9bdce6f8ec2784191a55387de6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06f63b1ae843e29d515a7e73d2258c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0fcae193d39c3e16197aec1288adb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384e7b7ad35c05ae591eedb64870bb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac8c0a3015688fa94e64607ab7c28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e323a550a2f5a66f4aca9a72a943bf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ee8405a1fd45da95146e919f7c392247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284988ecedd80dec8358758f9571f5de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6452acdf8af55dbcce98dda0c798b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afa671fbacfa473a344200cc2622c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d32871556d0ed21a38d4dd6ccaece7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56905f54f4b15202eb972fab66faa09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9601cacbeae9d9f66913e063d6d32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66d2e51835961d3bfb6c751afe66bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c04deee0c8a7819028651999544b47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024654f821f0f8fc7e131084cb6a9f54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe09551094897fff5bb7abff86b5dee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e80e3708cfcb000dea626c19f610a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a21076c12b7869a2b037058504af1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a59ff3bd5fbb3b8ea63ae2adceea6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070f8a256b46662c6c53c74d3a0f254261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a2de134e607c7ad4aad8c3101b9b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7380b857a457c04092e9437efdb08d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5514d50bee5e0e8b302c9efc766497264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b857a8d27854f9d5cbc6108e0d8053c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ec6f84d296d45e4c94a856f1da81e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bbcaef07b79b5cd4b08a3e398aa5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5e53889f9e60c7c21688dd9a80617268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62248a06e4f993cd84b74fe20cbc3c53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688a9524d8c37037976b74d87396e71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ab40dcf424965a43456122faa570271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93644fb0e270c565c19f707eaeca4a63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393c1c90dddbf2c901c933fa098dc06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98022a8adf1890134b5371732e5ab5a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04a17f626ffa3d749deb3ecac62fbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f5d8dbb690af9e2e11751ff8e1a68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afad6659d9a6806d26a0e4e97d6f7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868898afed8c3734025250745576705c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8328cbacd921759024246264fa896f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c33af10338ae9d924ed0647eea5f3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84241f7eec77138a0e8502fc817aa656281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f330948b228d637d59da42b1fb3c56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc0108d4130d16f8e9f5ad5196426283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bc801d3d3858483e948efdba59a62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55603ec035ca30e6a37f99049db225f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5be97706aac0ab6aca2afb08ad9e7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f5f3ffe19a602a34bc8038c9681bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90329a2065e0ee6dc215753bb0dd280b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e901b0bb7cafa393fce354449e88f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf302ec363d7847878b8d6a9a0886ff4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce449dcddbb80cac37e43aa991cf324291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da689cd1cb8638d993eba0154539dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec3e976fae95b1874f46f7ed1ced4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d353a2c5a18d4f07d4202c789615ccb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694df4f2072bbce7d9813d3612df93d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5bc85cdcd3474abb4982cb72ced51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ded2aec029a936435e61445076e5a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aad56aa09a0d82376aac45c0b15dc8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aea47cd97f44d57acbf7e22c3f103299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f52978240c9d76bdb954fc2760547d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea32db090994159f221765fc685c7b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ae865f302ffc5a571f36fc87f40d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721b6547d0c38cb4deee4ef45b57022303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37edec9717d84d68a6feb4034393f00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d180b1febf20aba594096f31f92e14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5745fc9df4b68a0d817c4b7a087bf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a940750396895071127762a2df949307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a0e484eecfde6f1af5f39cc720b11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f208551c34202ae7e36be30fe314d28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4edaae0fafedcd526aa24fa69f6780310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb254f2f87872ace95a8de20e4eac10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eff316f170bfd76c24f155f9bf3f1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7daf8901ed5ccdc482d54e374cea7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43153fdf461f9d2075b5fc1eae5204fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4207836fd8f49fad6af253dd2b0c154315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3be9229ffa105ec02801cadbf5776316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a98d984e4d22ad453ac3d4495cac5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511c2f2f7f227f5fd6783c999c4724b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6d399f4f5ff578f6f68682e76c814319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af594d22b7f7278fd7dfb241abf0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dee3a26d5808da6c61808313b2726321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38d087a6a9f3e318fbd3b036f8960b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48e02ec31219fa8a1cbc3d7c592b06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf50232bf226c748cd87cf2d54db58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55a65665af6e0a62b33bc16e5ef759325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc68b29f7c00d7e903a1cbf37609ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96979609e92d0137dc83535537e27ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b95531f8f18448037634bfb8b7274a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902d3498b40196b856525a2cedfcc1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e5b61fec2a6051ef3c65de5529c04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005d744754f1ef493390fc19a3f0c45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701490a222cf3e46394cf67b7ae73d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670e182774b45fe4516f295693b6b8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b3ece96573f127f056c5bb3e8824e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576a174237e71389bad48eeed320f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5149327f45bdfb688c4c3babdcca5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e22e63d8e607507be5a7a94b60efbc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1f99fddc99610dcca518ec1a7082b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5da0b70e2542f2c258d3a1cad68d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68ef5839066825e2db0c5b62cb6944340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bed81c9fd2c71781a516b35e7b3f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc2a120b308ad237acf1ebc2a98590342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddfb710e0a9c13826769c74ec2a493343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd160484d6915246a39191be406177ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47726a6a320ef310471812d4c08d72f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f93e09a4eda5a061e7b8781c775ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1f9d205b5a82104c4b87c656ae486347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb81bb6abd28e4b279af37b656de52d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d123a17b2f00c695aea0297b255ffe2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c8446f78053c2ab27440b8a2afdbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdbe95282a71b7afc59fac64b5f151351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeacd8b9b0ed343048508fce4c4bc57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bc010f3027ee36aa09a08bc6b8573353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbbde781435c46fb4a91b46d361215354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adad36c81041698e21f083d9f2bd164355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b458aa380dac8446b51498ae812e8c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaeaf04881fb55cf25fd0c4529ebef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1c4f8d3cb289e21487f502317125c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba22cd3fd55974e2d4dbc24849f0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685078261ffa9863ff4d9bd515bd98f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b35fae6046b60d73f6c8118e064619361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a5334868dcd5f6d63183780f19781362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8ac35f5eb55864dc85426ba8a0593363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6299de82c42cd1da1bec9e63ce15b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a4dfa0f173f4637cdcade7e8ba5d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46776e61912fc6e0af7be2839d03cc7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c257b0aeec2b72ab8fd52a6384ee9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260e13a876d0a720f96660b19a8b43c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd63093ef5551ab33d23e40de7d58e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2862cbddc6f7aadc1764c362e3fca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f888ce842882fefa4de211447a12fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94fb80bb97bf688067262f0110c97a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92081c0ff2e6250742c7cf6a4a7351b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22f31345adcfbc086f8574d90eba62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9a6e4cdabfd47a5f40321774961b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e37a9d83c742527ccd824d2ac7fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96380d14d6f91dffa4f53739b2e1f25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ab4391442de941743eb2867d8eed6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e11f5e170d2f8f4eeaa4302ac35e35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5762cafa16f54462df7c92a933fa53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ca03b35b9b621ed36c1110e374bcd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b1cd7a9ac5d779d028453e37b8e6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2ea900ff034d4f47b6fc9be02eae0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973cfce0b096db27fcf4a16c355c82a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe324e8e5635e61d8a1e502c120e3fa1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35969e137dc19dfaa810b0ea1ee1a42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9401ae2825d5581bd405d90ff4918387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5545dc4c2f9589659b5c03ac8db6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01806a6fc33c36ae300cb91a7b753b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12318bb015b3f3eb8ec5efbaf370aa1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c04f1f509586d4e5014fe63be357f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1acf55be3090881631efe83200f605392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99656aaa830e66368aa8064868ec293c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874bfe948870f581353efd65bee5164394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331dd1bd0cf060b3a5c2650f05d14cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862e56d2c09d39c30736444d73a9402396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c800f099897073d354945c43dee76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01c60435adcecee605130b9d314e1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84543383ebcfca80ebeb9fda25b0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab013edde590669fe74d1f4f61630d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f79af7375c43e1ccbc232c75734d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea63721b254ebed270cd0796f06d37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b610081f164deadb2d76c2eb6c2bad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55157aff2c8c83dc70563c1182fcadc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4e55b47e77fce335cf65e3d19105b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d8ab4224ba12146362e666a010070406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95ce34a117ff867f09fb1f23bde7d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562fd6e9586b893d83702ff587f190408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8114ae418e94c584d2f25df69e0155409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7cd1ac550d31fb83054da834ebd08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31592b585d279d78499ccad0529628411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54406955b8ad743d0e7bdd698bfd7bb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea1c36c61f4dcb15825a0d2feec172413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b71e9169ef0025bc2334f628f2699414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24d657153f042d99ba1eb650b4cb73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58953e1fd36e04370477d4f166b4db4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741d95fe833fe4641427d9758dec901417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f6fff0aa778a232b302bea9621f5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60a4abbaaa0998992417dd45407315419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a6af7eaa376e58dd5b789853592b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652cfcfdb30f8cb71060081871bcb73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862f6a4940e49c890b96bec64c9840a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd2ac9b539d13e1a7d1853c0f8abac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20a0e44362537343710aa2a82f6d38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810519bc401f05ec86f8d0427b75aab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab1c31146262553d4616eac741745426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb4d1477d9c55b9e841b11ce8f0757427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade9c86ef282d55092fe04648d9e21a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dc7b670a4d63b757f9eae4f3dd713429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118c9e29758a2450979cff675bae73e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f6a1767e016b33db181a5f77fd6de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f532faf2d6268f2bb2a0c02a43cae3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23616a550f5bfe5079cf8647f94faad9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01948e80419f5d6609c5ab218f3c35b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40638b928df8eaceb1dbda41d409d3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0a020c68a143e3c8f303660fa30f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a8fd6892f72d4be480586c7e36aed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a465ae8fd795e515c533cc77f27bba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8cf2305620a5558355ae86b978f5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01408391a62728e519bf564a212dd9f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ddbfe706177cf99ad5bbdab9ca593441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67e968c86c98f7791700d5e7871c49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7ca36c3727714df03e92807ae5d82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd0184a273c0c686a17b53e4c204a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7889cdf3aa9b516bf42572253d27db2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7cbd59ac0f71f71f1780f5998fc7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89c57bfab4ad071df8cd81c2eec097447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d34ab9b8f244f02fc16cf3f6c2a867448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb356bf72e80f06470613e3030da95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7143688a802fa7a503315fcc91610450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b4bafe8bcc7a3c4f7da7a065d8fa8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3098cc0059b4f5f179ac0716d18b8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7107c31b03670d7736c2fa7beea787453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648370b40bb7a16cb50d67b558c77952454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811868846a6acf09c6e7cd9c50c66b5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dd2b76e77b8c2f5e62fe5b03a6b95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621143d01ede1a9e2a44fdd5ea34bb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc88e0448c42dba1b938ddb725232b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624a2f6b0225d54c7e09998f5d1935459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd68edf585f8658dfd0bf8b7e1c1428460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf5448bcb474a283c4ed797a706c2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78845f48ef87378a1e708435e9913e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb0833a0296cea560ec7325e2f0186463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71dd1d099c78de7de067a939660276464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46192a06f18fa40a02aeedab22ecac8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f883cd0f9e13ac04785f19142215f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94602f1f2b841266c68ec76d5fa802cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a0acc5c6e494ca3d568fff10ecc0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786ba9609be30e5583b5d018f917457469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06155e0edbc15dbd061484d2758d9a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0262e99dacf4599d2fcc74f79ba1eaf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe5a51d1c06042eff4e0bf3c6468ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cfe1e8929e69cd527d1020583ddd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64291e94aa3091a39ecaaf9af3ebad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98d4227d5f8e062d36cad95939c014475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311f2855cfcb8ef3aa7647d96e0725d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7bc564f5130a649822f8e75b030fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275bbb463397b7b335f4f99f5132bb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1d207fb7328c1fadcf1fd7f0feddb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5c1d236b0b152f7764b021f4fb5aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b927e82d71d355f9762d8b4114ef967481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc830e9189af3f2316d4128e4665060482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755b1a29e5e01974f0be736587f5374483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020f12111c07fce286992f90a3f0928484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42125dbaf8bbf9479f607d8c9c1280f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645635273d54effbbbc436548fc0dbcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b78ea65b2c5c3fab046b8272576fe9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70522e9148b157f77de7d98670d1a906488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccd7762b5b557977803c2edc23e1b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2c63b5c0a10f3a3cc7f957e627abd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9f355c3adaa978e8f5da46b1ebd4a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549a36e19fc7032be1a19cbf8d1bdf7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd059240747369e1026e416a54912493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccffcf55fdc41f472047f1a2b37a604494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e0b87a70053afae8743a3db638fbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8b9bcb90487418a940af06cae06a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a02970b775a8aa0896eedaae619a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44cca98281945c0dbd6a61c351ee0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587d37ee0f212ffa81c138a84562892499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552121768ef29bf7e1c1c28751a0252e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861af2de7c1802dcc7e8dd684e506fb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4b848bdf6c03221ed8485986e81ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583687b1df0f5a3406174c297248644b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441d543edeea59e0a27190a6b1f345f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76096d03df2efa7a4e48fa48178c84e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d99daae276af99f98a912129f4191506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e87a8cd26af157f67b7894f200ea7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d110aa70ee65af884344e9afc7b7a67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ce0c4f0343cd5738bf576b505c0e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a634e86c3ce5957990dbaeb2c91c6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b4ea60cb6c1246b711366d015f66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56111c37d879a7d7d24a39323e6ce5f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8021e8057a2abb3d89f42ed866b01d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbf4a273f6e2369835501524178e4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e740320cb2fe01eb04e0caa8753b2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2ad78ba21c87e8799b95d3ce3aed2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380ee62a3a60f3e4bc21f76864d8548517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf7634807d68700bc25a15e2e5208f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89827c1e30d39964e146f765efc7fc83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124e8b8303e97d5f74ebd38c3a0a7d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6454f9b5fcf8fc3f41c8c5c60ab6f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9b5fd1bf799f574006e1c84e3a42c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f4fd3846fe9a13ff9cae0e6bf2a1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11a3335e0c6cad612e4452d4f7fb66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edff398165f66394e7789270486dda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86834e44ca27ffe2b9faf360e7814b82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebcf94507d8d21f14262eda818b525527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fa392bc8210344ab7c584d3693d2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022601f2b834eae5ed3397ce774ff1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6211a320a636b76153c0f02483205530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744ab86bb57942b819502bd81b5212a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cd6b71e5751f69c921a68ad804d67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0d9799fc6de2ed15a7033134a1bc8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d1a1bd618fcd7f60bbf6681298409534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8a0c20fbcefe10d4adf798bd3af8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cde0d540f5c3b7e39a9ea4d02f7ade536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c502d90cfd6c449274b986b406c36c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c126dca25e76011c39f36d81469d4d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fe2cfcc7dd3b64523258c993fc5c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec6d2a598280d27727e38dcfd1e6be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56449fac7f9ec2e156cfcba128c4a747541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb7b213c08debfc88f714dd57a126542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b99be3408dd633e5e37da8c9281526543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f896f76853fb5961badd80a97245c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdba95975b976bb09080b60e4df1db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a31828dad8a1214679add0ce09b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307db7a18d0720f6220439a1a51ef903547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da4517451089bb099a6b8c4e97e4fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeceb3b56fd4196e792db6b7936bb6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0af4ca695954fd8cdd0e52560330c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eff5764c243fe2ef278fc81336100551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f775019925de3d9dab2853b364b57b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3c32236fd4969dff0baa48034e2c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dce552d017f9b347677a459225395a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18fa3fb793c70311b7f2db9d2635b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e489653571ce832284b6056e1d1c201556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b9516c19e0deb52ccfe501ed4354557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33797fbe2bd3c4d96963e9da6e36278558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c943e563367528deae50a75384d55d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9196530af0c17774bffbebe3211d48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236055e0ff6f5643e3213db813b8a8d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b144e10594d90d14288c221d5c98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445bf6843a21c13d343d52e4ba4d09e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118eebc6a6a5fb88cdd6633892accb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227b7ec74195e2201425155e15de76d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e82534b11ae32bc36a7b523e3d43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba37fb77f07dd7b1b9356d5ff1aa8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d4f816728d601b0fe759f63738ddb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628e41ba7410f2611c3a6e80e67805569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e410463dcd3cd52c18fa60741aa85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016a4e3005baa8bc59a6fe2dc91aa3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0a206ec602132292c0d19c12e7d98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd01393a7704fc8e346032febd811f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbc42a50804153af975abe1a3e94f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b873ec322a978329ce55c617d3381575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d08b7ca420ff52d2a2602eb2febf8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe3e47f93b4dd202043f264ad5f21b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4015d94d45c477c52123b965e645e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb7cf461ec61b076a1fa78bd022e81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2c9bc42b848d78b605c16f1db4910580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddeb98223f990280f8c4f6a4a708fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864a188b809cafaed7ad0f07139befc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526ab11a24e3c29e28f95936349de17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e18d4a76ead24e7037796444507f36584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa2e64c80fe584aa4f1a6a026b7164585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb27aefebd3def3a5cefd39e3a752586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed2d0445ad1046cb6ba1e6bb13198f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fde507dc62c3dafc49772f13cfad5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfea8c5b875e2fc3d699ea2c01f070e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6d0280e10f583a25dcc4b324ddb28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520da8fa61df4893ebb1dc432c5fc58a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343f7cdb18a8fe17a7ad9754482792d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e30c7dcfd09cae7668708c362eaa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801d159cf799ce5876dc11a2b7876ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c3c98c4a6f8c85ee8423fa167f835595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b3fdc7c396282976371d0c55733d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797a4bb8f237eda2765705f93ba2187597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e612f244c92407975eedb62fed93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbf2c61dbe7d6587d3c34af825d997599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8e587bd6173e883bdcb943500e552600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e91a69e93eabf4e0c19d79eba8f40f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54573d71f78530d3bfcfd5d9fdf5458602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd2cbb59c946c524adf389b2949971603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d302cf53fd28bf6a45784c3daa5eed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44982bbebe8df6c216ae1ca908d1dc49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49079fdf6b8ac7d294225e99c3c9765606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2128f8dc3dcff1ac498374cc7e1fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e770cbda65fe0a02f4e20879cf860a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7aa8720d7c0afc4c30c34f3548aa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f371cf479ab0f36309d4ee9a98307f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fd7202b636141cb95d8d4cbcc8410611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864f2c5fcc96f68a055a4973fd2bb49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3750ce1aaa197b5e9aa3acb0518043613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97287a77934b37b560e358c6f25a1d5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e980db4da7731f9e5e53c8e26f61c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eb42b9a04224257aab0bc4ed924d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ef7a2a11c7584377c7908d6a42e2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5511504fa67f870a1809e8dc909649f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1606f53619ed42ad0c086e30a1582619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffbc66701e728d413f549176d17153620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c53e6f610aaa484ec51eb83a02c97d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a193f2dcec508a457ed6e56c835d24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4421f9741f13308bfab4c7e41abc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8ca21cb86a10f7a4cb688a0f0f2d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978785765361acb7c785ae72235d9eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd438fc4b6eee308a8638d4232fc56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa302ca45e2207b2c54e698816e84e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c432a2b1a901bbcd1a07af99c9cbaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf06afe48d0aee17aa23b42a066dcdf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba23a4d1c0a79e1f6eba49952b301e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781613f8945638a9caaa2c91231655dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df413fca2ab3a83a35d715e33dc670ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed006f65c9cdba550861fe8d71fe255a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ed88bfae32efdb8e6fd2db90df5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd59a852dab729bdda49c86597c265635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674ecb200204eaa6d4617ed5d2ddd67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47c9af24c57b66bdff645450e8867b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d25571f35c6fc1e307b3020efbe3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616bcb657eada36b30bc26a2303220639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5913dd59609508ccf96acafac73c212640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0498a346ca905adb83812b4179060dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c78185660c9a0d37ced1f8cca28ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0f7d55b20c539039cd3af44fa7269643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc6b49928180c87a1bd1ac3d0d0613644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b429803f236ead16ba0357a38b4dac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd585ba5648519f02a9a533118b5b551646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e17b96c0ef50b51ddc38505c1b14e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19631909ebd181a788795636fb5ec89c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c98e0a8fbcf9a71b33cd048e76cc3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7d27defca5f397f477a37e0f3584e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89038b77eadbefe249464b3947e6b1e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f9e7c2c195f80b34d0fe7bb29fe2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ad8edd7620a060548ab33944548e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0217a37daa410de018c84c82cea4dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01e8dcfab1ec92efcc761291b152ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65804bf6f76ebf1f5f876147d4628da5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4aa0a5ce36710c68c4741541f5a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2762a76c72cf4f6b068380f411bb16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db704754710b4346655978b925708cc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7ca22c0978cc1610634a01c72b706660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eeb53ba45b6510a432095ce4e8aac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a3ad65bc37cdae5664553f25790e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416944a56f102f60105a2c90864bfa1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2c80f023177f5ae17a181793c3907664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fc7b4a9316ed8802316aedc6aedc4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f34e0e27c1110b11f035c8c350768b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901a4a559ec5407e67829f8d0f3ed30667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80a5b3beb7589e6cd356953f853f54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c07111ebb40ba7e730baddd2bedea7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cb95bd9a0c8c83a615892c5e810d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470996f7d9f75b25bd82276bbac062be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9c367e1aae0913405450a658c5b92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6e58928acb81f3413a32a6a925032673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1d3112669bcc9db8f174083ca3c87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48dfd312155a1e248b1ebc066e9210675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe0a631410d3d4145a4ee63eb8770e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065b7eee39ceb16efc11aa9f47b8d62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d363f5326430ec33ef9b98198ffd9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a2763c5a337b2e6cffb04a5dfb3cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52431da3b4420438530beaf7d8eaa39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba6c1c4a655464130dd9dd690e9ab7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899a6f3fec861ed6658902bd3cda35f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee05f378cd6d5919bceb39e4a5df7c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d0372ce07b74c4bd918710e825aec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adff1c6947768de26d413f6dc1b585a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab726b0dea0ace88ed89f720b6a600686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e5c06850c1d2adabe0c7fb71093bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a5d2c0191981a646bd4c3f0740af2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92bd27b597635c24f05afb3f7c49c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3333885a5fd001d4c5ff75c1f36e1dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ecf36c091ae4c72f121b9e9982e82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ef42ad69dfee945f6481c442ccff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19580e1cda1a55f8da632fd03736d936693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e76e24263c7fbb6c98c3245e766d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc376e8e3dcb896c1d61da3f8aa0166695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171808b6bafcc36048ef919ca434cd30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696232bf1a11329fe81cea2921e5542697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a12ed17914994d0d22c1a2eff263ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a59db28e55418eb85b7fba159abf0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5f6d4f75b2832f453cc44a429630d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded133a411f377988bab5945985b4427701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae61f98b37dd8950128d7d508ae86a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e562ac96ab4949cac9b8fbd4dacc4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c94e7cf5629e0e48d01ec889c7e53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baafbbc78d77ddb1bd83c8b7072eae6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c34357b518a2a5df08eee16b6d996a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a39e061ed6f1a12f7b6c4adbaae3b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49cdf6a691f5b24faca75e707ff51f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36f7d47cb0d6a5ba417e91dc506e51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b2a70a1a556d6bd99853106bfbcba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a30c310ebc10fa2fce2fefc971b203711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8420926aa1fe833767b05fb5825f914712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fade90a08836539847dcb6356c80dde713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edf79e2bc026a38b4af064524869ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c70b100451caf2a518a2b47f4327f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6dd37ecabf2a354056e18495a9b52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef080aea018cc2c0e2519ed1ddb36f25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81448253f8897a3e049fac7e4fbe6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8288062c030f0316a22f57f3ddeb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92000ee412139ac2b0a7ec9b71f368720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da0113782bfbe39ec7bd789bb8bd11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eb63cb2bd5919910a7161571a2b8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6e68c2fc31be461e19f9a8cffea8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da261c563f4ed249c7a2e1ce462f4ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab5a6a689fc54ec253a6c3edac6cc9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b14c85ed14f7ead8f9001da330bf5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71467e991a63c2b4e1e69be1dd42cb37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a725dfc8e05dbc30e7e35a09fce23728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d1555e1d623d308eb3d8da4020c2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84475f59bc895e48de72f97549a1daef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c347647303aecf7f875de87382a07c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efee429b18d60d0993f0e66e4fb4b7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30e0981391c0ca57a73bc9f48a6d9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e573b5d41b22cc6337193c49d25c78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50684290a32c2666de0fb5eb97c29d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa9448f6e3456aff4ff75441a45cab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba345725047c7fcfb07da17cf6eba9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf39bdda869031b8444fca5c8629a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac948746174115ec901c0992adbffa2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0765bfb0bc629b5bc13e6fe38f5eb03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30740d756a2f1f3fdc2220559885cd06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01291b2394ac6a7dca3493048710b9e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26461cb65c689f4c18a73f294793c999743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9594affb10f1dd8803de875897c277f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604f04eeb8ecf04ac6613a305598134745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004270d19996f1557bda65a19bb3dda746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366c1426653dd721bd89edfd13ab07f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6045dfb61e55089cbf89de46e917c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c5ccc2f3385b5bdacc458859298fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f5b575035a2ca4f477e7e06575691750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbb7be3832dda91375a1649f828530751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c96e2a70a5091859dbf43e897327c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eea34f3c81c54c5142300fea6072d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0c65271dc25ada9c7e94ff145c955754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec9cb1ed60f55a83ab05681bb4cfc3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aeee6278ee2e008e72db4eba8f99e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a03985520b37c53641fe72131858cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51883c2a74abae920f43c3d72d027f8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406a49daab4980844e9e151ddc0b84d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>