--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2000bebdac4147df561581e03842cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdede51d396445a22561f2a0a11ac522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe438c6fbbc0a3ede57fe4f316fc8f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca31c6cb921e8da6d09c53a357086f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a74b3427987e55f9b7d6ee8ec4d7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18f7e29cce1957d646b83c7dd806156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b984fa866c94bd38834c4275e9e8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174f54bd4d078699ab3ccfa26bf2d3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c564b4176cea55689798488c958e1209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbe1fcff20f59d9c83d86a826f87e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e1fecf0f6464dbcab555589b886b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3e30aae481dff271afd9e9599cba812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b623aded9c6d77b7ae5e21552b238113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe359f44c584a23317a874648b20a9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950290f2d215206b4def373a579a4ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b2aae4269a3a72dc4eafed930d51f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cc4e5f75f7b808ad8ee63651d015d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92dac443c4c9de3d86bb33c3026ec318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650ebd9341284dac9e1ad50ba1e690e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96264bd52dae3533d787967529d4d93420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bb019e716705beab5299dea119a6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f740a91cb7ff96638ead87a936c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bbb22d9aebbb30cc367929947f17623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df034fd46fd374157be6b10a60021b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2cef6c3ac647df1494f1b0e3203cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906118be0bf14f04ec62366fc1d5152f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbb69ef1b125913a4b533469ccdf3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2a65afe6c115ad40aae8a84893c6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d61325c242dcc2fa5fecb4223296db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b2e8ce3357e58ca6cf716e876672030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec73b81516c22cfe6bb4f0be0866c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1aefeacbc8391b4b795c1e9dc003032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa6c6f5c7b39705082933873caec1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d93c463ed948836b63b1d16f38baf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb89f3be734b9efa7cf9b2a1acfd9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dca7ec42dc052ae90bdce70cbc02f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675a66ebfed70da50c5f084081ef1b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd708e15a1958aef67a5cff193d0625438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c062f48f6771cd22f84506c8c05b1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2570d2d285a1c96b797416bf4454c8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617260b538ee71eb0cd53b2fc07c3cad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4000fd0430e602103823caebfb2d2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7902aac728ece0c70a99689de1738ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b0f34e4e9946f4d55e8db0f95c54e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddbf5b95ad51ef5ba8ff7d2415695945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85e29896b704406afc1ff48d178fcb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46790646b80f2a81f3541f0f4672a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dcc79d12ab7eb516a5ab894e9c77a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d13d3d63365563fa4227bed5cdf2cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03266d706049c6cbc7b08187b0dffca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70322893878358d236bce95a00c63f7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba14b11db58e700e962d557062ee3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a098f1ae3790b5ba79f71a7f70dab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08091ba56b52246eb89f88e00b3fd2f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a6fe45efa28ee322835b0865422a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba446ac9758c59532279828a7e5b625856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df442dd96e98d393756af5fc601fafaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee9c9915f5703680a684fe64a0c95d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f354e984d71864b2cd94eb0600377cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57749d203849e0a062eb0791c64b8b1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf46edfd929c576c3df5eb066e0e27461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb53b86ee65b5cf6915e36c4c62e65d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e3b4b8aa3cd5c2d0618924e55362c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405ee97493224325719007d8963fbc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3483d059ca1f7b9a900daca0dd473f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b170d352cb5b13870b6f247846d19666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8de5c752b2e9f6f4c5b2836396848c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941620403284d6986a0a7eee3d177ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea27d346efa30939299b0932f50498069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf5c18cbf00b105ca297dc5f2c03af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8fb9cf86d8cf871de5f5a7a90e90671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a6b6dd25078b36dc75bebc06e363572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2c1196ea8f78314c1953f125adb5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f5db571a01800ff71e36ef242748274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92e3dfe54e09b1678780700758d00575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51230b862e80045210d46b26c3df00476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4987c7342e2ce185563f48ec495ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695477f45ce1202a06aab4a3f79da9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d721ed799238e1948e1a588b97a53379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0c6d5303f31dc63b8c8c8288fa68280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677288358ad43c3549815d6fb4ca527581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e15ee9e5fe0ccdb0617411026ce7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca097f0568be584005b636f876cee283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d77a87a3808deb1a3ce7d5910ad74c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0f7dc91987fa2c2334612bd16bc9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf209fd193b6d6a82d5ff1c33f09b51286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092c2e9057833325566a504ccc1965087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524f2a93ebf1dffab924bce23624db288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244fd1b6d71c915bd62817a19a72af789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660cb933db05c9b928c060b5c8c750290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ebd79578067054c88877db696406c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91532dcf7784725e88e6d5184b996092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a42a68365e70a6c6e45853cd91be2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbc0093b357f542f696154e2f3700594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa54c37ce4960299d53eb424ec5adae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058fa6babccc411495e05e588b8c49196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9f450ae90d0bf6cd799face0d86a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f511734224893883f302c5e6b36cac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7935543666b7b7b58edc0b7124448599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254319613ce3c93f70ac924e751bed8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df33d70049f0e2a4a8ae9e5edc666da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc63d847fc98e197443247b9c152bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395feea67c227d1e96e757e6ce697cad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fabbde2c98c3efb68ad1bfc1d1d55e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bd3c50da792f985cbb62ee1792627105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b20d6db721fad9bc6075db558a7405106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67728832bbb60ac797677afeedaacd53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dff0f7ed511c88bc3a34ead1cd6630108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f41a3a75e91e0d11145767e674f6ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c5a5ade68908a390b9f599d2ec6fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f50178aa4c5c704843150b012d473111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86fd5ff9b0312f176192c6f805bdac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4df018a33f3728348fef57933bf86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3efbce1c5c6b5c4b119682afe84d70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a31f1d864eb3af723d2d2dc2465ee8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9fb7090c53c5e0add1feb034ccb11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e03159e418b1df5befaf9d419105dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5070563745a590409a0d8083f2206f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cbff5ed9372cf263bb69e095cc0b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fff1e35c6c71ef2d96cfcd80310fc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807605399db1d9b19d9a90446220fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79117af1decfae830e2fbecc3aa15d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f429453a727050ff19196f89a586f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41071f8da0a8eb52131fe2615dc2c593124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6c8a5b9cf4343071c17eb11d595ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d2e41c36dd10f6a98a9ab89aaba38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7014c75c36817a2f839f32d83a03d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95482356fac3623eb1f655c0c70e6b8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402539631e46c29e4159a6d2d73e6b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e8d692bddbbfde77ca5947346adb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52785d3642fdd2e71a9ed4cb70cc333131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd42260117e5dd018ba5e071c8ee07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7756d15b8c334f68c78386643b05a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830335e4b461d6e3a4b38ba81343491134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f1c7a9e15e2c05e52b048dbb0a54b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13ba9990d1ab1c81a4e7e32812a42f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91280817e6e61b1d1e72a5cd04b12841137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24bb7c4a52aee474efa9209473b5b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9a568320a7c27ab7f395ca66923f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200d7f19afb71a8b36da052967a7e03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9864058c698e80d535a9b1a88b8e9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a406f89aff0e242d3fbdfb0efb2ff1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f564314a961ee85ea89e278e617d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a260e6f2e04469c8394e005c4b1b1f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d95bb6aca077c9e331532f71290355145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a150fb094d18bf204ad058e526566146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf8c9cbdb6fe8c0fa2ccc581e2714c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57376467e2302d67f93194e20ca726b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06213eaac500bac8e8ada1f6f290c42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b431537a58269420d91be930ff3983150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b7c5be3fb3f23f24b16f86df1fe0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40673a8ad776e8d29eaf1090b5420a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f454783e137448fcaf0ddb26d33be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffbab91ac7bd1f63d196a93ea34bf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e34c4830f7cd36f580ad01bed47ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f49d9733ffe1f7f1948aaf7ce9f9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5e30231ce9876386a7a1b9a37b387157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef067cb2987d1cc22836181747f57e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cec45a0cf105b2ef9180bcacc0c52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232f53be008c1b1323c1f8c8ca7d624160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7795caaf83c14dcde86ba427670dbda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998af4c810e580fa3119af8ab1b05286162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62af13b3976ac6270888a1692f9d41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006462f57ed9a1f42751f8501857e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2f466f0fa1eacf37cf31bf32941bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433b67a22fe23bd406b085e0d060ae7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a704106f4dc32bf0acf16f45e71b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaca845584ac66b30f64eab35706189168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d2ae9e84d7fc142679b15b7853130169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d64f87e916a8c02821dcf79f9c960170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256460d9f4e6efcafd232b8d301f4fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031cdb220171e97fa2f947483d5f10e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca47ed3f6163ab675a953115591c0bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cc04acc3b9e8c99f797b156c4abd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f31f0163c55c6f008bdbdae1fe94b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fe4607d952f180b1c83d21721852e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0678a65fd98b915943bddb97c81920177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e92fb9f720adfbd7ee2823fdbda2fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dd6a8e5b9e6199b1127ed155ec2fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb124fe47cc539a5c0f84a5b5e6871a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeca52d5f8484e5a7725ed45e505cca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e8c6d68a61cc062122de52892337d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d207b4cbe7c48d0078b64349aa0d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ed60034fca0b586d9cf0680f97699184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec56ad54def1512a0f4ba4b36ebf33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f3e1482191d707158fa85aa65bfde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e23ad0d15a9df356e3cc1365c7daa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814c95ac36653cd12792128e9945bbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc07de4ca7ea03a16efec6ef1db9f22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1d27e21635815843d8df4d753724e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0bb5a5c7c932e0df57c17dc2d787c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2d55a3b8752332a56935c6e028b7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd549464078f160ec926f833d880103193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372c0611674c941715648806325b03d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52338153b264c588f913a6717e9595195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f13b5c43efbdc87a8ddfd66c809a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259141488fe3701fe653cfdca39c7adb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b6fe4f67200883b087b9760a6c483198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6534d0cd321215605de7bc36f7d4581199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed23fa6b5ecc71be70e2b3ba751841200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564775a62c6f92b16db1f6347650c3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabf28fce824ac8f11ecc22ce423cbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98c60c35c34740499cdaa95d7fc20c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f65bd5df0b9a6f1471aba070cd5257204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badf13b3b60e9412636c379799784f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603e79608b3822c65d15950de0cc874206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd405035a690da64e2eae388ed399dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e6b4af97f2eb9b1a9ffad2f315c2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407776057c9268c8fd13aaa563232124209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12164e80c7d62b256e6940e97fac97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638fe3446b8e9f214684670029917f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e950dbc11bd233377a89ce01ece5f93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e449a6f4bf08fdcd7d294e51cd00e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17ac8734a60ecd96f385d589c299b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e580149e979db15d2f0042caa34c2df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ce282f3e78bb57df89fdbb540db69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15221988add769d74eb3959ccb34da3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67292e5e2e7930ddc6fa24210e927ab1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c172ad4b532ea270870c78b6b80bdb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48241e7f792a1f165df791279446729d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a31cd69c0d44530e8d36e65299a77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1c68d7836e5f3027108531310c454222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3268d7727669948753e4f66ff8c24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb572f44d8454d63ebbdc589a87463224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb0429495255ee1fbbfcb978fe35c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea3ce6e15019d605f1b95a3e57e74f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa594314dfdc231ab336c0557f55ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98176f504c380d309d11f5c0a895e763228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac5244b225aaec9ab9629f74c37cc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939308b25d9d230243111784715fdd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b08ad48ad27bcabb2750966adc314e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad4d86492de4314af8e76cfa4295c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767aa6ca9dad4cfd7b198e31a266787233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cfe7203a45a33236baafe31ccd222234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4863e1e79c2fa25e9150a3197f331b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450698d69aaa087d6a21a6d757536cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f970da7a8b5720670515c9a3de4c3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206249d2a324c15a4872e175e535b75a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1965e4a461185763fe3eafd207bb2cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220b68dc498dc3a9230832a7ec45426240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22614378577ad7580a36e8c24bf7117f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba1a941450f74b765c9dc9c2d8489242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86a0938a44b96dc4f08e4df9bd0098243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cda0d802086fe3e0158d007846014244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2993c62e0ee2154e99cf03a5e16bf27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58b55e48cdb064d05d4342f04a5aa5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d7c2adfdaea70c94068778495ddb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1838cd4f9dccf02c008cfa64325f3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd96e390b39a50ca580610a54ff7242249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650da672b2c73d94c2911d85afb70aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c95ec30972d1cbbac8f8d49f74c767251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8a3d647a80fdc661813a35bf71c46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38015c0a3fb549718a4f0d4862075c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e00c70bf9da817d74aae4750a6c40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f5d6ce758763d88aced67d62c73dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9b2a48f9854c271190612d55dea93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d2305f7f85600ee5f18fa8bccc1f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcee08eb26de15345126b9ebb727f00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18f7b48ce87f0281d26c0360bdc2f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143736a6511ffdb17da9fbd82cbb7788260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39c92e3131b592141f5081d5651c57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2019bbed29f3542f939c9ccd0ae5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747ebe15ccb88e7f44faa9b71a00e9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3ff38681737173f7a2fd00733b395264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f83594713a88b8f7d31984f065d0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3fe5e9da95d6ec8663ffccd1095c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2cd5cea57ccdf74ee5878be134729267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a4c6c7f3dacc333318715f4c7e097268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0bc0d613b3e87275df4df9f96eab8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78245ac3db020a81979a7c5fe6ff40e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06835dafa679411f02c9901e06b3e0a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3489ebd4a93559b76ae198c3a8ab6a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aaa60d302c5d5c459190e8761833d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b690963cd149f1d838c74ee109cb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651107d25709c7110e591ba7930e421275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f193a61f62eda5b29974fe231d89bd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11f57fd369691a0bfc50fff34da5b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f88767f59fb7551fe31f9838a1ec2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d16cbf01e56fd601b60278f4490b6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9688648f147bd0132457933eb3c7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654af2c5871278af92973904d517c768281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de246903ffa1b7f60231681a43d9159282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f301affe0d376d6a0f3393ccb72d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf79c84c7d237fa6da5091555a6759284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ff6b4ff451d93c1baebbd4ee0bef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b887e3515647a71a8eccace815bb425286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672499e39cea2a3c04f9f3c0848ee00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf519cc7d7280aafe7d843656812a248288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55211a1e806bed0c79644694b0990a61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c75646efc2c90cebb92536b5e38c13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ab33d8a91a04211131bcb01072746291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bfaa31df68df9b2a57cb153f96145292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be66e53c1bb616708495febd5923287293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260054882720cee839c3f8ad5ffdb3e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c463f796dc7c95edd3d59e01806fbc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4935d36434a10e25ebf25a3cfba07cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ba1e1626975518de1c1916b6b3ebe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1103d57999fd65532ce79a98be713a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc52a8dcbce460f00488e64012352b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d275332db228ded4c66302ba637193300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc508faa355facc2ef1c58f418a790301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ec042ee135d7e7677e9c171b7f4bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3cce654ab073e17109b2c8b7f3f45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84537d118dd3a988ddac65c52c85a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f70d60ccbcbd7e34a0b4abd8c97e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326ae6869dc7aab5970de4506ad5d5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec09709418a37e2753ea0c5f80339ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3beb5fc28416ecd3ee2b1c82df056c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587057a2b5054611155d06d038df8235309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e527f701547d05e7f66ad934c8be783310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175ac33b507d5930f125cac37090b0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d3609e92a7984a2b69146d177b34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2b382d1a8e58821c4e2b244b7b2f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddf637f6a6b4aed4e85a1e44051f25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209a3a340ec975d3dc6ea8bca510574315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc36946b8d30ba31c7ee7dff67cc1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b682a42b81ccea86056359d954a19f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5fd869d15d88c65bcf21c454e2bed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31c400f58985afd98acc8074f9ec3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe43c11f8bcdd58b7c0d8c3053b641b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c2184c47d3e96b121ff971876a9b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84422b1686e86fa25c819f3f7c0b1ee5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a877ba44da94e220ac4e32226df1db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f53b83074c72f59cba30d8e182aad8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf136ed9984e4de8bf1ac0d26d349de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd763ddf1c5a2b9a7ed00e53b62606326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52916ef5dc8854452171882615d54c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623558fd7ca84080ed29a14af919c68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319a172e1eff62aa91a8c365315bed9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef714bdd537b0bf508a07da28a006f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde69513f3d49122c33dc172a3009e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be12118c795fc393b7dd1d347ca700c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34189b0176f9608b2cc01e8b97ce54d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95041efb387603f08857eb5f1f1bcbc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea530212a5781c61b038cd46abfe85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f8f7d4a0e6f7337b32636961346c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ccc3b6e5ad0c09489a90ae8a7fe6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501af6090c0bb457a0e8c67df479084338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53aa2ed1e7072f1ec430b911de4685339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff5f0394cc4540b92d91e43c83705a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dc0a38510960e138e53ebfecf0b95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9281e1b3a144a10254c068bf49bbbcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b73eb681c82440570889fb28aecb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eea86079025be20d398c0042f48ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20f3275fb5877f124a6a7165d31e75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fca926d572e4dce627b4b9a1a4e907346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9caf27569c86fce26124609047372c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027c4dededfc23decbec8a7ed2b892c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1a3b8ea5c88d16ff1a5616b784489349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0f5f2c10abf9fdc1eb0fa7cc48278350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6627f10dbc650c6ba51a61ef58b8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26414769c678420e2228ad5eeadcfdf0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b2331900c16cf0b3f6c6676290a20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ed33f9929266c1da825fb99f74259354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efa3e38dae09d8dec30b099cdc92ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072bfdc004cb6a540972fa1691452d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723acd0c155f101607c666e5be20f1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a329fd0111bd53ac028cc621b10db27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab1584cccf9f5ea1de46f86e5cd6ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ea96a890a4d54caa98d7dfde7e44c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c87e3d43d427faa1b908ae5255272361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc37143abbc61e3ebf3f4120a8b8ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc738b2a73a546a3fd0192e9a5c7ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b866ef23de02a557dbcc0f690565e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dbf2040ee9bc309c770667d1deea3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d752a0d3de9a8cd4ad6a02aa923b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0517a6572b427a2e497fb193acb9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489d20a30b63649bc213754a019d402368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69d4f4ed92e8f576c13212778bf949369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5e571b159a69c8656b31597d01ab2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f6db92a408000d57f910e0491410371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad16ded4a07528257629021f2261c51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ee89c60eaea3021405fd5816309d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516bb1b25f19a8d7bf52fee0ea1b1a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145cb18eac5ed6feefa53ff70e7b411375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227360bf0a97a8512a61ba17f6c36916376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799abbb11750b7a91dcbcdc3d71736c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383848e36e20bca167f71a0ad1c786eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509291313d606920a4799df5ebc72f7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aecef11c59acb97da24e415b74cb98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ea70ca7765691efeb4f33df82b272381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd8a17db9337ebc0269502dcc71f86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e4851f449d24bc2515afe05494b13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7712a5d828d638accb589241b31c9ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff001a7a128016b696485d7e1c9705385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2a129f9b54ca580c83a60b1542a3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cd009061e9639071bd8231a2bf7b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041d69ccae560df5c54f0bbed980e9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c950998cace598ab063b6dab857b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768324ac050e4acf8e2e493b6e45dc9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d255c42969254fc2b7d795ba105d992391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58e47664c3f956f65a1e8f8870317e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30687a1f3c20126c6e4dde953a39aae3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830873fe4f9e00e1459bc3d3963b3f15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ff5e1ee6aef22a9a74779d3bc34e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211eff9604a66753c5a4375bc7efefe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c3294f211d7c701a6c416dabe4cef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0990a5b28bc75775c781fe40841d92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376e09a0ea076c403ff1c4bd02e62b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234509750ed2930a05034c100956785f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236774c8150f5e5d629b4a9069e9a8a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666de1f9fda2b9deed04380f76ec974402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b63972a1cf156676dc985bc5a8512403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87c7776d7ade9a975b15bdf0523c59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68619d0fe142e32b23a83839b908d849405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf72df255b69f5f751bcd676394000406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f039656806bcd2fee48cb2e0f90028407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b17e4bacaa2b688fee46caeab0f20d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d35be19cea8dc3f4f142d911458d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b51b318edead2aad5e09e0600097a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c6326fe10135a582e9633dbc8172c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045f2605a6f6c5959be45f3585fe883412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba65245bdb856ad8f6770c4a0f25d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad922dec67c5d0ea082872a8c2f54d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a82eb027c46d56d9199d9edf322b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c3ea481f7a453400096f50715bfb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f7c07136672114c9a8e49623ef26c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8cef04de5e687e68aba24b73e7269418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002000ab25f6dc13c9cb2fe591a99354419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafcdddea826a8b849e8a6d62e373b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9883771540aa77f3e3b26d732e4f7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e102bff1fe03816580785df52f934f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104389836f3e1e76e7396bc01e2f11d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d177d0762cbdecd5e5f8aa33cb930424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5980e2b66112a67e5b8e9905fb860e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c258231800cd994ee5d5b6be63cbe48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835d22f8d75348be7a7a21d0e17e686427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97de1619274f63dcb7c537255c89436428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151584988824d0aba738f2baff0a99b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412118aa72de0497d7e9ff373b5710b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f96258ebb92a03f3cffee394d029ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035e4398fe8ae1a3d5d1be558b0b6ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c206fb71872a98387f3eed16346d414433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63577d8eeb83b615188f6b56299bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c146a64b2914fa4beb3ab5e7ed730f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9c9211e9acb95307266671e8226d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874962df9750200cacec6309129bdd1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df7a3a58fe3fd758424cc77f57226a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8dc18ecd10331f85cac33c9b5ea3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd03f5b8f55224968c310bf324d465440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffb0b2cd13e01e81d0a80136ad7095441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fec5370ecbe45fb187a9b21be3314442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc671b211e3368c4d41ba04f8144c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a6bc18fee27935d3a45e0985f18b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddffc722454a15cd87ee78d34de9529445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3063c63704f5062862f8becf209b040446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3978ddb7b50f4dab8daf6c0c8fd420c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9b554bd0e8c71fdc5325e5a6cdccc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ae1ca010f32d06ae43d31a3f14554449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1a7d6cec4b773091208a032811414450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b480aa20be3875907bd6667734ed6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1faaf3c6367c5c71825e5792e49ee9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e95d40cd1a0dc826ee0ce6c8124ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1bcd1723ac4732ece99c67b5c82a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4b5fde744e11075bffdda778cdbd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3375d63ba349d21b93f0c14c492f16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3876d0c743d487500948372f8e48ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080bf53a5372ec7678110fe016659e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa936da36b70d66c86bf4f35de7e3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cf386f20eb3dbd589fc9c36ca17bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b3ddaa511c2bd5ac5478b6ae8ce5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e2f6642a50c6b16dac836584bfebb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f91fe6856a7a582405cc3e4a149709463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa3cd90872d6d36fff52a465875499464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc46227204894a614292ff987f0d5b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d023772742d7d5ef1cf938ac1ce270466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8dde7d15ce3a6eb852519e556b986467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d663c0b3bf8765996cf41f9b940783468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce650bbca4705a7c26512d86af0a478469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2f9092ebcf3fd9cc7785a19246712470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6e14722dceec35dfdb9c54388f7cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32829e356ecf237c593de1df36e1649f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5c99195df32cbce9baad31c599a6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4f984ddd5401d57ec9178963086b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab8b2114d55a2fd804d408ab98d1af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033896918bead3b84cf286569eb9ad8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878152fbbfa2ce2651394ad47db8d845477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79782bfa3c5262fc60a4936071fe1e2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566571f7c4cdc55fb21cb82ad03ee81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baffb7e389688ea500e539fe4bf7d60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa480dcaf36bf3facbb3b9b9095f71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb448b7cb43bed83a32a3812cfe20b99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2197829ba4be8f6aa5984084c599a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0168fbd28b2917ca9998b3b076fd294484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9c63d87ab86f04003025f81894587485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12abc11fa3c24c1fa9de2a36d1ed73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a416e9e3ab23cb1363f9b01848a2487487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fa87a82f9d6ca25bf50f2c1f88dfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aa362bb8af446c37ecb931020fddd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a989d8c26a5f60b2b6e6895c4c7f737490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc028771bfeea323be0c6c3d13d22b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5c9057d92eae9845fde2e68837c15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243be02c9704b0578b35274943f532d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc67522430ebf49a1145f4e5f2cb790494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba81ef020e5bd00b68313614282ea9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c5c4760324063fe286eff2f1b628496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96339c040e3023eb89fb95406657d06c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec2b6aaf44f784a49fff0b2fcaa3ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82262937f5e29ffcffc556bea2d3dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232954f1d9f11e35b4e1cb8399842a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac202b9063e06890b79bb0f46b26ce89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d4fab308dbf7ebb6edc32cb0ef5e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff6ad63c8a57a5a6eb64486d9a81a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376fffbfa598d664117194b58464c24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9170ef26f57f962138752d5a52e6fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33d177fd483547a332d4d9da66d12d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627c78ad864893b009a9cf0033c736d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e4b68068b2a435c12a6cfddf09dd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e2c060c81626a92c8562baec0c308509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091f1f801d301d31588b5be583e233e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a13dee4ffb73685cc5a09adec63e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6266dfb732adea47aaa7b0474f69e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a03e9e05de235b6815077708d2d408513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11731755956d7f2465c136ff91d052d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50f3b772fd1af062d6e8468c13a651515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4263f20f6bd3ca385b338d9d48daec3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f05a56dfe7cf2b82696e9ec1feba3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e11124b833ab25feb475f2c5ccd212518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97030f8741610097a6331bd39d090fd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58662da00c8ec482f22994537b1c6a80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd66f8ce3809fd13058151e2248754521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54b40f58574e55e826291a92f94f17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29ba5536a7b8f4bbd6df5cf21f53e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6541d28d2d89b30e0a7baed8d8028524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b2014d3b433f73a48e104e1757f5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a3a6b6781183593bc3402d1d44c0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be685a45cf6fa771a632964897d57ba1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f38f6437377a9ab0c35ced3aa7950528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aec3b839267b7563d0d1680f45b097529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b50eeb2ff15341b0a1881ec1f8e59e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00b47aa09c9a30dbf72d41459788ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e5bfd4aa7b4342d3682278d6f03d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a5e5eeaed47583af9bc19a608b03d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52a716a1662375c5c0b1e558ba91f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6f7cc3be55efed620fe4ecde51538535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420685afd6fd285d836e61a059e8e58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cde76251b5d8630b2a94d5bd470d9a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafda4459f206b3ca3677ec96e652953538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4914b8b7b37f29d8be8596fda613b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f122a577981be5095d2747d4833ff26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc623cb3a845d0ff43d7916ca5486d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a501afbe465e3b02c6409d38d98228542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfb6f5fd7dfbb60d438e204c52a49a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473f0dcc9990341bd6eb6eeb55955f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168378a62a429630e26c9f3c2b31612c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1943c6b4f9edb5bed1a8afd4216243a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31f597758ff95961ef48893e0c01d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8a8c6e5fecd6d276f6ba4c442dc6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7e7c49a98de889f0ef89974f8a0cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d99dd0cf5dfb2e7ada7f57a48664c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0402d8fb69fc868d5c9facfdc99110f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01442d58cece3a0727d2a05d4d5de9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75fa0d9a26bf83c2f153d8494ac670553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed9fc0c45014aa9cdae4ebd8f1748a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07180dc97f890cc1a97ebed23692c627555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96d2b90a8d816c1b38ad2f168e22b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef2b909e77446f16617920db573023557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6168963a1501194b1725882dc80f98b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f5867f2ade7cd63915c2ef7c53296559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e44b974ea49d03996e99f78be2abd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e279f7244584bdc5c3854e255bf8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc1895af779721166fd9ee7769a658562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddf572c66a9d1c797e55ed05f9ca6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192a119367e8dabef9511302ec7d679564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39e23adc42c9ac30fc85ed844f599f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868dcde2825ad2bfab887d236043b3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8fdb4399feaff436981e0bf751f90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8df58531c679332836d0f90ef8648568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f17f31a25733ea8123e5beb0414f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792cf7f7ab020f1cb52c8252ab91725570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8191aae30a19873b63fb14d012991571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262dc6148b34e24cb6f4465987d92c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d9f95ea7b431169dffe9509c5b991573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3184497a094bdd944646a8e3839ea1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d8bd3ab4bbd4685d7f89a023970b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049c0499b9f7286b1224932d2e4d0e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd448633e477a0a60f0c7ce775cbf4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e32c726602bec39bcaf913940578578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d11b2b04c2c3acb274df890484743a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739fa54148d810279d27c29bd8c0af6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f293656a451790e7edace6f6ca76d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccb5be97bc1c7bb0156475b28acb38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf587db79bb1ba6ee3020f43519acd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f81c4800deb898e8c0fdd30792db5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179310eded037acf9257d4503993ecb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cca37ca8f9ed4b47dff811efb0080586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfa497277bb1d8df20a46268738f86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f9a7bdef8649632e54cfc92b8621f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8741125ee4de12d0ef6aee70e853b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964580c8c9eac7ea1151771b29794b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5fed3747a9828b9e27bdd9cb50442591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2228e2a487a39fceaf89132a2b564e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656918e1e96eacb2f900ca2ed7775f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeea84b600d4e6487d13b3bcc80bb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebce9d551f911bce57ef28ca15bc76d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3253c82a918e6c6c2943cfb9c6ea4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa50d65fc5e351c16516f29026714f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90351bfdefc31cfc19a301142cc8357598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094e7a787e48021c619017dcb3f063f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafbeb3fb643ca60df9248617ce5222600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81ef7e6fc4194f4ce6756e8afab6a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226ad499d38337dba102ed8c3cf17aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9c734bc8388c127d1d3f40c847a73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95e5b3e573c0ad83694e3b32a14d92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac07e7df44327b238266ff73e9765c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd791f39a13a5a4a08470d474810167606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123208e268e0d2d2a70a4706dfe53f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2142db92c1ba9c10102714a4ed14493608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226948107e2e08914f01d4de1d93e24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68f65664f42df63af43049d37ed46c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba6a1f3e8d519b7033a7ebea0e9ddb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d9e952c0b17059d2833f15e8da386612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabe74d3101bd2db3ae9722fdffd665613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d2775893c4de2245f18776fccc97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3a6ba85edb647022f15d833c5db76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64923ad705f17fea7f4f9d9f77ea627f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed73c2955712647dc2e0292ed66ef0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd089b27866d49a3abd9a618841f6cef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e50899d5116402debf5799e4cca488619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e90b96a027577d4b7b283b630586c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c05b8eb1f97c7a76194a20ecd416b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191a97071514088da6fd42cd006670f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a0c3878d0c0cf2111ed2c9593274c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5fa534717f9d3b2004b0c6c630f50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28678f184540efbf7976160d2ba8c640625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15298008034d0dca33c33914c515116a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56904318d79158effe838cacc55de4e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012ff017f660d71ad6acd1c24602ef4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafc0de6f575b642a434121d2b446d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5f0df0e74559b4f67069f2e28890a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6a1653b1e7c513e9abe32185886f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32cc389fef382daf1fdee2ee55da54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dcdd6ffd2f26787ee06b5e6b07aaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a48b4fd60831344516bd232897e87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0a59ffc2ebe846f8d17314ec8e1a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721594e8b1d4b3c03dffd329b9d71d5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3fadb5abfda3e8f9f830c96a3e1dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7f3dc1b8f7a1a049638f78150d993638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ec89e7636cba832e6b8601678c4a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ad5b51463035657f5312f44ab5420640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968edb2fd09f5f681db0c09ae83deb5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf6decf4252391901655e1512f4997642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb236f6cf552b74ece689f0b6271917643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957e0a1c4a903e03174923d4f33d5a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d29e2b99dce6ad4dbac828e2f5ca30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9d7d2dcf50f8095ce9912921bbf3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c533e825b52620cc57bfc6507cf22f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5eceb80ecd139e4ad603182bf5c8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124780e2c17acf166e56a00ff3e94976649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e81deff19b7923cf49d8ebc0fadf1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff15a5de8bd8fd282746802b9d7dc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f705d5d8bf84a1e0f7385e8d30aba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a033e024e967eb2ec201f7ccae43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243748f2ad948be3dffdd82b71499e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12161d79e48f77ec07e85018c2494893655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaffa6829484702e039dd6b678dda9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa18bf926add0073c3219015f53795b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de298554e617bd3bfebef0bb484547c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad275acd8f54ce2dadd3f4c25c40857659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950c8313a15b4a3f9a78ddf69e82346660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2b056e70bd89a7450bf5a3e8813b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b295d0a58cdc9f60341cdeb6cd3976c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa1eeab5ffb7a321968252f7615265663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705402d5e638aff14acf5a92cfc3d76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d3d8c21404fe991decc140ae453d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f1550b1a440a8c7883e22d1a75bda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862bbea9ff06dba37347da721b80206667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9607bf4d9f0cac2c0d9133ad02ecfe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ae4da8f478b35e52462b4e6c2d6dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79725f3c91d475e70db584135218ec34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f73bfdeacb04f4e032f58d0a726049671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc9aa2483c031f639d3683ac74ace3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063f53e6bff529f4f844d73995bb378673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c46b18e11657665722e7dc68f3305c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665afbe6953f7c2ca1ff10bb06f3f41a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d066ca4f349dbe9f1d96bad434eaebd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d0cecc6fef5a4154df10b2ef120d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954f372b3833010f5a5db8c4fd66793678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cae20b7615f396c84126a73aa0074679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9486837875e4e04401acd1f156135680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fb683772d465d46889fb7b953b91e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce0be6fd7e15cc813df6731486036682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8693e65b75ae6b588ce9f55896e9d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b815bb12d35a34677ab516f6af931a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0d6189118d355fc8778b9416ecefa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca68d6e4f89b19a2711eb40ef52216686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f661e9400ce35a7c7655200935fda687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1747b4f3571609f735e2f1419072ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9654862261258ea8a7eba146d8519689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c68db1eae814bbff58575d71681cca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36bb22a82b8fc485c4f4f489b900b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164eab7480144c659c4569033d28c58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7588ee2223d01362858bdc91b29362693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aa79e99c15935f074ba4583f3992a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94845ae4449b16a30a92417fdf2f825b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda49412d82b3f2185fda3991c215cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab13f355b51f321db620ca31e88e5b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9e80f344485bd14a8008f69c55ccf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8f00813cffdd495920446be7afe1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c07cd83c7f351cfdc56bfdbe45b62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656fe2915925e77e58e7eabfa569759701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba72210042636ae1a8e8ff36915b58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8df5f119ae28a3c52516901168419f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c768872f938fa88efceb66292cff08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b80cd2164f81ebd6da2f26dfb693b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f465c9b2adbced9f520b7cfb0f14a9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c97ff3e954d085516443252e6847707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3634fab7a16af410376e5981a6a842b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf605dc52eb2aa700c1adb854e0808709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed212de99b1fd1de8a196a764cb7b55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f30fc4f20b882361702343b5e353f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38570eb9b9f0a2dcfd08101e88c1ba78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c1d53546ab7f706646065703f0712713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ed03f8642df53ba5d1445ccdfa87f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2130e4398bdbed7c88c2e336d7f1fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59481852e013ce31c0e2013f5ed2dc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e5742c1939647d5494028c0871f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777fbd7289421d9d4fc08dc7566c3a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ca333ceeddf734680b9d9867b484719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd3dd4d4e58368d184f43829022583720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef5c08ff7594cabba33ecaae7e0e0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d08861b1b2865b454b549294a1633722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fff098cfdec2756805bb659e7b4cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b329bbfd9740596dec219dd66c913724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76760a14222bbfc40fd0437d3b0abf7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c4d2253cb59130175f1869abf32a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e33a8da2e202656cdb54d44fd0b39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5823e72b06948ff5a6439450d6e2e51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f79752c46259999f72a6ffbeea7eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ce8263e0fd17f9fecb5b64a3e8f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fe84b533d5bd8098c28000a633491731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c60209dcebf491c53f3fc72084d10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65b233239dbcd5bd4600e2bb645105733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8472d043fa0cbbc2069137cbdc8efc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3d1bc3c24ad555884690653131785735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5c42842b3488d13e6cb0a8323a7d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124ed5caf6fc50760396684028af264737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ad244b69225f8675e227063e7543f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a544a7b66778e1f7d0ad67a2a735c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00402c1bcb2349c952b10d3dbef9cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138824f589785285a5188d263d13b016741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34136a15f4eeb1f225cce58ce0943228742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cc62f441d6200fa5ab972845f9d08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f087205690e555e29519eb3ff29a1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abc2e586015df76e18bc48b80e0e23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea860fef876b95a261b446cb56e63efa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881126b979e1aee797c13e72a9509c3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32ea794b0b375a249aed973bc6f49d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f67e40cd6a4b6188516cf5448288b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e28dbc73cbcc4f6efa1990368ecdae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e92ce46516365ad0effa5cdd8ebc3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baa4fec3d4fef33fef26d667c0a6c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85210f529baed379d839796bc7d9044753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd15f6f0b18660bdacd2c9d72f15f02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531ae7ea87b40dc88db361904abeb4f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e95cdb1f48300b775ee02724a64c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d955f79b3c4e304d1ccd36a16d60d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff6a955e4dbc83c2417383f1526cea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690c2729b3b05048149191d61e9941a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0dfaed2b4d47396b20f428caa2b271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bf1e226744c47a644849fde28c00d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a0109d08f767d502c8656711e69743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a252c93597bae7c843cbc41e3ed29a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c906ed3cc4329e94ed80c5450f03f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4f8aaa5cf493096730d7ea835846b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac37c69d7a0d12bb4a18cf8c271e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52645ce4c35bfe1161ac9fac2786769f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128121bd61afb9cb103550e5452c12279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415f48e2148e404f81aaded3b7d44b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098b097095688426f20d145484c2aa711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ec2d1a156b0b0a70cdec1427ac3dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c33aca02a1f157efa1fc5c2abfe6e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb045e00500275770fc0dd91b62287714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb20aaa25f0bdb692cbc41c9ee9a0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aefa9b635ac3ef7ec5c3d2855f68be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a861d50fdfe0ba46f83fe1eff07d8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae00dbef71d48f3a03701fb6c88eecf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0092878e1d1f5018f3c2a4e2a79ba8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a417a3536a0e8bab8b898d06aa68920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85346ead6df9d51ab1a8e2d7329a102321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a33555a3e1d33de06315eef1d0cde822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a5c68b58e1f6c8803b574d7e5498923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccd7fb445694531527ef3ba8ab7b6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721dbdf9f257e5cdb082b13dcf3123625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10227ca223e921436496b44ef24ebdc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35557f63d35b2a5957906b6c942d626f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f04f56062b394c46f4641a5cb98b8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd64076c6339b4750d068e969ff07a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87050da4e8945e31071b441e510325230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e9a2ab202daa3991000568374064e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb2d3f41b17d32a5068e91f551210232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a59dbd7e072047eb3f8cd22209e83e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3c20ad57e1445da19dbf88b0e58cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7793ee2d83ac1fbb9413aea47be321c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb06055d560a2cae6ead3c47eaf1df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b9207ae0a90a09b1f55643fd2a1d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc77428d3fba1bc8435b13cf289fee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ec66645b6179d23d50aee261b8c8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655f8f7c5c0f52baf049dc4055bcd6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c7721a163a3a1070bd8f10ff6e0ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59653e67fec071f6208957cd8c76d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae372c7a198caa71889872967fe2b07b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e180dae19f0c7e9b83f5735f0c2d97344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45e1e3fd2f9ab9c1bcb6f6475b738a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f9ac249ab9a5dd91655b0c1ac918846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7d2bf6ef660a22334ef5d9238a0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1afa8366c7fe082b641381be57cccb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138b65609e2309cc3fa116d01326ccd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeea90083128169e38692ce078627e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293c1663803d43074a665708dc2053951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8711e8dea5dae98b507a3cfb0d99aee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9e164022d51e21e39e3a021da62b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e14f5582628703bf5dd5edee59c69554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85633e6fb08c56d098bb58a630b6cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecf100e04c2dd2de485fdaf8f16b8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de961bc10d0dfb904b82c62faa014b1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caaff6c1eb91c21af3be07b008b25758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce8724f2b450cad76a2d4e45137e5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9a3e2bdfb076661a8f17bf8be39c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf07e2a48f88ffb296167be4b033ff861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d703f91838654d1c282e28121f5ab462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23740c90b7530cf3fd93ee76d629c50763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adf26b9f6f5466e9fdeaf25f69740864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f48ab0e8872d4fb7102b5a0b8c7dbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a32fe09ae57f92258383c3ea04cf8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a79ff037fb1dc37da0e30196dc0b7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6ac610b079e1f918d9e467e98f2ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ca6e18c89920a6510f34deb7e7af069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656993df0effcfc3f0dca6feda9330170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfdaaeff98cc3db4f6f56f21bd053471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b6417775372d6adef259c9c0e38cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017214ecca26e26ecf3a2a3ef0fb0d7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612a90ba6962bf6d57c41ec2290560e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31734f4eb0830fe4b9310055bd27f45c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7eb75a2e94f239be910e2605fcf5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d0c8030bc3598088cc6c8c16dceaf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429f462bedb56200f0fe1a38cb7c48178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a209bc4e2996bc7c3f93fe542c00a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa550f3e18975826727fd9b23f8dae680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217fe221096dfd0e4885f2231c25be081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432c341fc583908fdc27555ea7ee25182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87706fc44ab7f63b33b50c32f41b32cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d430ec934a0e5df74d28b6ca6ce2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580dc497fe560d56d713893033fd62485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cd884d67027fb344d54689b36089986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40fdec704bea42a4d6b1fbc34e516887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc8cd992c630c5de1b2e768fc6b1dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd95a231700e3f32eeb4dd0af7d92289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7acbb673aba44b70c11acfd41efc1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d04931b751a0b0812e77ed65b7f4d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156a6378a872519c0f16bab9b3e80e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a3af263b27127723228f3b99b6ea793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4188766082a3165141f77ef50a67a3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b26701b6043b9e9fcb4e06ee6d88395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841d6a71d7603e484fd13e42b67875596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb1b87c582136d65951b032487c0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb01d88b77154bd51022afa33f0626998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d7219b15fc0bdc9e3d8e1a48512e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df661b1d5e752b8ced1c68067aabbba7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5353f654d7fa4144689dfd662368b4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33ed7fee421d1a582e7a42e80bcfdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3afd6edf96af9437f5e76f62f649a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b26e29c0e1413cec53d4b09da5f433104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdd7506a9af473e70248957a21ce89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14511a893f3e4bdb717dd148ad71e085106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e15e8df05a08fc8bbfa2de086b92f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d531eae4e4a508cea2ac49b4b1c5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fba3abf6d69be7bc9bb3875e29cbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eebc82e34c8037abf46c823f18dfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95fe2be823fd93ddcffb7f15892d00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652244f31ba1c7f512bce56c32b4935d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e831feaf8c4616df2e61b6712d414113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59987cc1522a6e42a5ba048256fd8f4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d09e33c0aea4964a7b6e365e468bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1516035aa81a491d66ba617de3005116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a036315a12bc98655f36d90636464d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364432841d361381d4f891563d064a04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c05bcfef0b29c8c1a5b0d5e941729119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9ad5df0c4bdc4894cfb21f9eda9c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3393b3b2f1144124fb34a5677cbf79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb62b20d09f859f6e7dca4ab3f79fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bb97e18c431023f58c642d79b4fdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9ab16b1ddc7e69f6dcf9d48887074124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f9fd956bbb25af9d394f7f86a028b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f524cbb806c30c83d579fcaa81647b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b781fc38b447da6edeb1ad4be6b043127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dc2fa08d7536fdf25e759a395cb93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcea6b29eec74af337826b5ac18550129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16215d7424d3e7d3026c14d7c0d6dda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef92981f8172dde52c8bae6b01bdb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5a5f111c59e93760d7f95f4968799132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42b576b3961db1b40cffc8dfb27d25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ab3f4bb11515767d9d09e93c193ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5346004da91a95bbd32e376aaadcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e59a050992f6819655d37a77d94265136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68a87ae158503b90c4305f1a534794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d292c7cf9db981c97645069260b1528138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c694e50223ae88e45c89951aca3d9e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d433de3f3bc2e12e8abbf4b411609140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751d58dcf8a40cf42654d3b401ba80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377a3b4a75c36e0fb83fad1d9e95f0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658e000ed56371f30b8d47347044fa0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64392f15e3531016ed20dc7eabc4c118144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea87fd0091bdf15a6cfae46c1a24cda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea21b70dd882358d12cb438fa02157146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9799361136d99ad408bd6fe0f1b08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36212392e1c6ad7b0d7fde0d3fbb3ee7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182766909520355afff3fa9c0f2323a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28529dbf3455c006f6734b94875ea5e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd259412122a6367c051469b84c6d3f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4e8b669460f1b1c3e65dc47dc7eff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47067caddfa48a1ab08e57806d7ff5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c4d2c99c6c03832dc425bdeb8226154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda228059a4eadc6b0ea205bbe781964155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5621ab332b0f553172c0995846ad92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5e23a904cd9a841cc9f55f33b44bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1deaa840bc0b8c47d2b3caff841f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcb4ada1001524ade87685d700e77a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d881e0fbf3183e7bfc65e2af23b47cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a326dc5c72818b591b8f2f37c237f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5d045f65d5499ba9a409cfd27db3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f948df5c26670368f0afff1dc8346163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce771f430ca9558c9d1629b2ec4935164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f58e1009455d47446c83b8e0c78b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1335ec6b21aa9041cc522c8e1fcb58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8848dc2bd5306ff80433507628952167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88215ea53a558e3d810bf97c7aea6b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0210a55878ca47aa8d777965b2258169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b742458e65ab3edde63ce9f2b5845d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c99afa4f8ab17b569a7e3e4d00a67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e8e28bbe21b3e2966b7e9795f8428172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724ae12c265269395c0ab105c31e984173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98708e8de736d40b71628c6c900da4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601aca20afef8c9e5841d7f03847007175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38743736dfffa8e57ca7836333894f3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a11cbcb605b0f7f6575174e9e31e43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d577646fea1f9201033ac9c1fa5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1feed5806d189da14519c7ab77fa7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84506591d962b5222b01fbcac34986c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae5da5c27e1b7a49ed6e0d8e186f76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350358486c60f668bfa2ac24da794f76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735f6d172fdebfb2b315daaf9bef099183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d87131ef7374a3818ff7212cadc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c490dc296667374de32a953bcb1e1a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36354d43369fb68302f4d2662117e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34a4bf7bcc4131c39a6fd02488fa2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe42bea6f43d9edb4ec342216634e73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb1f34c514c3807861b5a246866b68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd0202221e1705c5c195d8176a57f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598297b2d3e565372829607ce2bda235191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4d8e84a292bc8478fd03f100a826a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e67f37c66602aca78ea99e011d9a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec210581d317e19f52c31ca1e6e82b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd0b05a2676db9fa4ff65d27870ec8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944f07b2375802f7329288c15dabdad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08d55396c91c0995f7dcb07f63eadc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45e586ebb061ab785413453cfb4323198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97513b412c0862bc50bb40d15592a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8db99f0df50231ffe4e538719865e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cc10eee082372bff9f8b1f084ed00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dcce3038137830da5887884990906202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486ed88a6b4e0a00e26cf2a93394a44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b87034819be5474224e9c0f9d4ae0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5b3eb7528293b8032ce780317f47a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b089202cee6871d206e268934b14580206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfa212ce5f96af2c0dc2e3a4422229207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c64a0dc19decf95be658ec20937be3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaad0b6d3697fb4f1c6d2b971c7c0b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c983e43262d8d739f2ce920ec2d9c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3c29ae5b06f315e0178352c6ee051211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9b5feb739e184b47cec1561a7f903212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616559786eabc16b58f27aaf035c6919213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b92709f094d6c3c7a42a2e11aea1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a5c5526017cb3e388609cc41ec26b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169852271318ad0e65c8e7b8f1413fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbffa8211ba82345f4b1147a25f5eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04350946c6afbf1cdceec245751fad45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e593875b48e9fce5047bd16c7520e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6582a644edbe400a3669d4c67f404a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6e78c71f266d274150d80cf616b26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fad217ba6758ced655dda685db9ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027b400acf96763ca96cd885ee7af9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55b823d763a8663f601c5506b1ce4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f7b1f82e8cda8664ba16ef8e9203c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca8a6104c8e5db06b9e6a9be05ea15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218916c12caa5429ae324fd8805f319227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b91e76f3543fcfb6ab9c8cda66f5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c6d31a6564e128f41fb1dfba7b92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789758d35a45964e0b36e89c4f2ff799230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb3c65ac964eee9dd92bb4b050726a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7415b26054fd0488216238f586d2ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0343dcc4db060037ba03bdeec529e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d26f5da147b78beb7c29708de19be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3174084e239b45bdefad7732b2b11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1b269c3dedf4f984acb22fc637dee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dc8dab320bb5127a4d3f837bf485a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205c27fccd34069e4e5fa324c925b10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c57beff16cbd3c42951acebe7c9d10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13e293dc7d5b7168b76cb79d6c5063240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4181bb12f67f0f7d9923c500bafb64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d994359d4735f0f8eba7aa1f094f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c8196dd7b1c4f3158359e28144ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416b647c5cf8347632a2aa0a1b7ad64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabdc989d7261093db8ccc0ffd00811245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3b7f579e6081cdcb6e69f2b31c83e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f489619ac30922604a7189064f33cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82c8a1b97742d41b4d12e94947b55c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45c26ade18b4b8be6f343a7934d048249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5b48097d2fba94e38f5c454410b22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f022120f17b1657e446a15acc8fcd6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65fc965e6ad890165549f78155a884252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a416bf162202f0b46f3475d125d899253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115a1339a6629e84c6ac5f8bb574628254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5a774fbea8aa27f3c7c1bff7c861a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697637c3b2f4190a2fb4fb820d3c33a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18451bd3001e3fe1ea584ff31b3284a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52af13cb87c96ab20d05d969235341258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffd5a65cf101ec0e72ac737547193d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d7137d15f976386f348b6bac877b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60f410a6111f42246ad1950bb2da9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92efbaf93b9cfa8c9e377bf41e4378b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c81d35691aa3a905b4acef42dc7a3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695824491d0a9930d527a300229cbf47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4088e0fc4150a9e7132525d33ddf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878b7fb2d13b453bb911a45866ea9a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1ff4e64182942cca59bfbccb9bb79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff47a51878796786ebee576dc9a13e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02693d2e1f3daa64eda495c95b246f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a95cff4d4ad8b4de6d13b28f5698a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09810b38a76c633f2bf90f6c8385de71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf812e5ea4e031f78c5d7e101d4cdf44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235446b2bf8231a7cf3cda4bace079e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a53d1cf6edf581f3b6ced43fa8fd9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006449ff8d95d36e7f94d669b7913777275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027934817c7f829d96dbefc3792fcee1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09d5f97857ffa351cfcf47643d2904277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbef3bf4dcc09c5d35699b513c5d69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f238782d69256fa1b363633f8958c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4057eec5b4d36d006d35bff8be05d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324e232c35dfd2932d732b420fa967b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3f2ea361e75ba8125c4437bbe41c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86a2d973d6330d05eaddd2d20e3fdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1260b963f7427d81efa23b437c9e1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf544350d607b3cfcc5a83bfe5b1c0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c496f8d5318442b61d3bcd2c0703a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99dcb5ec8f73f3b91d3d91f72931bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5fa544e0eab03cb9fcfc6cb20b301288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f353f631e4898186502249fec2e6da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1e05962b17998d1a195e881db5894290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2c5087cb1d6aa1ded03f9e375040e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059607dca8041289ec2c01c74efe889292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccda7a3d2b33c0949ccb565339576c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba838d71432aac961df971e63d35a50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbdca7cbe572e363eae3a2e05999cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d3c2b939d60f843e4ae68407cff7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041bb2edc8676082e8728aac6617029297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a829e9758e54438b52c7884cdee2f9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c774e7c96d059b27b14ca886cdb4a8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532dddd63ef25e184d05aa6a53a00ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b80fcf85b38263d841af8044aacc42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fd48a2c36ca3e06645e102b616417302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491b089ce696a2a5c012f5b20500dd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173671e2a39aedd1de0ebae278f8326f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba40780e8881df1b2e80d897d0bd68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6a66df7dbc1e43fe68192116a78b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b045e5964fc5605ae9b7adfdcd928307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fda5e8587a1e2d21f5e58bab386f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550e20cf0eb31be1b6ffd0ceb1fefd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7478e7b7672c69cddf0c55ca7640a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3ecec44c0197c07b2fd73f7c05784311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d7b51991683aaa9f4f4820699f29d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59911838e72c07dbae496abd5f900ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2d1ee3e1e065d57bdbd74a6b47240314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1bd4b075e6ef74029774150552950315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275711e62ee088d299b677af4032838c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b43222a1d20a4bab955199719c2994317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811c318d433d575d486b5c293a57b88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523d3d10d227a0db5e637346ede3bc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1690a1f56b7115da6ec4b6965808e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480d71ae8324afc1ceed959ecf519b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132d8edd4404a710816d76de913059c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1c8c473745f7a8850c1c2626798b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46681231591a7e90491c739d718c7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a353ca18bab8c6ab217b72a85a15c59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd8c1e8166f4ae55a69c18f683ae0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b9a563e0671fb5a504bcddfa28d64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d6fb8e34d2848f1f8124cf4ffe429328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa05b419b98e4df3c73c720c0cc8cd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c52e66d7812e179f1c7cf41194586330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9974bd40cf833dd9098a8849fe2c031331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427c5dbb4729a83ee7f84bc2848ebe2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072dfe2855e8e79cfc1c68ba2d86acb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f35e59bdabfd545f48cf3a0ded15b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd8c79e7ad5f8da76576bd1140a32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356a20b67db5cfbdb64355a3912fdb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b67e6e08f85291e42e3333576d9a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3f4a5ed89d1c58038d121c8f16f98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61f56c92f4dec2b4bee3703683df65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10e58770f53d66a02f9df96f9994c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae87191aeb0d8a33f5110ef13471c44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525d0a4d62c1e8c0b8859fa5ad4c939342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89638f91fb550ea338fd8e61752ee70b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bca46f76f9bdf981347029fdd82aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d904b58c7c295f508c8e09c6298dc0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be131e53dbb45f462b76d768de26313346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429ff203531da89d91f088dd19a502b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e38127c07a67fa8b12c6dd092011a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97e7ba8c028cb3de1181a2adea7322349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa3b7af3646f3406881c94caf3f193350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10c094ed47997abe0b7c53a5f447a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc625c05125f09926bb75af764c94d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a43190a8493631be51b648468e0516353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de91f44c40ce464cbdc905e4238a49d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1527ffd9277b2e38af27c9b40e5b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380f281873aed456f915cb452d12ec8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f4c31197dde94e8a4f6a4cd3d665d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669b164b586dbadc7c942304d501b24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e63254247973896dbcbf3cfba5b3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e03f10bac196c918550beefa68ff9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd295f337c521c1d96ba49aa7db35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd467f19683ab2f685a4f74256ed2ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087edd9d1802c96a3f0e60431b15c0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb0740de3d372026f6236e0949d9e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870054c787221f228fef3941b148724365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207724ffc4c392809ab49995cf196fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f35f6c992e23db75273b065be0779367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c2591849208086bda3504684a1ec9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd092cc444bf168bccddc70826f81cde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ca10030e2010b3eab90e0cf33653d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8c1e7f1816002cc0ad4a84175d87e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b35b400dfa1983e4709d1b01f427f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65c8f2ab84cf7e3108c1acfc85570e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a9d7a254da558c6d578b73bca5c1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca43a386c0b0bf8b3d9e8446621cbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e907e323dd821c3c752376a327e8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d68618f6e65fdb42436ee282e6eda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177c406ad931d51a32ad00686797afd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597524a160f74a051cf8670f235b4c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e0f7fb94572738c15b1cfe153858a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea08e8f6a9304d12f8b6b627c5234ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd52edf69b560836f1db99bb847525c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c0c38c5c4f93ec7b539dea4a84431383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdba2b640fe79368ccf80bb68d4ede4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e7daf591b913247bc4ea6123384ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fad00ddcf309a5b7ab151731c8c7f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7b94368836ceab4b96015c3030e25387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e802d2bf834a715e1954d98b71181388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fe69fa4bbe18ba356e463e451c0c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb399820bde4a787f787d637094706390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1d535ee88878adf895a07c39e077c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95844000bf98a4cdcbce11dd8bdb4d10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29c79a8b0067b961c6fe2d9662d62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d49aa95f8cce6523da6bec3ebeed8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6986268b92e136919d59df1dd3164395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7df6529ff375fb975697bd71077e67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2b5a91f00cfc45601095125ca42e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817838e544a0cfa469e951dfe24aea4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c730c1d81f05949e3f79dc8411767d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166421e89cd1ce6edd3aa54fbb63ba12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95be9f95a244b84584a3f33dc501ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4565339149f5a35b53bef35717f6d5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96917b393f1366b6b969142e53fef2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8b4733f93c0f19ab34cdd35155a1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb0380f554e901eb72dcc23c1b24d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81b2c0aeedfa0eb97ed1eff277f535406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc7393340a7a33d17928aa680f40de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785bae3de690792d05e9d52bc4b066b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5fae42f197392d2b9f575b0d00772409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13513c3b71e326a81da8478df5b38f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589bae78f3bba661d366eff15b8df7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda907b85f42b8db7996a1f99efd0fc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160e573630143b08848c41cda58959d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61792e1c2f172f92a1330b1cb9e07a97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ddd7887c1e483470df1ed16e0d317415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7608006e37d96a74a579452b5a968df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1e9191eab9d933b5d440f103e754b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c8fe51b2523af4e50fa834106eb1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9acebbd9db06ab6c113ac47b3c328419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ab701f1968c8efe05bb8a5f0ecc5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa7abdd656367a89a7d8f24e147808421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c4f459cc8cb6b25af1f3cfa3e6317422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814325ef34784fba64e0a11743016b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e20fa8cfe8446f42320a15c4eb7a9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fe230fd3170b146c9fb5b4612e41a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296951d6c8c40b741829f1fe59b33fcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72567ed5698e7c71eacce27b64a2ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7dca3be4381c5dd7d10d01dd668fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66432e8e6dc532a4e8b1db021f5e323b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbe3aef37b5991f6dc4c356f8894ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bcaba47dd269a16e98ccc5a8467cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227de5e1b72b92a4805f840484ddfd50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7637b4cab228622be5277a3d90f16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc45b462b9f7af051cd8f7535bc3fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd93b0dfde0238f2d21c83b5835ee3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488da17a04870a05e5bf1e0ce9dd6898436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3975527d5cde2638ce00e6abb04811d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c148959f8a1587e17fddc4e5f7af057438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975ee1700edc3eac555f357632882a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa00ce78522c9ef23f7d1d2228de48a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e07da047bc466403d33fd087eef86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25d81b3fa3014368e7517720cf82bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b19c10b31c93f1ddde5251ddc6963443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac0eb914b55c7044d51e5c181c1c2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca572372884c14349dde35a5e9adb70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a35db28798baba83c417b5ecb84054446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842b039d5ceac539d9450e144d0a62a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e098e00a0fd121c2b2abe6a865b20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13535cf2d6209d69341a8bff2202c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22636dad1cc208bb10b4efb5621ea3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926b04114bcba9ccd9b2e0746aa6e7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5ff02066a4ec06267b6533de57cc5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa0a3fca0b043bc5986c7fecde7eac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7653abd3f4c61dea38c6e226e8a9c97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383652f45455bf1ee36caa9ace1d8c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90127059e65f074dfdac9688bd5ac7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9d96be21dd4e567e51f2823166b33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa535f45bc536b9ce499c1ad758e0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d56cdb7c32400d70ee7ca5a48f0934459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a891ae3e1db5118fc50b1f73169a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbb53242f4c3ced16fff925a03e567461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a3a09d23544adb9da5424941d9503462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac1f4df289d4772c171d87197c57e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91787c2ff3995d2810d6154c947a0a80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007e60cbe4f6dbf8fc32c22dd716cd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4c4d39ff14a31fb7f0815b4209f62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8692e36119ea54d0321ea42bef17ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9291a32c7f1955ec0a9f4b78be5be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c9effd9bce6537f7bf229e829e958469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becdcc6e94982d2f3bebecd392afa5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e9e152b82c1c5020755ad55072d36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6a2874f28002a3b257aa940f5a187472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fbe7eb8848cc71e39ee86daa6d614473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbad25c48bd9b3eb9865994a65bba92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b19fdb9dd632a38dd88d2df2e86f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4998bc11043c907932dce69d74c2dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9e80a67d0478d1651f72ea33b6420477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2487f095d0b6dab657890cfb20ebb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a86f4b3c22285049c798d04ff5a70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfd8fc52ec77d63402554aa74539f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099bc738d1bacbbb8a894e92728a4eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcf7b3992bb2cf46b48f602b42ad61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6be91cbaaf081b916b8d721e63560f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5254c303a9bbae3d6723474996dcbe6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd389ae48e06f3645a4aa3a69d43d0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07ae0625c4ff4f703a2e2675eb455f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2546d6945e3f3ed991e5f7bc329fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07559998f88b465eb0fe4ec1f1d9edee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368b79deff3aef23685ffb6e3d31235489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fac13fa121bb9d59fbc31fa83366ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5482617751ed73646de9bc19089ad77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d832255800b8a0363f6be923518c1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f068bdddaaaacc6b20ad9d677c0314e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f888fd1c8a9d2d8400a2717292fdcc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35bfc4309c6239956b69e32c805990495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4eff31d2900ee9cf1258165e35bc0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f78d627af198a400c3438c2f97b07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e29a8c1f45302cdc80e6710b08406498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1543fbcca2e05f75d1edaad07e74821499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00aeeb366c4bd0e9ec6f46f652e08d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754e751f77e8eb5574abcedeaf1718f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab71c209c551846d8a6c15696b0330a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf42dc9bbf811e6577d7244d2c94ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0139a1d87662c767b3f27790ec6b96c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ff14c4444fdabb6c8e6b41d816a27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf607aea9ec467e5dbc47fe2ef1f2f95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20578b854cff5b7b82d42e0473f3e0d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f36c576754e463bf90dcd165e3e238508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b00ea811ed4f5ec618c08f3451b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26263cea5f5871843bc8b5af969c24df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdb99a3e4a5e1046906cfcc5cddf51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce07f8ed5d0c33a8e6c983a4955364512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8778e658b2bb85160ea86c5e4bf4c98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc687612ebe5a61fec348e4545cae49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a561210db106efd362d6d49f01d2d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa9e7af3bd6af7a2aa975214887ace516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab9f9e9a46cdf02cc2c4df725a805f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ed491e1208b5046c5d201d68c328d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b812cb639265d466baa59c6da1ae56d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca35533059ce7586d65f7cdf94993d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ad43e268dde880669630e08c89138521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955437dffbf7f0a1db40dbec73bcb4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072af5aba030ef5694ace6a4bac5d734523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc112f07328cd61ecd31e200a1b7590524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b53251c64d2e0d79e8005ec539493525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197624b5289a8b7a6b1ae20111fc1c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62a240bee361c53624661a7cebce9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469d4c58d9932c376f500b6714491b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c3d2c950d8e81f2b207cc6f0455cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0acca3c345fea5c3d62dd337ceaa7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0b6c6b73b8ab97f8f54bcc60d8d96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c58e54c25588045e97eb329472e60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b255a8cdeb713560b7f81eea8d9f8af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba7530de8dc7bada3b75d4ed241b4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701375ddf7ccec1daf47df672f34a276535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e28fac1b6a8721856a63cdf260e0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78c7f7ea8d41872bd9af4704f8ff3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a4df3070668696e5ab51de94c8caa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47512e1c886dd8c38942c059754b32e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1d927d7ddd27694262d0ba2a3fefe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0fd100cde3702e6648ab660404466541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d3d3c8038ee19d21e1fe5dc18044c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236c1eec912de6631d7dfdebbf21e39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98f38f6119763b9aeecdbf017fdf6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3ff0b72086533fe7e34cf6e3f1e01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd54d42f2c9e58efc225f0988f43d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343ffe05369e7fb1b6d22663b4d68c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7b07e6cea78f45317a97fcaedad28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49340d7033e8f07797ee88a0cfbbd092549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45cca505a8c0c7c8a61eee69ad1071550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92976f188a4dc4dc35f841e41be8d810551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372d09eb7a5ecbf97c8773e80ec6980552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9d0120f4886b69be594a18ba504a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9157d1db71cfc0761c4f0157b992e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054d28a964f8abfa9647ef77be0717d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46863c78361f6698574f3934030e73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08d5702261f6de2de7e590e442346557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d97184b4d73ff68bab30435f7e9b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8b279a3f9dd88011672a9207e649a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8719171f40df1cb1eb0dbe59937b8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b96e2676ea72083f1dbb8a8bbcf907561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e922881548c92d70ee27c45a7f344562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ff8abe2a96851c717bbb5bcabd608563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfb5c8555fa6b5725337f857d1ea8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c61886111fd014e15841c5641e0331565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0216e99831744c8c32f98e5bafb482566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f445b06ff59f00e830e3a0ca5fccf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a08d7a8e203631a36513a69629b8d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c81cba4a99f958d016d3f8d1856b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd987bde45d348290cb625c21a367128570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c2a93f77398761089f44c9626f55b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860e19ac501b82fc355f941a9f3a943572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31db65de383d069930c5c20b7e0680573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab933e35cf58a49e3498461ec96576574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865af68cccce0da442af6c1d8f512212575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eba9740c44959d20171bc10674b91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c23b5d4bea3c47730cfa3e4ba4c10b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73915b1d1ba0159c81a07edfd05597a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8e52c7bedf4e976b6fe2992ea31d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345db6f72f5b1a6930461c0867e0d63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af6785bdf4c2fba154f8058cdef39f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e164339cb52e8644ad21a22393a4b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e155c97d0505f8c0372b7655150c8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7300217494a5b539c003a62556d3ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72f105230ebea5331f53f849f3c59f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e207c9135b35ff1504661a3449bad7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded0142554503a024716910d07b93d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c10e5eccff8296016ff8de26cc6011588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cc577aad43367012b986aa8388138589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0c7ba1d47a41d33537078987503bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a99413d1870f14d35da4ec72eba218591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b5ea160a96f4c62e7dd43c68e4d21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc7bd09ca96b659b6f3299df1301de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380737f6532be258213492715781a10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2a1868e7df4f0ee5c95e895e094f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b6841e5ad2f1ead85d89ce1ec736596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed597483ed571b23455038ba40db7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b501f034142094397acf01849d24b4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3c6eb61c903104030d1727ac18961599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685da5323156b8a96f2a9482f3efbc41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866186179ad35d527f7c88a890cb03a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab370ca02415c8baa9f3ff7290915cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924e7be88a6bfbe49e0b4540edba6c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b2e4d79046bbf819506e60cb79197604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0c97c7b9418c0f92c0bb6f11db01d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2678f12ea66085bcac0127a24401ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd89cc4f8d968af68065e058c36dccf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde60f1db07f8bb72972de68deb4da3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cfbd116650d0da4d0470d27176830609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525952a90f14ca0c70c7586f38209c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076f105829c4d080ee129f5cf649f6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00faf6ae1a72818d1ea21238bf7ae54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1f1f9973f54fb88889a4a50546ed9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb602cdf83445713352a334d67ab1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50921f2e8614a3179dc618e6496c2e48615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d44156c4efbd5714629778fe4c8620616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dc6e49c8ee18f6443dee60b1c9275617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ee732c6f280cf8963bb32cca7a14a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748f637f006283772f6531559b72864619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461fb9cacd93573fa29954ed0b2fb06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba905ada4598f74316c8aa26c9aad75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262941b92742346d6eef13d052e1bff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b476e6882413caacf614ab9966d93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6f1f685d2e1405af7e8c7b8815e73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9240840ba6b83cc62bf3a18bb3470f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834338758fecb84f48e86c37e3b9467626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb21187583515bb434ae83e69079730627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb4c9592b65dafc8a56517ccc5572c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87590b6d6100a6114bbfd48a6407676a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297ff6eaec28b6510fb0dc8a0351ced630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5da03dd80792a56d6e8286c5e2cde631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6bb3193f44891ae1544aa1dd1eae9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265ee5ecf4a71639941d3d03669630b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726863f6d64c4c8a8230b1739a936c58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f0332faae407750571c7f8075c705635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fcc78e539a19bd2ba3c73e7cad426636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9386c648ea41449ed535ff9ffbc9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbec84ae5f52b7e0d8d0530c3dd94fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0589eebaf84a33321272b6c6ced43f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90975a78643f419082fd7ee61240c708640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a133c838f9f0b9f0d63f904e18119641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414f470aae5bcf6eebbb3ac1b44e618642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152bc51e86850b88a95aaa0cadfdd48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19793080b01677470e1be607d851e36b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590df5959954b6d175e2bb170b12b9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934467df34c71c7afd71873f598435f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871373c372225b67fda0df9cd800cea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3399dd12bec93c7985992bfcbd7f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050eddb9527c569725e246cbc222f71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1e8a5de32679f2b14778828c6b675650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f6f1811572acb49a7ca9e9c9ee6fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1892e537e4e63cb4bf133595308e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb416675a87afb157d65746b44af30c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd417c9382f1f92e5873809fb6b140654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe113a18f41209d80337ff6ed8650f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cb3ca008377e428c1b20ec8930a22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7cf76276677820a9a8a7dcb1eb352657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc923530abb11488ef7cbf8f0dcb7b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f6198192637cc1a023f17e10741d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33679fa52ea82747985fd22925b90c18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7775e023667b172172029935cc78cd7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2f47454c707262b12ed4f6df11d42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449707af319365199438ed92690cb6c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619adfc2c5059b1ae07d8d2f2c7b848664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cd2b4e715e8f9a2626e4c56c8df9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08220777d77287ea7b884d96297f909666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787f1d817f35fc81971acb9d59d683e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9620af6b498f204d5d53ae5f8fd21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97260c793da5fd7f4801f9f3a470fca9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7237914a959476a62bb96fa6581df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65192a0634d0be8651ac8dffd3d1206671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3201d812e04f0dbf083a401278f361b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31d687582564e79aae97f027ce19f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dd4e3104342ff7e07a25e1ab3a3ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24ca6074a7027b84f23ff022191f27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70746f6fd90008fa8e3b0c48261b9da1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc9e98f01b644e719b6658d97b85b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccf619993f0c56b686ddd8cfa7fc5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756099cac35358535e1c53352a070933679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a468ecac738f5d84d88e4fbc57cd8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc7cbc89c3c01a1da35e6d027eee20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18590687ecdaf8b59cccf96f25c52fe8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f25a906c74c9b1106ca03ca559695683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32658b57ca19e27f1dd86b1b9d90dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc68b665863c187bb8c716fdf64505685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31138e43934ae65f3b0bb6785e0746aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643128d5f11e132ff89ea32149c48ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f692d66bf1bdc25528ec68efc77a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bccf4bc7a5fef4d71a5cf72588154689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4d727f8688e719f3c8ef2ebf2885d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc518937b19f75d8f9cf0eac3eb69e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788534124114c4ac1dc172c34ea42bee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1337c9730c9fd02e4b1e99b295ce873693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f1fcd9fc8deb6673db2d2115489d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661fac6e267c19f7ff30e750a4afc3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a78460354f5fcc5111aedacdccf2db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a30fc3394faeb34503e82e69eb5dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbfa4097914b68ba7c600b05dfebea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668f506e030824be01c28c6c76f058e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40350c4c40cfebaec3136ceebdfea148700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a455041dd17b835f60bbdc0bc2c8100701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823bd85197e6446eae503ec54922af5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6001c0e279d38d826d6ce2c19081a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e721bf7eb40363557ab877d3788cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b0228fc43ccd084ad1b627b82ec91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4a5ce1d872598a4c60ae4c1719cd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5d1e3f801b48607753a15ac1e91aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8ab39f75a65b1f23803dee0a68e65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34650a7a357b6cf07ffc3d9b85365a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20b9edc1e418f9a7b99723e42bc6b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ed2ed563754a0e013612efb48b419711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b724a095730aa78ced52a4903175772712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71487fee5b576e4ee5ffd6fedf2a7c74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6624c27177e2f82d42c09bbc05f2c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f12d377e04fa9ea66c0d462eed455715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d7f80b3c1f876d3e491508f92e988716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbf62caf66e320fadf73cf8094c9b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a3f7a0f6ebb2bf48dda5a359fa3ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53139f8bda92fa823e5366366edee5bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364fb08d67299ae4f34a0f05f13b540720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf73b02cbec3aec5032cf5abad029f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971808b4955943ea7d692ea6b19411a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4dbfa63fed52d23546eae431c94e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4cf56e4afb8d67bb63f54fd6ef127724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1bb1a36314a290370ef44de1e52b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f984ddbfa949117695d4f7a8a24c01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15a1e0c418bced0d1664e4f21c5c5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3629fa5aefe866076ad60185eb5082728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611173294fddcfb915eae108c48a623a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f70da3dfe362004efb3b7240dee8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572e41c2fa37c0221813a5f76d4888c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8acfccdb703865b86e075ff9d41bab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c0d38d9dc7f13af360e481f0ee96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383fe7fe4428c3427e5c23dd2bbe7ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ea20c87cb047ad307ebaa5e84297b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367b19aa21fa48b16ebb7131770fc41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f9832e1e0083e9b89eb3e47594991737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523f4d6b17be7b06985bf09d014ee6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23092148bdf759b1e01c5957c24ed886739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26e4273c62a7fb42d80f86b09dd127740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4daac08ea3c87badb9789223189fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c88034ad093f123536ac94c0c2e55a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9ef3231c79477ef7d7cff60312172743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc74fdb3580ce6a89d579fb3708aa3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1a87ca1313172da8f0c770263ff1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a15917a106fc36a73ee7d1830a88f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab95e0662fb2bfbc61089c38fcc6aa5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9360358dac262c264bc1240f93d3ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcc1d03d6178468b1e685ddad793a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f509cce2336a51af36db9c72f2e193750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f1fe4b4bb3ba9714d41b45c62e278751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb085644ecf236f62bf1ae61d9ed2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6257f57896f0d83d28f4d421087064753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054ae1bdc25b48efb9c6d888b541f7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82e4155d5f11ac5db07a53adc50fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cadfbb8290d4c9d85e2fed71d3a050756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5afe16e6f1b43923f4eaf7fec882c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04137e66ba283b9d0637205f9057844758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccae538ca54beb49825699b6ada0fb9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>