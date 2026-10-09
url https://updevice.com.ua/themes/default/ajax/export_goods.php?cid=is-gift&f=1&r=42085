--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcffb84c413798f6746f0a4da7e1a9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946376d5026f35bdad79a6f89b761072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a25d36be6988850726ad3e2eb87b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6215d0e92667c4b8e6379ddb2fc964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337820248bda96866ca6225ce1b778005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f13e191119240f16326539317d8136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9541297be45693652bd3784c5c02c4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85d4c829f2eabcc4e36dccc1c734a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba68fb8f1d73b2dc0cb666698997649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154cb70f813e3db1b3d3b04eb21be5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5cf828bd86ee9b85e1a02a2a743bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cd0fc767013e3d8a15378ebd1609312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcec3d98aadd0a61efe0b2d62871cf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486cab445259a00425f711576bb998b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beebef781155ce41681bae2194cb2f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b6d33c8c5b23b7d5dac9940df9d3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fe39c9dc15fe82dd91b06b320a50f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fb5173192cbb2a94439716c68d3e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d6c4d8f7e3c6f6c4000aa2adcd8a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582882eaba1c7c8f194996812b1c183520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10249e88600c4e00ed20966b00768521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469849f6f7f313afaabc0da56dbc973222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647f1ae559b066ce56cf3d7689fa24a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90f72cadf1fbedfab2bf30fa234f7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2f9c6e893e8f628047f0d477f79ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c81e795ce8f40c7187d5bbc22407f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad38bfd81b24f324775848e03088cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f15b016b9ccbe62735ebc4b5cabd0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac41ac5551b2851686092baf3cf0db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd996ae36b2c10f33f5d0eaed9a1e89330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7882f54a63121eb4c6c3055ff51de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea95457fcfec9e02d2921d9247220c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb24b64c44a84a58051b263c245e77a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a795be1a264eeba97ae5e28ba3c84a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf1c978ef6b2b22f347264ed63700f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cd93319871593ad8c4792bfcf72a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed729b4fd0f0c0e71ba149b9b51e561237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880273db2dcb552e63114cdb015f392638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0692bf45b124e8a8727ce415d5e1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18d56c8bd7130f6e8490b852a2451840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593230105900bc95bc090723991587cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe7767e9991d699257d8e0ff6805f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb8ab7a776dc9b4c0389f2283270c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755082b6b30bc631b339963a748baac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe6fa00eb56c55697b6b8d8d320e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897cbe191cc9d4c01a5636d5ca4455e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64e49aebb4c8f8c72dfcb4753dd95447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444cf4daa87e48c7743382a6678338948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f19cac56fa7cf0028ab384830d4c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0753ebed4895ab5a2683117069f8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52aefc63099b165efc3f28a40120bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c97b0376ab378dc7c185af7ff170652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e2977293dbd01d5a29ab72f3b804f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e8ecbd04f555f5ccd3fd7a249d5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24e63f50e59fdf4ed6ba3908ee54ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b246cf1f64709181f53a5034e9932b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e5c02fa865a6e72ae164f28c8d3e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e7fbfc4ca29bac3f18d9bb2e2268758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f08382c1978d77242ea41d4f771d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1fddf3b8b9a52a63323a4e19b33c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b815320ff58d832375dbd54c1f9d0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6272509b03c6aa45410d5b53a8ba9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c43422452bdea7ae02e71b06930e1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0442ef41c1bb9543d913578d63d5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe34369611f36ed18596d63030b19c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c267431933b818c62337ea6aaee21ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ab719bb7c102071b74098c9fb68b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdf43946c48da05da4ddd452f0a42568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b35897aafa0d80ff15a9ebd88a8e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796c082681b744bbaaa55283f8023b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fb57948f1bb0a4b3996a108a75dc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1563d6dce76d6516cf8147ad705a3fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad519511e89f837f7491dd7f2497b77873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5994af09ce6f6689cb160059d67d2c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594ce46a204c0d37ded84db2769af9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e65aff3cd7e9de20f4b86424a6cc2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aecdbfaad19e78021796f2ad56ee077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b76a2a70f5850cd137cf54a09bb14278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43759304a6546726fae7ae88a32705579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38c5794386066b328186ec38309be680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db07daa1e13d20a058288f19bf44c1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02e80f86f6c61a35af284d9854bc6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355207ea9da0d9da636d4f04ff8314a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ff5f467624c9d8b50ca100aeb150784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f361ade56682c5ceb711a89948670c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a98c1f93aabd3068f03e2335ec5a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097b4ad641e83a6f2690a0074d855b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d41adf9b3c0c6ffeff6a5bd355a9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd896d3e3ea2d77da465817091ffcf0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21420157e205ed4d9a1d61589bc9f01890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34525103ebc6756beec12f8f835d9cb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6093b79e7accdfa8a09c7c36ba391592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6f1f9c6424e999594ff069d1ab3cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b5a97c769b97fa935262c7e92f43094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38c0ed387f14ec35669c9f6e4447cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91076a8d577b026dcf62c487a26050ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc378ff0b66662472ac41c98df4af16297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7447582ac3541cc12e030d675032a8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd542187a0cc2e80be5274dc7b09d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3480dd4a81845fb7a1427bdabb2d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8052f92895d34d5a221e231d7b3b099101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efb97ece1d7f374b0110d2f209f636102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba05d342fe811dea28c7bbc0a87842103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ca9c65231b758f84d731f49bd0028104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f259af6bafdbbfb84462e8e9a61111105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c5c19138c65854a5fe30e95f4335d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7e22e7a35e5ca2d3992d0552f4196107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c0a68c84f12c66c26f6d17656944c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dfecde8d5dee2cfb612cdc90ce39e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c73a4ee1ae29be928dfce659c5071e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902b3f66c6c0284fac6884561e5748d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876fa5cc307488d606dd1a43bc704a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b8e3a46c832de17ac0ff688949903113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf93db6e7069b6e08a22ea6dd699bdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccf9b9b0e15f286978d8b3d798289b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535da68250520ee8f5ac580de72839e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fc77bc42d9d1e80c676cbd41c0d15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecbb250d07374449f53cf620d61bc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08eac6a1085b2448fc37fd7052f9e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604c1f98592f02801e8d4756a6e3fcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b4f03c5ae76287a31caca8495ea8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4a4eebf7c1ac55ae4b0e158ff8820122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7a35ccb2fba3dc198cde3c52ee9ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110c22bde1cebd439cef00c3b849b0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0a46c78feba629bdf4e697e0a7005125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14a5295ac4ce7e9949bb42d30923aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c627e8e9c33bc99c7970aa6178011127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435974bced9ab8f5a4e6dde325783a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00ad97db8dd7cb502bc289dd5c146e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fccebaafe1042817b839d0611041de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da4960e5a9e4ce3bdddb3bf46afc53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13372015d70395c02e95d0c1bfaf0fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b7fae3e68d2755957ac1838100ce2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49283d10e645a21fe010107d605e99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11624a60398f06bc6bba24ca8160b68c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6811ba722558234687ac795472a5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b8c4376885c63bd91d070a668ef69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470c5ef8fcdabafd826fa2f1ee01003138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62297694a003ac1e716890d1312799c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce61749f9a6f21a8d34c0ab0f6e5bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d71cfbe27b675837381780836196d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a81ab77f4ef20b1a7e3032ba5ae65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210c0751697ef1e92b12abe9c92f1f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed6bc8f174ee05e14035da08021648144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ba39143b929c728158fad751d6562145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef099ce39cbfb18a9af76c732b98ab5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8ad9525ef20d7c17db4babfbbe6e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ab2501bdeca60ed852fb17aa5f05f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe45ee42455e715f806e2ba06186e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ea22f30b03bed0ec8665b6790d30a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257c37f71cf9576dca9b8ebdc03fc11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0fd8683d1b8a17208ad57241434f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb4a9abdc61ce3e4c842641c1e849c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc359822171a7ab5a4cfc64f3b322be5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4a93141caec47c6446edb43bc7856155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e696b604f62e5aef4ed5b792090819156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ed1c3385ca0253ef395b366704db1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353894abaa6b088feee8105ffa51046b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01373a6bc38e7855bd191c88b40b4147159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5065d0d1f84b553c4b14db99fc2fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cec87b473382561ba2a28b289376b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745c8eac9b7199817284c1d016f7f7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6387d6875f70952c56e1d592a7e0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceaf3a6c03b440fada14950eab8cf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81744438ba39aa2c601db4dcce505e91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1835d5a0c95fe33b89acdde9e82e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b59aff38b6824a92c31ffe8a6d4663167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425713cd9cb9e7e5db8f88dcd192916b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c198628fae1560694adabc795e96fd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9b174f9de81f730bacee3edf4bb15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dee291a53d58eaed517a08932defe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0b1786d4ff80d18d8131e4e02de9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b28239c2706658668b7c8c9d990745173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096837ba568f82559ecef5ece61a47d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8196241cb1e69676de6786ef6c69e59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624bb079f0ea42abacd7f027cc2c639176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba94ebb5435dd4f3389c59c6c8ca5c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db3c7fa6535b0bafd000235aef2e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d9993d325d9d11858e0ca24717c76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e084503c70c114bba9343021a7ef4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360521ac2c5d28c16167fd968d8e640181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc9c77b974c7388ff1bd2e8b11f5ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51ce51da5edb7b98b80192efc51433183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b30cc549f392d8c10ebbb08427ea7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee469149704d0ce887d8f3150474e256185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004f1417d1a379e6649f0f2d98486e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7549cf44431b788e0197fc32bb9634187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b7c5cdfbe7764255e3da82c9c83f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ba93bef441911e59498396cc79d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977801eba37c15b4183b86540b34c15e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c48acb5557ec0acbd0c9f5f36eb735191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275aca53102e7e0ea4444468e15d7b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c57d766a76985507a486524b49859193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bbf99702851fec75ae221b7749590194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7a713e2dc7beb76a57227b447e23c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e714eda9d3e9705a146b53eee3a126196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323944d39993f0306a6dd6628ffe68dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847eb3e8250b501cdc04ce8071eab497198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f2eec8037f10a5281b3b8a4269de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24da98f6698240aff1dda79ad427ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa336b7acdc7c1ba80e835078cf3ac04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d2bb6c9657434dade8ec4f6f852f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591d544b98bc603a84f81b972654014203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a948e668661b8c96c1f7e999078843204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075eb0d0f704a6ff81b40d6ac80a1b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef47ba1cb830a3d893371fd7c89f92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1952f8f676f024c73fe05070ce57c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72789c8a86cf84c880ce4d9b444c4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74253c675dbd7acca8eedc2a21b9f025209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4bd1d21fdbb7b3949e6a9eed96d0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722bf7e2a80e2fd659f1d52de74655f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d843813a159c2beba8e625c431fbbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04debdfdb97abea51dd01bb23170c97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf2cd342563da2a49e3da1cd3cbd6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90e537b2050fb7fff46d5af464d3d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece8926ce88d315d5bf159df8d81f8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae05212a7013fa59ea411fa77c7377217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f6b6fc7b210e7701fde5c8c0136b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db9e165bbfc9e025bb43e7404ea71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e785063923ecffe1d236eca8d8c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb839d32302e25731908a02ea07f0c95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302ab2b869fc1c8084b4395f54357c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78057a749c02be7275efd44c339f7e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0f168b2ae58cf1b0e0a82916790c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba50e9f8c2939eb9e3e752bf8ffa51e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db2fc0d4332ab0903654fe345b1f0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04c0d3c5cc213cde7f88db9889752d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cb543133adbd0ec1b0575c6814add228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fda7a515198e6219ea7d1c6ad1277229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d521ea6565204628bbf0e5b5b97dac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ec7f0c3410d6442e81d1701a78c86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd952c5bdcfcf5bead705ed070de1be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a429512d3de6190d4752ee4fbe8678233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a00c53067aed8971f26d6482b9316b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830bf7e380aef30edf5f548fcb7984f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b03e4871297d2ee23228d3f1434e79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2833b3c978db5cf29a9f1f6abf9364c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09569d6726e06de45fc3d26cfa90dc5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc716feef7b0d8cffa6e7df51ff1d7d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415dd710b8b0a0b82cf4013164e7a9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039ba20bcce58485de9a5cd2ac28991241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c784e7fa4859bb11f46f1a1a5958e7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47b13372ab738cecd4387a5e76d971243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7b40853861e4e01a98f045b90cb0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd81ed9dca76cc75a828c2dde2844e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa45c32302ce73ed3051fe1e18c295246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf43f5982c4e11df8417f700fe50ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba05dab1044080de149a60039622a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632cf465d09e66f1110337a80e7f6f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82942f4135bf418ba103526caae779250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81af97f5452f39d9c2e6478207cab9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8ad55df6a42e78b59064f95378384252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed0a3588e4040836919a5ebb488919253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eb79d9e2f870a8db49b54b6789a5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a8b389e810545d66c54ca2af61b92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2d52a01d2c094bfddcb7015507ad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54196dc4f5df7141c324dfad1093491c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf94ee6c37af180f7a135cfa146c192258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93df670be724bcc30d4da58f8508ab4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299757253ffeb9cfd19490f8a382172a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9a1c720a92e337b8545b28b934324261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012b4bd01442c8e22990c934bdd1a5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6369e3856d79980bf2083f9e782e602263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ced600d2dc4f4e00e037f95af2d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a21ea4400206ffcc2d291e4d8f4ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352cc40b98e494a4784f2e9dcb1ebc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd161a6cfd5a8cae8d96c01091eb6d7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223615b6afe46c4e533e9a970db0b056268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3f3a777b65fe8fe4c10178fa8843f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642bbf8f9ddaf60c7e6d19c2658b058270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd13fad86cca913b82b83490863150f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120ca674461c19f317dab1b0d85d87f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082ac6e2a1592af76c647937bc49614273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c702c77bc6b21cd4441441499965f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced781a863a867e1272c6a3c11742f00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cc943608371420686c2c70c116469276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcf566263bd992bc0a941f5b44dd90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7da433e68920dbe023005b0a90f251278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74a432b97d2cb2087a07dee6b0e7f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed574775c4a825089cd6c6810eaf68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497854d5478513592233a79463ea4ae7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc02520feecff55e234766c651e647282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9189d6724dcd969c397257c80356d55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbf3a61a153804e3b384839892e4ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d8163bac68a6ed9593ee9db1dc92e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a43f73479abfa321d6335cb9fc501286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993ecf76fecb35b22334a61fedf8464287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2037758112d2b6d7fcd6119584a692c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bed9e700ab41aeaead3fc02c6491c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d42d3688abef30f27e1a38464a8907290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832cf559625adf0c46d85a428f442ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98009416ca5038e4b360bd54348a9a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83b6244fe15afe59f9fa2509f2ad69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7804df27754986eed03f2d06fd5e72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0d4a98eb9c5f874da6a9d7a84d4e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba20cbd161a8dcb6b6c456bdbd7507296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfa9c8cad2dda11adb43fbb8ba824d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24073cd7cee3b41fcc874b9811889c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d9edb3b97910aaa65298197883c6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbcc7ba8fb360db7c0b8bf8ce02afb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5be808920738feb940d3ff5355e00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83c8de8d08a661a2cd3832117fc67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23b41cacecdbd269a90d4118a3bacd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858941f3d4fec76e9a05a63ec86eb2bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97706ca7b89773fa736ec7238d0bf7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d38a2eadac0ccef7ccaafa9f7dd485306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c561c5309ecea234ac3b3e2ce30eef1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f65cf336e5c84af99ef65947e8644308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d9e962954c480e38c5b6af8f3a981309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdac92fa70aa8d6d2547af437351d3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659a9038a588e81af4c17b4bad5afb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9956a6379e8dbc2e7ea9a1250aabc8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9e8f6c2151ac30d20b41c02e6dce5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fb07027496468383c865e4a9dab73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ca39fd1efdfd55900c6bf57375364315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ca816b680651e4553e3d6ac4cffc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f47c751cbb15c754c7da1030ba8d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d09fe028797a671f600fd73c156c02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42b1267f00624d46d404e946db2329319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fccd7daf9e89062c7376401649f43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24080e7f2a86d3ba04950967f2200372321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64661ca528770f0b1204a3bd3fa1db63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170b711e68401e24aad1a7c951dd239323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbeacb71f976103fa489eb75c6897f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67890e350ea15a7e6d4a342a22f004d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dead553d7c8943d33f42b17d622ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4bb9f17f4d670f4a079d5aa40bdc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5d501cb062181554c114dfa3b00eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c422735eaae0749fdcc30dadc001f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b27ad082f7f712281f47cd37c991330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a740716d064b72df65e9759db55ecc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45520906b9c7bbf79e1ae94c724c82a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82af702f7da97f793f24cbe595fb19e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc6271c07362b02f12c079bfae1903334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a68a81479e72fabd123c042a1fd3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d13ff51a1b40f5cb7e9f36c0e4c5ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a5c5f81130de2effc2e775d626992337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257985ea5a253ddfc8a292943a421fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3cbea87c10955f29fa8817979b124339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389fd97738697a833eb5e046ad14c4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a404207554384044b72177c719f9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c692f90dca5adafa58dbc21015d3d7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57206c24746e28df1c96c3b4b41d55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6577b9245f6239e1804cd4950e0d819344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d7f21939b9d49540458502673660f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61f7807ed32724810a5fc3af6c3e5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eebd518081ac47130f8fba78a4354347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aefcdc35638479619e60647c2ab764348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60382c38f2d93c9faade3feda5ac2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca3616446dda00a60e332866987d01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f74064d5de1e39f3dfc61a06481b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e38bda34b10aaf9d159bea8b264000352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66951969e8e0cd2bc7e29ff6e8a7da4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c5049b3080657e0908bc3679cbfcc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf095cfe8ba3ca7821d9102022ee832355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78609b496e18cbc7d9a80aeb0f01c33a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c1c9f053e226adb34267d34d2d31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7490d7bc818774ff37fdb0eb60045358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93322b510adb1750306f2c42f24592fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdc1eea9ddd899192ddd61be2e4ef4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2636a467c0f9235c340bafb4f6d0536361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cc43d4906bfc2799125e573d7c25f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621591709102facc00c6b8fb6d4d60ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328974f1b75938a73193fbc25dc967e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf53a789927282b77eece996c144b07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71720753954ffa2e6168dd418f3760366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c203208223f9c15ac33847e32e0a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486da57baea958e45218943e256ca87e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fad5a11ea53fa87dc522d3289ff5b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c72fd068b37061641d224949048d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e333b29cf1361f0cd60f1527568b2d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287abda4b66ed97aa99951eb2df7488372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba39e360e52d748e51500ebf83ab9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e6d366e1074e4bb428829ed27dbd4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec74929c2d7a727ee2d3c66e6e566a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e0f6d086e882957a981d4e3adcbe6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799904dc591e8da907aa70f63a80ed1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb33ebe769889bac162388e8a5ab6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e268eac4fc204fa14d7b732a42934379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1064c6ea7f9f881c224325fa218ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91590d4f9de5ac95978d8a5b75e662cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340aeb3952dc214dd8f54302898a064382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a9bbc74b91e06ac455aa5b9dbbbdd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcaa0d6356fd310fd5b09c6e8e3834384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e937b294474553e62d4df2b08ea4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d788306532f90e9bc572027236eb4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eced3ba23b2c189807e38eae68149387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7993b5ef950caac1b151978dc8ebb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a622d3d2f683dae0f0bc8f7f4611d39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56277934bce1f465bb006fe70a9857390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93ed65fd274cf4129a09f63ca3a6e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb213e209bd4a763abf94d04c7eb4a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb539745b00e0d104ab3f85038d3e4ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9fd162874f842ddddf9f9495cef05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f3926dfcada9e70193f05776ef947395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec9cf0e96629fb887a4523fc187247396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3a149edde9755de723e4a34d1a732397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd6226f12f9cd04e02aa7827ab43cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a7949cbff18b4de895d6c02780c1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacfbf7e1f594e9c2c64e81876c9037400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727008b9f5b2c64a96674a0a1ba610d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4119599c3fb20c7816ee3b5f43cdeb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03740ccb4c24b00c2beceb18e876d9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bb06a9ab68780b7047b93e5230d56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f67975ba381858ed880a65601352c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87959ee9f61acdedd943b19e2de9846406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baee3876ff518fb853af06cc0ef494407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62505e07cec140edb206661143454638408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579e608bb0d23cddd889de8bed7ea9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7150c2e793b7f7322512b7ed069276c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a053a48966d1c0e91eaf282973396b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a025ae3486c3cf107ef8f1da2864b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839203a4bf91e9b0c52e2751c04b24d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388acfc58ee5354c1b2557ba30fad31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf467d4b3a0cbb12bdfd28f2d765fc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8ef3971e7cbe5adc136080d4344de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd6205636406057f4d2e6c90c44972417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e92d84c31502e77c62d5ee71f34694418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae5341f1341d29acc78e6ee7e0cb8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc293f36c379b2f1f60890fb3a31fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077d0acf41d3762592e396e8396b48d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eb5896390b46b8104ea17e0d4c428422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0737577cc4b656ab4083fb8e1d7e6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb96ed053ad2e3bb6ca71e2bddb5a92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d01a2e2e0f0daca4f6fae9c60a31a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc997aebdd44a0a7f5ac10b43d197f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3d3f04dab22e43f870d007e7573b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26459a8bd3df4be3a529fa3707065234428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c93fcaff54cb572e958c4e43afc5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85af7492ea6aee8ca5a32565a306315430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754a988d13e380872c71b6c9a60037d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6763b6e353b58f5217eacf8b336b204432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ae7ed7a2f64b2e3d4edef34f82cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6864f775c1d43cca99169ade0ff307434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee90866acc6c186fd7cb5a61f263f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8874dd85b1a5cfb644e5224f7ca79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9851c0a9fa47f4445343abc4854d9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3af8856bd93e62f9befeea1b7a9f58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bbdeccf2368fff7e8e9bc22c26180439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33fad57549df0f0233f2c068d7db93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca461d53682cebfbfd9efcd906deba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d352ec6dbd94a2a4bd42326b6dc95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e388a21ae51892e4d22570075e8709443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be4a62c9ba1df9625066dfc083ca27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c4dd56533712b4c85c147b4a44956445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def133aaf5c2704d19495e7190c2eff5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a035b0a17cec2f787daf20c3af31b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bed2230a72e40f5a53ef841320fd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d07e564457dcda40a38640c45dbc07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255bfe61cceda120401a0160d9cf09c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f825026d4705d6e68d8c97dd0b9517a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675947abe49af96168193fdbbb9f505452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffb5b61088ee6f16f577b7a91b2807453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e13f50499d032b8aef23eb62349800454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7777ddc7bf01ebaf4ea2775ca50b82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd94b2b488a37f96223b636b6b41f4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286496ae9b09fef97d0794349ea8269457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f733d8b5f47a9625c1f4892a7422d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0758476f4fc87a2e614fd73c1c2b4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7130e62d8d88bcfc123558735d2223460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef3be5e9441bf67dd5f7f849b77cac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed02d1c388a7269226ab99d0e242046462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf18c6b068e7b115a4118e6f36570d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baba275b7e8ccb373111c4a7b91efa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd90a9791ea8e3cb6f59842f2b0e7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270bbbd57c07bd99ecb6f8511c5fef3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dbcbcf88b0a499ad65159f053c470467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644726e2d0abeb71439bd26025f0bb90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438cbf0d8fd10e4d93f9c3d9b4c22f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf91d46617d5dac70ff96e5f7776068470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055237006a49814f558a3b24c00b07f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86edc432bebbbb7c5ae91e13ab72b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ddb1aaf1c79eb635d2731ed02a26c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702bbd56acc5fec91bd39b217d72684474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e56efb81360028bea7363f7b46ff4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76be7eafb7e3bba4027b5bd9263b71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847d535e6380b49fcffe092ead657a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eae4ea7017f5a6fe4bc0d99b4e23a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40976a3c0906e1245245066bb10f107b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f55de81d31f89c5a3b535a8c1de50e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b4665fccf3fd8df8dc61fc9b8bc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334d114e2681bacce72783f43e57fe5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0281b65b26d116e8693038703a9c4a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540220a928bb33175092f00b03a25fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46ca69ed56dba02f06ca17c7e85783485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb3913972e9ff269560c8fc54761da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0bd0e522dde1973d861b5e3579516487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f8cdd9cf02b56ab3f3b8c42911d49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e316a7aaafd1efaa4035f3bc91d8fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910f3bfd92d078647b707bdb0700005490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ae181bc743fc7b3f8cd33d0680425491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346714fad0c92b7dd7a0ae9f75d806492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c39ffc55849663cb26df182caaa698493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb52e850551a6045f184233d9bbb1cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bf3c17ed13bb8dca24270e2070278495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42106d8a10d7af13e19544ac4b031501496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed27a31d387307e519bf190494a695497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a5c54a59f5bb24212aa2bd86d89e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11be09e969b0eeb1d22de98d8e8b9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a723f06de2ddd9ae9e5968c231d3d25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70475153d433df2d6fc60fd847f75c92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2880c809918f0d70af527de5677cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b78f57c7afb45d9f5f7e639bbc8a12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac96c994c5d5a769ece414618bc13d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acbc1b1c6ce478a8e8774185228555505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4b26148e7c7a01d9e7fce3e6aef48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708641d2be27d4162bed809f1a952a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f4be505aadca6da025aa97ddb576a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabd3c236f12b85d8adef45c5b7d7bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb420b1c9a2d2098d1386b706fc32c27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629476ac219cf0023f78dc93e1e9141511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d86b8af9dce728a858d42e7953a899512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab9fcc9d69ecca8423684d72b633b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee978ace8a42b41255c123f2a7bdf73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5474b8d3a9a8e65440799a0a19ce5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff2b50f36088ee87258b6f566a6fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be40aab21969e225481f9f16f8ee6fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab032abf33cd7bab8c04f78880511e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b275128f27672da64b21746e4b0a40e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243dc2d2126381ca5cb08f48ab646e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb216f3a696f6db280ad35a086709d75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b1acbd03cef7456d8cdd7351d14ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa28d4638bf055fb773046ad0ba960523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00987494be52216eed33581bb25e06f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f975ba14dadaed90413d484b47db4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1926fb933263a191dae6b9a0d45e4f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb104ead67a7b5145406b48a0b73005527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0240041e653f2487bf721ab06610445528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7d61e5c2041e3586b09311676a407529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc26fd59a6321c20b2d1b23d157870530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c591f275ce7deda588a152329537736531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ba65408ac7380abfd5e0767c4e73e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b1c065414bfc27cddeb943c92c9d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdba5515803f73c46a27e94a94b1946534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc775845ac64b9005a0e6badd96d39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba08ba5544e28aea395f02631b21a25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1318b3b78000f050857946554f0dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a877a4c552e86fe5fefc982df205e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7978be26c0e5b050223ed3f8f87e3d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec6aeb789bc3b763d98f44dc311014540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf31fd306193885a95bf52b658f3fd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6e6b30e7a2b7daf64f97ac3387cea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76891c92992bb734950745485f029af4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d2f68635d21ee9fe0f0fc9dfa51b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5c9efde9aa570932013f661c8cf3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bc7e4b955c3504865ca506923086d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14e6831db9f079c23d87f1b90f925e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203b788268527b32d7e7d8b4212d63b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3806302d883edf4599367b39a43e8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d7fe18eec9c04eb6745f52cf0047f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d0885d67d5cc97a3dddd63825368551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf59d411f1584a61a52049e16e8bd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc121c2690502d181a7c8261876c52e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b680dcc533fd5b9c56d01f8926f57b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045214cbc827ef2d7fd53e7fe33817d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf129c96999d0ee3662aa24005263bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33196efb978d6ae6afa8f059b51f60df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602f538ce8c31d1212f03237d1bca49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5f8d88b8fffb57b4ccc9d057c2163559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261c633f0f918e0435f29d9dcf37d7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66413c021443e912724c7cd5654c0ab8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175129b4ae6363ae302d9f3b64b4cbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c7e8e4ef3839a8324b66312316e20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e67075748f7208076bda5461012a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d487f2cba7c4d62d416641eab3814565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9c96f861cfea3af13b983c2a9bbfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0a9f64558cca7f654ad0f8a0e6735567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4de7b21433e66681d65beae936cfe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b87c507229d08aab527049d172d6ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5c55eea7a866a599d7336d810d497570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7721fa4a8f73c756a482ee9586a1f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf41e8ff1727661bca40250b64e9be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0f908c15fad62a6b0f87efbcc6f9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e68d81034ba600bf10b4ed1cc7e22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914712b0398d82fd8528e2eef15f26f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71337cfc0c222aafe84369a2108aa5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a20210980279967023ab2663687224577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9e657329b6e08ed5c0c9b13394ba2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed665e4694cb8c61b9ad7acefa7d267c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c836b9166003c0b1b8577cd1f1a0429580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89670e7f1e6a195254f1e8e6d28641581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f904c3ba8329287c0727589abe29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44bd2a6de1c8a589756380a2412178583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29c97bdcbf9066010385bd5f5e2b7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ab0a235c258d4d3dfcad5aba0fc74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be5bf991ab62f8b81cc7bd1800a9a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd2b4c301ff2d586b92188dac41b41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c2bde906603963bb2984854bb29a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52cd1f96425a41793b3d4803feae2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a5168c7f20ecc9671aaf4c87da7b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301972a74ae80c71e7adb8504dc46ad9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058860f6ec01d66af216024dba3da34b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c113741265f2cf9896d1f3a62783d40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c129b2170849e8ebab811b6e8f6e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d4b2fcacd448f2a251e9bb76576f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1a353ee1f92529e6ff6f86ac9cbeb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fabf0fca97f54f10c85749972249c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77744a204487a550d9e037ed94f0d800598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42f550ffd1329cb57238e907f92346599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3041f03f4d881dfeec346571336c10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db843ebd9dd698127bc4f38e1c2d0028601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798187209a9d739198b59a365d400f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fd7f375d4f255675553dfc8a520b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795e57eaa44694f75be74f6c64d25c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761afcff439528bffab9ad066682e984605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b9b4dbda3e690c6f7974127c234e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e19ceb33911344e28b0569f0907a6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04791431ae0a30b52e0b212ef705d0ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75b34796c70dbdbefb2717dfc4a5b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2358b30e4446a5403cade2c9d031f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98698d16df43e4ccfa9845d18de15b7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a825b524c25fef8edd38de3d8b28a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9ffb687571d7056afddfa7f6bdc73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825de65ea0a9d6975c12712abf90e05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30f1fd45141a6bfad68e3bcaadb539615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f2f4596fb383ea4df058ecae6dbbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8b4398c81df9b9ad53439afdde160617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cb4d6eb7e4243d342b4fa23415173618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae7154466dd3d5972eb0dc873a99b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789c61a713a0693dc6dca739f325591620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fba0b5df88c4fe621814be62df8b65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9469587012aa8e76b8c02eb761e156622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5b092c4b895635c06fbe585561d28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395fb1a7570f586d940adcda1f6cd01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df5ca6d9ddd3cf8b5967e6003be9f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7221e88b724ad18e33d95f001e267626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d3ae89c8eb2696f26172859dedf05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77bb8e060db36f095f88fc568cb377628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d982d81f2d5038431bd48686dff2c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb23d8a5f92ab1a39e3edce3996f286630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a764aef3e6556bceca62d0e06683f46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc84150834b78551055d2c31bd3977632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17711e2a66c739a1b7ea80e383cc338c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f639c9a804ebac30924b0177631fc3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e402fefd5a9bf9bfa6912777dbe8246635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc632a40ac0c33a670ed0726830e87a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fb2914c6a2220b8be9d5682901d18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f09ed7fa5e5457070e3dc6f5985f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534890b24fb0446b84552db07ac85a89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e785fcb58b980111e2962efbba06db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca9bbbb67925d9d8eb63f70f0c0a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78d82d17454f142c70acf37b094b53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afed8c9daf35d7be97c9d1398660723643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd33eea5679f9054de303f4b503b59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2da5438fbcf8e3dd10b2033a96b07f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ddfff672c59f08b8d515dc7d7d1ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d992bdba8ed1cd8fc0f37123106d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c788cc1920892cb2ab0fbc412273375648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0be8091f55da8156d91225ec34148649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678e4af1e25a14bbd060aae7e05c41d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33477cf21882d60d9c8f52eba4be4329651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0778232e8a354b0fb245c8dbd1cfe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3f242345a45c2613bbff52ae975ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983015156a339d06053469e30b25abb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913960b7819bb1d526204af3f2c61f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa5d270f2b457fa6bc7c5c53f70f7f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f4ba373435d50cf627e9f7813c651657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ddca66b042bb18e44f05d23221549658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cc2f86be86089ae42118e311a8681659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3596cc9b63d432ea9f03dacee77f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbe298704a79fe9bb437b47e95d561661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1cd66cec4a7be77e3e7036f6199b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec157d9f95568fe85822a40cb709ee23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b02781d6e2a67e6d6d713a90240106664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0cba040a0eea297a101b4bc4f8cb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6abae5ebdcef9c60a3c88aa2b1a1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5afe9c286d10f38f098f1c28b7e65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6b4411af9256d47ea1c326534b193668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24944563f1b2a5261b2a39ab97befef7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869dec871ee72bb21286f92fc0b4a80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b0d9bc99aea7ee40aadf9e1473ab2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f37205b8f2808c068fa97a60e54731672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba357906abc7af0c71b83bc34a4ac185673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aa7586ad45f6ee3638d1c3ecc687a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf45de3203b1aa36490ead721834e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b93624d7f25c7c64141a80176d239676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a1248e4d2770d1fa1e5f9d8ce3c62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914c4bd17ec6eee2c4385fa6ea627d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a886c60d18ed0a2ab00aed070dfbf6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256e288e91ca7b09b356590b57ff81a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344af962eccedcd8c4b044624e338db1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d15bdfb53c9f63bac20bb70dd8119682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e847b07672d2cc322ace22335724f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7d9e3902c70c10095158ac13dee54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f2b4d9180d03dd1058719d1b36560685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d056356fc1df97b04da282fda05249e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e14a5b6b22becb2e25446065070bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08017b9fdda217a4e13e4d73a80e0a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc625ea0d6024029ab91c1ce267266db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a822c85be070187754721eee4fe1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f28de5d6288d302eb80575fc7e443691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9267da78f2455204dea92d69b9185e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85310548dfcf3146a9579e7ea8cbc7fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa8540cd52a64990464c9018b1bfcc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca089261279d36898b99f9f4a977c8af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4444d7b9bf04a1871f73a9264ccd523696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977668dc582fbe12e80342eafe0c463f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ab5d6711f65cc98780ca408ea5695698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42132f8f38e4e95b0bcf97b79d5b3964699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6663820646d4fb907ac12b65023bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce8badab31411ea742990ebe70cd13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b425c216c7a361494755aa3d6f7fea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fabda9940c341d112df241ab1ffec7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d380d32573ef23be7ffbf6e46efc0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289b489f4392cf6502d1e9ba670da2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd1b21e768a003f019c1339473476e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dfac1645c3884e72053129886d97a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea77ddb9b68e39e7d01a14344b8993708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f510b8aba3d7d03d88015605e3bad2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7636f1a5513a6aca9cc04ac88a5d0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d5be6fcd40a6e01203621664d4cf2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dd80870087184bf0d4a42180428f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972380d83c885dd4f80d2301b1fa30e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32566dfbfac5a19341522f7ad9505010714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a55c6835b8f4de7795062993a100715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1f5e411cd0050c20f9b0da81926be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba628261776396d59c9f47e39fce8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47bd16cfb70523ce977c45480105b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2bf3e59b7c27751eff0a909d278d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368273f50e6fb8d8ced0303282b9349720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7357aec5c80b1cc35d13a2f80c858721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58b8495eda5b90be944004dd7aa172722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f29812e6acd272cc9d9d7e773602a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcaf76f32a191650718762d2318871724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaa79969899b3e2c64eaa9e48c00ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd1a210e24804af743eab1aa451ec9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced53e92dbaffd7333f4a877fe252e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597ef3a6886274dd7ff9dfc8751ef37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c61c2d3fd2292ac328dc1575332de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f161e4dbc1c44498ee5ad655a142a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d51933a866e02d5f1e2a059457c978731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3431778d16069517d1ae5ba851e38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2f7c7cdb106faa47b7818beedefdb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9bceadeb12fe23eac1aeebe23e1a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bcbe1aff73a29d990afe9e63f7af0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebbaf6a50cd81b10a5710315f8be6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b946310201c944b3ad7e7882243a71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bc8ffff63161e7fe22e0ca50faa71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ec37000b4635899ba95d0df93292e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b181157d1653f4f2fa6240e1ee0ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e3826cbf9aa930be258c96c9df94a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be179cf8a904897d2ee63d4c78d772e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee51355aa0c4328142623f41ba851ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487f2028ce2c62b6938c5ac55661f2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c084083dd8ddf9341c366ac2642b7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a7419c6e987a279d10c9baeda4eb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a9e033b5113f887fb8235f930b1c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f7c787bf9f5a9431ad7dd8880f032748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b848c032d3815b001144676254e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20fc29e7ad55925ad603f72fd3ea57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4f49540acb89ac6712fe4def6097e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742796d0280fc25d779dc8d322873fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a4d2a0193396af1343a89daf0b7b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e81675f6da12302f60e08a917de62a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d6629fea8f82212be88fb9b64aedf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561be3b777faca4364e2ed84d75cc123756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f67ef15259c2a171f021e772a3733757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da18fa654d3cf63ae6ff8505479c393758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc56ae24e79fffe53a705a2966c0bc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88034f8ed62910f54cede20abab60f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93db5cc0a8c4ed1823b6d1857b4f1292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395f09919dd008e703aa644f2f9dc763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d2eb874e2c9090227155787561c584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11fe3195b3c71cd3d8815f36ec4b005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e986356f542423197ccfae22708fe626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a2ad4ba8673766b9fe3138c57e9347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c2319a988ba6e5cf386aa727b74878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa67ea0b11033f3db54d13e58bc264a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d0be92731fd29ad2c66308943275b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea91c5ff4b2dafcd7baf369972f1c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400761addbadbe9525a833fa81924a3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02bae53ac3f943abd3b2377fc251ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacd0f8c65af5555c3a7df5eb3c084d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cc77b42796a9d0c13a885f7837fb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a5de99b540b51d3239b1ccc1dfea216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f79d21febd1969a1550c9c045530a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825a9b290db8add507b3c316f7c533f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051502054a940bf84bfcc4594aa32c0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe35312eceafba8cf94d9852ad8fc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476ba1cde29d9acd68bee024664e64c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cbb4c2045156b781ae849dde5978f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beae9febff3c49ba2ad417c2e1d7f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188bbc4d65d46c56f82b39b30e3a39924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047521892acadca2c30c9bdc8313ecb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adc861fed5d29f8d800daeff21e64526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95abfcdf896f557998b39c3483ef6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c0723d2af730d9a4cde5a7f55bf4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d790a975104fa6bfcc5c869c1124e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e845804ba92dc73f20e4aa14c65ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404025347b5252d460232f16cecc42f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3619c3d535e653526f43e316b011332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106f02bbef498e9e11d382c3d6084fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eafb857a6b7b9038ea2a5c08838a2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c48dc09ecfd2996cac10cc8a6b866535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac3eecd3d53a16dec8b9c952f696b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1c21fd845c229c7d39c175c07ecef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91ea70891dcc43388081c15c266c4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab54a08f011bf288ff6dbacf6f596939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1804c0ea90bf6ad2aedc2b74c33eb2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9c14397b3d0bf6ff84a803255800f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e21dc476db6d03272b15429fb33af142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4db84b8001469e08ba90be0c9bf1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ce6dd7d3e0d3eb850ad6817af8da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea8d52871cdcdc3ede95fbafa4931c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885f95736bc652641c8818a28b12bb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4ba419a33eb09f8e021ebd9f9332947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350676ce67fba521fcf4564ce82d5af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a295cbea4d3ae6a62bece5331831e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393c5e502c89d8cc81d0b95fd89482050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c1513dfb0fe163dd9446ca09009c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9421661b808a225b02e3c3b3193a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07e7e811bf42b2215017be4d392c1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f45286ffa750c58295aa0c7a85cc6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cfa804165f27601a7f1cb3f54e29955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a0a8776ac6fd48710ce2510e5dbc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f683f1761bf1b2f434f9c8a7a87363257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad1a21fdf9e69d2da16b67ebda817758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c59526b6ce2a8ce6e5914341e0f6f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d201e272e0bdc7cdbc1759883986a0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5419160146d771a3545b9306625f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0928ab89c64ffb6c93a635ecd999962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f315ac63110cf109f360c11c6e6888763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567964057b74b5faf034b9ea2f487ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0e133d1b0cf27789d7f9d058ce73a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa985a72779868070c3f8d4bd8f2f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67563a21bb6865286d1a5575827fbf7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c41c122531b391a50a7d6a82addbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ebf83625bd0955db94af265f38c0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad96e8d8a681b53a9b3ce570c1d17d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c3073dd4eb197195180cbb5eefdfe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878a44e1d4b7899a00911303dd2412e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aa25d9abea63d0890112b5ac64c3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11640aa5208251e30831a360e5ed8b4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79bba448e93b98b69fd6d05792e46f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820041ad757334cda57ca3ba012c8ba876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86874cdef06ca2ed5d6cb34da45f2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f99cf0a28bed463deefb9bc183664d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaab27a125f1179c1a5bb90e63a5c2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014990fa1b8e054710e7244fea1d56b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faffc97c1948059e31900b5b0477ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3430242b1d2e7be7e2ca5606955bc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17738e7e1b9541bf9ca6c87975c6ad9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626ee7f565f4875fa6a7b07eb2eea0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a04334224cb793f43d924bb51018fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eca480d2f056c04985312cdd951c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1524ff4be1dddd3b977af0764d163ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510fe4f81fee53cf1bf5b6d3997af4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f7e8df3806d5fcd6c604132a5a3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ce8cb498d3830f6bab60b0d78cabd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72850e452dd448062e88d8afbb61b0be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c044c013492fcdf6e2336b529dc8d9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40149c7bee68e41d68960622afc18493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c03765e6946262524d635bf70a2b2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f0cc023b46073ca9154c53a4c6a9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c968fb6d7bd0276bae0d75d9e73cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c285abd9225ca68452ea8422ef821597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e31267f4b6039358669eab1dd839c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8f7e48f3dabac1ba9d28a169d129f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160785eb4fbc71185a838baf4932f21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4107517ddfbb821d63fade1c54e21a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85570dbde912894919f1524bca6fe52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fbb8bc6488e3595b0f65db943b207103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d42fed53e6365b4c8e9d55602cbb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b731dddc758c82d35659cc8be09699105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071381f96ae45043e075b798896b8d28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed8038c7a6f96a3539ac0c994052ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136cd5551583af896cd9c05978a00ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be6fae27fd910e99cc39e1f9521d6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288f7f815e9c36679517a4a6870c0d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a26a375815b98514bea78f65a320111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf30c822b6edfa1cfbd0874a69f55e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0c53518c3f56caafeefde254df3de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e1b544893149fcf41d45420cb8195114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b1f1eb32802612a7eaba8d2df5ee0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e750c4db10f69633f3b3ed39b85990b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917616aec8cfd4bafa9c8f392d4eb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617b24c8b8cc0e511e992e10ef8ffc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d217296c69897ffaddcd62831c6d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1881b2e89840fa977a1907ec13174120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbfab66d25ea8ca49f7293aa815500121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25813057413c02e4d6a648899ee52b10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0888ce8e9b62c1be14b2b09a5de35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5764893be05abaf00a8cddbc2e6d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49063ce8353186e05b825f7224d9f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe95028661620b4088e76ac146a173e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59297105171dc017aff223fe9cc080127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ed34a28785688359b91d307ccefd6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46052950ff617721f7d74dabaf05c573129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bd4ad9c5ed81adf53b84819b83526130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2f538af56d2db94fa576ebe65e177131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67c383da844ad594d3ef6fc8113495132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d7829599d87caaff6880e1bbc169133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bf1e8d1d65fc5dadafde5ece69e04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b73da5e891447fd427d3a60044831135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a7da35fbbad297b906720b0096972136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6d1101aad79ebcfd4d02bc8f216c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86478f2affe140a30d048ac3c683585d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32012de5472e682659cae85c9b2cfdf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38340dfe6d9cada658d390b2379e4fcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c11156fcbf66f06a24e750bb7a85e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe162bf1c2d5731f6de8f901045e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ccbac8911839e2983835db1895f8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f35b662a9a8ec51b57ef2129ebf28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f50c26f98a8de87d26aea1b76a3c6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fb96595f5229e2ae6978d0063ccbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a7999a474aec152bf2e8785b9ea57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82cbe76a937a330c35cdc3214cd08a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c241914e5b9aff93977230d3c67b645149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971f3917d123c7d16f6fb1515ad2792150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcb87dd57dcc193172607479ee797d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc15d89f4a02bc8c94226a8428d54df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fc0ea304713da0b8933bc05f73d07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880685d1d0c9236130ad188811179b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db24b06b1fde3717303e59ca8049e69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f8607dde93b770420cc7847f50c4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd014561aa1613344d084ff2ae0b2af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e828175174336719334aab0fbbf417d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441e06d7447f644ca978e3400d3ed58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c441e88db267896a57fea9800637de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a30fbd72087a6d880d279b99974cdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e729374d90e049dda686926156ea43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193390c7c5aee373dca036f4e1ba3324163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f5c99c39a554e73d9e1cbe4412ee4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36b76cc9dd287b6cc48d53166ec878165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473a12081697dc1f8ddc06ddbb06db4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8100afb38969c9920f4040a2f4145d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae575104a550e13d8ae603f918f67e01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652edecae78ed31899648051d56e130b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e582f8680f512751d5548f2028166170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb979e27da7bbd84982622939baf354f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0b56e5adb708e1d12abd1f4c285a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138a3b23e1ced5f749e10c1fd795a76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bdcc71b6f9aaa864f388c9b7e8a24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f823d580e9004a95a2a8341eeb55f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fae3c91be1824d9bea78b48d45b9b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab12076bdc23b955959152d350205a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae9ccd699e00e1919272930b023228178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f63eebb2c955cb5d0c46d9dfce32c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861461fe732a72349eecd58cf41c459180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f926b10c0ade9947748d4be65f2e2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813037d2bdc1e22b0e27670f5284dda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bccdeb938ee70ce5c9025af19890d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eed03037c6b395305e94d4824c1237184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fdcaf620ec9c586e9d54d09bcf73e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10032176426564698bc6d23461f98b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1542be97cb62244d3ea9a6ab71e9845187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07e5e59841159c61b652c54a23c5d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667160f0b86e7769ae658b314ba27990189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497bcba9fed23af536c90160774b785190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eea53ebfa65fe83fac70eb89b56f3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5168ea21b323575bd17b8b98b44b68c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24705ad10d5cf17cd7d8e689f77ac7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fe7b4cf01cc5a49d6c9967571ff28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5819295faf97bf47b2a317f886fe81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d39dd814463c8337a06b6435c6833196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645adeaa1071208d37229eac8330c41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71b86f615e0dabdea54a45a208c8a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f350cf300a0f8de43824ddaaf7f82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ce8d8df6a7ce5a80de4aad81b6ffb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcea4ab895113a4a18a2b37f951e1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70194db27fa99c85de3d628a2828c6cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe0c71ef7c85a23d9efdeffc418d5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a77ca6c028a6f514f0b674751cd6c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c873ee7a3373c002e98d09bf7427caf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef26c294a2e3fbdf5c6cdddf9540ec9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f689447a6753dbf0c2cc7a1956e69b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86094981121dfa5edf82c810186aa3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e909a1067e59be1f83548b7d817b189209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d986f9db5ef30f6fd32a76b08b1976210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf092609118e0ae2eaf638054365c8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80291b96df1be23d08e0098d8bc41336212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d78aeeeb3324c13c8962709f4a09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2eda02c26887153fdd66b684ffa58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db416839d11ed638afceb3761e5dd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f34c01a8a410338b4e4bffbb43b7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f6cf40a8db13dcec3c2c38463c8d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0f297234049cacafbfccb9cbcec5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83709979d179f6ae8ae80fdfa1e922e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9852adf910d95b87aade077f815669220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38995e1d84bd4e254ca485fc5b38ae5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59098af9d1d88d8a2c7dc02d3308e1bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350094a02d8c44786fb961e78b438c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6957dfe321140cc237fd55e40032b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac28925bad696a62b120198c20d974225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e320d2e1d2f078acd30db4825b20c22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d4c80428405211bf4b56e53861c89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d5006d09f80546bb4d8a2e4e29a06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829be0c98f230ee4c4d6688188a07b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37c8be932898370bab0aee379d648b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303abac8208a2b6fbd28291c87ad2a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cfcb337a415b2dac3e43508c318a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2116493643391bcdce29e8a905d8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9747aa404d33e2691c68c8e1ddc0104234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567eff642bd9b2e2dab82c69744bb07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92a75d2a13aea2a2b02e1517cb1279236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44708cf52e5b40b4fd464f104f688059237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e65c3f6c3bcd58e21cc0f57944a5ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ae35ff936eea7028b7ab4d6e8d732239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a5cfb331f995e67c681f8753368c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe121b3542d66f86f1ea9959f54ffa20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b61313ae63dd39e38cda104c53d23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a4f7eba4d96df92438deb02106a17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587ac6d80b2b70ac15047a793379a30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4757be794694be39f067e608b97817245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f887f762a8f5e101c442c5aaf67cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d5f263ccb36304dcbbd96651e6362247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7406695f9951b650a6c813fd643b03e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1a0525a2eeea73c332bdee4b54d5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab58f4f41a31a600cc17d61127fade8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4aa1b7b04f145550d3072530f40d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbfc262689a75d8769c7c84a3f325d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fecca21343577f3f5aff7fccbe96e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf389c5c6f8e3d5a9e251958808257d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a83d21b3146b091a4a6d95b49823255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac798b9068765b4caf9e96bb54e3611256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cde33a7394ab9060db92091624ebd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86c95a2c96f8b10adebb3d29f76655258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7665b27cc98c79036126be46be0c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e7e739ff5da3566d09a02d5bf0909260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee5cda46fb162fadef0eb6bbbc318e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e8eba2eb1124f5d9ebd828037c72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e98d14f7e972f9f6cb431fb3701926263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a50cafa0226cbbe41186f8c59b4e52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366d1cd4458907db192b33c6ca927c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c4cb7f30370a938d27ccd4d009ece266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c87881dbc19ac6a7b0ab2d5079732267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025b74b5ab1e3e92af98c62e1d3be15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83557e822b2b84f3e8bcfddc9b1882269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7dbe736215090fba2070503c8d35f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee0475a7f2ea8a1edf9245a04131d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc778d5d4fcd57f01a8f240c30238d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1ebbde6a594d5c67b4a8013603a01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb39d996677e8d59e13e5eb62e594cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f8921de122592f5bc0703c52f626275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643bb26d2e8cad66a534dbedf50f7fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e1199086d61fa9e20e702e2fac45d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc24dbcf335173d5a6041a2ebebe373278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c77c2f51a5ad118da0117d04076162279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7fd3c5bab05f55f16ae90999f711f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cf12e89362df325077928b8303b3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684a6afa08572533d7b94179693caf1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab4e2a1db09f39b4b7f269d094147d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2e9f32bcb2d4dc6e570dd0d40b2b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f6ce0b1c0745efd574bb70a3a2b06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012615d69063575e5ff8be08accd403286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a18d4b2d59d3400e3bd5ea5c7dc91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439f6eab270a7db6364628e12100a2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0408d939c340ed36337a7abaeab4d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52262b84fa6eaae571f759cae8b1fdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7a5270978cd919b3f6333f3282b01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec3b144c8e582092c98b9e4884c95f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70ad1e2b52dd556f2d92d379d17716293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85122229dae9205ec9142ed71331a8fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e9adb27b75d60a37b04d2ab6f62a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcb8cad5ee39891edde1d5ae1883b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61fdae0af2477c2c4b311600d84cea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2186a723431929d84edf888f5b89239298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fda9ee7aec35702cee4acc5e91b691299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b253bfd2f481ea023476fdde31988c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac2680305553b2fcf37a6e9a657f71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb6d61a0d8a0beed8c52703f50108302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd35f5e6f893cdcd478a2fe67b516e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbfd26682cdeaf5e3b8db81b084241304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8d3810fe543ff1015687af3f576a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8fe68fecf12ac408cdd57d841dd00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7f4a20d546fdc432bfa9da501f8b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b63ddec39f1cadaaa36546647e4d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034406f55c348c4dca8d479c49a835c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ddf1375e7c9ebe0918dd045aa97db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be9e73093b809f6248bdb20f70d1da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc10f948928f47e1b9bc63ffcb55cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903da2d453461d11f63fe559e3f6ce4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d12d44c610cdad37509c1262d143c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851754e670d285fe5831d781b539245d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892eef80fbaec1c49b0bdfb24e4272d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28a70a4306a2343673c89efd77041f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34224cc1fc6ca2b6b947d3b0341f6339318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da45c7ecb0c38920cd59bb8d9229b5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cf04f94563e8f06ffe85305196e95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370f2b318e1426c49564aad20829b47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77574efdad5a9451799487bbac9c6316322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e1ed118571b54c1a21b4a3a7888f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2770d6e0d0cc9de6b6611b9ec3ac8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697506170a3dc69c0fef66f700cf787325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5beda5ce68e49a7b62a418be6f10b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5daf6d5fd03852639b3b3bf377e19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77be74cbdeac1a2d531b70c1517e91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6b09fe7aaee6b3b84504ee766c3dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c516566f5ddc8af8e766a4bdf94264330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3bdb8fdca56073d22e9eac8832cba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1db2ce468ea31585624f8dc42a922332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e0aeeb093845d90ef11869bc8f595333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e720e4b23e9a0f149f2211752ef4d23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d7b188d3bdf0b0e078b0b979b1bd7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef68aede2986581a1904a4abfd2e46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3057f70ba0d2fda8b47a506e2a17d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af1b2423d6a817fc9d6ebbcccf455c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec598e47abd12e82c5e2a6fe302fe70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91681d1bbb5c0dda31d4b78a2e82d265340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2483c1699e451705c53ddf21a70ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3261c8d97cb3c4f67cf0127374e0085342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e004bc400d2ea64b72fb2503ac81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7050ea77130bec7a215f762c6fdd1f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dec79cf005ad48b857eca398a38a90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ad9db69442c11c90d5ba5c997cd88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b5682ba3dcbbd45e5171f105305d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ea6ab04b6950797bd1b392a72e6bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca470a37ee202a06d25cfcc9feaa656349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10d58c458ef8152308e7dfc8d61e57350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189f9178c06b8b9d3753b024e1566dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f15a7022608fba1383b0cab644fb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720be6b5062e0bcd5748a948723f9169353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a454a4b61f454bbd96a2f1dcea6c152354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759e22edae9c9a572fcc1312335bb62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8cb53647ee89530bf499c2b5921a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e59ecf5319237d7cb1605a5cf546c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d13d19904cf4e700f79759872dc62a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29db8d529c2cde6258db10cb18f2280359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31072eaea0deed6451c576aefdd3d5ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564b218d6cf8d2e4f342d0142f566e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd8fbe778cdd20eb17c906cd2a660d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae396fa7fc64bded31364da65818fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb22518ddf4f20c65a405190224706364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d75fc2ed2b943102dbed98e685154365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1f452f35d168bfdf5413260cb5993366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8304a71948ea79d789107180b5ef62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fff8f70afba1ba34146c41c395fb2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0882b3e7229e87928835f23610159369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac589b63299dd72cb27ede9dc9cb8a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8acb03e780ab1ad1d2a61041e9b0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332379fcda5d402c8b641aa3de2f884372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c596fccd4385f464bf6b57af0854c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d4e0ef536a3a65d6632f9c0ccd9e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdec1cde4b1d63040ab7cdf3a50fab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a9da7441ebddf788072f936dc3602376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744f2fcdb0a8fd02b248c668bb9a0a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c614c4843fbfe9021237afec0637f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3271ffd893f1d737d53b8bb57db051d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2d0cf7b5dc5d938153bd49cf8b3c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593dd25c514431f1889316a631c282f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21530594eca2efaf9be27aa7249c9a08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c97dff0ff28d2d908f85d6f4c6664383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942f8ebc9fcfff76fd248a077932b73384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8751e05515c1d9f92e3a78e5a2d83eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f862b03da01880d6802d3b9ef557ee3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ce316f7e4d7e4b1d3d1e03be5f5dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014a2316b1620b8824942fbb551e167388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4870c402c34b7dae0fcef9d11474f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcc141a24b33f57aa9a8108b082889390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7854bd09515491e2a23f3395ea3e43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf7fe4eb419e8af48f989fe760eee9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c85581d772b60484c568165f7a214393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9683368b5fc4027b3ab1d90c3bdc43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3b4d59ffff6762f3333f85bd1d96f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacef55e0addd588fb5b8bff133cd31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f886f455b84a4aed83b2c39eb76b16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a6f600245c2c975045099c7efd812398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502b8bab5cde4a935d14a26265f5d79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c009b6772cca6d385d638bb49bbbe3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf45b6e29aa528b1115b0d13495f00e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af34426db12a9ae30b912fd830e7419402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dc69e45f2ba7b416802622da82fa2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4542708efa81b8cd50fd0a16ba7c5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73cd9f45c1ae9832b7b4ad80c032f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3ff23c93cf9f0b7a452790b7fca24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220e957745b37d9508e8f78456149ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd4a4aaad8f0a29221125163dfe27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b486d10b8bdb5fb52653e792137768409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f462514e9002e2abef469de20575b69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf6b685b8ab98330f1b79ed64f87d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163245e6eb998aaee8f2043d11363908412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4c532970bb1412733c2bd1265be6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bfa5adc0539c679e84331fb69e8a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de273dc9da3c949388a8ef5a48d69998415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b590c09852d9e549e1f9e7aaf6b1e82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e699da73410d9800eb93177e4b392417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa7dd55942a115ddc739b20513004e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135f3de9bcc274222416e535cab87cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f05703c065544ad40ae140aa3da08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5c02b822266557548b48f56ef32bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46613c1cdfadc7647fbd5147aa2174c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce844b450992ff778b9d78226c501d45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210ba9335f664d2d741742b8a2505f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9486355b6581bb1581e7cf60801f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862c7a46c6bdf2751a5abe4a777ff1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33e72628f01ee49f6c627f3cc52941427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c49699561e434bc77a1e17e1419a06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854c9c059a20d0d51558fc088ead316429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b065064091f8aac5076a6f7e97e45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfd7902da3f96e1e32bbd4efb293ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe0e55d31e838e3b1441a466a2c8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1e7a4f713efc26aee0727301377b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0f2125befbe7c983bc3cb4871ea26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80b6a5e89d71d70cb6f5823d1df68c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270af3682c2fe99fe0f6add6dc724f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef796020c6d012c1cb19722da8b2c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d740dc916d8f00a0c1418f538d4c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb350e0d4620f20de482c1b4b309aa6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175156decaddba8618a35263e9a69bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df10af893a7d9154337387a2a39f0b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b5dfbd6ad25a55aead610bff3984a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b58c5a86a95b2605b7d7b46df6aca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266484e586e185c81fef3f00a65f9836444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd3e9a3c94848fd110a36e72accbe2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff3d828133eff5a0e0750c2d2c251446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea646f658754727be1c95de2bd9ead447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4354cff49d1f7a4fced5341cc42f39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68e8d7c110fda17caffd66bb4e978f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13381ad0892d7d70fd030f6f67b8ea72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9832bbcb1e8cdc828414216f56138451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4787026e1db151142fa0209fd4c5cf1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6348bbed8dfa26aacfba8145965b3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aab4afc86f3d139ef40836c5249cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3e803a89a8c089b4ad0080f23e68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfb119c3396c1888f3c2734263529f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52434716f39deea553a6256f4549b459457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc97e215d527ebf9c60b13dca11c3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cc5caaa96ab32401e1750ac317c6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01d8183cf35e7b7ae33cfaa8ce6b40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea6e8275bcc687ec03b3dded2e4c6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ceb2306587c5af05eef8e715ce33b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b71a4d16f12e767a3a0f7f51756cdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53243a5061636458192bacd744ec7efa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bc801fd6b0357233f2b8d10678d55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b41217954dd6fbae905e74d8da0a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c22bc7807434778b1434fdfd762aee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208db745ff9a016cf0ec14618bacc603468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56633cc17d0b3063045e8c9042d8c4bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9ae48d32339d66d6a514a85625972470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b78cc72c333e753ba1bc554a38292471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d111cf63772bfe1906c0c5184aadb0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd526c2b5def33a69eda7eb950df4cd3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497092f9de32f55218619e8b39d1604474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830ad94da3cc10a9adb2643f96ee303475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2042d5e2ad223529933963549f440fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaee5ed9e5ff48fa6a40ee9991d614477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fc1a68ab20eed63b24467e70071b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612ee28b3ba0e8edaf9947344ff42d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b48111f38b330b5a74753c1ca10b9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f841e8d38bfa308c8c9067a91568b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7200d79594a6ae7e86e4e17d7ac9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410400328097fba3b3777a713c90af58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db1bd389f2f18c48f8a18638fb153d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ba9d8360f6e3d8fc75109f05d1695485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c93a4ad1305c9446086adff4619f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134161a2d14a3c5cb14bc9953c69f81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddc55c0835f9eeb4f0fe8c3191218c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f5582c8eddd75a25a1c1ccc551bc3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a543c6588d6dc67900739bbeafebe5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcec966eb6bd594ae0777a3e72f554491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168e170d144f7611fe4f8a3b3061003492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cef11822d027d7ff3c5ecb96e54e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918298695a03a951f92ba716298029a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a103956dbc9d18938ddcfb0275409495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541ef7d817085cfcafe2afea5fa567f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6160060c61ef303994027c2808e23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a99ba09337c02c97d84dd92add7eb8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302755194328bf971da66a170f1e5807499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fa2393c2a01eca2f66ea6204b3fea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee2907bdc53e962fdb09430ac52137501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e651ef566d130d3d8b0d22c5217884502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78443ed8bf00124c687b55061034b000503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b9c8ae89e2d5f0001b0b2ec1d2977504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862365995c7868a6799e1e1066097588505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba94499bba3e77c6b72bc7ee293eaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f4fa561f70d2d7db0f801c5e0f128507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fa1267a0a37406f71988d8302485f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc8410830dce8c33b54a7e8041c3cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e5a02d5914446d278762e30896633510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883379832dc8644b6ff134791b29c7aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86b366493069c422c5764d433b3135512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41fb83a37d5fbf62bcf2eb9d34294b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d21c59d499dda5804812681dc7600a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa6abc055f31ab842332a43d55165b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3acd3467dd53dec0aba4898a705d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6866615c2d54bf5035930aa8cccff1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0023f4a81880eb526af7e1edf8da2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c458803d7890f4e33c36e596ac761519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c5e5dee980054632e261da0bc6d67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2af0c75a3bef0970223d61face37e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e257f230c733f7fd34b697f258a49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479ae02d6e6c7890905374a6af78ce1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4993ae548faae414d9f59905276879f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a7b074d1de46d4a0dcf04ad762163525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9202dbe0c90e6efd85f50d57f6a65b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e571db8cacc2636e7dc5984354d81e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4df3263030ef0580efcbea5a53626528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d49929a492040739e9ec507d48160529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322526a9565a9da646f91eb27dd931c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9df33d823550b2cb6ee1844a487574531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a94cdeab12cf66436a16fccce4bcd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d35b7dc7c18def79a2206ea4cca61b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fa79cddaaea64f1eaba943e103eab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1202e9b49555fb53b68f04fe09f1562535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54649c155c8dec44c1ba1521c998294d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd28b5ca4466d4749ab71c79aa8d0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80138f671fd3d8b2ec48b5ecd7798fc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8e44fe841825ddc2b4dfe80dec845539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0348e6a5c421a8564ce96c3cbfa1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34a0d904b6b823b1368b4009e8f636541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbfc3629122541423b4c0a644f1fd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be4ad2cbe21041c5ac2e2d0a21a6b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593d084bffc84440bdf90c746eb43a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe81c45512869fff43acdee05a3e41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84976a07b64cde6fec146337fc9a374546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d6eaf5fbcb5bf641a3fec16c2b0a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d0d32350a10aa08e9609246b2eb7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2368e1f2ee46543ce3c8e457cb8e75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91475195f63153acd6a1b967f966daf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7a2d974760f2ddea51872deee820c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd22d4cd44484091fbff30575d9785552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914c7a791911ce2f469b76b6b4454b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b3a47f7be013a7b40dc240e87d620554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2da7a6136ea008f42fa4dd24d56b5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff792bec9c7e6b78b18321a7539c6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9324f8f6a96cf240d0a770290620253557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6158e50f100b4f6d0ce5462abe0d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd6c6c98219ad4b977c5285be13ef0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1b349e050ee0bde5fe827cc3d6a22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf82da5d9f363b7798a3a382652cfa0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7faeab554d093edd1ed46432e4eb3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e1bc46b9c5c476d86d40516b6db6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a1c1ddeb7db11395e0a121857395564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d63a8617561d42e3e68a0a99f1e38a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220fa2eb8a34c8d08e133d2ca22791d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295ac51ed3d9692e74587957ec75a35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89b3c3b1a8b979ab5e76d9013ce63d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7951da7341c662c4eac74158d3d5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a8bc6c6c064db0c2b5431eddae469570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd351c72afeae074aaf34d6925b8aa9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb842fdba26e1ef54b1442694cb529572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d03a4e8e351007af4a425e64caaf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85661af9e43bb649c8a1d04fffbde2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900283dcf37b68587297b4e02f17e92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd74a8764cffa3ddf6fab8f1f4d51cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5f3e00b2cbe79bfa729429660969d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bf986f77e3e1cdd3d00a702312a89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881c9155e494f3daf71bfe080d9eda5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129877330016e8f1b53add30e187a4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba2e24c796eb13ebce9080970b6166581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa117efaa382ad8decf8fcaba1bf26c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b81b25b3de507745af8502e5f8fae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc405827e18cf5ba3b304978366eab87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a219320c79a6c16ffd9a2cef7b0fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959024d72fba5f760780fb874506ce6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8807bbdfe453e93d3d7349cacf2a56587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea89b622a6a92b56657a4d6e7f1481588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689de39bb094108bf4cee8ec7a137fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445148b1cefe128789adf435aeea0193590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54673d2fe9b57a7195f027b3cdb8d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db95ab14f2411528616bda8ff50ff8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6c9695e0f82f066f8c7f412581009593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ce4aaa528fb3757e473b0c96a9b38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9391e0c815f5d31decdf7bd77c3990e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac41e3ea29e9370d2281e8a562ada17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf579f4bf2c360d0b647902f6dbb04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eccbac7edb861ebe3b37239e01be2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87e8be73ccec38cae56e1bdb57df73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c609e2fbf427f84b513bb3db293ac8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43376d9429003156c8e821b240fac8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a7e68a3ec383ee4f9905122709a6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d355fe9478448ac5528e07dacf2bf1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c7a63a82c2646563331f03225c71a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcae35459955595e9a96676209f3247605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01fbc880c6dd591870c83c0314fd4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b7872a2ab6436b4bbf36e4522e6b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f741e490cdf9c54804546136b562d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6450e01b73d0e54781a4c9723ce92c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e730f2f38c93161f316f218883fdc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2e2b8b51ba46df0ed31ada12a0e20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc376df3685b8c235ecca3810f35f55c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c81f9f6c32a4ec83193184d5b05f9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c328c9bebad8516902b951bb9a7a2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d770faab81963c6b95aca92da9c520615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a24909fe7d39ccc01c8b0a5b649b95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101607fdcc432b1d3b291f4ad8d09433617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86974e28e7cdaddaaf19ef201c74923618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2859fb1715b78754e062abb9202d60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25482538ed42ce0dfd39ceb18a4309f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5da49eb507754cf6aaef7c3c0c31d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57817d20aa73ba0a502479bbea0c6a9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bce29a5956a2d421d41ee82b5d60e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41866f87baa793b91acba0c1fe9d4770624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcf29fc3382849e614a4949b8afcc9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab5bb3c24a38909629a5a8d3a9a5b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d5929983fe7c70ef59cb1ce7f4c9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964077cb180b338b6dc951d734b455b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98833dac1f0ebacf63c553cfc239b76f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b938594c9906edceeb960732a64e0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351ff439db3734d5abc5a19dad9ce72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56945474c058a388ac9dff868424f867632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34a81ce17f16589b12471d829456b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c6953c93714214be78e72f19f871e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4412849d9603a82592cf792e6d81bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b064174283352b9d1f4390bfc1f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a2450f52ff31277b52fb301179a93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3f1046977c2e538c0e86263c41f60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe41e23c5874f5d6d79234dc188e5b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2298faa3f2f0069663c5b83de4e24e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfc57cc2774ea99cc72c815415c173641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808a394f9245b58d99e3d89f6d8eaa4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fef3b1bc7c2fe41a0a33684dfb9ee3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701aee1feadff9a1cb469fe16fce460644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5dd793030654430dbe67c31a0f1cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb7aac6ba9f336fbe3471a21e24df6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e26c44f8a5a8933b4103b7eb0ea683647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c560486cc9a1d20b93accdb16741e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e75eac64ef4ff95617ebcbb178cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc507f1c9acbb3c58003cce584390e3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822d461c613d7bdbfb88551151b73ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68024e336ecfd54396fa2c919eb999652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06b59adb9b2b357095d21a51744fd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992d0288c186dc3ee9672edc129abe9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a74f98d1aff83dd6a03d0f852dce8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57af6ce4f509c5bdea82a62082b796a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d8e5734d23e1911920a6ed699a2f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114abdddc9189f8d14c8c2c7d296f4fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea6e8242a213716eca80d52779249b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fea3bd190e2162d9feb1f51cc5704660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61a7613a3ee0b2c5c7644ff73d7c60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa948973616db88ebc0af56dbc413842662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019ff26b440610482ab0ab6cf4621ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d86da470eb7da13d0082792232ad0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c2c9db4846525d955b745030749b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cfe870df4658624043bee3bee1d25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf60b05436f2718d3075108d636713667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68475bffad67fd10b9ed504ccd53d98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d329d7671ef373b1babef5521a2010c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91cabcc5396c5be3c204dd658863cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db692ac429c6646f18dd9adeedcc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cbed8cac138f5441564d9a6c1750f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645708af8b67f0de01da019ff8865e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3489780435f694de8636fa5cadc2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a9eefda3ec394def555105096d057675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507e2cbb5d1219922913663b1b3b8e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb505baf7b4adc3d7f5d304789598c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0eb3c86806d0ef48057907e4417d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bfadccc9bc4e59522c22ec98355ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a86e74ac27bca6a2d9014d189ac5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9121839ad8a8772ac292350de9069681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa51a9223349f366b5d4b4416a13bc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea0820021ca1a5d612ae385e63ddb3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a754607c7d331a3747d75c7ba3a07f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463d2864aed31a5563b7b22efb2e6d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dae73fb875cf935f0706e44d7cee7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee267b6908c850a287b8794466d632687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085b8b9fb197fa5592585317f1a81f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaba80d913bf4bb745b397517bd873689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bc98055be836ed5a05b5c9a7ac02d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5944065ac79ce611867f77e69c8f44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280ef7ec43426f6aee8a386563907d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d752d5b05ec90bcb7b4e22646002a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cbb8bc124b24c6f6247a5706f5a89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d2eff8767fa215a920492c08641cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945b908884fea2afcbfa2ed1a39497b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d56cbe64bb1f882199a0fc165cfc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244daa588c4c6eb13e7fd50fd37e202698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf54cb7f9be059d6bea14aa096f443d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf01b749c70fe489cd08b6db01ad49a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8386c78d9c3e4886ff57df4372ba6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e90db01619da90b72460bdd05d915b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941739d611615d98217f874687e7cebc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc41f2c1fc203ff1181f97485c8b486704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa604bac6422b856a393f6e86d275832705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24df3d60c95b08f17d4c9f15e893ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0daee04ff900302955f6a69bb37a40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8215840c0653f8e1d8ef4230c65660708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc332926b382f5b97dfc9d4caeeabd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1830beefd2fda30b117fee0e697472710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95ada279d3408596f36b21f8d0aa0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832ffda0cc4ef06f4ffe0eb4a61026d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bc12bbc1378cf8e454799a1752e75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b099e60d2f040e30ec5163876d412714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bb17035cf1814e05d8d6be61cb578715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89291349ae04500d4a83b73afeef4a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e043053e5554e9f642c042373c182d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618853fe7aacc1c7b0438ce6b34f533f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b953499c408410f1007f6a9b05ae5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db379e35f43db47f9c43ffc1b6cadc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedefbcd6ac8e284432c1e5aa16be67a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb4ebf3e1ce4c51303b684ebc49664722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb449e83c7f750678dadaeffa7820cab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5882d1bf5b80aaa91f9739f7be42995724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78dd1db40e761d445294f4c8f5cea1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745257a4ae4d0a704ca515f6fd492a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d7ddcb983ec50a61e1f79f1e38a40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aff00d453079a73435e11cc357fffc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee104d1ffdf72d5eb6e8b3cc889035729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c065e9a45f5d4425283beb458c6269730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124672ae0f3546fbf5c644e9a56ba290731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c798d64e44af915766fb754db376a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a104bce39d77f537ce1fa47f73db57733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ce6b5ad4931a46589032c9e8a51ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31604b27ce96c4dc9b7f5081bb4620735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba60ff2ba1025661bf8690e1651e196736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5e60b044d8054fad3f6ee27e25364737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea176819a6f6beadf65f83a787ded7d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad6a1da05227f029535d6ad461888a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af3dadf7b7fb2ce03fad2233866dc4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a922d4fd1caa845ea6abd68388639f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0360fcd2f82109c686e7e4deaea13da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33051ceb5b5b092e6033118e88a54a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ea692c44da9c2d5381346283f93ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964b0b749b228abdda9d5039432784f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd6fd0d262cb2958438ad4b209f47e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56594fa87e3a82a5744cb8694bd1f347747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b2a1c1b51689e819802c157eec82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f422825690b80ebf61f520d24414e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa029929205b6e8836e7f25ffb2271750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293f3b48507b37ce842429d259ba4b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a810f3acc61805e10f4898c76722cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b88e251d6f1aa1e7622fde8042a1f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b774bf48e01ddc928d9e4c2675df318754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb774852919590f4409f959234d1fa4a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9335e9730534d1270f179c951da2fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d23575fd367eeb5c32fac8c021352757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f2fa3e7abad345cb4d48696951895758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d746d6ca5d3996920a2bef0e633c268759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>